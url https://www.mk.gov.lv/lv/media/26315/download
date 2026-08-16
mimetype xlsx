--- v0 (2026-06-10)
+++ v1 (2026-08-16)
@@ -1,630 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.6\home\Findep\budžets2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.6\home\Findep\budžets2026\Komandējuma izd_publicēšana\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE9457C7-78B5-4CB9-AC5F-9A8E63D141F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA427F52-D52D-47B0-99BA-6FAB27436E10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Komandējuma_izd_0101_3103_2026 " sheetId="1" r:id="rId1"/>
+    <sheet name="kom_izd_2cet_2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="197">
+  <si>
+    <t>nodaļas vadītājs</t>
+  </si>
   <si>
     <t>Francija</t>
   </si>
   <si>
     <t>Parīze</t>
   </si>
   <si>
-    <t>ministru prezidents</t>
+    <t>Dalība OECD Valsts kapitālsabiedrību un privatizācijas darba grupas 1.-2.aprīļa klātienes sanāksmē Parīzē.</t>
+  </si>
+  <si>
+    <t>departamenta vadītājs</t>
+  </si>
+  <si>
+    <t>Dalība OECD Publiskās Pārvaldības komitejas 73.sesijā</t>
+  </si>
+  <si>
+    <t>eksperts</t>
+  </si>
+  <si>
+    <t>Lietuva</t>
+  </si>
+  <si>
+    <t>Viļņa</t>
+  </si>
+  <si>
+    <t>centra vadītājs</t>
+  </si>
+  <si>
+    <t>Kipra</t>
+  </si>
+  <si>
+    <t>Larnaka</t>
+  </si>
+  <si>
+    <t>Eiropas Krīzes vadības centru vadītāju tikšanās</t>
+  </si>
+  <si>
+    <t>ministru prezidenta padomnieks</t>
+  </si>
+  <si>
+    <t>Igaunija</t>
+  </si>
+  <si>
+    <t>Tallina</t>
+  </si>
+  <si>
+    <t>Ministru prezidentes E.Siliņas vadītās delegācijas sastāvs darba vizītei Igaunijas Republikā. Dalība Baltijas Ministru padomes sanāksmē.</t>
   </si>
   <si>
     <t>konsultants</t>
   </si>
   <si>
-    <t>ministru prezidenta padomnieks</t>
+    <t>Ministru prezidents</t>
+  </si>
+  <si>
+    <t>Darba vizīte Igaunijas Republikā. Dalība Baltijas Ministru padomes sanāksmē.</t>
+  </si>
+  <si>
+    <t>Dalība OECD EDRC komitejā.</t>
   </si>
   <si>
     <t>Ukraina</t>
   </si>
   <si>
     <t>Kijiva</t>
   </si>
   <si>
-    <t>centra vadītājs</t>
-[...5 lines deleted...]
-    <t>eksperts</t>
+    <t>Dalība Ukrains drošības foruma darbā</t>
+  </si>
+  <si>
+    <t>Grieķija</t>
+  </si>
+  <si>
+    <t>Atēnas</t>
+  </si>
+  <si>
+    <t>Ministru prezidentes E.Siliņas vadītās delegācijas sastāvs darba vizītei Grieķijā un dalībai neformālajā Eiropadomes sanāksmē Kiprā.</t>
+  </si>
+  <si>
+    <t>Darba vizīte Grieķijā un dalība neformālajā Eiropadomes sanāksmē Kiprā.</t>
   </si>
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brisele</t>
   </si>
   <si>
-    <t>Somija</t>
-[...17 lines deleted...]
-    <t>Milāna</t>
+    <t>Dalība ES Padomes Civilās aizsardzības (PROCIV) un Civilās aizsardzības - kritisko vienību noturības (PROCIV-CER) darba grupu sanāksmēs, pamatojoties uz ielūgumu B.29 darba grupas delegātiem.</t>
+  </si>
+  <si>
+    <t>Dienaskārtība 2030 DG sanāksme un Eiropas Ilgtspējiģas attīstības tīklojuma (SDSN) sanāksme</t>
   </si>
   <si>
     <t>ministru prezidenta biroja vadītājs</t>
   </si>
   <si>
-    <t>Īrija</t>
-[...14 lines deleted...]
-    <t>Madride</t>
+    <t>Dalība Eiropas Savienības Padomes darba grupā</t>
+  </si>
+  <si>
+    <t>Dalība NATO augstāko noturības amatpersonu sanāksmē š.g. 28.aprīlī, NATO galvenajā mītnē Briselē, Beļģijā Tikšanās ar Eiropas Savienības krīzes vadības un noturības institūciju pārstāvjiem</t>
+  </si>
+  <si>
+    <t>Dalība NATO augstāko noturības amatpersonu sanāksmē š.g. 28.aprīlī, NATO galvenajā mītnē Briselē, Beļģijā
+Tikšanās ar Eiropas Savienības krīzes vadības un noturības institūciju pārstāvjiem</t>
+  </si>
+  <si>
+    <t>Dalība seminārā par EU IR 26 (PACE) mācību scenārija izstrādi</t>
+  </si>
+  <si>
+    <t>Limasola</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Personāla atlases biroja (EPSO) Atlases ekspertu tīkla sanāksmē</t>
+  </si>
+  <si>
+    <t>ES Padomes Ad hoc darba grupas par gatavību, reaģēšanas spējām un noturību pret nākotnes krīzēm – (AHWP-Resilience/B.29) sanāksme (par ES Dronu un pretdronu drošības rīcības plānu)</t>
+  </si>
+  <si>
+    <t>Dalība ar Eiropas Komisijas EEAS mācībās un NATO stratēģisko komunikatoru konferencē.</t>
+  </si>
+  <si>
+    <t>ES Padomes Ad hoc darba grupas par gatavību, reaģēšanas spējām un noturību pret nākotnes krīzēm – (AHWP-Resilience/B.29) sanāksme.</t>
+  </si>
+  <si>
+    <t>Dalība Lviv Media Forum</t>
+  </si>
+  <si>
+    <t>projektu vadītājs</t>
+  </si>
+  <si>
+    <t>Lielbritānija</t>
+  </si>
+  <si>
+    <t>Nodrošināt kvalitatīvu Nurse-Family Partnership (NFP) programmas ieviešanas koordināciju Latvijā, iegūstot padziļinātu izpratni par programmas vadības, kvalitātes nodrošināšanas, datu izmantošanas un ieviešanas principiem, piedaloties programmas komandu vadītājiem paredzētajās apmācībās.</t>
+  </si>
+  <si>
+    <t>projekta vadītājs</t>
   </si>
   <si>
     <t>Polija</t>
   </si>
   <si>
-    <t>Varšava</t>
-[...8 lines deleted...]
-    <t>Lielbritānija</t>
+    <t>Katovice</t>
+  </si>
+  <si>
+    <t>Dalība LEGO Serious Play mācībās Katovicē</t>
   </si>
   <si>
     <t>projekta koordinators</t>
   </si>
   <si>
-    <t>Moldova</t>
-[...17 lines deleted...]
-    <t>projektu vadītājs</t>
+    <t>Baltijas valstu un Polijas nacionālās drošības padomnieku tikšanās</t>
+  </si>
+  <si>
+    <t>juriskonsults</t>
+  </si>
+  <si>
+    <t>Nikosija</t>
+  </si>
+  <si>
+    <t>Eiropas Publiskās administrācijas tīkla (EUPAN) direktoru līmeņa (DG) sanāksme Kiprā, Nikosijā</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības Drošības stratēģijas izstrādes seminārs dalībvalstu vecākajiem drošības ekspertiem.</t>
+  </si>
+  <si>
+    <t>OECD OPSI Nacionālo kontaktpunktu ikgadējā tikšanās Parīzē</t>
+  </si>
+  <si>
+    <t>Dalība  Second meeting of the Commission Expert Group "EU Stockpiling Network"</t>
+  </si>
+  <si>
+    <t>Nodrošināt kvalitatīvu Nurse-Family Partnership (NFP) programmas ieviešanas koordināciju un uzraudzību Latvijā, pilnveidojot izpratni par programmas teorētisko ietvaru, programmas ieviešanas un kvalitātes nodrošināšanas principiem, datu izmantošanu, starpinstitucionālo sadarbību un uz klientu vērstas pieejas īstenošanu, piedaloties NFP Foundations Training Latvia apmācībās.</t>
+  </si>
+  <si>
+    <t>Izdevumi par viesnīcu (nakstsmītni), summa</t>
+  </si>
+  <si>
+    <t>Izdevumi par aviobiļetēm, summa</t>
+  </si>
+  <si>
+    <t>Dienas nauda, summa</t>
+  </si>
+  <si>
+    <t>Citi komandējuma izdevumi, summa</t>
+  </si>
+  <si>
+    <t>Valsts</t>
+  </si>
+  <si>
+    <t>Pilsēta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dalība Reģionālajā galda spēles simulācijas vingrinājumā (Regional Tabletop Simulation Exercise – TTX)
+</t>
+  </si>
+  <si>
+    <t>PB</t>
+  </si>
+  <si>
+    <t>jurists</t>
   </si>
   <si>
     <t>Londona</t>
   </si>
   <si>
-    <t>Helsinki</t>
-[...53 lines deleted...]
-    <t>Darba vizīte Somijas Republikā.</t>
+    <t>Piedalīties starptautiskajā CELIS un Arnold &amp; Porter organizētajā ekspertu pasākumā  “Investment Security × Investment Arbitration” (konference un diskusijas)</t>
+  </si>
+  <si>
+    <t>Nīderlande</t>
+  </si>
+  <si>
+    <t>Hāga</t>
+  </si>
+  <si>
+    <t>Dalība NATO krīzes vadības mācību CMX27 plānošanas konferencē</t>
   </si>
   <si>
     <t xml:space="preserve">Vācija </t>
   </si>
   <si>
-    <t>Darba vizīte Ukrainā</t>
-[...54 lines deleted...]
-    <t>PB</t>
+    <t>Berlīne</t>
+  </si>
+  <si>
+    <t>ANM</t>
+  </si>
+  <si>
+    <t>konsultants-projekta vadītājs</t>
+  </si>
+  <si>
+    <t>OECD informācijas integritātes vadības grupas sanāksme</t>
+  </si>
+  <si>
+    <t>departamenta vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>Dalība OECD dalībvalstu komunikatoru sanāksmē un ES Reģionu komitejas EuroPCom komunikācijas konferencē</t>
+  </si>
+  <si>
+    <t>Dalība Ad hoc Working Party on preparedness, response capability and resilience to future crises (B29) sanāksmē</t>
+  </si>
+  <si>
+    <t>Darba vizīte Igaunijas Republikā,  dalība Baltijas valstu un Ziemeļvalstu (NB-8) valdību vadītāju sanāksmē.</t>
+  </si>
+  <si>
+    <t>Ministru prezidenta A.Kulberga vadītās delegācijas sastāvs darba vizītei Igaunijas Republikā.
+Dalība Baltijas valstu un Ziemeļvalstu (NB-8) valdību vadītāju sanāksmē.</t>
+  </si>
+  <si>
+    <t>automobiļa vadītājs</t>
+  </si>
+  <si>
+    <t>krīzes komunikācijas vadītājs</t>
+  </si>
+  <si>
+    <t>Ministru prezidenta A.Kulberga vadītās delegācijas sastāvs darba vizītei Beļģijā. Dalība Eiropadomes sēdē.</t>
+  </si>
+  <si>
+    <t>Ministru prezidenta A.Kulberga vadītās delegācijas sastāvs darba vizītei Beļģijā.</t>
+  </si>
+  <si>
+    <t>Gdaņska</t>
+  </si>
+  <si>
+    <t>Dalība Ukrainas rekonstrukcijas konferencē un Austrumu flanga valstu samitā Gdaņskā.</t>
+  </si>
+  <si>
+    <t>Ministru prezidenta A.Kulberga vadītās delegācijas sastāvs darba vizītei Polijā. Dalība Ukrainas rekonstrukcijas konferencē un Austrumu flanga valstu samitā Gdaņskā.</t>
+  </si>
+  <si>
+    <t>Luksemburga</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Komisijas darba grupas sanāksmē par Eiropas Savienības Civildienesta noteikumu 83. pantu</t>
+  </si>
+  <si>
+    <t>Darba vizīte Briselē, tikšanās ar NATO ģenerālsekretāru Marku Riti 17.jūnijā, 18.-19.jūnijā dalība Eiropadomes sēdē.</t>
+  </si>
+  <si>
+    <t>Nodrošināt Latvijas pārstāvniecību  augsta līmeņa konferencē par demokrātiju (24.06.2026.) un par sabiedrības līdzdalību atbildīgo tīkla (Network of National Authorities on Citizen Participation) sanāksmē (25.06.2026.)</t>
   </si>
   <si>
     <t>ESF</t>
   </si>
   <si>
+    <t>ERAF</t>
+  </si>
+  <si>
+    <t>Aprīlis</t>
+  </si>
+  <si>
+    <t>Maijs</t>
+  </si>
+  <si>
+    <t>Jūnijs</t>
+  </si>
+  <si>
     <t>PB/ES</t>
   </si>
   <si>
-    <t xml:space="preserve">Darba vizīte Beļģijas Karalistē </t>
-[...11 lines deleted...]
-    <t>Dalība Apvienoto reaģēšanas spēku  (Joint Expeditionary Force (JEF) valstu premjerministru sanāksmē.</t>
+    <t>Pamatbudžeta finansējums</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības Padomes finansējums</t>
+  </si>
+  <si>
+    <t>Eiropas Sociālā fonda Plus (ESF+) projektu finansējums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANM </t>
+  </si>
+  <si>
+    <t>Atveseļošanas un noturības mehānisma (ANM) projektu finansējums</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības attīstības fonda (ERAF) projektu finansējums</t>
+  </si>
+  <si>
+    <t>TP</t>
+  </si>
+  <si>
+    <t>Tehniskā palīdzība ERAF, ESF+, KF, TPF finansējums</t>
+  </si>
+  <si>
+    <t>Amats</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
-    <t>Janvāris</t>
-[...5 lines deleted...]
-    <t>Marts</t>
+    <t>Dienu skaits</t>
+  </si>
+  <si>
+    <t>Finansējums</t>
   </si>
   <si>
     <t>Biznesa klase</t>
   </si>
   <si>
     <t>Ekonomiskā klase</t>
   </si>
   <si>
+    <t>Mērķis</t>
+  </si>
+  <si>
+    <t>Belfāsta</t>
+  </si>
+  <si>
     <t>x</t>
   </si>
   <si>
-    <t>Belfāsta</t>
-[...47 lines deleted...]
-    <t>Mērķis</t>
+    <t>Dalība Globālo sabiedrisko pakalpojumu vadītāju forumā (Global Forum of Public Service Leaders) un lielāko publiskā sektora inovācijas festivālu Eiropā -Radošās Birokrātijas festivālu (https://creativebureaucracy.org)</t>
+  </si>
+  <si>
+    <t>Dalība Working Party on the 2030 Agenda for Sustainable Development</t>
+  </si>
+  <si>
+    <t>Ministru prezidenta A.Kulberga pavadošās delegācijas darba vizītēi Igaunijas Republikā transporta nodrošināšana</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Komisijas ģenerālsekretariāta IPCR (integrated political crisis response) CCN (crisis communication network) kārtējā sanāksmē, kuras darba kārtībā ir dalībvalstu ziņojumi par krīzes komunikāciju enerģijas pārrāvuma situācijā (blackout).</t>
   </si>
   <si>
     <t>N.p.k.</t>
   </si>
   <si>
-    <t>Eiropadomes sēde</t>
-[...6 lines deleted...]
-    <t>Precizēts - Darba vizīte Horvātijā. Tikšanās ar Horvātijas Ministru prezidentu un dalība Eiropas Tautas partijas līderu un valstu vadītāju sanāksmē.</t>
+    <t>1</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy\."/>
+    <numFmt numFmtId="165" formatCode="#0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{904CF177-7535-48F9-B474-DEC3FEF72CFE}"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{1B9D5251-59C6-40A6-91AE-72F4D88ACFB9}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{D9380B95-6DB9-47A6-BD1E-0AD614CA8E57}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{F6374E18-B1A0-4F7F-B7AF-D7D5F40BB324}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -884,3885 +1148,3258 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:N99"/>
+  <dimension ref="A1:N85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="G1" sqref="G1"/>
-      <selection pane="bottomLeft" activeCell="N13" sqref="N13"/>
+      <selection pane="bottomLeft" activeCell="L8" sqref="L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="31.33203125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="95" customWidth="1"/>
+    <col min="1" max="1" width="8.44140625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="31" customWidth="1"/>
+    <col min="3" max="3" width="12.77734375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="12" style="17" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="17" customWidth="1"/>
+    <col min="6" max="6" width="7.6640625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="17" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" customWidth="1"/>
+    <col min="9" max="9" width="12" customWidth="1"/>
+    <col min="10" max="10" width="8.6640625" customWidth="1"/>
+    <col min="11" max="11" width="14" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" style="17" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="17" customWidth="1"/>
+    <col min="14" max="14" width="89.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="52.8" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:14" ht="64.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="21" t="s">
+      <c r="F1" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="M1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="N1" s="15" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="E1" s="21" t="s">
-[...20 lines deleted...]
-      <c r="L1" s="4" t="s">
+      <c r="F2" s="16">
+        <v>3</v>
+      </c>
+      <c r="G2" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H2" s="4">
+        <v>484</v>
+      </c>
+      <c r="I2" s="4">
+        <v>317.93</v>
+      </c>
+      <c r="J2" s="4">
+        <v>180</v>
+      </c>
+      <c r="K2" s="4">
+        <v>89.86</v>
+      </c>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="16">
+        <v>3</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H3" s="4">
+        <v>460</v>
+      </c>
+      <c r="I3" s="4">
+        <v>561.19000000000005</v>
+      </c>
+      <c r="J3" s="4">
+        <v>180</v>
+      </c>
+      <c r="K3" s="4">
+        <v>57.73</v>
+      </c>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F4" s="16">
+        <v>3</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4">
         <v>90</v>
       </c>
-      <c r="M1" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A2">
+      <c r="K4" s="4">
+        <v>3.15</v>
+      </c>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F5" s="16">
+        <v>3</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H5" s="4">
+        <v>246</v>
+      </c>
+      <c r="I5" s="4">
+        <v>994.12</v>
+      </c>
+      <c r="J5" s="4">
+        <v>96</v>
+      </c>
+      <c r="K5" s="4">
+        <v>46.08</v>
+      </c>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F6" s="16">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="G6" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J6" s="4">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F7" s="16">
         <v>1</v>
       </c>
-      <c r="E2" s="2" t="s">
-[...40 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="G7" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J7" s="4">
+        <v>40</v>
+      </c>
+      <c r="K7" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F8" s="16">
         <v>1</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...38 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="G8" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4">
+        <v>525.61</v>
+      </c>
+      <c r="J8" s="4">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L8" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="M8" s="10"/>
+      <c r="N8" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F9" s="16">
         <v>1</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...38 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="G9" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J9" s="4">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F10" s="16">
         <v>1</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...225 lines deleted...]
-        <v>76</v>
+      <c r="G10" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J10" s="4">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4">
+        <v>11.54</v>
+      </c>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A11">
-        <v>10</v>
+      <c r="A11" s="26" t="s">
+        <v>132</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>3</v>
-[...38 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" s="16">
+        <v>1</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J11" s="4">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4">
+        <v>10.53</v>
+      </c>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="26" t="s">
+        <v>133</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="F12" s="3">
+        <v>17</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="16">
         <v>1</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...17 lines deleted...]
-        <v>61</v>
+      <c r="G12" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J12" s="4">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A13">
-        <v>12</v>
+      <c r="A13" s="26" t="s">
+        <v>134</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="C13" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...30 lines deleted...]
-        <v>13</v>
+      <c r="D13" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" s="16">
+        <v>1</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4">
+        <v>355.61</v>
+      </c>
+      <c r="J13" s="4">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="26" t="s">
+        <v>135</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F14" s="16">
+        <v>3</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="4">
+        <v>483.6</v>
+      </c>
+      <c r="I14" s="4">
+        <v>401.16</v>
+      </c>
+      <c r="J14" s="4">
+        <v>180</v>
+      </c>
+      <c r="K14" s="4">
+        <v>25.13</v>
+      </c>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...38 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="C15" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F15" s="16">
+        <v>6</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" s="4">
+        <v>729.68</v>
+      </c>
+      <c r="I15" s="4">
+        <v>229.27</v>
+      </c>
+      <c r="J15" s="4">
+        <v>210</v>
+      </c>
+      <c r="K15" s="4">
+        <v>15.84</v>
+      </c>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F16" s="16">
+        <v>3</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" s="4">
+        <v>520</v>
+      </c>
+      <c r="I16" s="4">
+        <v>802.12</v>
+      </c>
+      <c r="J16" s="4">
+        <v>147</v>
+      </c>
+      <c r="K16" s="4">
+        <v>39.909999999999997</v>
+      </c>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...77 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" s="16">
         <v>3</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...35 lines deleted...]
-      <c r="A18">
+      <c r="G17" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" s="4">
+        <v>520</v>
+      </c>
+      <c r="I17" s="4">
+        <v>802.12</v>
+      </c>
+      <c r="J17" s="4">
+        <v>147</v>
+      </c>
+      <c r="K17" s="4">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="16">
+        <v>3</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" s="4">
+        <v>520</v>
+      </c>
+      <c r="I18" s="4">
+        <v>802.12</v>
+      </c>
+      <c r="J18" s="4">
+        <v>147</v>
+      </c>
+      <c r="K18" s="4">
+        <v>39.909999999999997</v>
+      </c>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="16">
+        <v>3</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H19" s="4">
+        <v>970</v>
+      </c>
+      <c r="I19" s="4">
+        <v>2044.62</v>
+      </c>
+      <c r="J19" s="4">
+        <v>147</v>
+      </c>
+      <c r="K19" s="4">
+        <v>1271.93</v>
+      </c>
+      <c r="L19" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="10"/>
+      <c r="N19" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="16">
+        <v>3</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" s="4">
+        <v>520</v>
+      </c>
+      <c r="I20" s="4">
+        <v>802.12</v>
+      </c>
+      <c r="J20" s="4">
+        <v>147</v>
+      </c>
+      <c r="K20" s="4">
+        <v>414.91</v>
+      </c>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="16">
         <v>4</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...38 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="G21" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" s="4">
+        <v>714</v>
+      </c>
+      <c r="I21" s="4">
+        <v>514.22</v>
+      </c>
+      <c r="J21" s="4">
+        <v>240</v>
+      </c>
+      <c r="K21" s="4">
+        <v>70.05</v>
+      </c>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="16">
         <v>3</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...151 lines deleted...]
-        <v>69</v>
+      <c r="G22" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4">
+        <v>394.22</v>
+      </c>
+      <c r="J22" s="4">
+        <v>180</v>
+      </c>
+      <c r="K22" s="4">
+        <v>55.11</v>
+      </c>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23">
-        <v>22</v>
+      <c r="A23" s="26" t="s">
+        <v>144</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="16">
+        <v>2</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" s="4">
+        <v>213.18</v>
+      </c>
+      <c r="I23" s="4">
+        <v>527.22</v>
+      </c>
+      <c r="J23" s="4">
+        <v>120</v>
+      </c>
+      <c r="K23" s="4">
+        <v>86.26</v>
+      </c>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="16">
+        <v>3</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H24" s="4">
+        <v>450</v>
+      </c>
+      <c r="I24" s="4">
+        <v>636.22</v>
+      </c>
+      <c r="J24" s="4">
+        <v>138</v>
+      </c>
+      <c r="K24" s="4">
+        <v>57.52</v>
+      </c>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="16">
+        <v>3</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="4">
+        <v>450</v>
+      </c>
+      <c r="I25" s="4">
+        <v>494.22</v>
+      </c>
+      <c r="J25" s="4">
+        <v>180</v>
+      </c>
+      <c r="K25" s="4">
+        <v>27.52</v>
+      </c>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" s="16">
+        <v>3</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H26" s="4">
+        <v>381.6</v>
+      </c>
+      <c r="I26" s="4">
+        <v>517.22</v>
+      </c>
+      <c r="J26" s="4">
+        <v>180</v>
+      </c>
+      <c r="K26" s="4">
+        <v>49.12</v>
+      </c>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="16">
+        <v>4</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27" s="4">
+        <v>283.2</v>
+      </c>
+      <c r="I27" s="4">
+        <v>817.08</v>
+      </c>
+      <c r="J27" s="4">
+        <v>184</v>
+      </c>
+      <c r="K27" s="4">
+        <v>62.54</v>
+      </c>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="16">
+        <v>3</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="4">
+        <v>402</v>
+      </c>
+      <c r="I28" s="4">
+        <v>160.61000000000001</v>
+      </c>
+      <c r="J28" s="4">
+        <v>180</v>
+      </c>
+      <c r="K28" s="4">
+        <v>53.42</v>
+      </c>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" s="16">
+        <v>5</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H29" s="4">
+        <v>560</v>
+      </c>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4">
+        <v>300</v>
+      </c>
+      <c r="K29" s="4">
+        <v>41.5</v>
+      </c>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" s="16">
+        <v>3</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H30" s="4">
+        <v>450</v>
+      </c>
+      <c r="I30" s="4">
+        <v>450.61</v>
+      </c>
+      <c r="J30" s="4">
+        <v>180</v>
+      </c>
+      <c r="K30" s="4">
+        <v>30.02</v>
+      </c>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="19"/>
+      <c r="E31" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" s="16">
+        <v>5</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4">
+        <v>175</v>
+      </c>
+      <c r="K31" s="4">
+        <v>40.99</v>
+      </c>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A32" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" s="16">
+        <v>4</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H32" s="4">
+        <v>827.5</v>
+      </c>
+      <c r="I32" s="4">
+        <v>761.38</v>
+      </c>
+      <c r="J32" s="4">
+        <v>260</v>
+      </c>
+      <c r="K32" s="4">
+        <v>106.04</v>
+      </c>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F33" s="16">
+        <v>6</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="H33" s="4">
+        <v>612</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4">
+        <v>210</v>
+      </c>
+      <c r="K33" s="4">
+        <v>236.98</v>
+      </c>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" s="16">
+        <v>4</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H34" s="4">
+        <v>796.5</v>
+      </c>
+      <c r="I34" s="4">
+        <v>558.92999999999995</v>
+      </c>
+      <c r="J34" s="4">
+        <v>260</v>
+      </c>
+      <c r="K34" s="4">
+        <v>115.32</v>
+      </c>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F35" s="16">
+        <v>2</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H35" s="4">
+        <v>168</v>
+      </c>
+      <c r="I35" s="4">
+        <v>440.22</v>
+      </c>
+      <c r="J35" s="4">
+        <v>120</v>
+      </c>
+      <c r="K35" s="4">
+        <v>58.72</v>
+      </c>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" s="16">
+        <v>2</v>
+      </c>
+      <c r="G36" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H36" s="4">
+        <v>96</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4">
+        <v>60</v>
+      </c>
+      <c r="K36" s="4">
+        <v>76.02</v>
+      </c>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F37" s="16">
+        <v>4</v>
+      </c>
+      <c r="G37" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H37" s="4">
+        <v>489</v>
+      </c>
+      <c r="I37" s="4">
+        <v>635.29</v>
+      </c>
+      <c r="J37" s="4">
+        <v>184</v>
+      </c>
+      <c r="K37" s="4">
+        <v>36.25</v>
+      </c>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38" s="16">
+        <v>2</v>
+      </c>
+      <c r="G38" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H38" s="4">
+        <v>200</v>
+      </c>
+      <c r="I38" s="4">
+        <v>658.28</v>
+      </c>
+      <c r="J38" s="4">
+        <v>120</v>
+      </c>
+      <c r="K38" s="4">
+        <v>54.67</v>
+      </c>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" s="16">
+        <v>3</v>
+      </c>
+      <c r="G39" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="4">
+        <v>460</v>
+      </c>
+      <c r="I39" s="4">
+        <v>354.16</v>
+      </c>
+      <c r="J39" s="4">
+        <v>180</v>
+      </c>
+      <c r="K39" s="4">
+        <v>50.22</v>
+      </c>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" s="16">
+        <v>3</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="4">
+        <v>460</v>
+      </c>
+      <c r="I40" s="4">
+        <v>354.16</v>
+      </c>
+      <c r="J40" s="4">
+        <v>180</v>
+      </c>
+      <c r="K40" s="4">
+        <v>73.27</v>
+      </c>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F41" s="16">
+        <v>2</v>
+      </c>
+      <c r="G41" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4">
+        <v>557.22</v>
+      </c>
+      <c r="J41" s="4">
+        <v>120</v>
+      </c>
+      <c r="K41" s="4">
+        <v>52.28</v>
+      </c>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A42" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="19"/>
+      <c r="E42" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F42" s="16">
+        <v>7</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H42" s="4">
+        <v>1587</v>
+      </c>
+      <c r="I42" s="4">
+        <v>461.71</v>
+      </c>
+      <c r="J42" s="4">
+        <v>455</v>
+      </c>
+      <c r="K42" s="4">
+        <v>157.16</v>
+      </c>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A43" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" s="19"/>
+      <c r="E43" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F43" s="16">
+        <v>7</v>
+      </c>
+      <c r="G43" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H43" s="4">
+        <v>1587</v>
+      </c>
+      <c r="I43" s="4">
+        <v>461.71</v>
+      </c>
+      <c r="J43" s="4">
+        <v>455</v>
+      </c>
+      <c r="K43" s="4">
+        <v>146.72</v>
+      </c>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E44" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F44" s="16">
+        <v>3</v>
+      </c>
+      <c r="G44" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H44" s="3">
+        <v>525</v>
+      </c>
+      <c r="I44" s="3">
+        <v>455.76</v>
+      </c>
+      <c r="J44" s="3">
+        <v>195</v>
+      </c>
+      <c r="K44" s="3">
+        <v>100.77</v>
+      </c>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E45" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F45" s="16">
+        <v>3</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H45" s="3">
+        <v>396</v>
+      </c>
+      <c r="I45" s="3">
+        <v>507.4</v>
+      </c>
+      <c r="J45" s="3">
+        <v>180</v>
+      </c>
+      <c r="K45" s="3">
+        <v>141.91999999999999</v>
+      </c>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A46" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E46" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F46" s="16">
+        <v>3</v>
+      </c>
+      <c r="G46" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H46" s="3">
+        <v>402.8</v>
+      </c>
+      <c r="I46" s="3">
+        <v>380.44</v>
+      </c>
+      <c r="J46" s="3">
+        <v>150</v>
+      </c>
+      <c r="K46" s="3">
+        <v>83.81</v>
+      </c>
+      <c r="L46" s="16"/>
+      <c r="M46" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A47" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F47" s="16">
+        <v>3</v>
+      </c>
+      <c r="G47" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H47" s="3">
+        <v>402.8</v>
+      </c>
+      <c r="I47" s="3">
+        <v>380.44</v>
+      </c>
+      <c r="J47" s="3">
+        <v>150</v>
+      </c>
+      <c r="K47" s="3">
+        <v>94.23</v>
+      </c>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A48" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F48" s="16">
+        <v>3</v>
+      </c>
+      <c r="G48" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H48" s="3">
+        <v>402.8</v>
+      </c>
+      <c r="I48" s="3">
+        <v>380.44</v>
+      </c>
+      <c r="J48" s="3">
+        <v>150</v>
+      </c>
+      <c r="K48" s="3">
+        <v>153.12</v>
+      </c>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F49" s="16">
+        <v>2</v>
+      </c>
+      <c r="G49" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H49" s="3">
+        <v>245</v>
+      </c>
+      <c r="I49" s="3">
+        <v>415.22</v>
+      </c>
+      <c r="J49" s="3">
+        <v>120</v>
+      </c>
+      <c r="K49" s="3">
+        <v>42.48</v>
+      </c>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E50" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" s="16">
+        <v>4</v>
+      </c>
+      <c r="G50" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H50" s="3">
+        <v>744</v>
+      </c>
+      <c r="I50" s="3">
+        <v>536.35</v>
+      </c>
+      <c r="J50" s="3">
+        <v>240</v>
+      </c>
+      <c r="K50" s="3">
+        <v>49.82</v>
+      </c>
+      <c r="L50" s="16"/>
+      <c r="M50" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51" s="16">
+        <v>3</v>
+      </c>
+      <c r="G51" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H51" s="3">
+        <v>450</v>
+      </c>
+      <c r="I51" s="3">
+        <v>834.22</v>
+      </c>
+      <c r="J51" s="3">
+        <v>180</v>
+      </c>
+      <c r="K51" s="3">
+        <v>15.72</v>
+      </c>
+      <c r="L51" s="16"/>
+      <c r="M51" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" s="16">
+        <v>1</v>
+      </c>
+      <c r="G52" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3">
+        <v>631.22</v>
+      </c>
+      <c r="J52" s="3">
+        <v>60</v>
+      </c>
+      <c r="K52" s="3">
+        <v>25.84</v>
+      </c>
+      <c r="L52" s="16"/>
+      <c r="M52" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A53" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F53" s="16">
+        <v>1</v>
+      </c>
+      <c r="G53" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3">
+        <v>567.22</v>
+      </c>
+      <c r="J53" s="3">
+        <v>60</v>
+      </c>
+      <c r="K53" s="3">
+        <v>25.84</v>
+      </c>
+      <c r="L53" s="16"/>
+      <c r="M53" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="2" t="s">
+      <c r="E54" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" s="16">
+        <v>2</v>
+      </c>
+      <c r="G54" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H54" s="3">
+        <v>155</v>
+      </c>
+      <c r="I54" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J54" s="3">
+        <v>80</v>
+      </c>
+      <c r="K54" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L54" s="16"/>
+      <c r="M54" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F55" s="16">
+        <v>2</v>
+      </c>
+      <c r="G55" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H55" s="3">
+        <v>155</v>
+      </c>
+      <c r="I55" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J55" s="3">
+        <v>80</v>
+      </c>
+      <c r="K55" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L55" s="16"/>
+      <c r="M55" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A56" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F56" s="16">
+        <v>2</v>
+      </c>
+      <c r="G56" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H56" s="3">
+        <v>155</v>
+      </c>
+      <c r="I56" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J56" s="3">
+        <v>80</v>
+      </c>
+      <c r="K56" s="3">
+        <v>2.19</v>
+      </c>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A57" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F57" s="16">
+        <v>2</v>
+      </c>
+      <c r="G57" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H57" s="3">
+        <v>155</v>
+      </c>
+      <c r="I57" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J57" s="3">
+        <v>80</v>
+      </c>
+      <c r="K57" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L57" s="16"/>
+      <c r="M57" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F58" s="16">
+        <v>2</v>
+      </c>
+      <c r="G58" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H58" s="9">
+        <v>155</v>
+      </c>
+      <c r="I58" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J58" s="3">
+        <v>80</v>
+      </c>
+      <c r="K58" s="3">
+        <v>2.19</v>
+      </c>
+      <c r="L58" s="16"/>
+      <c r="M58" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A59" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F59" s="16">
+        <v>2</v>
+      </c>
+      <c r="G59" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3">
+        <v>239.32</v>
+      </c>
+      <c r="J59" s="3">
+        <v>80</v>
+      </c>
+      <c r="K59" s="3">
+        <v>2.19</v>
+      </c>
+      <c r="L59" s="16"/>
+      <c r="M59" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A60" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F60" s="16">
+        <v>1</v>
+      </c>
+      <c r="G60" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3">
+        <v>40</v>
+      </c>
+      <c r="K60" s="9">
+        <v>102.51</v>
+      </c>
+      <c r="L60" s="25"/>
+      <c r="M60" s="16"/>
+      <c r="N60" s="5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A61" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F61" s="16">
+        <v>1</v>
+      </c>
+      <c r="G61" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3">
+        <v>551.28</v>
+      </c>
+      <c r="J61" s="3">
+        <v>60</v>
+      </c>
+      <c r="K61" s="3">
+        <v>58.68</v>
+      </c>
+      <c r="L61" s="16"/>
+      <c r="M61" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A62" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F62" s="16">
+        <v>3</v>
+      </c>
+      <c r="G62" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H62" s="3">
+        <v>450</v>
+      </c>
+      <c r="I62" s="3">
+        <v>779.22</v>
+      </c>
+      <c r="J62" s="3">
+        <v>180</v>
+      </c>
+      <c r="K62" s="3">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="L62" s="16"/>
+      <c r="M62" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F63" s="16">
+        <v>3</v>
+      </c>
+      <c r="G63" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H63" s="3">
+        <v>410</v>
+      </c>
+      <c r="I63" s="3">
+        <v>779.22</v>
+      </c>
+      <c r="J63" s="3">
+        <v>180</v>
+      </c>
+      <c r="K63" s="3">
+        <v>16.25</v>
+      </c>
+      <c r="L63" s="16"/>
+      <c r="M63" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N63" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F64" s="16">
+        <v>3</v>
+      </c>
+      <c r="G64" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H64" s="3">
+        <v>410</v>
+      </c>
+      <c r="I64" s="3">
+        <v>779.22</v>
+      </c>
+      <c r="J64" s="3">
+        <v>180</v>
+      </c>
+      <c r="K64" s="3">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="L64" s="16"/>
+      <c r="M64" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N64" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F65" s="16">
+        <v>3</v>
+      </c>
+      <c r="G65" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H65" s="9">
+        <v>410</v>
+      </c>
+      <c r="I65" s="3">
+        <v>779.22</v>
+      </c>
+      <c r="J65" s="3">
+        <v>180</v>
+      </c>
+      <c r="K65" s="3">
+        <v>39.1</v>
+      </c>
+      <c r="L65" s="16"/>
+      <c r="M65" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N65" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F66" s="16">
+        <v>1</v>
+      </c>
+      <c r="G66" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3">
+        <v>829.22</v>
+      </c>
+      <c r="J66" s="3">
+        <v>60</v>
+      </c>
+      <c r="K66" s="3">
+        <v>12.2</v>
+      </c>
+      <c r="L66" s="16"/>
+      <c r="M66" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N66" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F67" s="16">
+        <v>1</v>
+      </c>
+      <c r="G67" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3">
+        <v>829.22</v>
+      </c>
+      <c r="J67" s="3">
+        <v>60</v>
+      </c>
+      <c r="K67" s="3">
+        <v>29.19</v>
+      </c>
+      <c r="L67" s="16"/>
+      <c r="M67" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N67" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A68" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D68" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F68" s="16">
+        <v>2</v>
+      </c>
+      <c r="G68" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3">
+        <v>120</v>
+      </c>
+      <c r="K68" s="3">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="L68" s="16"/>
+      <c r="M68" s="16"/>
+      <c r="N68" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E69" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" s="16">
+        <v>3</v>
+      </c>
+      <c r="G69" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H69" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I69" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J69" s="3">
+        <v>105</v>
+      </c>
+      <c r="K69" s="3">
+        <v>83.52</v>
+      </c>
+      <c r="L69" s="16"/>
+      <c r="M69" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N69" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="F23" s="3">
-[...67 lines deleted...]
-      <c r="B25" s="2" t="s">
+    </row>
+    <row r="70" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A70" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E70" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F70" s="16">
         <v>3</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...79 lines deleted...]
-      <c r="C27" s="2" t="s">
+      <c r="G70" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H70" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I70" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J70" s="3">
+        <v>105</v>
+      </c>
+      <c r="K70" s="3">
+        <v>83.52</v>
+      </c>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N70" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A71" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F71" s="16">
+        <v>3</v>
+      </c>
+      <c r="G71" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H71" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I71" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J71" s="3">
+        <v>105</v>
+      </c>
+      <c r="K71" s="3">
+        <v>80.010000000000005</v>
+      </c>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N71" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A72" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E72" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F72" s="16">
+        <v>3</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H72" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I72" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J72" s="3">
+        <v>105</v>
+      </c>
+      <c r="K72" s="3">
+        <v>79.53</v>
+      </c>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N72" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A73" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E73" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F73" s="16">
+        <v>3</v>
+      </c>
+      <c r="G73" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H73" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I73" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J73" s="3">
+        <v>105</v>
+      </c>
+      <c r="K73" s="3">
+        <v>79.52</v>
+      </c>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A74" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B74" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D27" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="3">
+      <c r="C74" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E74" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="F74" s="16">
         <v>3</v>
       </c>
-      <c r="G27" s="7" t="s">
-[...6 lines deleted...]
-      <c r="J27" s="6">
+      <c r="G74" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H74" s="3">
+        <v>258.83999999999997</v>
+      </c>
+      <c r="I74" s="3">
+        <v>485.34</v>
+      </c>
+      <c r="J74" s="3">
+        <v>105</v>
+      </c>
+      <c r="K74" s="3">
+        <v>77.52</v>
+      </c>
+      <c r="L74" s="16"/>
+      <c r="M74" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N74" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A75" s="30" t="s">
+        <v>196</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E75" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="F75" s="23">
+        <v>3</v>
+      </c>
+      <c r="G75" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="H75" s="7">
+        <v>456</v>
+      </c>
+      <c r="I75" s="7">
+        <v>505.57</v>
+      </c>
+      <c r="J75" s="7">
         <v>180</v>
       </c>
-      <c r="K27" s="6">
-[...620 lines deleted...]
-      <c r="J42" s="6">
+      <c r="K75" s="7">
+        <v>35.51</v>
+      </c>
+      <c r="L75" s="23"/>
+      <c r="M75" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="N75" s="24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78" s="28"/>
+      <c r="B78" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C78" s="20" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="6">
-[...244 lines deleted...]
-      <c r="J48" s="6">
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79" s="28"/>
+      <c r="B79" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A80" s="28"/>
+      <c r="B80" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="K80" s="11"/>
+      <c r="L80" s="11"/>
+      <c r="M80" s="11"/>
+      <c r="N80" s="12"/>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81" s="28"/>
+      <c r="B81" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C81" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="K48" s="6">
-[...1352 lines deleted...]
-      </c>
+      <c r="K81" s="11"/>
+      <c r="L81" s="11"/>
+      <c r="M81" s="11"/>
+      <c r="N81" s="12"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A82">
-[...38 lines deleted...]
-      </c>
+      <c r="A82" s="29"/>
+      <c r="B82" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11"/>
+      <c r="M82" s="11"/>
+      <c r="N82" s="13"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A83">
-[...38 lines deleted...]
-      </c>
+      <c r="A83" s="29"/>
+      <c r="B83" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="K83" s="11"/>
+      <c r="L83" s="11"/>
+      <c r="M83" s="11"/>
+      <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A84">
-[...38 lines deleted...]
-      </c>
+      <c r="K84" s="14"/>
+      <c r="L84" s="14"/>
+      <c r="M84" s="14"/>
+      <c r="N84" s="12"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A85">
-[...331 lines deleted...]
-      <c r="A99" s="5"/>
+      <c r="K85" s="14"/>
+      <c r="L85" s="14"/>
+      <c r="M85" s="14"/>
+      <c r="N85" s="12"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Komandējuma_izd_0101_3103_2026 </vt:lpstr>
+      <vt:lpstr>kom_izd_2cet_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I_Sedlina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>