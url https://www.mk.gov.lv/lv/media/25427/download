--- v0 (2026-02-20)
+++ v1 (2026-05-02)
@@ -1,85 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vkanceleja-my.sharepoint.com/personal/laila_ruskule_mk_gov_lv/Documents/Documents/Darbi 2026/mājas lapai/VK ieteikumu public/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F859C680-2918-43BE-A446-4029CCF99209}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B5A6637-0C22-4C38-A2F0-F43E3CA7F713}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="vid.mēnešalga" sheetId="1" r:id="rId1"/>
-    <sheet name="vid.d.samaksa" sheetId="2" r:id="rId2"/>
+    <sheet name="mēnešalga" sheetId="1" r:id="rId1"/>
+    <sheet name="mēnešalga no viduspunkta" sheetId="2" r:id="rId2"/>
+    <sheet name="mēneša. ar piem" sheetId="3" r:id="rId3"/>
+    <sheet name="mēnesalg ar piem.pret vidusp." sheetId="4" r:id="rId4"/>
+    <sheet name="reitingi" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'vid.d.samaksa'!$A$4:$S$160</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">vid.mēnešalga!$A$5:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">mēnešalga!$A$7:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">reitingi!$A$4:$D$159</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="640" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1630" uniqueCount="196">
   <si>
     <t>Resors</t>
   </si>
   <si>
     <t>Iestāde</t>
   </si>
   <si>
     <t>AIM</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>Aizsardzības ministrija</t>
   </si>
   <si>
     <t>Jaunsardzes centrs</t>
   </si>
   <si>
     <t>Latvijas Ģeotelpiskās informācijas aģentūra</t>
   </si>
   <si>
     <t>Latvijas Kara muzejs</t>
   </si>
   <si>
     <t>Valsts aizsardzības loģistikas un iepirkumu centrs</t>
   </si>
   <si>
     <t>Valsts aizsardzības militāro objektu un iepirkumu centrs</t>
   </si>
   <si>
     <t>ĀM</t>
   </si>
   <si>
     <t>Ārlietu ministrija</t>
   </si>
@@ -120,50 +140,53 @@
     <t>Iepirkumu uzraudzības birojs</t>
   </si>
   <si>
     <t>Izložu un azartspēļu uzraudzības inspekcija</t>
   </si>
   <si>
     <t>Valsts ieņēmumu dienests</t>
   </si>
   <si>
     <t>Valsts kase</t>
   </si>
   <si>
     <t>IEM</t>
   </si>
   <si>
     <t>Iekšējās drošības birojs</t>
   </si>
   <si>
     <t>Iekšlietu ministrija</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas Informācijas centrs</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas veselības un sporta centrs</t>
+  </si>
+  <si>
+    <t>Nodokļu un muitas policija</t>
   </si>
   <si>
     <t>Nodrošinājuma valsts aģentūra</t>
   </si>
   <si>
     <t>Pilsonības un migrācijas lietu pārvalde</t>
   </si>
   <si>
     <t>Ugunsdrošības un civilās aizsardzības koledža</t>
   </si>
   <si>
     <t>Valsts policija</t>
   </si>
   <si>
     <t>Valsts policijas koledža</t>
   </si>
   <si>
     <t>Valsts robežsardze</t>
   </si>
   <si>
     <t>Valsts robežsardzes koledža</t>
   </si>
   <si>
     <t>Valsts ugunsdzēsības un glābšanas dienests</t>
   </si>
@@ -257,53 +280,50 @@
   <si>
     <t>Ventspils tehnikums</t>
   </si>
   <si>
     <t>Vidzemes tehnoloģiju un dizaina tehnikums</t>
   </si>
   <si>
     <t>KEM</t>
   </si>
   <si>
     <t>Klimata un enerģētikas ministrija</t>
   </si>
   <si>
     <t>Valsts vides dienests</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Alfrēda Kalniņa Cēsu mūzikas vidusskola</t>
   </si>
   <si>
     <t>Īpaši aizsargājamais kultūras piemineklis - Turaidas muzejrezervāts</t>
   </si>
   <si>
-    <t>Jāzepa Mediņa Rīgas mūzikas vidusskola</t>
-[...1 lines deleted...]
-  <si>
     <t>Jelgavas Mūzikas vidusskola</t>
   </si>
   <si>
     <t>Kultūras informācijas sistēmu centrs</t>
   </si>
   <si>
     <t>Kultūras ministrija</t>
   </si>
   <si>
     <t>Latgales Mūzikas un mākslas vidusskola</t>
   </si>
   <si>
     <t>Latvijas Etnogrāfiskais brīvdabas muzejs</t>
   </si>
   <si>
     <t>Latvijas Nacionālā bibliotēka</t>
   </si>
   <si>
     <t>Latvijas Nacionālais arhīvs</t>
   </si>
   <si>
     <t>Latvijas Nacionālais kultūras centrs</t>
   </si>
   <si>
     <t>Latvijas Nacionālais mākslas muzejs</t>
@@ -326,102 +346,108 @@
   <si>
     <t>Nacionālā kultūras mantojuma pārvalde</t>
   </si>
   <si>
     <t>Nacionālā Mākslu vidusskola</t>
   </si>
   <si>
     <t>Nacionālais kino centrs</t>
   </si>
   <si>
     <t>Rīgas Dizaina un mākslas vidusskola</t>
   </si>
   <si>
     <t>Rīgas vēstures un kuģniecības muzejs</t>
   </si>
   <si>
     <t>Staņislava Broka Daugavpils mūzikas vidusskola</t>
   </si>
   <si>
     <t>Ventspils mūzikas vidusskola</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
+    <t>Bērnu aizsardzības centrs</t>
+  </si>
+  <si>
     <t>Labklājības ministrija</t>
   </si>
   <si>
     <t>Nodarbinātības valsts aģentūra</t>
   </si>
   <si>
     <t>Sociālās integrācijas valsts aģentūra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valsts bērnu tiesību aizsardzības inspekcija</t>
   </si>
   <si>
     <t>Valsts darba inspekcija</t>
   </si>
   <si>
     <t>Valsts sociālās apdrošināšanas aģentūra</t>
   </si>
   <si>
     <t>Veselības un darbspēju ekspertīzes ārstu valsts komisija</t>
   </si>
   <si>
     <t>VSAC "Kurzeme"</t>
   </si>
   <si>
     <t>VSAC "Latgale"</t>
   </si>
   <si>
     <t>VSAC "Rīga"</t>
   </si>
   <si>
     <t>VSAC "Zemgale"</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Valsts administrācijas skola</t>
   </si>
   <si>
     <t>Valsts kanceleja</t>
   </si>
   <si>
     <t>SAM</t>
   </si>
   <si>
     <t>Satiksmes ministrija</t>
   </si>
   <si>
     <t>Transporta nelaimes gadījumu un incidentu izmeklēšanas birojs</t>
   </si>
   <si>
+    <t>Valsts aģentūra "Civilās aviācijas aģentūra"</t>
+  </si>
+  <si>
     <t>Valsts dzelzceļa administrācija</t>
+  </si>
+  <si>
+    <t>Valsts dzelzceļa tehniskā inspekcija</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Ieslodzījuma vietu pārvalde</t>
   </si>
   <si>
     <t>Maksātnespējas kontroles dienests</t>
   </si>
   <si>
     <t>Patentu valde</t>
   </si>
   <si>
     <t>Tieslietu akadēmija</t>
   </si>
   <si>
     <t>Tieslietu ministrija</t>
   </si>
   <si>
     <t>Tiesu administrācija</t>
   </si>
   <si>
     <t>Uzņēmumu reģistrs</t>
   </si>
@@ -491,235 +517,332 @@
   <si>
     <t>Zāļu valsts aģentūra</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Lauku atbalsta dienests</t>
   </si>
   <si>
     <t>Pārtikas un veterinārais dienests</t>
   </si>
   <si>
     <t>Valsts augu aizsardzības dienests</t>
   </si>
   <si>
     <t>Valsts meža dienests</t>
   </si>
   <si>
     <t>Valsts tehniskās uzraudzības aģentūra</t>
   </si>
   <si>
     <t>Zemkopības ministrija</t>
   </si>
   <si>
-    <t xml:space="preserve">Vidējā darba samaksa (mēnešalga un piemaksas)  iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu </t>
+    <t>Lietotie filtri: 
+Iestāde nav Datu valsts inspekcija vai Pulkveža Oskara Kalpaka profesionālā vidusskola</t>
+  </si>
+  <si>
+    <t>Mēnešalga vidēji % no skalas viduspunkta</t>
+  </si>
+  <si>
+    <t>Darba samaksa % no skalas viduspunkta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kopā resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kopā vidēji valstī </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AiM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ĀM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IeM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IZM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MK resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SaM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VARAM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZM resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iestāžu un resoru "reitingi" pēc darba samaksas (mēnešalga un piemaksas) un mēnešalgas % no skalas viduspunkta </t>
+  </si>
+  <si>
+    <t>AiM</t>
+  </si>
+  <si>
+    <t>IeM</t>
+  </si>
+  <si>
+    <t>VK</t>
+  </si>
+  <si>
+    <t>SaM</t>
   </si>
   <si>
     <t xml:space="preserve">dati: </t>
   </si>
   <si>
-    <t xml:space="preserve">Mēnešalgu grupas </t>
+    <t>Reitingi - resori (kopā) pēc darba samaksas (mēnešalga un piemaksas) % no skalas viduspunkta</t>
   </si>
   <si>
-    <t>31.12.2025.</t>
+    <t>Reitingi - ministriju CA un Valsts kanceleja pēc darba samaksas (mēnešalga un piemaksas) % no skalas viduspunkta</t>
   </si>
   <si>
     <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
   </si>
   <si>
     <t>Par sniegto datu kvalitāti un patiesumu atbild iestādes vadītājs par kuru dati ir sniegti</t>
   </si>
   <si>
     <t xml:space="preserve">IZM un KM resora izglītības iestādēs - tikai tehniskais personāls (netiek ietvertas pedagogu amata vietas) </t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>nodarbinātajiem, kuru profesionālā darba (amata) pienākumi un amatam izvirzāmās prasības ir saistītas ar Eiropas Savienības un Starptautiskās civilās aviācijas organizācijas (ICAO) prasību izpildi menešalga tiek noteikta saskaņa ar algu skalu, ko nosaka Ministru kabineta 21.06.2022. notiekumi Nr. 361</t>
   </si>
   <si>
-    <t>Valsts dzelzceļa tehniskā inspekcija *</t>
+    <t xml:space="preserve">Mēnešalgu grupas </t>
   </si>
   <si>
-    <t>Valsts aģentūra "Civilās aviācijas aģentūra" *</t>
+    <t>Vidējā mēnešalga iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
   </si>
   <si>
-    <t xml:space="preserve">Vidējā mēnešalga iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu </t>
+    <t>Vidējā mēnešalga iestādē pa mēnešalgu grupām % no skalas viduspunkta nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
   </si>
   <si>
     <t>Mēnešalgu grupas</t>
   </si>
   <si>
-    <t xml:space="preserve">Resors kopā </t>
+    <t>Vidējā darba samaksa (mēnešalga un piemaksas)  iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
   </si>
   <si>
-    <t>Kopā vidēji valstī</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">kopā vidēji valstī </t>
+    <t xml:space="preserve">Vidējā darba samaksa (mēnešalga un piemaksas) % no skalas viduspunkta iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0%;\-#,##0%;#,##0%"/>
+  </numFmts>
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment vertical="top"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="17" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -995,14404 +1118,31022 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W169"/>
+  <dimension ref="A2:S169"/>
   <sheetViews>
-    <sheetView topLeftCell="A142" workbookViewId="0">
-      <selection activeCell="A162" sqref="A162"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P3" sqref="P3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="39.6640625" customWidth="1"/>
+    <col min="2" max="2" width="29.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="O2" s="3" t="s">
+    <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="P3" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q3" s="18">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="28"/>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="27">
+        <v>1</v>
+      </c>
+      <c r="D6" s="27">
+        <v>2</v>
+      </c>
+      <c r="E6" s="27">
+        <v>3</v>
+      </c>
+      <c r="F6" s="27">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27">
+        <v>5</v>
+      </c>
+      <c r="H6" s="27">
+        <v>6</v>
+      </c>
+      <c r="I6" s="27">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27">
+        <v>8</v>
+      </c>
+      <c r="K6" s="27">
+        <v>9</v>
+      </c>
+      <c r="L6" s="27">
+        <v>10</v>
+      </c>
+      <c r="M6" s="27">
+        <v>11</v>
+      </c>
+      <c r="N6" s="27">
+        <v>12</v>
+      </c>
+      <c r="O6" s="27">
+        <v>13</v>
+      </c>
+      <c r="P6" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>15</v>
+      </c>
+      <c r="R6" s="27">
+        <v>16</v>
+      </c>
+      <c r="S6" s="27">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="22">
+        <v>789.66669999999999</v>
+      </c>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22">
+        <v>1061.1546000000001</v>
+      </c>
+      <c r="F7" s="22">
+        <v>1087.6061</v>
+      </c>
+      <c r="G7" s="22">
+        <v>1113.6765</v>
+      </c>
+      <c r="H7" s="22">
+        <v>1153.1754000000001</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1400.9167</v>
+      </c>
+      <c r="J7" s="22">
+        <v>1471.4568999999999</v>
+      </c>
+      <c r="K7" s="22">
+        <v>1703.5060000000001</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1839.6387</v>
+      </c>
+      <c r="M7" s="22">
+        <v>2399.8728999999998</v>
+      </c>
+      <c r="N7" s="22">
+        <v>3149.4980999999998</v>
+      </c>
+      <c r="O7" s="22">
+        <v>3953.2889</v>
+      </c>
+      <c r="P7" s="22">
+        <v>4627</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>3971.5625</v>
+      </c>
+      <c r="R7" s="22">
+        <v>4616.5</v>
+      </c>
+      <c r="S7" s="22">
+        <v>4933.125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23">
+        <v>1884.24</v>
+      </c>
+      <c r="L8" s="23">
+        <v>2034.18</v>
+      </c>
+      <c r="M8" s="23">
+        <v>2446.8870000000002</v>
+      </c>
+      <c r="N8" s="23">
+        <v>3277.2750000000001</v>
+      </c>
+      <c r="O8" s="23">
+        <v>4134.875</v>
+      </c>
+      <c r="P8" s="23">
+        <v>4763.2857000000004</v>
+      </c>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23">
+        <v>4910.5</v>
+      </c>
+      <c r="S8" s="23">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23">
+        <v>1590</v>
+      </c>
+      <c r="I9" s="23">
+        <v>1579.6667</v>
+      </c>
+      <c r="J9" s="23">
+        <v>1648.4048</v>
+      </c>
+      <c r="K9" s="23">
+        <v>1761.2917</v>
+      </c>
+      <c r="L9" s="23">
+        <v>1801.9228000000001</v>
+      </c>
+      <c r="M9" s="23">
+        <v>2114.9090999999999</v>
+      </c>
+      <c r="N9" s="23">
+        <v>2541.6071000000002</v>
+      </c>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23">
+        <v>3450</v>
+      </c>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23">
+        <v>892</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23">
+        <v>1090</v>
+      </c>
+      <c r="H10" s="23">
+        <v>1140</v>
+      </c>
+      <c r="I10" s="23">
+        <v>1240</v>
+      </c>
+      <c r="J10" s="23">
+        <v>1296.7308</v>
+      </c>
+      <c r="K10" s="23">
+        <v>1527.3417999999999</v>
+      </c>
+      <c r="L10" s="23">
+        <v>1888.4848</v>
+      </c>
+      <c r="M10" s="23">
+        <v>2360.5405000000001</v>
+      </c>
+      <c r="N10" s="23">
+        <v>2979.0909000000001</v>
+      </c>
+      <c r="O10" s="23">
+        <v>3562.5</v>
+      </c>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23">
+        <v>4740</v>
+      </c>
+      <c r="R10" s="23">
+        <v>4840</v>
+      </c>
+      <c r="S10" s="23"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23">
+        <v>988.81820000000005</v>
+      </c>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23">
+        <v>1546</v>
+      </c>
+      <c r="J11" s="23">
+        <v>1438.6</v>
+      </c>
+      <c r="K11" s="23">
+        <v>1538.1111000000001</v>
+      </c>
+      <c r="L11" s="23">
+        <v>1810</v>
+      </c>
+      <c r="M11" s="23">
+        <v>2278.6667000000002</v>
+      </c>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23">
+        <v>3673</v>
+      </c>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="23"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23">
+        <v>1083.75</v>
+      </c>
+      <c r="F12" s="23">
+        <v>1195.5</v>
+      </c>
+      <c r="G12" s="23">
+        <v>1182.8358000000001</v>
+      </c>
+      <c r="H12" s="23">
+        <v>1248.3333</v>
+      </c>
+      <c r="I12" s="23">
+        <v>1456.6667</v>
+      </c>
+      <c r="J12" s="23">
+        <v>1554.9091000000001</v>
+      </c>
+      <c r="K12" s="23">
+        <v>1741.4286</v>
+      </c>
+      <c r="L12" s="23">
+        <v>1928.7127</v>
+      </c>
+      <c r="M12" s="23">
+        <v>2483.7076000000002</v>
+      </c>
+      <c r="N12" s="23">
+        <v>3235.5556000000001</v>
+      </c>
+      <c r="O12" s="23">
+        <v>3469.5</v>
+      </c>
+      <c r="P12" s="23"/>
+      <c r="Q12" s="23">
+        <v>2956.25</v>
+      </c>
+      <c r="R12" s="23"/>
+      <c r="S12" s="23"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="23">
+        <v>789.66669999999999</v>
+      </c>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23">
+        <v>981</v>
+      </c>
+      <c r="F13" s="23">
+        <v>921.61540000000002</v>
+      </c>
+      <c r="G13" s="23">
+        <v>967.63639999999998</v>
+      </c>
+      <c r="H13" s="23">
+        <v>1078.2646999999999</v>
+      </c>
+      <c r="I13" s="23">
+        <v>1301.2592999999999</v>
+      </c>
+      <c r="J13" s="23">
+        <v>1547.7143000000001</v>
+      </c>
+      <c r="K13" s="23">
+        <v>1778.3529000000001</v>
+      </c>
+      <c r="L13" s="23">
+        <v>1754.8072</v>
+      </c>
+      <c r="M13" s="23">
+        <v>2369.2096999999999</v>
+      </c>
+      <c r="N13" s="23">
+        <v>2817.6471000000001</v>
+      </c>
+      <c r="O13" s="23">
+        <v>3490.8</v>
+      </c>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23">
+        <v>4150</v>
+      </c>
+      <c r="S13" s="23">
+        <v>3356.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22">
+        <v>1152</v>
+      </c>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22">
+        <v>1566.3333</v>
+      </c>
+      <c r="J14" s="22">
+        <v>1677.7162000000001</v>
+      </c>
+      <c r="K14" s="22">
+        <v>1634.8217</v>
+      </c>
+      <c r="L14" s="22">
+        <v>1777.4666999999999</v>
+      </c>
+      <c r="M14" s="22">
+        <v>2171.0423000000001</v>
+      </c>
+      <c r="N14" s="22">
+        <v>2768.3332999999998</v>
+      </c>
+      <c r="O14" s="22">
+        <v>3207.7316999999998</v>
+      </c>
+      <c r="P14" s="22">
+        <v>3644.52</v>
+      </c>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22">
+        <v>4300</v>
+      </c>
+      <c r="S14" s="22">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23">
+        <v>1152</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23">
+        <v>1566.3333</v>
+      </c>
+      <c r="J15" s="23">
+        <v>1677.7162000000001</v>
+      </c>
+      <c r="K15" s="23">
+        <v>1634.8217</v>
+      </c>
+      <c r="L15" s="23">
+        <v>1773.0959</v>
+      </c>
+      <c r="M15" s="23">
+        <v>2161.8571000000002</v>
+      </c>
+      <c r="N15" s="23">
+        <v>2721.7037</v>
+      </c>
+      <c r="O15" s="23">
+        <v>3162.3</v>
+      </c>
+      <c r="P15" s="23">
+        <v>3644.52</v>
+      </c>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23">
+        <v>4300</v>
+      </c>
+      <c r="S15" s="23">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23">
+        <v>1937</v>
+      </c>
+      <c r="M16" s="23">
+        <v>2814</v>
+      </c>
+      <c r="N16" s="23">
+        <v>3607.6667000000002</v>
+      </c>
+      <c r="O16" s="23">
+        <v>5025</v>
+      </c>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="22">
+        <v>780</v>
+      </c>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22">
+        <v>1316.25</v>
+      </c>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22">
+        <v>1457.8570999999999</v>
+      </c>
+      <c r="J17" s="22">
+        <v>1124.1130000000001</v>
+      </c>
+      <c r="K17" s="22">
+        <v>1679.9653000000001</v>
+      </c>
+      <c r="L17" s="22">
+        <v>2052.7840000000001</v>
+      </c>
+      <c r="M17" s="22">
+        <v>2443.8103999999998</v>
+      </c>
+      <c r="N17" s="22">
+        <v>3010.8168000000001</v>
+      </c>
+      <c r="O17" s="22">
+        <v>4059.7750000000001</v>
+      </c>
+      <c r="P17" s="22">
+        <v>4237.5</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>6715.3333000000002</v>
+      </c>
+      <c r="R17" s="22">
+        <v>5662</v>
+      </c>
+      <c r="S17" s="22">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23">
+        <v>1350</v>
+      </c>
+      <c r="J18" s="23">
+        <v>1400</v>
+      </c>
+      <c r="K18" s="23">
+        <v>1526.25</v>
+      </c>
+      <c r="L18" s="23">
+        <v>1823.7692</v>
+      </c>
+      <c r="M18" s="23">
+        <v>2148.3000000000002</v>
+      </c>
+      <c r="N18" s="23">
+        <v>2498.2143000000001</v>
+      </c>
+      <c r="O18" s="23">
+        <v>3102</v>
+      </c>
+      <c r="P18" s="23">
+        <v>3750</v>
+      </c>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23">
+        <v>6000</v>
+      </c>
+      <c r="S18" s="23"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="23">
+        <v>780</v>
+      </c>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23">
+        <v>1175</v>
+      </c>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23">
+        <v>1258.3333</v>
+      </c>
+      <c r="J19" s="23">
+        <v>1083.1293000000001</v>
+      </c>
+      <c r="K19" s="23">
+        <v>1546.0952</v>
+      </c>
+      <c r="L19" s="23">
+        <v>1703.6909000000001</v>
+      </c>
+      <c r="M19" s="23">
+        <v>2357.377</v>
+      </c>
+      <c r="N19" s="23">
+        <v>3067.3784000000001</v>
+      </c>
+      <c r="O19" s="23">
+        <v>4859.4286000000002</v>
+      </c>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23">
+        <v>6773</v>
+      </c>
+      <c r="R19" s="23">
+        <v>6934</v>
+      </c>
+      <c r="S19" s="23"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23">
+        <v>1706.6667</v>
+      </c>
+      <c r="J20" s="23">
+        <v>1953</v>
+      </c>
+      <c r="K20" s="23">
+        <v>2154.3636000000001</v>
+      </c>
+      <c r="L20" s="23">
+        <v>2342.5</v>
+      </c>
+      <c r="M20" s="23">
+        <v>2427.9167000000002</v>
+      </c>
+      <c r="N20" s="23">
+        <v>2917.6563000000001</v>
+      </c>
+      <c r="O20" s="23">
+        <v>3872.65</v>
+      </c>
+      <c r="P20" s="23">
+        <v>3950</v>
+      </c>
+      <c r="Q20" s="23"/>
+      <c r="R20" s="23">
+        <v>5120</v>
+      </c>
+      <c r="S20" s="23">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23">
+        <v>1620</v>
+      </c>
+      <c r="J21" s="23">
+        <v>1649</v>
+      </c>
+      <c r="K21" s="23">
+        <v>1786.4375</v>
+      </c>
+      <c r="L21" s="23">
+        <v>2257.8530999999998</v>
+      </c>
+      <c r="M21" s="23">
+        <v>2680.2894999999999</v>
+      </c>
+      <c r="N21" s="23">
+        <v>3159.7296999999999</v>
+      </c>
+      <c r="O21" s="23">
+        <v>4290.7142999999996</v>
+      </c>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23">
+        <v>6220</v>
+      </c>
+      <c r="S21" s="23">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23">
+        <v>1500</v>
+      </c>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23">
+        <v>2221.4286000000002</v>
+      </c>
+      <c r="N22" s="23">
+        <v>2600</v>
+      </c>
+      <c r="O22" s="23">
+        <v>4500</v>
+      </c>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="23"/>
+      <c r="S22" s="23"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23">
+        <v>1230</v>
+      </c>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23">
+        <v>1575</v>
+      </c>
+      <c r="J23" s="23">
+        <v>1597</v>
+      </c>
+      <c r="K23" s="23">
+        <v>1878.5333000000001</v>
+      </c>
+      <c r="L23" s="23">
+        <v>2251.1345999999999</v>
+      </c>
+      <c r="M23" s="23">
+        <v>2770.1667000000002</v>
+      </c>
+      <c r="N23" s="23">
+        <v>3610.5713999999998</v>
+      </c>
+      <c r="O23" s="23">
+        <v>3979</v>
+      </c>
+      <c r="P23" s="23">
+        <v>4625</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>6600</v>
+      </c>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22">
+        <v>893.28570000000002</v>
+      </c>
+      <c r="H24" s="22">
+        <v>994.11760000000004</v>
+      </c>
+      <c r="I24" s="22">
+        <v>1230.7111</v>
+      </c>
+      <c r="J24" s="22">
+        <v>1406.4078</v>
+      </c>
+      <c r="K24" s="22">
+        <v>1604.8121000000001</v>
+      </c>
+      <c r="L24" s="22">
+        <v>1917.5364</v>
+      </c>
+      <c r="M24" s="22">
+        <v>2259.3063000000002</v>
+      </c>
+      <c r="N24" s="22">
+        <v>3045.0882000000001</v>
+      </c>
+      <c r="O24" s="22">
+        <v>4070.3699000000001</v>
+      </c>
+      <c r="P24" s="22">
+        <v>4357.8500000000004</v>
+      </c>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22">
+        <v>5595.8462</v>
+      </c>
+      <c r="S24" s="22">
+        <v>6851.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23">
+        <v>1589</v>
+      </c>
+      <c r="J25" s="23">
+        <v>1656</v>
+      </c>
+      <c r="K25" s="23">
+        <v>1837.8846000000001</v>
+      </c>
+      <c r="L25" s="23">
+        <v>1963.0157999999999</v>
+      </c>
+      <c r="M25" s="23">
+        <v>2263.2302</v>
+      </c>
+      <c r="N25" s="23">
+        <v>3218.5455000000002</v>
+      </c>
+      <c r="O25" s="23">
+        <v>4044.4</v>
+      </c>
+      <c r="P25" s="23"/>
+      <c r="Q25" s="23"/>
+      <c r="R25" s="23">
+        <v>4741.5</v>
+      </c>
+      <c r="S25" s="23">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23">
+        <v>1455</v>
+      </c>
+      <c r="J26" s="23">
+        <v>1665.8</v>
+      </c>
+      <c r="K26" s="23">
+        <v>1754.625</v>
+      </c>
+      <c r="L26" s="23">
+        <v>2116.5556000000001</v>
+      </c>
+      <c r="M26" s="23">
+        <v>2207.1797000000001</v>
+      </c>
+      <c r="N26" s="23">
+        <v>3054.5569999999998</v>
+      </c>
+      <c r="O26" s="23">
+        <v>4587.1818000000003</v>
+      </c>
+      <c r="P26" s="23">
+        <v>5500</v>
+      </c>
+      <c r="Q26" s="23"/>
+      <c r="R26" s="23">
+        <v>5965.6</v>
+      </c>
+      <c r="S26" s="23">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23">
+        <v>1300</v>
+      </c>
+      <c r="J27" s="23">
+        <v>1319</v>
+      </c>
+      <c r="K27" s="23">
+        <v>1605.7143000000001</v>
+      </c>
+      <c r="L27" s="23">
+        <v>1799.0385000000001</v>
+      </c>
+      <c r="M27" s="23">
+        <v>2316</v>
+      </c>
+      <c r="N27" s="23">
+        <v>2891.7143000000001</v>
+      </c>
+      <c r="O27" s="23">
+        <v>4038</v>
+      </c>
+      <c r="P27" s="23">
+        <v>5230</v>
+      </c>
+      <c r="Q27" s="23"/>
+      <c r="R27" s="23"/>
+      <c r="S27" s="23"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23">
+        <v>1545</v>
+      </c>
+      <c r="L28" s="23">
+        <v>1746.6667</v>
+      </c>
+      <c r="M28" s="23">
+        <v>2420</v>
+      </c>
+      <c r="N28" s="23">
+        <v>2920</v>
+      </c>
+      <c r="O28" s="23">
+        <v>4400</v>
+      </c>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23">
+        <v>893.28570000000002</v>
+      </c>
+      <c r="H29" s="23">
+        <v>975.25</v>
+      </c>
+      <c r="I29" s="23">
+        <v>1088.8929000000001</v>
+      </c>
+      <c r="J29" s="23">
+        <v>1379.0039999999999</v>
+      </c>
+      <c r="K29" s="23">
+        <v>1537.9435000000001</v>
+      </c>
+      <c r="L29" s="23">
+        <v>1843.8547000000001</v>
+      </c>
+      <c r="M29" s="23">
+        <v>2216.1608000000001</v>
+      </c>
+      <c r="N29" s="23">
+        <v>2766.3247000000001</v>
+      </c>
+      <c r="O29" s="23">
+        <v>3462.92</v>
+      </c>
+      <c r="P29" s="23">
+        <v>3951.5778</v>
+      </c>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23">
+        <v>4911.6666999999998</v>
+      </c>
+      <c r="S29" s="23">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23">
+        <v>1296</v>
+      </c>
+      <c r="I30" s="23">
+        <v>1460.0444</v>
+      </c>
+      <c r="J30" s="23">
+        <v>1618.8443</v>
+      </c>
+      <c r="K30" s="23">
+        <v>1886.2574</v>
+      </c>
+      <c r="L30" s="23">
+        <v>2377.6714000000002</v>
+      </c>
+      <c r="M30" s="23">
+        <v>2727.8301999999999</v>
+      </c>
+      <c r="N30" s="23">
+        <v>3541.931</v>
+      </c>
+      <c r="O30" s="23">
+        <v>4422.7272999999996</v>
+      </c>
+      <c r="P30" s="23">
+        <v>6000</v>
+      </c>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23">
+        <v>6233.3333000000002</v>
+      </c>
+      <c r="S30" s="23">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="22">
+        <v>799.07140000000004</v>
+      </c>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22">
+        <v>816.07140000000004</v>
+      </c>
+      <c r="F31" s="22">
+        <v>887.125</v>
+      </c>
+      <c r="G31" s="22">
+        <v>1093.0771</v>
+      </c>
+      <c r="H31" s="22">
+        <v>997.11959999999999</v>
+      </c>
+      <c r="I31" s="22">
+        <v>1166.0888</v>
+      </c>
+      <c r="J31" s="22">
+        <v>1292.4566</v>
+      </c>
+      <c r="K31" s="22">
+        <v>1537.2989</v>
+      </c>
+      <c r="L31" s="22">
+        <v>2007.9392</v>
+      </c>
+      <c r="M31" s="22">
+        <v>2223.1653000000001</v>
+      </c>
+      <c r="N31" s="22">
+        <v>2778.5421999999999</v>
+      </c>
+      <c r="O31" s="22">
+        <v>3366.3888999999999</v>
+      </c>
+      <c r="P31" s="22">
+        <v>4116.2</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>4689</v>
+      </c>
+      <c r="R31" s="22">
+        <v>4624.6000000000004</v>
+      </c>
+      <c r="S31" s="22">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23">
+        <v>990</v>
+      </c>
+      <c r="H32" s="23">
+        <v>874</v>
+      </c>
+      <c r="I32" s="23">
+        <v>1345</v>
+      </c>
+      <c r="J32" s="23">
+        <v>1423.4286</v>
+      </c>
+      <c r="K32" s="23">
+        <v>1720</v>
+      </c>
+      <c r="L32" s="23">
+        <v>2080</v>
+      </c>
+      <c r="M32" s="23">
+        <v>2092.3332999999998</v>
+      </c>
+      <c r="N32" s="23">
+        <v>2733</v>
+      </c>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23">
+        <v>1577.7778000000001</v>
+      </c>
+      <c r="K33" s="23">
+        <v>2169.4443999999999</v>
+      </c>
+      <c r="L33" s="23">
+        <v>2537.2222000000002</v>
+      </c>
+      <c r="M33" s="23">
+        <v>2450.1507000000001</v>
+      </c>
+      <c r="N33" s="23">
+        <v>3358.7692000000002</v>
+      </c>
+      <c r="O33" s="23">
+        <v>3570.0713999999998</v>
+      </c>
+      <c r="P33" s="23">
+        <v>4610</v>
+      </c>
+      <c r="Q33" s="23"/>
+      <c r="R33" s="23">
+        <v>4660</v>
+      </c>
+      <c r="S33" s="23">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23">
+        <v>1046.6667</v>
+      </c>
+      <c r="I34" s="23">
+        <v>1020.9091</v>
+      </c>
+      <c r="J34" s="23">
+        <v>1171.9268</v>
+      </c>
+      <c r="K34" s="23">
+        <v>1307.0748000000001</v>
+      </c>
+      <c r="L34" s="23">
+        <v>1898.7037</v>
+      </c>
+      <c r="M34" s="23">
+        <v>2121.4643000000001</v>
+      </c>
+      <c r="N34" s="23">
+        <v>2578.1111000000001</v>
+      </c>
+      <c r="O34" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P34" s="23">
+        <v>4150</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>4820</v>
+      </c>
+      <c r="R34" s="23">
+        <v>6000</v>
+      </c>
+      <c r="S34" s="23"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23">
+        <v>858.28570000000002</v>
+      </c>
+      <c r="I35" s="23">
+        <v>992.5</v>
+      </c>
+      <c r="J35" s="23">
+        <v>1300</v>
+      </c>
+      <c r="K35" s="23">
+        <v>1600.72</v>
+      </c>
+      <c r="L35" s="23">
+        <v>1602</v>
+      </c>
+      <c r="M35" s="23">
+        <v>2049.5556000000001</v>
+      </c>
+      <c r="N35" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O35" s="23"/>
+      <c r="P35" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>4151</v>
+      </c>
+      <c r="R35" s="23"/>
+      <c r="S35" s="23"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23">
+        <v>938</v>
+      </c>
+      <c r="I36" s="23">
+        <v>1276</v>
+      </c>
+      <c r="J36" s="23">
+        <v>1489.9332999999999</v>
+      </c>
+      <c r="K36" s="23">
+        <v>1804.0445999999999</v>
+      </c>
+      <c r="L36" s="23">
+        <v>2373.3355000000001</v>
+      </c>
+      <c r="M36" s="23">
+        <v>2746.6570999999999</v>
+      </c>
+      <c r="N36" s="23">
+        <v>3252.4167000000002</v>
+      </c>
+      <c r="O36" s="23">
+        <v>3751</v>
+      </c>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23">
+        <v>4270</v>
+      </c>
+      <c r="R36" s="23">
+        <v>5253</v>
+      </c>
+      <c r="S36" s="23"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="23">
+        <v>780.66669999999999</v>
+      </c>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23">
+        <v>780</v>
+      </c>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23">
+        <v>910.25099999999998</v>
+      </c>
+      <c r="H37" s="23">
+        <v>1052.1375</v>
+      </c>
+      <c r="I37" s="23">
+        <v>1228.357</v>
+      </c>
+      <c r="J37" s="23">
+        <v>1339.9177999999999</v>
+      </c>
+      <c r="K37" s="23">
+        <v>1538.4052999999999</v>
+      </c>
+      <c r="L37" s="23">
+        <v>1791.8696</v>
+      </c>
+      <c r="M37" s="23">
+        <v>2102.8148000000001</v>
+      </c>
+      <c r="N37" s="23">
+        <v>2442.7777999999998</v>
+      </c>
+      <c r="O37" s="23">
+        <v>2839.4</v>
+      </c>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23">
+        <v>3824.3332999999998</v>
+      </c>
+      <c r="S37" s="23"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="23">
+        <v>872</v>
+      </c>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23">
+        <v>1202.5</v>
+      </c>
+      <c r="H38" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I38" s="23">
+        <v>1145.2431999999999</v>
+      </c>
+      <c r="J38" s="23">
+        <v>1228.7805000000001</v>
+      </c>
+      <c r="K38" s="23">
+        <v>1499.8387</v>
+      </c>
+      <c r="L38" s="23">
+        <v>1756.4920999999999</v>
+      </c>
+      <c r="M38" s="23">
+        <v>2265.5342000000001</v>
+      </c>
+      <c r="N38" s="23">
+        <v>3116.25</v>
+      </c>
+      <c r="O38" s="23">
+        <v>3863</v>
+      </c>
+      <c r="P38" s="23">
+        <v>4805</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>4877</v>
+      </c>
+      <c r="R38" s="23">
+        <v>4880</v>
+      </c>
+      <c r="S38" s="23"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23">
+        <v>1150</v>
+      </c>
+      <c r="H39" s="23">
+        <v>1155</v>
+      </c>
+      <c r="I39" s="23">
+        <v>1357.5</v>
+      </c>
+      <c r="J39" s="23">
+        <v>1087</v>
+      </c>
+      <c r="K39" s="23">
+        <v>1513.4</v>
+      </c>
+      <c r="L39" s="23">
+        <v>1760</v>
+      </c>
+      <c r="M39" s="23"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="23"/>
+      <c r="Q39" s="23"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="23"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23">
+        <v>893</v>
+      </c>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23">
+        <v>1175.6601000000001</v>
+      </c>
+      <c r="H40" s="23">
+        <v>1139.8733999999999</v>
+      </c>
+      <c r="I40" s="23">
+        <v>1186.424</v>
+      </c>
+      <c r="J40" s="23">
+        <v>1332.6875</v>
+      </c>
+      <c r="K40" s="23">
+        <v>1533.3402000000001</v>
+      </c>
+      <c r="L40" s="23">
+        <v>1672.1514999999999</v>
+      </c>
+      <c r="M40" s="23">
+        <v>1954.9315999999999</v>
+      </c>
+      <c r="N40" s="23">
+        <v>2605.5</v>
+      </c>
+      <c r="O40" s="23">
+        <v>2876.6667000000002</v>
+      </c>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23">
+        <v>883</v>
+      </c>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23">
+        <v>1021</v>
+      </c>
+      <c r="H41" s="23">
+        <v>1129</v>
+      </c>
+      <c r="I41" s="23">
+        <v>1153.9091000000001</v>
+      </c>
+      <c r="J41" s="23">
+        <v>1406</v>
+      </c>
+      <c r="K41" s="23">
+        <v>1436.3635999999999</v>
+      </c>
+      <c r="L41" s="23">
+        <v>1667.6667</v>
+      </c>
+      <c r="M41" s="23">
+        <v>1879.4286</v>
+      </c>
+      <c r="N41" s="23">
+        <v>2227</v>
+      </c>
+      <c r="O41" s="23"/>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="23"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="23">
+        <v>788</v>
+      </c>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23">
+        <v>812</v>
+      </c>
+      <c r="F42" s="23">
+        <v>820.5</v>
+      </c>
+      <c r="G42" s="23">
+        <v>858.90239999999994</v>
+      </c>
+      <c r="H42" s="23">
+        <v>894.65179999999998</v>
+      </c>
+      <c r="I42" s="23">
+        <v>1093</v>
+      </c>
+      <c r="J42" s="23">
+        <v>1164.1622</v>
+      </c>
+      <c r="K42" s="23">
+        <v>1334.873</v>
+      </c>
+      <c r="L42" s="23">
+        <v>1654.6296</v>
+      </c>
+      <c r="M42" s="23">
+        <v>1859.0667000000001</v>
+      </c>
+      <c r="N42" s="23">
+        <v>2223.3076999999998</v>
+      </c>
+      <c r="O42" s="23">
+        <v>2925.5</v>
+      </c>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="23">
+        <v>782.82349999999997</v>
+      </c>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23">
+        <v>796</v>
+      </c>
+      <c r="F43" s="23">
+        <v>820.5</v>
+      </c>
+      <c r="G43" s="23">
+        <v>852.375</v>
+      </c>
+      <c r="H43" s="23">
+        <v>867.33330000000001</v>
+      </c>
+      <c r="I43" s="23">
+        <v>1045.1111000000001</v>
+      </c>
+      <c r="J43" s="23">
+        <v>1184.4891</v>
+      </c>
+      <c r="K43" s="23">
+        <v>1335.7778000000001</v>
+      </c>
+      <c r="L43" s="23">
+        <v>1703</v>
+      </c>
+      <c r="M43" s="23">
+        <v>1960</v>
+      </c>
+      <c r="N43" s="23">
+        <v>1982</v>
+      </c>
+      <c r="O43" s="23"/>
+      <c r="P43" s="23"/>
+      <c r="Q43" s="23"/>
+      <c r="R43" s="23"/>
+      <c r="S43" s="23"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23">
+        <v>1087</v>
+      </c>
+      <c r="G44" s="23">
+        <v>1015</v>
+      </c>
+      <c r="H44" s="23">
+        <v>1174.4138</v>
+      </c>
+      <c r="I44" s="23">
+        <v>1215.5881999999999</v>
+      </c>
+      <c r="J44" s="23">
+        <v>1496.2188000000001</v>
+      </c>
+      <c r="K44" s="23">
+        <v>1612.5625</v>
+      </c>
+      <c r="L44" s="23">
+        <v>1847.1818000000001</v>
+      </c>
+      <c r="M44" s="23">
+        <v>2128.3332999999998</v>
+      </c>
+      <c r="N44" s="23">
+        <v>2513.75</v>
+      </c>
+      <c r="O44" s="23">
+        <v>3170</v>
+      </c>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+      <c r="R44" s="23"/>
+      <c r="S44" s="23"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="22">
+        <v>786.87649999999996</v>
+      </c>
+      <c r="D45" s="22">
+        <v>796.33119999999997</v>
+      </c>
+      <c r="E45" s="22">
+        <v>849.40959999999995</v>
+      </c>
+      <c r="F45" s="22">
+        <v>941.20809999999994</v>
+      </c>
+      <c r="G45" s="22">
+        <v>993.93129999999996</v>
+      </c>
+      <c r="H45" s="22">
+        <v>1136.7313999999999</v>
+      </c>
+      <c r="I45" s="22">
+        <v>1351.3122000000001</v>
+      </c>
+      <c r="J45" s="22">
+        <v>1396.5579</v>
+      </c>
+      <c r="K45" s="22">
+        <v>1881.3461</v>
+      </c>
+      <c r="L45" s="22">
+        <v>2335.0457999999999</v>
+      </c>
+      <c r="M45" s="22">
+        <v>2436.0556999999999</v>
+      </c>
+      <c r="N45" s="22">
+        <v>3302.2235000000001</v>
+      </c>
+      <c r="O45" s="22">
+        <v>4311.8370000000004</v>
+      </c>
+      <c r="P45" s="22">
+        <v>4150.8</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>4718</v>
+      </c>
+      <c r="R45" s="22">
+        <v>4695</v>
+      </c>
+      <c r="S45" s="22">
+        <v>6127.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="23">
+        <v>780</v>
+      </c>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23">
+        <v>800</v>
+      </c>
+      <c r="F46" s="23">
+        <v>840</v>
+      </c>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23">
+        <v>1220</v>
+      </c>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23">
+        <v>1501</v>
+      </c>
+      <c r="L46" s="23">
+        <v>1945</v>
+      </c>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="23">
+        <v>786.2174</v>
+      </c>
+      <c r="D47" s="23">
+        <v>788</v>
+      </c>
+      <c r="E47" s="23">
+        <v>944.41669999999999</v>
+      </c>
+      <c r="F47" s="23">
+        <v>1016.625</v>
+      </c>
+      <c r="G47" s="23">
+        <v>1093.6667</v>
+      </c>
+      <c r="H47" s="23">
+        <v>1123.0625</v>
+      </c>
+      <c r="I47" s="23">
+        <v>1257.8</v>
+      </c>
+      <c r="J47" s="23">
+        <v>1385</v>
+      </c>
+      <c r="K47" s="23">
+        <v>1718</v>
+      </c>
+      <c r="L47" s="23">
+        <v>2059.5</v>
+      </c>
+      <c r="M47" s="23"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
+      <c r="R47" s="23"/>
+      <c r="S47" s="23"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="23"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23">
+        <v>850</v>
+      </c>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23">
+        <v>1081</v>
+      </c>
+      <c r="J48" s="23">
+        <v>1114.5</v>
+      </c>
+      <c r="K48" s="23">
+        <v>1350.1</v>
+      </c>
+      <c r="L48" s="23">
+        <v>1549.0938000000001</v>
+      </c>
+      <c r="M48" s="23">
+        <v>2415</v>
+      </c>
+      <c r="N48" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O48" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P48" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>5485</v>
+      </c>
+      <c r="R48" s="23"/>
+      <c r="S48" s="23"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="23"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23">
+        <v>1435.6667</v>
+      </c>
+      <c r="I49" s="23">
+        <v>1440</v>
+      </c>
+      <c r="J49" s="23">
+        <v>1532.8333</v>
+      </c>
+      <c r="K49" s="23">
+        <v>1822.0428999999999</v>
+      </c>
+      <c r="L49" s="23">
+        <v>2069.5151999999998</v>
+      </c>
+      <c r="M49" s="23">
+        <v>2302.0979000000002</v>
+      </c>
+      <c r="N49" s="23">
+        <v>3063.6667000000002</v>
+      </c>
+      <c r="O49" s="23">
+        <v>3707</v>
+      </c>
+      <c r="P49" s="23">
+        <v>4392</v>
+      </c>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23">
+        <v>4695</v>
+      </c>
+      <c r="S49" s="23">
+        <v>6644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23">
+        <v>1800</v>
+      </c>
+      <c r="K50" s="23">
+        <v>1950</v>
+      </c>
+      <c r="L50" s="23">
+        <v>2025.1563000000001</v>
+      </c>
+      <c r="M50" s="23">
+        <v>2376.5</v>
+      </c>
+      <c r="N50" s="23">
+        <v>2646.6667000000002</v>
+      </c>
+      <c r="O50" s="23">
+        <v>3430</v>
+      </c>
+      <c r="P50" s="23">
+        <v>4262</v>
+      </c>
+      <c r="Q50" s="23"/>
+      <c r="R50" s="23"/>
+      <c r="S50" s="23"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="23">
+        <v>780</v>
+      </c>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23">
+        <v>786.42859999999996</v>
+      </c>
+      <c r="F51" s="23">
+        <v>861.66669999999999</v>
+      </c>
+      <c r="G51" s="23">
+        <v>824.73329999999999</v>
+      </c>
+      <c r="H51" s="23">
+        <v>824.73</v>
+      </c>
+      <c r="I51" s="23">
+        <v>1025.6875</v>
+      </c>
+      <c r="J51" s="23">
+        <v>1079.08</v>
+      </c>
+      <c r="K51" s="23">
+        <v>1400.3367000000001</v>
+      </c>
+      <c r="L51" s="23">
+        <v>1904.96</v>
+      </c>
+      <c r="M51" s="23"/>
+      <c r="N51" s="23"/>
+      <c r="O51" s="23"/>
+      <c r="P51" s="23"/>
+      <c r="Q51" s="23"/>
+      <c r="R51" s="23"/>
+      <c r="S51" s="23"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="23"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="23">
+        <v>800</v>
+      </c>
+      <c r="H52" s="23">
+        <v>1054.25</v>
+      </c>
+      <c r="I52" s="23">
+        <v>1015.6667</v>
+      </c>
+      <c r="J52" s="23">
+        <v>1148</v>
+      </c>
+      <c r="K52" s="23">
+        <v>1258</v>
+      </c>
+      <c r="L52" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M52" s="23">
+        <v>1984</v>
+      </c>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23"/>
+      <c r="R52" s="23"/>
+      <c r="S52" s="23"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="23">
+        <v>787.50109999999995</v>
+      </c>
+      <c r="D53" s="23">
+        <v>805.33339999999998</v>
+      </c>
+      <c r="E53" s="23">
+        <v>850.58910000000003</v>
+      </c>
+      <c r="F53" s="23">
+        <v>927.5</v>
+      </c>
+      <c r="G53" s="23">
+        <v>912.5</v>
+      </c>
+      <c r="H53" s="23">
+        <v>1082.5</v>
+      </c>
+      <c r="I53" s="23">
+        <v>1156.6667</v>
+      </c>
+      <c r="J53" s="23">
+        <v>1210</v>
+      </c>
+      <c r="K53" s="23">
+        <v>1412.5</v>
+      </c>
+      <c r="L53" s="23"/>
+      <c r="M53" s="23"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="23"/>
+      <c r="P53" s="23"/>
+      <c r="Q53" s="23"/>
+      <c r="R53" s="23"/>
+      <c r="S53" s="23"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="23">
+        <v>797.14290000000005</v>
+      </c>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23">
+        <v>780</v>
+      </c>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23">
+        <v>1073</v>
+      </c>
+      <c r="H54" s="23"/>
+      <c r="I54" s="23">
+        <v>1246.6667</v>
+      </c>
+      <c r="J54" s="23"/>
+      <c r="K54" s="23">
+        <v>1300</v>
+      </c>
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
+      <c r="N54" s="23"/>
+      <c r="O54" s="23"/>
+      <c r="P54" s="23"/>
+      <c r="Q54" s="23"/>
+      <c r="R54" s="23"/>
+      <c r="S54" s="23"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="23">
+        <v>780</v>
+      </c>
+      <c r="D55" s="23">
+        <v>780</v>
+      </c>
+      <c r="E55" s="23">
+        <v>803.5</v>
+      </c>
+      <c r="F55" s="23">
+        <v>816</v>
+      </c>
+      <c r="G55" s="23">
+        <v>860</v>
+      </c>
+      <c r="H55" s="23">
+        <v>1002.125</v>
+      </c>
+      <c r="I55" s="23">
+        <v>1135.3333</v>
+      </c>
+      <c r="J55" s="23">
+        <v>1233</v>
+      </c>
+      <c r="K55" s="23">
+        <v>1486.6667</v>
+      </c>
+      <c r="L55" s="23">
+        <v>1698</v>
+      </c>
+      <c r="M55" s="23">
+        <v>2714</v>
+      </c>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+      <c r="P55" s="23"/>
+      <c r="Q55" s="23"/>
+      <c r="R55" s="23"/>
+      <c r="S55" s="23"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="23">
+        <v>780</v>
+      </c>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="23">
+        <v>1291</v>
+      </c>
+      <c r="K56" s="23">
+        <v>1388.1111000000001</v>
+      </c>
+      <c r="L56" s="23">
+        <v>1526</v>
+      </c>
+      <c r="M56" s="23">
+        <v>1905</v>
+      </c>
+      <c r="N56" s="23">
+        <v>2371</v>
+      </c>
+      <c r="O56" s="23">
+        <v>3162</v>
+      </c>
+      <c r="P56" s="23"/>
+      <c r="Q56" s="23"/>
+      <c r="R56" s="23"/>
+      <c r="S56" s="23"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="23">
+        <v>780</v>
+      </c>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23">
+        <v>1016</v>
+      </c>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23">
+        <v>1225</v>
+      </c>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23">
+        <v>1990</v>
+      </c>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+      <c r="P57" s="23"/>
+      <c r="Q57" s="23"/>
+      <c r="R57" s="23"/>
+      <c r="S57" s="23"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="23">
+        <v>1943</v>
+      </c>
+      <c r="K58" s="23">
+        <v>2245</v>
+      </c>
+      <c r="L58" s="23">
+        <v>2247.1313</v>
+      </c>
+      <c r="M58" s="23">
+        <v>2486.4443999999999</v>
+      </c>
+      <c r="N58" s="23">
+        <v>3189</v>
+      </c>
+      <c r="O58" s="23">
+        <v>4090.5</v>
+      </c>
+      <c r="P58" s="23">
+        <v>4200</v>
+      </c>
+      <c r="Q58" s="23"/>
+      <c r="R58" s="23"/>
+      <c r="S58" s="23"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="23">
+        <v>780</v>
+      </c>
+      <c r="D59" s="23">
+        <v>780</v>
+      </c>
+      <c r="E59" s="23">
+        <v>780</v>
+      </c>
+      <c r="F59" s="23">
+        <v>780</v>
+      </c>
+      <c r="G59" s="23">
+        <v>784</v>
+      </c>
+      <c r="H59" s="23">
+        <v>891.52670000000001</v>
+      </c>
+      <c r="I59" s="23">
+        <v>1002</v>
+      </c>
+      <c r="J59" s="23">
+        <v>1075</v>
+      </c>
+      <c r="K59" s="23">
+        <v>1280</v>
+      </c>
+      <c r="L59" s="23">
+        <v>1548</v>
+      </c>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="23">
+        <v>787.64710000000002</v>
+      </c>
+      <c r="D60" s="23">
+        <v>873.05250000000001</v>
+      </c>
+      <c r="E60" s="23">
+        <v>811.51530000000002</v>
+      </c>
+      <c r="F60" s="23">
+        <v>913.20270000000005</v>
+      </c>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23">
+        <v>1232.4438</v>
+      </c>
+      <c r="I60" s="23">
+        <v>1210</v>
+      </c>
+      <c r="J60" s="23">
+        <v>1524.0889</v>
+      </c>
+      <c r="K60" s="23">
+        <v>1597.2306000000001</v>
+      </c>
+      <c r="L60" s="23">
+        <v>1791.8</v>
+      </c>
+      <c r="M60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+      <c r="R60" s="23"/>
+      <c r="S60" s="23"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="23">
+        <v>797.596</v>
+      </c>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23">
+        <v>1105.5205000000001</v>
+      </c>
+      <c r="F61" s="23">
+        <v>1259.25</v>
+      </c>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23">
+        <v>1359</v>
+      </c>
+      <c r="I61" s="23">
+        <v>1563</v>
+      </c>
+      <c r="J61" s="23">
+        <v>1752</v>
+      </c>
+      <c r="K61" s="23">
+        <v>1886.5</v>
+      </c>
+      <c r="L61" s="23">
+        <v>2418</v>
+      </c>
+      <c r="M61" s="23">
+        <v>2821</v>
+      </c>
+      <c r="N61" s="23"/>
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="23">
+        <v>795</v>
+      </c>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23">
+        <v>939.66669999999999</v>
+      </c>
+      <c r="F62" s="23">
+        <v>892.5</v>
+      </c>
+      <c r="G62" s="23">
+        <v>1024</v>
+      </c>
+      <c r="H62" s="23">
+        <v>887.75</v>
+      </c>
+      <c r="I62" s="23">
+        <v>1199.25</v>
+      </c>
+      <c r="J62" s="23">
+        <v>1179</v>
+      </c>
+      <c r="K62" s="23">
+        <v>1304</v>
+      </c>
+      <c r="L62" s="23">
+        <v>1577</v>
+      </c>
+      <c r="M62" s="23"/>
+      <c r="N62" s="23"/>
+      <c r="O62" s="23"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="23"/>
+      <c r="R62" s="23"/>
+      <c r="S62" s="23"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="23">
+        <v>862.77930000000003</v>
+      </c>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23">
+        <v>849.08199999999999</v>
+      </c>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23">
+        <v>995</v>
+      </c>
+      <c r="H63" s="23">
+        <v>1130.6667</v>
+      </c>
+      <c r="I63" s="23">
+        <v>1293</v>
+      </c>
+      <c r="J63" s="23">
+        <v>1465</v>
+      </c>
+      <c r="K63" s="23">
+        <v>1547</v>
+      </c>
+      <c r="L63" s="23">
+        <v>1762</v>
+      </c>
+      <c r="M63" s="23">
+        <v>2500</v>
+      </c>
+      <c r="N63" s="23">
+        <v>2370</v>
+      </c>
+      <c r="O63" s="23"/>
+      <c r="P63" s="23"/>
+      <c r="Q63" s="23"/>
+      <c r="R63" s="23"/>
+      <c r="S63" s="23"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="23">
+        <v>800.45450000000005</v>
+      </c>
+      <c r="D64" s="23">
+        <v>895</v>
+      </c>
+      <c r="E64" s="23">
+        <v>800</v>
+      </c>
+      <c r="F64" s="23">
+        <v>960</v>
+      </c>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23">
+        <v>1625</v>
+      </c>
+      <c r="J64" s="23">
+        <v>1550</v>
+      </c>
+      <c r="K64" s="23">
+        <v>1800</v>
+      </c>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="23">
+        <v>780</v>
+      </c>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23">
+        <v>780</v>
+      </c>
+      <c r="F65" s="23">
+        <v>1003</v>
+      </c>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23">
+        <v>912.1</v>
+      </c>
+      <c r="I65" s="23">
+        <v>1297.2221999999999</v>
+      </c>
+      <c r="J65" s="23"/>
+      <c r="K65" s="23">
+        <v>1470</v>
+      </c>
+      <c r="L65" s="23"/>
+      <c r="M65" s="23"/>
+      <c r="N65" s="23"/>
+      <c r="O65" s="23"/>
+      <c r="P65" s="23"/>
+      <c r="Q65" s="23"/>
+      <c r="R65" s="23"/>
+      <c r="S65" s="23"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="23">
+        <v>780</v>
+      </c>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23">
+        <v>780</v>
+      </c>
+      <c r="F66" s="23">
+        <v>780</v>
+      </c>
+      <c r="G66" s="23">
+        <v>798</v>
+      </c>
+      <c r="H66" s="23">
+        <v>1075.03</v>
+      </c>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23">
+        <v>1233.3333</v>
+      </c>
+      <c r="K66" s="23">
+        <v>1303</v>
+      </c>
+      <c r="L66" s="23">
+        <v>1576</v>
+      </c>
+      <c r="M66" s="23"/>
+      <c r="N66" s="23"/>
+      <c r="O66" s="23"/>
+      <c r="P66" s="23"/>
+      <c r="Q66" s="23"/>
+      <c r="R66" s="23"/>
+      <c r="S66" s="23"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="23">
+        <v>780</v>
+      </c>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23">
+        <v>825.26319999999998</v>
+      </c>
+      <c r="F67" s="23">
+        <v>1128.0625</v>
+      </c>
+      <c r="G67" s="23">
+        <v>1310</v>
+      </c>
+      <c r="H67" s="23">
+        <v>1104.375</v>
+      </c>
+      <c r="I67" s="23">
+        <v>1242.8</v>
+      </c>
+      <c r="J67" s="23">
+        <v>1312.25</v>
+      </c>
+      <c r="K67" s="23">
+        <v>1891.7429</v>
+      </c>
+      <c r="L67" s="23"/>
+      <c r="M67" s="23"/>
+      <c r="N67" s="23"/>
+      <c r="O67" s="23"/>
+      <c r="P67" s="23"/>
+      <c r="Q67" s="23"/>
+      <c r="R67" s="23"/>
+      <c r="S67" s="23"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="23">
+        <v>790</v>
+      </c>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23">
+        <v>863.2</v>
+      </c>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23">
+        <v>1150</v>
+      </c>
+      <c r="J68" s="23">
+        <v>2047.5</v>
+      </c>
+      <c r="K68" s="23">
+        <v>1502</v>
+      </c>
+      <c r="L68" s="23">
+        <v>1636</v>
+      </c>
+      <c r="M68" s="23"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="23"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23"/>
+      <c r="R68" s="23"/>
+      <c r="S68" s="23"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="23">
+        <v>780</v>
+      </c>
+      <c r="D69" s="23">
+        <v>780</v>
+      </c>
+      <c r="E69" s="23">
+        <v>796.36360000000002</v>
+      </c>
+      <c r="F69" s="23">
+        <v>884.625</v>
+      </c>
+      <c r="G69" s="23">
+        <v>1026.5</v>
+      </c>
+      <c r="H69" s="23">
+        <v>1088.28</v>
+      </c>
+      <c r="I69" s="23">
+        <v>1384</v>
+      </c>
+      <c r="J69" s="23">
+        <v>1339.4167</v>
+      </c>
+      <c r="K69" s="23">
+        <v>1833.8</v>
+      </c>
+      <c r="L69" s="23">
+        <v>2312.3332999999998</v>
+      </c>
+      <c r="M69" s="23">
+        <v>2550</v>
+      </c>
+      <c r="N69" s="23"/>
+      <c r="O69" s="23"/>
+      <c r="P69" s="23"/>
+      <c r="Q69" s="23"/>
+      <c r="R69" s="23"/>
+      <c r="S69" s="23"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="23">
+        <v>780</v>
+      </c>
+      <c r="D70" s="23">
+        <v>786.66669999999999</v>
+      </c>
+      <c r="E70" s="23">
+        <v>800.90909999999997</v>
+      </c>
+      <c r="F70" s="23">
+        <v>950</v>
+      </c>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23">
+        <v>1124</v>
+      </c>
+      <c r="I70" s="23">
+        <v>1800</v>
+      </c>
+      <c r="J70" s="23">
+        <v>1500</v>
+      </c>
+      <c r="K70" s="23">
+        <v>1932.5</v>
+      </c>
+      <c r="L70" s="23"/>
+      <c r="M70" s="23"/>
+      <c r="N70" s="23"/>
+      <c r="O70" s="23"/>
+      <c r="P70" s="23"/>
+      <c r="Q70" s="23"/>
+      <c r="R70" s="23"/>
+      <c r="S70" s="23"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="23"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="23">
+        <v>869.34550000000002</v>
+      </c>
+      <c r="F71" s="23">
+        <v>904.66669999999999</v>
+      </c>
+      <c r="G71" s="23">
+        <v>1024</v>
+      </c>
+      <c r="H71" s="23">
+        <v>1146.3</v>
+      </c>
+      <c r="I71" s="23">
+        <v>1774.2221999999999</v>
+      </c>
+      <c r="J71" s="23">
+        <v>1252.7</v>
+      </c>
+      <c r="K71" s="23">
+        <v>3434.2</v>
+      </c>
+      <c r="L71" s="23"/>
+      <c r="M71" s="23"/>
+      <c r="N71" s="23"/>
+      <c r="O71" s="23"/>
+      <c r="P71" s="23"/>
+      <c r="Q71" s="23"/>
+      <c r="R71" s="23"/>
+      <c r="S71" s="23"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="23">
+        <v>780</v>
+      </c>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23">
+        <v>793.55610000000001</v>
+      </c>
+      <c r="F72" s="23">
+        <v>1010</v>
+      </c>
+      <c r="G72" s="23">
+        <v>930</v>
+      </c>
+      <c r="H72" s="23">
+        <v>1269.2917</v>
+      </c>
+      <c r="I72" s="23">
+        <v>1058.6667</v>
+      </c>
+      <c r="J72" s="23">
+        <v>1597.5068000000001</v>
+      </c>
+      <c r="K72" s="23">
+        <v>1759.3333</v>
+      </c>
+      <c r="L72" s="23">
+        <v>1721.2</v>
+      </c>
+      <c r="M72" s="23">
+        <v>1968</v>
+      </c>
+      <c r="N72" s="23"/>
+      <c r="O72" s="23"/>
+      <c r="P72" s="23"/>
+      <c r="Q72" s="23"/>
+      <c r="R72" s="23"/>
+      <c r="S72" s="23"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23">
+        <v>1400</v>
+      </c>
+      <c r="H73" s="23">
+        <v>1329.0085999999999</v>
+      </c>
+      <c r="I73" s="23">
+        <v>1723.7143000000001</v>
+      </c>
+      <c r="J73" s="23">
+        <v>1607.2406000000001</v>
+      </c>
+      <c r="K73" s="23">
+        <v>2308.8557000000001</v>
+      </c>
+      <c r="L73" s="23">
+        <v>2725.3524000000002</v>
+      </c>
+      <c r="M73" s="23">
+        <v>2627.0306</v>
+      </c>
+      <c r="N73" s="23">
+        <v>4064.12</v>
+      </c>
+      <c r="O73" s="23">
+        <v>6567.2667000000001</v>
+      </c>
+      <c r="P73" s="23"/>
+      <c r="Q73" s="23">
+        <v>3951</v>
+      </c>
+      <c r="R73" s="23"/>
+      <c r="S73" s="23">
+        <v>5610.8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="23">
+        <v>780</v>
+      </c>
+      <c r="D74" s="23"/>
+      <c r="E74" s="23"/>
+      <c r="F74" s="23">
+        <v>835.3</v>
+      </c>
+      <c r="G74" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H74" s="23">
+        <v>899</v>
+      </c>
+      <c r="I74" s="23">
+        <v>1230</v>
+      </c>
+      <c r="J74" s="23">
+        <v>1689</v>
+      </c>
+      <c r="K74" s="23">
+        <v>1563.1429000000001</v>
+      </c>
+      <c r="L74" s="23">
+        <v>2110</v>
+      </c>
+      <c r="M74" s="23"/>
+      <c r="N74" s="23"/>
+      <c r="O74" s="23"/>
+      <c r="P74" s="23"/>
+      <c r="Q74" s="23"/>
+      <c r="R74" s="23"/>
+      <c r="S74" s="23"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="23">
+        <v>791.42859999999996</v>
+      </c>
+      <c r="D75" s="23">
+        <v>780</v>
+      </c>
+      <c r="E75" s="23">
+        <v>781.42859999999996</v>
+      </c>
+      <c r="F75" s="23">
+        <v>790</v>
+      </c>
+      <c r="G75" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H75" s="23">
+        <v>1187.5</v>
+      </c>
+      <c r="I75" s="23">
+        <v>1450</v>
+      </c>
+      <c r="J75" s="23">
+        <v>1700</v>
+      </c>
+      <c r="K75" s="23">
+        <v>1425</v>
+      </c>
+      <c r="L75" s="23">
+        <v>1875</v>
+      </c>
+      <c r="M75" s="23"/>
+      <c r="N75" s="23"/>
+      <c r="O75" s="23"/>
+      <c r="P75" s="23"/>
+      <c r="Q75" s="23"/>
+      <c r="R75" s="23"/>
+      <c r="S75" s="23"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="22"/>
+      <c r="F76" s="22"/>
+      <c r="G76" s="22">
+        <v>1430</v>
+      </c>
+      <c r="H76" s="22">
+        <v>819.58</v>
+      </c>
+      <c r="I76" s="22">
+        <v>1199.5608</v>
+      </c>
+      <c r="J76" s="22">
+        <v>1239.2465999999999</v>
+      </c>
+      <c r="K76" s="22">
+        <v>1544.5523000000001</v>
+      </c>
+      <c r="L76" s="22">
+        <v>1749.4055000000001</v>
+      </c>
+      <c r="M76" s="22">
+        <v>2146.6095</v>
+      </c>
+      <c r="N76" s="22">
+        <v>2963.7941000000001</v>
+      </c>
+      <c r="O76" s="22">
+        <v>3814.4348</v>
+      </c>
+      <c r="P76" s="22">
+        <v>4272.6666999999998</v>
+      </c>
+      <c r="Q76" s="22">
+        <v>4061</v>
+      </c>
+      <c r="R76" s="22">
+        <v>5700</v>
+      </c>
+      <c r="S76" s="22">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="23"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="23"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23">
+        <v>1933.3333</v>
+      </c>
+      <c r="L77" s="23">
+        <v>2275</v>
+      </c>
+      <c r="M77" s="23">
+        <v>2176.4247</v>
+      </c>
+      <c r="N77" s="23">
+        <v>3161.3125</v>
+      </c>
+      <c r="O77" s="23">
+        <v>4005.125</v>
+      </c>
+      <c r="P77" s="23">
+        <v>4500</v>
+      </c>
+      <c r="Q77" s="23">
+        <v>4061</v>
+      </c>
+      <c r="R77" s="23">
+        <v>5700</v>
+      </c>
+      <c r="S77" s="23">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="23"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="23"/>
+      <c r="F78" s="23"/>
+      <c r="G78" s="23"/>
+      <c r="H78" s="23">
+        <v>819.58</v>
+      </c>
+      <c r="I78" s="23">
+        <v>1199.5608</v>
+      </c>
+      <c r="J78" s="23">
+        <v>1239.2465999999999</v>
+      </c>
+      <c r="K78" s="23">
+        <v>1518.9184</v>
+      </c>
+      <c r="L78" s="23">
+        <v>1729.5717</v>
+      </c>
+      <c r="M78" s="23">
+        <v>2078.5938000000001</v>
+      </c>
+      <c r="N78" s="23">
+        <v>2788.2222000000002</v>
+      </c>
+      <c r="O78" s="23">
+        <v>3378.5713999999998</v>
+      </c>
+      <c r="P78" s="23">
+        <v>4159</v>
+      </c>
+      <c r="Q78" s="23"/>
+      <c r="R78" s="23"/>
+      <c r="S78" s="23"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="22">
+        <v>780.86590000000001</v>
+      </c>
+      <c r="D79" s="22">
+        <v>789.78570000000002</v>
+      </c>
+      <c r="E79" s="22">
+        <v>817.46900000000005</v>
+      </c>
+      <c r="F79" s="22">
+        <v>853.88080000000002</v>
+      </c>
+      <c r="G79" s="22">
+        <v>851.21209999999996</v>
+      </c>
+      <c r="H79" s="22">
+        <v>1012.48</v>
+      </c>
+      <c r="I79" s="22">
+        <v>1104.6659</v>
+      </c>
+      <c r="J79" s="22">
+        <v>1213.8988999999999</v>
+      </c>
+      <c r="K79" s="22">
+        <v>1374.3035</v>
+      </c>
+      <c r="L79" s="22">
+        <v>1639.1832999999999</v>
+      </c>
+      <c r="M79" s="22">
+        <v>2019.5084999999999</v>
+      </c>
+      <c r="N79" s="22">
+        <v>2451.5515999999998</v>
+      </c>
+      <c r="O79" s="22">
+        <v>3007.3912999999998</v>
+      </c>
+      <c r="P79" s="22">
+        <v>3706.1765</v>
+      </c>
+      <c r="Q79" s="22">
+        <v>4122.5</v>
+      </c>
+      <c r="R79" s="22">
+        <v>4242.3999999999996</v>
+      </c>
+      <c r="S79" s="22">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="23">
+        <v>780</v>
+      </c>
+      <c r="D80" s="23"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23">
+        <v>790</v>
+      </c>
+      <c r="G80" s="23">
+        <v>870</v>
+      </c>
+      <c r="H80" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I80" s="23">
+        <v>1023.3333</v>
+      </c>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23">
+        <v>1418.3333</v>
+      </c>
+      <c r="L80" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M80" s="23"/>
+      <c r="N80" s="23"/>
+      <c r="O80" s="23"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="23"/>
+      <c r="R80" s="23"/>
+      <c r="S80" s="23"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="23"/>
+      <c r="D81" s="23">
+        <v>797.66669999999999</v>
+      </c>
+      <c r="E81" s="23">
+        <v>943</v>
+      </c>
+      <c r="F81" s="23">
+        <v>970.4</v>
+      </c>
+      <c r="G81" s="23">
+        <v>905.41669999999999</v>
+      </c>
+      <c r="H81" s="23">
+        <v>998</v>
+      </c>
+      <c r="I81" s="23">
+        <v>1160.2727</v>
+      </c>
+      <c r="J81" s="23">
+        <v>1339.0833</v>
+      </c>
+      <c r="K81" s="23">
+        <v>1489.4</v>
+      </c>
+      <c r="L81" s="23">
+        <v>1950</v>
+      </c>
+      <c r="M81" s="23">
+        <v>2185</v>
+      </c>
+      <c r="N81" s="23"/>
+      <c r="O81" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P81" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q81" s="23"/>
+      <c r="R81" s="23"/>
+      <c r="S81" s="23"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="23">
+        <v>780</v>
+      </c>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23">
+        <v>821.6</v>
+      </c>
+      <c r="G82" s="23">
+        <v>925.2</v>
+      </c>
+      <c r="H82" s="23">
+        <v>976.2</v>
+      </c>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23">
+        <v>1258</v>
+      </c>
+      <c r="L82" s="23"/>
+      <c r="M82" s="23"/>
+      <c r="N82" s="23"/>
+      <c r="O82" s="23"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="23"/>
+      <c r="R82" s="23"/>
+      <c r="S82" s="23"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="23">
+        <v>780</v>
+      </c>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23">
+        <v>988</v>
+      </c>
+      <c r="J83" s="23">
+        <v>1305.5</v>
+      </c>
+      <c r="K83" s="23">
+        <v>1271.2249999999999</v>
+      </c>
+      <c r="L83" s="23">
+        <v>1702.2143000000001</v>
+      </c>
+      <c r="M83" s="23">
+        <v>2156.1667000000002</v>
+      </c>
+      <c r="N83" s="23">
+        <v>2515.8571000000002</v>
+      </c>
+      <c r="O83" s="23"/>
+      <c r="P83" s="23">
+        <v>3573</v>
+      </c>
+      <c r="Q83" s="23"/>
+      <c r="R83" s="23"/>
+      <c r="S83" s="23"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23">
+        <v>1263.4000000000001</v>
+      </c>
+      <c r="J84" s="23"/>
+      <c r="K84" s="23">
+        <v>1679</v>
+      </c>
+      <c r="L84" s="23">
+        <v>1696.2856999999999</v>
+      </c>
+      <c r="M84" s="23">
+        <v>1912.9412</v>
+      </c>
+      <c r="N84" s="23">
+        <v>2479.4</v>
+      </c>
+      <c r="O84" s="23">
+        <v>3049.5832999999998</v>
+      </c>
+      <c r="P84" s="23"/>
+      <c r="Q84" s="23"/>
+      <c r="R84" s="23">
+        <v>4162</v>
+      </c>
+      <c r="S84" s="23">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="23">
+        <v>780</v>
+      </c>
+      <c r="D85" s="23">
+        <v>780</v>
+      </c>
+      <c r="E85" s="23">
+        <v>780</v>
+      </c>
+      <c r="F85" s="23">
+        <v>802</v>
+      </c>
+      <c r="G85" s="23">
+        <v>909</v>
+      </c>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23">
+        <v>1059.5266999999999</v>
+      </c>
+      <c r="J85" s="23">
+        <v>1202</v>
+      </c>
+      <c r="K85" s="23">
+        <v>1336.7919999999999</v>
+      </c>
+      <c r="L85" s="23">
+        <v>2300</v>
+      </c>
+      <c r="M85" s="23"/>
+      <c r="N85" s="23"/>
+      <c r="O85" s="23"/>
+      <c r="P85" s="23"/>
+      <c r="Q85" s="23"/>
+      <c r="R85" s="23"/>
+      <c r="S85" s="23"/>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="23"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="23"/>
+      <c r="F86" s="23">
+        <v>885</v>
+      </c>
+      <c r="G86" s="23">
+        <v>863.38459999999998</v>
+      </c>
+      <c r="H86" s="23">
+        <v>1100</v>
+      </c>
+      <c r="I86" s="23">
+        <v>1043.3333</v>
+      </c>
+      <c r="J86" s="23">
+        <v>1281.0714</v>
+      </c>
+      <c r="K86" s="23">
+        <v>1414.6922999999999</v>
+      </c>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23">
+        <v>2171.3332999999998</v>
+      </c>
+      <c r="N86" s="23"/>
+      <c r="O86" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P86" s="23">
+        <v>4141</v>
+      </c>
+      <c r="Q86" s="23"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="23"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23">
+        <v>1004.2</v>
+      </c>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23">
+        <v>1118</v>
+      </c>
+      <c r="H87" s="23">
+        <v>1222</v>
+      </c>
+      <c r="I87" s="23">
+        <v>1277.5833</v>
+      </c>
+      <c r="J87" s="23">
+        <v>1207.8793000000001</v>
+      </c>
+      <c r="K87" s="23">
+        <v>1332.7476999999999</v>
+      </c>
+      <c r="L87" s="23">
+        <v>1571.5723</v>
+      </c>
+      <c r="M87" s="23">
+        <v>1998.9323999999999</v>
+      </c>
+      <c r="N87" s="23">
+        <v>2420.6783</v>
+      </c>
+      <c r="O87" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P87" s="23">
+        <v>3922</v>
+      </c>
+      <c r="Q87" s="23">
+        <v>4346</v>
+      </c>
+      <c r="R87" s="23">
+        <v>4363</v>
+      </c>
+      <c r="S87" s="23"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="23">
+        <v>781.36360000000002</v>
+      </c>
+      <c r="D88" s="23">
+        <v>795</v>
+      </c>
+      <c r="E88" s="23">
+        <v>875</v>
+      </c>
+      <c r="F88" s="23">
+        <v>831.66669999999999</v>
+      </c>
+      <c r="G88" s="23">
+        <v>986.42859999999996</v>
+      </c>
+      <c r="H88" s="23">
+        <v>1006</v>
+      </c>
+      <c r="I88" s="23">
+        <v>1042.5</v>
+      </c>
+      <c r="J88" s="23">
+        <v>1203.7588000000001</v>
+      </c>
+      <c r="K88" s="23">
+        <v>1394</v>
+      </c>
+      <c r="L88" s="23">
+        <v>1613.2856999999999</v>
+      </c>
+      <c r="M88" s="23">
+        <v>2050.2082999999998</v>
+      </c>
+      <c r="N88" s="23">
+        <v>2463.5713999999998</v>
+      </c>
+      <c r="O88" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P88" s="23"/>
+      <c r="Q88" s="23">
+        <v>3951</v>
+      </c>
+      <c r="R88" s="23">
+        <v>4363</v>
+      </c>
+      <c r="S88" s="23"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="23"/>
+      <c r="D89" s="23"/>
+      <c r="E89" s="23"/>
+      <c r="F89" s="23"/>
+      <c r="G89" s="23">
+        <v>916</v>
+      </c>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23">
+        <v>1260</v>
+      </c>
+      <c r="K89" s="23">
+        <v>1260</v>
+      </c>
+      <c r="L89" s="23">
+        <v>1622.9412</v>
+      </c>
+      <c r="M89" s="23">
+        <v>2014.75</v>
+      </c>
+      <c r="N89" s="23"/>
+      <c r="O89" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P89" s="23"/>
+      <c r="Q89" s="23">
+        <v>4153</v>
+      </c>
+      <c r="R89" s="23"/>
+      <c r="S89" s="23"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="23">
+        <v>780</v>
+      </c>
+      <c r="D90" s="23"/>
+      <c r="E90" s="23">
+        <v>780</v>
+      </c>
+      <c r="F90" s="23">
+        <v>848</v>
+      </c>
+      <c r="G90" s="23">
+        <v>821.96079999999995</v>
+      </c>
+      <c r="H90" s="23"/>
+      <c r="I90" s="23">
+        <v>1086.9375</v>
+      </c>
+      <c r="J90" s="23">
+        <v>1183.2856999999999</v>
+      </c>
+      <c r="K90" s="23">
+        <v>1432.7727</v>
+      </c>
+      <c r="L90" s="23">
+        <v>1924.75</v>
+      </c>
+      <c r="M90" s="23">
+        <v>2195.9</v>
+      </c>
+      <c r="N90" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O90" s="23"/>
+      <c r="P90" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q90" s="23">
+        <v>4373</v>
+      </c>
+      <c r="R90" s="23"/>
+      <c r="S90" s="23"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="23"/>
+      <c r="D91" s="23"/>
+      <c r="E91" s="23"/>
+      <c r="F91" s="23"/>
+      <c r="G91" s="23"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="23">
+        <v>1036.9215999999999</v>
+      </c>
+      <c r="J91" s="23">
+        <v>1145.8570999999999</v>
+      </c>
+      <c r="K91" s="23">
+        <v>1346.1333</v>
+      </c>
+      <c r="L91" s="23">
+        <v>1572.894</v>
+      </c>
+      <c r="M91" s="23">
+        <v>2304</v>
+      </c>
+      <c r="N91" s="23"/>
+      <c r="O91" s="23"/>
+      <c r="P91" s="23">
+        <v>3687</v>
+      </c>
+      <c r="Q91" s="23"/>
+      <c r="R91" s="23"/>
+      <c r="S91" s="23"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="23">
+        <v>780</v>
+      </c>
+      <c r="D92" s="23">
+        <v>780</v>
+      </c>
+      <c r="E92" s="23">
+        <v>850</v>
+      </c>
+      <c r="F92" s="23">
+        <v>858.33330000000001</v>
+      </c>
+      <c r="G92" s="23">
+        <v>840</v>
+      </c>
+      <c r="H92" s="23">
+        <v>1125</v>
+      </c>
+      <c r="I92" s="23">
+        <v>1113.6364000000001</v>
+      </c>
+      <c r="J92" s="23">
+        <v>1271.7742000000001</v>
+      </c>
+      <c r="K92" s="23">
+        <v>1375.2308</v>
+      </c>
+      <c r="L92" s="23">
+        <v>1736</v>
+      </c>
+      <c r="M92" s="23">
+        <v>2009.8</v>
+      </c>
+      <c r="N92" s="23"/>
+      <c r="O92" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P92" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q92" s="23"/>
+      <c r="R92" s="23"/>
+      <c r="S92" s="23"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="23">
+        <v>780</v>
+      </c>
+      <c r="D93" s="23"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23">
+        <v>1012.4</v>
+      </c>
+      <c r="H93" s="23">
+        <v>954.4</v>
+      </c>
+      <c r="I93" s="23">
+        <v>1068.875</v>
+      </c>
+      <c r="J93" s="23">
+        <v>1128</v>
+      </c>
+      <c r="K93" s="23">
+        <v>1369</v>
+      </c>
+      <c r="L93" s="23">
+        <v>1624.5</v>
+      </c>
+      <c r="M93" s="23"/>
+      <c r="N93" s="23"/>
+      <c r="O93" s="23">
+        <v>3081</v>
+      </c>
+      <c r="P93" s="23"/>
+      <c r="Q93" s="23"/>
+      <c r="R93" s="23"/>
+      <c r="S93" s="23"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="23">
+        <v>780</v>
+      </c>
+      <c r="D94" s="23">
+        <v>780</v>
+      </c>
+      <c r="E94" s="23">
+        <v>782.94349999999997</v>
+      </c>
+      <c r="F94" s="23">
+        <v>813</v>
+      </c>
+      <c r="G94" s="23">
+        <v>1000.02</v>
+      </c>
+      <c r="H94" s="23">
+        <v>1045</v>
+      </c>
+      <c r="I94" s="23">
+        <v>1078</v>
+      </c>
+      <c r="J94" s="23">
+        <v>1323.348</v>
+      </c>
+      <c r="K94" s="23">
+        <v>1361.74</v>
+      </c>
+      <c r="L94" s="23">
+        <v>1773.4</v>
+      </c>
+      <c r="M94" s="23"/>
+      <c r="N94" s="23"/>
+      <c r="O94" s="23"/>
+      <c r="P94" s="23"/>
+      <c r="Q94" s="23"/>
+      <c r="R94" s="23"/>
+      <c r="S94" s="23"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="23">
+        <v>780</v>
+      </c>
+      <c r="D95" s="23"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23">
+        <v>800</v>
+      </c>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23">
+        <v>1114.6667</v>
+      </c>
+      <c r="J95" s="23">
+        <v>1176.4706000000001</v>
+      </c>
+      <c r="K95" s="23">
+        <v>1360</v>
+      </c>
+      <c r="L95" s="23">
+        <v>2165</v>
+      </c>
+      <c r="M95" s="23">
+        <v>2000</v>
+      </c>
+      <c r="N95" s="23"/>
+      <c r="O95" s="23">
+        <v>3115</v>
+      </c>
+      <c r="P95" s="23">
+        <v>3882</v>
+      </c>
+      <c r="Q95" s="23"/>
+      <c r="R95" s="23"/>
+      <c r="S95" s="23"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="23">
+        <v>785</v>
+      </c>
+      <c r="D96" s="23"/>
+      <c r="E96" s="23">
+        <v>780</v>
+      </c>
+      <c r="F96" s="23"/>
+      <c r="G96" s="23"/>
+      <c r="H96" s="23">
+        <v>996</v>
+      </c>
+      <c r="I96" s="23">
+        <v>1094.0999999999999</v>
+      </c>
+      <c r="J96" s="23">
+        <v>1160.0811000000001</v>
+      </c>
+      <c r="K96" s="23">
+        <v>1421.1739</v>
+      </c>
+      <c r="L96" s="23">
+        <v>1632.5833</v>
+      </c>
+      <c r="M96" s="23">
+        <v>2050.3332999999998</v>
+      </c>
+      <c r="N96" s="23"/>
+      <c r="O96" s="23"/>
+      <c r="P96" s="23">
+        <v>3584.5</v>
+      </c>
+      <c r="Q96" s="23">
+        <v>3961</v>
+      </c>
+      <c r="R96" s="23"/>
+      <c r="S96" s="23"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="23">
+        <v>781.47059999999999</v>
+      </c>
+      <c r="D97" s="23">
+        <v>798</v>
+      </c>
+      <c r="E97" s="23">
+        <v>784</v>
+      </c>
+      <c r="F97" s="23">
+        <v>792.5</v>
+      </c>
+      <c r="G97" s="23">
+        <v>791.5</v>
+      </c>
+      <c r="H97" s="23">
+        <v>941.33330000000001</v>
+      </c>
+      <c r="I97" s="23">
+        <v>1252.375</v>
+      </c>
+      <c r="J97" s="23">
+        <v>1607.25</v>
+      </c>
+      <c r="K97" s="23">
+        <v>1378.9494</v>
+      </c>
+      <c r="L97" s="23">
+        <v>2051.3332999999998</v>
+      </c>
+      <c r="M97" s="23">
+        <v>2202.6667000000002</v>
+      </c>
+      <c r="N97" s="23"/>
+      <c r="O97" s="23"/>
+      <c r="P97" s="23"/>
+      <c r="Q97" s="23"/>
+      <c r="R97" s="23"/>
+      <c r="S97" s="23"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="23"/>
+      <c r="H98" s="23"/>
+      <c r="I98" s="23">
+        <v>1327</v>
+      </c>
+      <c r="J98" s="23">
+        <v>1388</v>
+      </c>
+      <c r="K98" s="23">
+        <v>1388</v>
+      </c>
+      <c r="L98" s="23">
+        <v>1914.5</v>
+      </c>
+      <c r="M98" s="23">
+        <v>1899</v>
+      </c>
+      <c r="N98" s="23"/>
+      <c r="O98" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P98" s="23">
+        <v>3687</v>
+      </c>
+      <c r="Q98" s="23"/>
+      <c r="R98" s="23"/>
+      <c r="S98" s="23"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="23">
+        <v>780</v>
+      </c>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23">
+        <v>780</v>
+      </c>
+      <c r="F99" s="23">
+        <v>842</v>
+      </c>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23"/>
+      <c r="I99" s="23"/>
+      <c r="J99" s="23">
+        <v>1440</v>
+      </c>
+      <c r="K99" s="23">
+        <v>1500</v>
+      </c>
+      <c r="L99" s="23">
+        <v>1999</v>
+      </c>
+      <c r="M99" s="23"/>
+      <c r="N99" s="23"/>
+      <c r="O99" s="23"/>
+      <c r="P99" s="23"/>
+      <c r="Q99" s="23"/>
+      <c r="R99" s="23"/>
+      <c r="S99" s="23"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="23">
+        <v>785.0575</v>
+      </c>
+      <c r="D100" s="23">
+        <v>780</v>
+      </c>
+      <c r="E100" s="23">
+        <v>830.66669999999999</v>
+      </c>
+      <c r="F100" s="23">
+        <v>851</v>
+      </c>
+      <c r="G100" s="23">
+        <v>824.03570000000002</v>
+      </c>
+      <c r="H100" s="23">
+        <v>1100</v>
+      </c>
+      <c r="I100" s="23">
+        <v>1070.5714</v>
+      </c>
+      <c r="J100" s="23">
+        <v>1204.4305999999999</v>
+      </c>
+      <c r="K100" s="23">
+        <v>1391.2548999999999</v>
+      </c>
+      <c r="L100" s="23">
+        <v>1879.1667</v>
+      </c>
+      <c r="M100" s="23">
+        <v>2266</v>
+      </c>
+      <c r="N100" s="23"/>
+      <c r="O100" s="23"/>
+      <c r="P100" s="23"/>
+      <c r="Q100" s="23"/>
+      <c r="R100" s="23"/>
+      <c r="S100" s="23"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="23">
+        <v>780</v>
+      </c>
+      <c r="D101" s="23">
+        <v>803</v>
+      </c>
+      <c r="E101" s="23">
+        <v>820.01599999999996</v>
+      </c>
+      <c r="F101" s="23">
+        <v>881.5</v>
+      </c>
+      <c r="G101" s="23">
+        <v>931.75</v>
+      </c>
+      <c r="H101" s="23"/>
+      <c r="I101" s="23">
+        <v>1344.5</v>
+      </c>
+      <c r="J101" s="23"/>
+      <c r="K101" s="23">
+        <v>1297</v>
+      </c>
+      <c r="L101" s="23">
+        <v>1706</v>
+      </c>
+      <c r="M101" s="23"/>
+      <c r="N101" s="23"/>
+      <c r="O101" s="23"/>
+      <c r="P101" s="23"/>
+      <c r="Q101" s="23"/>
+      <c r="R101" s="23"/>
+      <c r="S101" s="23"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23">
+        <v>784.68449999999996</v>
+      </c>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23">
+        <v>1065</v>
+      </c>
+      <c r="I102" s="23">
+        <v>1240</v>
+      </c>
+      <c r="J102" s="23">
+        <v>1700</v>
+      </c>
+      <c r="K102" s="23">
+        <v>1503.3333</v>
+      </c>
+      <c r="L102" s="23"/>
+      <c r="M102" s="23"/>
+      <c r="N102" s="23"/>
+      <c r="O102" s="23"/>
+      <c r="P102" s="23"/>
+      <c r="Q102" s="23"/>
+      <c r="R102" s="23"/>
+      <c r="S102" s="23"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C103" s="22">
+        <v>784.65419999999995</v>
+      </c>
+      <c r="D103" s="22">
+        <v>805.22220000000004</v>
+      </c>
+      <c r="E103" s="22">
+        <v>916.68830000000003</v>
+      </c>
+      <c r="F103" s="22">
+        <v>809.12429999999995</v>
+      </c>
+      <c r="G103" s="22">
+        <v>958.35479999999995</v>
+      </c>
+      <c r="H103" s="22">
+        <v>1121.6903</v>
+      </c>
+      <c r="I103" s="22">
+        <v>1267.7067999999999</v>
+      </c>
+      <c r="J103" s="22">
+        <v>1287.7731000000001</v>
+      </c>
+      <c r="K103" s="22">
+        <v>1615.1874</v>
+      </c>
+      <c r="L103" s="22">
+        <v>1804.2121999999999</v>
+      </c>
+      <c r="M103" s="22">
+        <v>2226.2239</v>
+      </c>
+      <c r="N103" s="22">
+        <v>2686.5770000000002</v>
+      </c>
+      <c r="O103" s="22">
+        <v>3446.8856999999998</v>
+      </c>
+      <c r="P103" s="22">
+        <v>3719.625</v>
+      </c>
+      <c r="Q103" s="22">
+        <v>4269.1111000000001</v>
+      </c>
+      <c r="R103" s="22">
+        <v>4905.5</v>
+      </c>
+      <c r="S103" s="22">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23">
+        <v>1162</v>
+      </c>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23">
+        <v>1449.6667</v>
+      </c>
+      <c r="J104" s="23">
+        <v>1583</v>
+      </c>
+      <c r="K104" s="23">
+        <v>1922.3966</v>
+      </c>
+      <c r="L104" s="23">
+        <v>2031.1388999999999</v>
+      </c>
+      <c r="M104" s="23">
+        <v>2298.2667000000001</v>
+      </c>
+      <c r="N104" s="23">
+        <v>2752</v>
+      </c>
+      <c r="O104" s="23">
+        <v>3388.6667000000002</v>
+      </c>
+      <c r="P104" s="23"/>
+      <c r="Q104" s="23">
+        <v>4565</v>
+      </c>
+      <c r="R104" s="23"/>
+      <c r="S104" s="23"/>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="23"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
+      <c r="G105" s="23">
+        <v>1215</v>
+      </c>
+      <c r="H105" s="23"/>
+      <c r="I105" s="23">
+        <v>1610</v>
+      </c>
+      <c r="J105" s="23">
+        <v>1664</v>
+      </c>
+      <c r="K105" s="23">
+        <v>1768.2353000000001</v>
+      </c>
+      <c r="L105" s="23">
+        <v>1911.2902999999999</v>
+      </c>
+      <c r="M105" s="23">
+        <v>2198.0682000000002</v>
+      </c>
+      <c r="N105" s="23">
+        <v>2821.4286000000002</v>
+      </c>
+      <c r="O105" s="23">
+        <v>3430.45</v>
+      </c>
+      <c r="P105" s="23">
+        <v>4150</v>
+      </c>
+      <c r="Q105" s="23"/>
+      <c r="R105" s="23">
+        <v>5510</v>
+      </c>
+      <c r="S105" s="23">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23">
+        <v>982.5</v>
+      </c>
+      <c r="H106" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I106" s="23">
+        <v>1104.4444000000001</v>
+      </c>
+      <c r="J106" s="23">
+        <v>1264.0859</v>
+      </c>
+      <c r="K106" s="23">
+        <v>1408.5938000000001</v>
+      </c>
+      <c r="L106" s="23">
+        <v>1679.7221999999999</v>
+      </c>
+      <c r="M106" s="23">
+        <v>2053.6363999999999</v>
+      </c>
+      <c r="N106" s="23">
+        <v>2557.6923000000002</v>
+      </c>
+      <c r="O106" s="23">
+        <v>3037.5</v>
+      </c>
+      <c r="P106" s="23"/>
+      <c r="Q106" s="23">
+        <v>4090</v>
+      </c>
+      <c r="R106" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S106" s="23"/>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="23">
+        <v>780</v>
+      </c>
+      <c r="D107" s="23">
+        <v>804.44439999999997</v>
+      </c>
+      <c r="E107" s="23">
+        <v>850.86210000000005</v>
+      </c>
+      <c r="F107" s="23">
+        <v>934.5</v>
+      </c>
+      <c r="G107" s="23">
+        <v>1198</v>
+      </c>
+      <c r="H107" s="23">
+        <v>1117.6757</v>
+      </c>
+      <c r="I107" s="23">
+        <v>1260.1851999999999</v>
+      </c>
+      <c r="J107" s="23">
+        <v>1425.5705</v>
+      </c>
+      <c r="K107" s="23">
+        <v>1552.2571</v>
+      </c>
+      <c r="L107" s="23">
+        <v>1775.8888999999999</v>
+      </c>
+      <c r="M107" s="23">
+        <v>2299.1999999999998</v>
+      </c>
+      <c r="N107" s="23">
+        <v>2968.25</v>
+      </c>
+      <c r="O107" s="23"/>
+      <c r="P107" s="23">
+        <v>3520</v>
+      </c>
+      <c r="Q107" s="23">
+        <v>4680</v>
+      </c>
+      <c r="R107" s="23"/>
+      <c r="S107" s="23"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="23"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="23"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23">
+        <v>1315.5881999999999</v>
+      </c>
+      <c r="J108" s="23">
+        <v>1383.8462</v>
+      </c>
+      <c r="K108" s="23">
+        <v>1511.3061</v>
+      </c>
+      <c r="L108" s="23">
+        <v>1645.1851999999999</v>
+      </c>
+      <c r="M108" s="23">
+        <v>2133.1667000000002</v>
+      </c>
+      <c r="N108" s="23">
+        <v>2484.1750000000002</v>
+      </c>
+      <c r="O108" s="23"/>
+      <c r="P108" s="23">
+        <v>3575</v>
+      </c>
+      <c r="Q108" s="23">
+        <v>4680</v>
+      </c>
+      <c r="R108" s="23"/>
+      <c r="S108" s="23"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23">
+        <v>909</v>
+      </c>
+      <c r="H109" s="23">
+        <v>976.77779999999996</v>
+      </c>
+      <c r="I109" s="23">
+        <v>1134.0714</v>
+      </c>
+      <c r="J109" s="23">
+        <v>1194.0345</v>
+      </c>
+      <c r="K109" s="23">
+        <v>1425.2457999999999</v>
+      </c>
+      <c r="L109" s="23">
+        <v>1839.0862</v>
+      </c>
+      <c r="M109" s="23">
+        <v>2111.1612</v>
+      </c>
+      <c r="N109" s="23">
+        <v>2654.9155999999998</v>
+      </c>
+      <c r="O109" s="23">
+        <v>3927.3332999999998</v>
+      </c>
+      <c r="P109" s="23">
+        <v>3842</v>
+      </c>
+      <c r="Q109" s="23"/>
+      <c r="R109" s="23">
+        <v>4150</v>
+      </c>
+      <c r="S109" s="23">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23">
+        <v>1084</v>
+      </c>
+      <c r="I110" s="23">
+        <v>1154.6056000000001</v>
+      </c>
+      <c r="J110" s="23">
+        <v>1545</v>
+      </c>
+      <c r="K110" s="23">
+        <v>1946.08</v>
+      </c>
+      <c r="L110" s="23">
+        <v>1824.5</v>
+      </c>
+      <c r="M110" s="23">
+        <v>2295</v>
+      </c>
+      <c r="N110" s="23">
+        <v>2555</v>
+      </c>
+      <c r="O110" s="23">
+        <v>3076</v>
+      </c>
+      <c r="P110" s="23">
+        <v>4055</v>
+      </c>
+      <c r="Q110" s="23"/>
+      <c r="R110" s="23"/>
+      <c r="S110" s="23"/>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="23">
+        <v>784.04110000000003</v>
+      </c>
+      <c r="D111" s="23">
+        <v>786</v>
+      </c>
+      <c r="E111" s="23">
+        <v>930</v>
+      </c>
+      <c r="F111" s="23">
+        <v>806.75360000000001</v>
+      </c>
+      <c r="G111" s="23">
+        <v>953.37289999999996</v>
+      </c>
+      <c r="H111" s="23">
+        <v>1114.9809</v>
+      </c>
+      <c r="I111" s="23">
+        <v>1450.3251</v>
+      </c>
+      <c r="J111" s="23">
+        <v>1472.7499</v>
+      </c>
+      <c r="K111" s="23">
+        <v>1745.3496</v>
+      </c>
+      <c r="L111" s="23">
+        <v>1795.3333</v>
+      </c>
+      <c r="M111" s="23">
+        <v>2443</v>
+      </c>
+      <c r="N111" s="23"/>
+      <c r="O111" s="23"/>
+      <c r="P111" s="23"/>
+      <c r="Q111" s="23">
+        <v>4072</v>
+      </c>
+      <c r="R111" s="23">
+        <v>4920</v>
+      </c>
+      <c r="S111" s="23"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="23">
+        <v>786.08749999999998</v>
+      </c>
+      <c r="D112" s="23"/>
+      <c r="E112" s="23">
+        <v>946.91139999999996</v>
+      </c>
+      <c r="F112" s="23">
+        <v>791.11739999999998</v>
+      </c>
+      <c r="G112" s="23">
+        <v>1050.2727</v>
+      </c>
+      <c r="H112" s="23">
+        <v>1101.6280999999999</v>
+      </c>
+      <c r="I112" s="23">
+        <v>1393.8055999999999</v>
+      </c>
+      <c r="J112" s="23">
+        <v>1431.3667</v>
+      </c>
+      <c r="K112" s="23">
+        <v>1679</v>
+      </c>
+      <c r="L112" s="23">
+        <v>1919.3333</v>
+      </c>
+      <c r="M112" s="23">
+        <v>2434.4286000000002</v>
+      </c>
+      <c r="N112" s="23"/>
+      <c r="O112" s="23"/>
+      <c r="P112" s="23"/>
+      <c r="Q112" s="23">
+        <v>4072</v>
+      </c>
+      <c r="R112" s="23">
+        <v>4920</v>
+      </c>
+      <c r="S112" s="23"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="23">
+        <v>784.05709999999999</v>
+      </c>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23">
+        <v>897.37040000000002</v>
+      </c>
+      <c r="F113" s="23">
+        <v>809.08619999999996</v>
+      </c>
+      <c r="G113" s="23">
+        <v>938.76059999999995</v>
+      </c>
+      <c r="H113" s="23">
+        <v>1167.7277999999999</v>
+      </c>
+      <c r="I113" s="23">
+        <v>1397.6364000000001</v>
+      </c>
+      <c r="J113" s="23">
+        <v>1566.5833</v>
+      </c>
+      <c r="K113" s="23">
+        <v>1654.2553</v>
+      </c>
+      <c r="L113" s="23">
+        <v>1794.875</v>
+      </c>
+      <c r="M113" s="23">
+        <v>2626.1111000000001</v>
+      </c>
+      <c r="N113" s="23"/>
+      <c r="O113" s="23"/>
+      <c r="P113" s="23"/>
+      <c r="Q113" s="23">
+        <v>4095.5</v>
+      </c>
+      <c r="R113" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S113" s="23"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="23">
+        <v>783.93880000000001</v>
+      </c>
+      <c r="D114" s="23">
+        <v>808.5</v>
+      </c>
+      <c r="E114" s="23">
+        <v>904.59649999999999</v>
+      </c>
+      <c r="F114" s="23">
+        <v>817.48829999999998</v>
+      </c>
+      <c r="G114" s="23">
+        <v>945.90769999999998</v>
+      </c>
+      <c r="H114" s="23">
+        <v>1150.4179999999999</v>
+      </c>
+      <c r="I114" s="23">
+        <v>1507.6667</v>
+      </c>
+      <c r="J114" s="23">
+        <v>1450.9167</v>
+      </c>
+      <c r="K114" s="23">
+        <v>1752</v>
+      </c>
+      <c r="L114" s="23">
+        <v>1782.5769</v>
+      </c>
+      <c r="M114" s="23">
+        <v>2555.6667000000002</v>
+      </c>
+      <c r="N114" s="23"/>
+      <c r="O114" s="23"/>
+      <c r="P114" s="23"/>
+      <c r="Q114" s="23">
+        <v>4072</v>
+      </c>
+      <c r="R114" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S114" s="23"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C115" s="22"/>
+      <c r="D115" s="22"/>
+      <c r="E115" s="22"/>
+      <c r="F115" s="22">
+        <v>1336</v>
+      </c>
+      <c r="G115" s="22">
+        <v>1430</v>
+      </c>
+      <c r="H115" s="22">
+        <v>1428</v>
+      </c>
+      <c r="I115" s="22">
+        <v>1430</v>
+      </c>
+      <c r="J115" s="22">
+        <v>1723.1667</v>
+      </c>
+      <c r="K115" s="22">
+        <v>2004.9259</v>
+      </c>
+      <c r="L115" s="22">
+        <v>2306.3332999999998</v>
+      </c>
+      <c r="M115" s="22">
+        <v>2707.3029999999999</v>
+      </c>
+      <c r="N115" s="22">
+        <v>3088.1111000000001</v>
+      </c>
+      <c r="O115" s="22">
+        <v>3857.1304</v>
+      </c>
+      <c r="P115" s="22">
+        <v>4145.4286000000002</v>
+      </c>
+      <c r="Q115" s="22">
+        <v>6044</v>
+      </c>
+      <c r="R115" s="22">
+        <v>5929</v>
+      </c>
+      <c r="S115" s="22">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C116" s="23"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="23"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23">
+        <v>1309</v>
+      </c>
+      <c r="J116" s="23">
+        <v>1644.5</v>
+      </c>
+      <c r="K116" s="23">
+        <v>1808.4545000000001</v>
+      </c>
+      <c r="L116" s="23">
+        <v>2195</v>
+      </c>
+      <c r="M116" s="23">
+        <v>3310.8332999999998</v>
+      </c>
+      <c r="N116" s="23">
+        <v>3564.6111000000001</v>
+      </c>
+      <c r="O116" s="23"/>
+      <c r="P116" s="23">
+        <v>4659</v>
+      </c>
+      <c r="Q116" s="23"/>
+      <c r="R116" s="23"/>
+      <c r="S116" s="23"/>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="23"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="23"/>
+      <c r="F117" s="23">
+        <v>1336</v>
+      </c>
+      <c r="G117" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H117" s="23">
+        <v>1428</v>
+      </c>
+      <c r="I117" s="23">
+        <v>1551</v>
+      </c>
+      <c r="J117" s="23">
+        <v>1738.9</v>
+      </c>
+      <c r="K117" s="23">
+        <v>2140</v>
+      </c>
+      <c r="L117" s="23">
+        <v>2352.1765</v>
+      </c>
+      <c r="M117" s="23">
+        <v>2573.1851999999999</v>
+      </c>
+      <c r="N117" s="23">
+        <v>3066.9333000000001</v>
+      </c>
+      <c r="O117" s="23">
+        <v>3857.1304</v>
+      </c>
+      <c r="P117" s="23">
+        <v>4059.8332999999998</v>
+      </c>
+      <c r="Q117" s="23">
+        <v>6044</v>
+      </c>
+      <c r="R117" s="23">
+        <v>5929</v>
+      </c>
+      <c r="S117" s="23">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C118" s="22"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="22"/>
+      <c r="F118" s="22"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="22"/>
+      <c r="I118" s="22">
+        <v>1342</v>
+      </c>
+      <c r="J118" s="22">
+        <v>1785.4286</v>
+      </c>
+      <c r="K118" s="22">
+        <v>2022.5758000000001</v>
+      </c>
+      <c r="L118" s="22">
+        <v>3246.0158999999999</v>
+      </c>
+      <c r="M118" s="22">
+        <v>2745.93</v>
+      </c>
+      <c r="N118" s="22">
+        <v>3474.8409000000001</v>
+      </c>
+      <c r="O118" s="22">
+        <v>3466.8420999999998</v>
+      </c>
+      <c r="P118" s="22">
+        <v>3900</v>
+      </c>
+      <c r="Q118" s="22"/>
+      <c r="R118" s="22">
+        <v>4700</v>
+      </c>
+      <c r="S118" s="22">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" s="23"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="23"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="23">
+        <v>1400</v>
+      </c>
+      <c r="J119" s="23">
+        <v>1500</v>
+      </c>
+      <c r="K119" s="23">
+        <v>1728.05</v>
+      </c>
+      <c r="L119" s="23">
+        <v>1750</v>
+      </c>
+      <c r="M119" s="23">
+        <v>2043.5758000000001</v>
+      </c>
+      <c r="N119" s="23">
+        <v>2664</v>
+      </c>
+      <c r="O119" s="23">
+        <v>3313.8888999999999</v>
+      </c>
+      <c r="P119" s="23">
+        <v>3900</v>
+      </c>
+      <c r="Q119" s="23"/>
+      <c r="R119" s="23">
+        <v>4700</v>
+      </c>
+      <c r="S119" s="23">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="23"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="23"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="23"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="23"/>
+      <c r="L120" s="23"/>
+      <c r="M120" s="23">
+        <v>2600</v>
+      </c>
+      <c r="N120" s="23">
+        <v>3000</v>
+      </c>
+      <c r="O120" s="23"/>
+      <c r="P120" s="23"/>
+      <c r="Q120" s="23"/>
+      <c r="R120" s="23"/>
+      <c r="S120" s="23"/>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="23"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="23"/>
+      <c r="F121" s="23"/>
+      <c r="G121" s="23"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="23">
+        <v>1110</v>
+      </c>
+      <c r="J121" s="23">
+        <v>1904</v>
+      </c>
+      <c r="K121" s="23">
+        <v>3011.25</v>
+      </c>
+      <c r="L121" s="23">
+        <v>3869.8161</v>
+      </c>
+      <c r="M121" s="23">
+        <v>4547.9166999999998</v>
+      </c>
+      <c r="N121" s="23">
+        <v>5412</v>
+      </c>
+      <c r="O121" s="23">
+        <v>6220</v>
+      </c>
+      <c r="P121" s="23"/>
+      <c r="Q121" s="23"/>
+      <c r="R121" s="23"/>
+      <c r="S121" s="23"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C122" s="23"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="23"/>
+      <c r="F122" s="23"/>
+      <c r="G122" s="23"/>
+      <c r="H122" s="23"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="23">
+        <v>1953</v>
+      </c>
+      <c r="K122" s="23">
+        <v>2098</v>
+      </c>
+      <c r="L122" s="23">
+        <v>2446</v>
+      </c>
+      <c r="M122" s="23">
+        <v>3279.8332999999998</v>
+      </c>
+      <c r="N122" s="23"/>
+      <c r="O122" s="23"/>
+      <c r="P122" s="23"/>
+      <c r="Q122" s="23"/>
+      <c r="R122" s="23"/>
+      <c r="S122" s="23"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" s="23"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="23"/>
+      <c r="F123" s="23"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="23">
+        <v>1784</v>
+      </c>
+      <c r="K123" s="23">
+        <v>1499</v>
+      </c>
+      <c r="L123" s="23">
+        <v>1716</v>
+      </c>
+      <c r="M123" s="23">
+        <v>2762.6667000000002</v>
+      </c>
+      <c r="N123" s="23">
+        <v>3510.5</v>
+      </c>
+      <c r="O123" s="23"/>
+      <c r="P123" s="23"/>
+      <c r="Q123" s="23"/>
+      <c r="R123" s="23"/>
+      <c r="S123" s="23"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C124" s="22">
+        <v>812.54319999999996</v>
+      </c>
+      <c r="D124" s="22">
+        <v>841</v>
+      </c>
+      <c r="E124" s="22">
+        <v>1075</v>
+      </c>
+      <c r="F124" s="22">
+        <v>1061.75</v>
+      </c>
+      <c r="G124" s="22">
+        <v>1122.9535000000001</v>
+      </c>
+      <c r="H124" s="22">
+        <v>1359.0073</v>
+      </c>
+      <c r="I124" s="22">
+        <v>1348.4649999999999</v>
+      </c>
+      <c r="J124" s="22">
+        <v>1389.7855</v>
+      </c>
+      <c r="K124" s="22">
+        <v>1679.8224</v>
+      </c>
+      <c r="L124" s="22">
+        <v>1895.7927999999999</v>
+      </c>
+      <c r="M124" s="22">
+        <v>2234.0981000000002</v>
+      </c>
+      <c r="N124" s="22">
+        <v>2786.5526</v>
+      </c>
+      <c r="O124" s="22">
+        <v>3404.5581000000002</v>
+      </c>
+      <c r="P124" s="22">
+        <v>4176.6666999999998</v>
+      </c>
+      <c r="Q124" s="22">
+        <v>4427.75</v>
+      </c>
+      <c r="R124" s="22">
+        <v>5197.3333000000002</v>
+      </c>
+      <c r="S124" s="22">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="23">
+        <v>820</v>
+      </c>
+      <c r="D125" s="23">
+        <v>828.33330000000001</v>
+      </c>
+      <c r="E125" s="23">
+        <v>1075</v>
+      </c>
+      <c r="F125" s="23">
+        <v>1061.75</v>
+      </c>
+      <c r="G125" s="23">
+        <v>1082.9167</v>
+      </c>
+      <c r="H125" s="23">
+        <v>1210.3448000000001</v>
+      </c>
+      <c r="I125" s="23">
+        <v>1503.125</v>
+      </c>
+      <c r="J125" s="23">
+        <v>1616.7188000000001</v>
+      </c>
+      <c r="K125" s="23">
+        <v>1824</v>
+      </c>
+      <c r="L125" s="23">
+        <v>2012.6315999999999</v>
+      </c>
+      <c r="M125" s="23">
+        <v>2282.2727</v>
+      </c>
+      <c r="N125" s="23">
+        <v>3017.5</v>
+      </c>
+      <c r="O125" s="23">
+        <v>3277.5</v>
+      </c>
+      <c r="P125" s="23"/>
+      <c r="Q125" s="23"/>
+      <c r="R125" s="23"/>
+      <c r="S125" s="23"/>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="23"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="23"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23">
+        <v>1190</v>
+      </c>
+      <c r="J126" s="23">
+        <v>1230</v>
+      </c>
+      <c r="K126" s="23">
+        <v>1763.0769</v>
+      </c>
+      <c r="L126" s="23">
+        <v>1890</v>
+      </c>
+      <c r="M126" s="23">
+        <v>2215</v>
+      </c>
+      <c r="N126" s="23">
+        <v>2750</v>
+      </c>
+      <c r="O126" s="23">
+        <v>3375</v>
+      </c>
+      <c r="P126" s="23">
+        <v>4520</v>
+      </c>
+      <c r="Q126" s="23"/>
+      <c r="R126" s="23"/>
+      <c r="S126" s="23"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="23"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="23"/>
+      <c r="F127" s="23"/>
+      <c r="G127" s="23"/>
+      <c r="H127" s="23"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="23">
+        <v>1622.2</v>
+      </c>
+      <c r="K127" s="23">
+        <v>1608.4167</v>
+      </c>
+      <c r="L127" s="23">
+        <v>2011.1667</v>
+      </c>
+      <c r="M127" s="23">
+        <v>2140</v>
+      </c>
+      <c r="N127" s="23">
+        <v>2625</v>
+      </c>
+      <c r="O127" s="23">
+        <v>3500</v>
+      </c>
+      <c r="P127" s="23">
+        <v>5000</v>
+      </c>
+      <c r="Q127" s="23"/>
+      <c r="R127" s="23"/>
+      <c r="S127" s="23"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="23"/>
+      <c r="D128" s="23"/>
+      <c r="E128" s="23"/>
+      <c r="F128" s="23"/>
+      <c r="G128" s="23"/>
+      <c r="H128" s="23"/>
+      <c r="I128" s="23"/>
+      <c r="J128" s="23"/>
+      <c r="K128" s="23"/>
+      <c r="L128" s="23">
+        <v>2344</v>
+      </c>
+      <c r="M128" s="23"/>
+      <c r="N128" s="23">
+        <v>3643</v>
+      </c>
+      <c r="O128" s="23">
+        <v>4187</v>
+      </c>
+      <c r="P128" s="23"/>
+      <c r="Q128" s="23"/>
+      <c r="R128" s="23"/>
+      <c r="S128" s="23"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="23"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23"/>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
+      <c r="I129" s="23">
+        <v>1243</v>
+      </c>
+      <c r="J129" s="23">
+        <v>1389.9</v>
+      </c>
+      <c r="K129" s="23">
+        <v>1846.5</v>
+      </c>
+      <c r="L129" s="23">
+        <v>2039</v>
+      </c>
+      <c r="M129" s="23">
+        <v>2090.3171000000002</v>
+      </c>
+      <c r="N129" s="23">
+        <v>2707.3</v>
+      </c>
+      <c r="O129" s="23">
+        <v>3179.8261000000002</v>
+      </c>
+      <c r="P129" s="23">
+        <v>3746</v>
+      </c>
+      <c r="Q129" s="23"/>
+      <c r="R129" s="23">
+        <v>4994.6666999999998</v>
+      </c>
+      <c r="S129" s="23">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C130" s="23">
+        <v>812.37369999999999</v>
+      </c>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="23">
+        <v>1295.6841999999999</v>
+      </c>
+      <c r="H130" s="23">
+        <v>1379.6052</v>
+      </c>
+      <c r="I130" s="23">
+        <v>1429.7464</v>
+      </c>
+      <c r="J130" s="23">
+        <v>1614.2221999999999</v>
+      </c>
+      <c r="K130" s="23">
+        <v>1766.3991000000001</v>
+      </c>
+      <c r="L130" s="23">
+        <v>2052.2264</v>
+      </c>
+      <c r="M130" s="23">
+        <v>2354.9394000000002</v>
+      </c>
+      <c r="N130" s="23">
+        <v>2857.4666999999999</v>
+      </c>
+      <c r="O130" s="23">
+        <v>4213.25</v>
+      </c>
+      <c r="P130" s="23">
+        <v>3784</v>
+      </c>
+      <c r="Q130" s="23">
+        <v>4183</v>
+      </c>
+      <c r="R130" s="23">
+        <v>5500</v>
+      </c>
+      <c r="S130" s="23"/>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="23"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
+      <c r="I131" s="23">
+        <v>1150</v>
+      </c>
+      <c r="J131" s="23">
+        <v>1276.7568000000001</v>
+      </c>
+      <c r="K131" s="23">
+        <v>1456</v>
+      </c>
+      <c r="L131" s="23">
+        <v>1658.3581999999999</v>
+      </c>
+      <c r="M131" s="23">
+        <v>2194.3478</v>
+      </c>
+      <c r="N131" s="23">
+        <v>2592.75</v>
+      </c>
+      <c r="O131" s="23">
+        <v>3160</v>
+      </c>
+      <c r="P131" s="23">
+        <v>3950</v>
+      </c>
+      <c r="Q131" s="23">
+        <v>5200</v>
+      </c>
+      <c r="R131" s="23"/>
+      <c r="S131" s="23"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C132" s="23"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="23"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="23"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="23">
+        <v>1466.6667</v>
+      </c>
+      <c r="J132" s="23">
+        <v>1650</v>
+      </c>
+      <c r="K132" s="23"/>
+      <c r="L132" s="23">
+        <v>2083.8332999999998</v>
+      </c>
+      <c r="M132" s="23">
+        <v>3100</v>
+      </c>
+      <c r="N132" s="23"/>
+      <c r="O132" s="23"/>
+      <c r="P132" s="23"/>
+      <c r="Q132" s="23">
+        <v>4600</v>
+      </c>
+      <c r="R132" s="23"/>
+      <c r="S132" s="23"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="23"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="23"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23">
+        <v>1307.4444000000001</v>
+      </c>
+      <c r="J133" s="23">
+        <v>1379.3333</v>
+      </c>
+      <c r="K133" s="23">
+        <v>1676.7457999999999</v>
+      </c>
+      <c r="L133" s="23">
+        <v>1972</v>
+      </c>
+      <c r="M133" s="23">
+        <v>2764.8636000000001</v>
+      </c>
+      <c r="N133" s="23">
+        <v>3059.9090999999999</v>
+      </c>
+      <c r="O133" s="23"/>
+      <c r="P133" s="23">
+        <v>4071</v>
+      </c>
+      <c r="Q133" s="23">
+        <v>4450</v>
+      </c>
+      <c r="R133" s="23">
+        <v>5200</v>
+      </c>
+      <c r="S133" s="23"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C134" s="23"/>
+      <c r="D134" s="23">
+        <v>860</v>
+      </c>
+      <c r="E134" s="23"/>
+      <c r="F134" s="23"/>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="23">
+        <v>1250</v>
+      </c>
+      <c r="J134" s="23">
+        <v>1436.6667</v>
+      </c>
+      <c r="K134" s="23">
+        <v>1475.3333</v>
+      </c>
+      <c r="L134" s="23"/>
+      <c r="M134" s="23">
+        <v>2277.2222000000002</v>
+      </c>
+      <c r="N134" s="23">
+        <v>2590</v>
+      </c>
+      <c r="O134" s="23">
+        <v>3150</v>
+      </c>
+      <c r="P134" s="23">
+        <v>4600</v>
+      </c>
+      <c r="Q134" s="23"/>
+      <c r="R134" s="23"/>
+      <c r="S134" s="23"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C135" s="23"/>
+      <c r="D135" s="23"/>
+      <c r="E135" s="23"/>
+      <c r="F135" s="23"/>
+      <c r="G135" s="23"/>
+      <c r="H135" s="23"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="23">
+        <v>1287</v>
+      </c>
+      <c r="K135" s="23">
+        <v>1384.7826</v>
+      </c>
+      <c r="L135" s="23">
+        <v>1604</v>
+      </c>
+      <c r="M135" s="23">
+        <v>1999</v>
+      </c>
+      <c r="N135" s="23">
+        <v>2534</v>
+      </c>
+      <c r="O135" s="23">
+        <v>4200</v>
+      </c>
+      <c r="P135" s="23"/>
+      <c r="Q135" s="23"/>
+      <c r="R135" s="23"/>
+      <c r="S135" s="23"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C136" s="23"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="23">
+        <v>889.5</v>
+      </c>
+      <c r="H136" s="23">
+        <v>925.42859999999996</v>
+      </c>
+      <c r="I136" s="23">
+        <v>1118.7091</v>
+      </c>
+      <c r="J136" s="23">
+        <v>1220.1077</v>
+      </c>
+      <c r="K136" s="23">
+        <v>1466.6717000000001</v>
+      </c>
+      <c r="L136" s="23">
+        <v>1834.9332999999999</v>
+      </c>
+      <c r="M136" s="23">
+        <v>2266.4182000000001</v>
+      </c>
+      <c r="N136" s="23">
+        <v>2901.6</v>
+      </c>
+      <c r="O136" s="23">
+        <v>3660</v>
+      </c>
+      <c r="P136" s="23">
+        <v>4487</v>
+      </c>
+      <c r="Q136" s="23">
+        <v>4178</v>
+      </c>
+      <c r="R136" s="23">
+        <v>5500</v>
+      </c>
+      <c r="S136" s="23"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C137" s="22">
+        <v>780</v>
+      </c>
+      <c r="D137" s="22"/>
+      <c r="E137" s="22">
+        <v>792</v>
+      </c>
+      <c r="F137" s="22">
+        <v>905</v>
+      </c>
+      <c r="G137" s="22">
+        <v>885.03729999999996</v>
+      </c>
+      <c r="H137" s="22">
+        <v>1094.4000000000001</v>
+      </c>
+      <c r="I137" s="22">
+        <v>1051.9375</v>
+      </c>
+      <c r="J137" s="22">
+        <v>1216.7826</v>
+      </c>
+      <c r="K137" s="22">
+        <v>1473.8765000000001</v>
+      </c>
+      <c r="L137" s="22">
+        <v>1909.7692</v>
+      </c>
+      <c r="M137" s="22">
+        <v>2322.2910999999999</v>
+      </c>
+      <c r="N137" s="22">
+        <v>3025.0641999999998</v>
+      </c>
+      <c r="O137" s="22">
+        <v>3825.1532999999999</v>
+      </c>
+      <c r="P137" s="22">
+        <v>4357.2</v>
+      </c>
+      <c r="Q137" s="22">
+        <v>5242.6666999999998</v>
+      </c>
+      <c r="R137" s="22">
+        <v>6530.75</v>
+      </c>
+      <c r="S137" s="22">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C138" s="23">
+        <v>780</v>
+      </c>
+      <c r="D138" s="23"/>
+      <c r="E138" s="23">
+        <v>787.5</v>
+      </c>
+      <c r="F138" s="23">
+        <v>905</v>
+      </c>
+      <c r="G138" s="23">
+        <v>847.70150000000001</v>
+      </c>
+      <c r="H138" s="23">
+        <v>1084</v>
+      </c>
+      <c r="I138" s="23">
+        <v>1053.0435</v>
+      </c>
+      <c r="J138" s="23">
+        <v>1230.6774</v>
+      </c>
+      <c r="K138" s="23">
+        <v>1407.5273</v>
+      </c>
+      <c r="L138" s="23">
+        <v>1617.9375</v>
+      </c>
+      <c r="M138" s="23">
+        <v>1991.4286</v>
+      </c>
+      <c r="N138" s="23">
+        <v>2525</v>
+      </c>
+      <c r="O138" s="23"/>
+      <c r="P138" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q138" s="23">
+        <v>5830</v>
+      </c>
+      <c r="R138" s="23"/>
+      <c r="S138" s="23"/>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="23"/>
+      <c r="D139" s="23"/>
+      <c r="E139" s="23"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="23">
+        <v>920</v>
+      </c>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="23">
+        <v>1300</v>
+      </c>
+      <c r="K139" s="23">
+        <v>1499</v>
+      </c>
+      <c r="L139" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M139" s="23"/>
+      <c r="N139" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O139" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P139" s="23"/>
+      <c r="Q139" s="23"/>
+      <c r="R139" s="23"/>
+      <c r="S139" s="23"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="23"/>
+      <c r="D140" s="23"/>
+      <c r="E140" s="23">
+        <v>810</v>
+      </c>
+      <c r="F140" s="23">
+        <v>905</v>
+      </c>
+      <c r="G140" s="23">
+        <v>810.19230000000005</v>
+      </c>
+      <c r="H140" s="23">
+        <v>960</v>
+      </c>
+      <c r="I140" s="23">
+        <v>960</v>
+      </c>
+      <c r="J140" s="23">
+        <v>1045</v>
+      </c>
+      <c r="K140" s="23">
+        <v>1215.7143000000001</v>
+      </c>
+      <c r="L140" s="23"/>
+      <c r="M140" s="23"/>
+      <c r="N140" s="23"/>
+      <c r="O140" s="23">
+        <v>3430</v>
+      </c>
+      <c r="P140" s="23"/>
+      <c r="Q140" s="23"/>
+      <c r="R140" s="23"/>
+      <c r="S140" s="23"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C141" s="23"/>
+      <c r="D141" s="23"/>
+      <c r="E141" s="23"/>
+      <c r="F141" s="23"/>
+      <c r="G141" s="23"/>
+      <c r="H141" s="23"/>
+      <c r="I141" s="23">
+        <v>1407</v>
+      </c>
+      <c r="J141" s="23">
+        <v>1509</v>
+      </c>
+      <c r="K141" s="23">
+        <v>1761</v>
+      </c>
+      <c r="L141" s="23">
+        <v>1957</v>
+      </c>
+      <c r="M141" s="23">
+        <v>2450.2777999999998</v>
+      </c>
+      <c r="N141" s="23">
+        <v>3123.8</v>
+      </c>
+      <c r="O141" s="23">
+        <v>4103.72</v>
+      </c>
+      <c r="P141" s="23">
+        <v>4609</v>
+      </c>
+      <c r="Q141" s="23">
+        <v>5830</v>
+      </c>
+      <c r="R141" s="23"/>
+      <c r="S141" s="23"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="23"/>
+      <c r="D142" s="23"/>
+      <c r="E142" s="23"/>
+      <c r="F142" s="23"/>
+      <c r="G142" s="23">
+        <v>1160</v>
+      </c>
+      <c r="H142" s="23">
+        <v>1260</v>
+      </c>
+      <c r="I142" s="23">
+        <v>1325.2</v>
+      </c>
+      <c r="J142" s="23">
+        <v>1631</v>
+      </c>
+      <c r="K142" s="23">
+        <v>1804.75</v>
+      </c>
+      <c r="L142" s="23">
+        <v>2322.2727</v>
+      </c>
+      <c r="M142" s="23">
+        <v>2322.4416999999999</v>
+      </c>
+      <c r="N142" s="23">
+        <v>2997.6734999999999</v>
+      </c>
+      <c r="O142" s="23">
+        <v>3820.6522</v>
+      </c>
+      <c r="P142" s="23">
+        <v>4530</v>
+      </c>
+      <c r="Q142" s="23">
+        <v>4068</v>
+      </c>
+      <c r="R142" s="23">
+        <v>6530.75</v>
+      </c>
+      <c r="S142" s="23">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C143" s="22">
+        <v>780</v>
+      </c>
+      <c r="D143" s="22">
+        <v>787.85879999999997</v>
+      </c>
+      <c r="E143" s="22">
+        <v>880.26919999999996</v>
+      </c>
+      <c r="F143" s="22">
+        <v>1038.548</v>
+      </c>
+      <c r="G143" s="22">
+        <v>1014.027</v>
+      </c>
+      <c r="H143" s="22">
+        <v>1251.0356999999999</v>
+      </c>
+      <c r="I143" s="22">
+        <v>1359.1126999999999</v>
+      </c>
+      <c r="J143" s="22">
+        <v>1514.6754000000001</v>
+      </c>
+      <c r="K143" s="22">
+        <v>1739.4371000000001</v>
+      </c>
+      <c r="L143" s="22">
+        <v>1983.6036999999999</v>
+      </c>
+      <c r="M143" s="22">
+        <v>2354.4666999999999</v>
+      </c>
+      <c r="N143" s="22">
+        <v>3002.0843</v>
+      </c>
+      <c r="O143" s="22">
+        <v>3723.1</v>
+      </c>
+      <c r="P143" s="22">
+        <v>3962.3332999999998</v>
+      </c>
+      <c r="Q143" s="22">
+        <v>5231.25</v>
+      </c>
+      <c r="R143" s="22">
+        <v>5231.2857000000004</v>
+      </c>
+      <c r="S143" s="22">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C144" s="23"/>
+      <c r="D144" s="23"/>
+      <c r="E144" s="23"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="23"/>
+      <c r="H144" s="23"/>
+      <c r="I144" s="23"/>
+      <c r="J144" s="23">
+        <v>1459</v>
+      </c>
+      <c r="K144" s="23">
+        <v>1690</v>
+      </c>
+      <c r="L144" s="23">
+        <v>2233.6</v>
+      </c>
+      <c r="M144" s="23"/>
+      <c r="N144" s="23">
+        <v>3015</v>
+      </c>
+      <c r="O144" s="23">
+        <v>4000</v>
+      </c>
+      <c r="P144" s="23"/>
+      <c r="Q144" s="23"/>
+      <c r="R144" s="23"/>
+      <c r="S144" s="23"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C145" s="23"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="23"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="23"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="23">
+        <v>1579</v>
+      </c>
+      <c r="K145" s="23">
+        <v>1670.4431999999999</v>
+      </c>
+      <c r="L145" s="23">
+        <v>1876.9302</v>
+      </c>
+      <c r="M145" s="23">
+        <v>2383.3235</v>
+      </c>
+      <c r="N145" s="23">
+        <v>2868.2</v>
+      </c>
+      <c r="O145" s="23">
+        <v>3545.5</v>
+      </c>
+      <c r="P145" s="23"/>
+      <c r="Q145" s="23"/>
+      <c r="R145" s="23">
+        <v>4479</v>
+      </c>
+      <c r="S145" s="23">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="23">
+        <v>780</v>
+      </c>
+      <c r="D146" s="23">
+        <v>780</v>
+      </c>
+      <c r="E146" s="23">
+        <v>879.54549999999995</v>
+      </c>
+      <c r="F146" s="23">
+        <v>981.66669999999999</v>
+      </c>
+      <c r="G146" s="23">
+        <v>1062.875</v>
+      </c>
+      <c r="H146" s="23">
+        <v>1156.5999999999999</v>
+      </c>
+      <c r="I146" s="23">
+        <v>1451.9713999999999</v>
+      </c>
+      <c r="J146" s="23">
+        <v>1604.4706000000001</v>
+      </c>
+      <c r="K146" s="23">
+        <v>1933.4474</v>
+      </c>
+      <c r="L146" s="23">
+        <v>2069.1333</v>
+      </c>
+      <c r="M146" s="23">
+        <v>2440.75</v>
+      </c>
+      <c r="N146" s="23">
+        <v>3136.9443999999999</v>
+      </c>
+      <c r="O146" s="23">
+        <v>3646</v>
+      </c>
+      <c r="P146" s="23">
+        <v>4443.6666999999998</v>
+      </c>
+      <c r="Q146" s="23"/>
+      <c r="R146" s="23">
+        <v>5243</v>
+      </c>
+      <c r="S146" s="23">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" s="23">
+        <v>780</v>
+      </c>
+      <c r="D147" s="23">
+        <v>800</v>
+      </c>
+      <c r="E147" s="23">
+        <v>780</v>
+      </c>
+      <c r="F147" s="23"/>
+      <c r="G147" s="23">
+        <v>780</v>
+      </c>
+      <c r="H147" s="23"/>
+      <c r="I147" s="23">
+        <v>1063.75</v>
+      </c>
+      <c r="J147" s="23">
+        <v>1212.4614999999999</v>
+      </c>
+      <c r="K147" s="23">
+        <v>1516.5714</v>
+      </c>
+      <c r="L147" s="23">
+        <v>1723.6667</v>
+      </c>
+      <c r="M147" s="23">
+        <v>1899</v>
+      </c>
+      <c r="N147" s="23"/>
+      <c r="O147" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P147" s="23"/>
+      <c r="Q147" s="23"/>
+      <c r="R147" s="23"/>
+      <c r="S147" s="23"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="23"/>
+      <c r="D148" s="23"/>
+      <c r="E148" s="23"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H148" s="23">
+        <v>1283.3333</v>
+      </c>
+      <c r="I148" s="23">
+        <v>1400</v>
+      </c>
+      <c r="J148" s="23">
+        <v>1493.6153999999999</v>
+      </c>
+      <c r="K148" s="23">
+        <v>1565.0962</v>
+      </c>
+      <c r="L148" s="23">
+        <v>1753.5555999999999</v>
+      </c>
+      <c r="M148" s="23">
+        <v>2195.4544999999998</v>
+      </c>
+      <c r="N148" s="23">
+        <v>2681.5</v>
+      </c>
+      <c r="O148" s="23">
+        <v>3200</v>
+      </c>
+      <c r="P148" s="23">
+        <v>3625</v>
+      </c>
+      <c r="Q148" s="23"/>
+      <c r="R148" s="23"/>
+      <c r="S148" s="23"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="23"/>
+      <c r="D149" s="23">
+        <v>834</v>
+      </c>
+      <c r="E149" s="23">
+        <v>919</v>
+      </c>
+      <c r="F149" s="23"/>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23">
+        <v>1038</v>
+      </c>
+      <c r="I149" s="23">
+        <v>1121.8824</v>
+      </c>
+      <c r="J149" s="23">
+        <v>1580.6</v>
+      </c>
+      <c r="K149" s="23">
+        <v>1421.9167</v>
+      </c>
+      <c r="L149" s="23">
+        <v>1628.875</v>
+      </c>
+      <c r="M149" s="23">
+        <v>2098.875</v>
+      </c>
+      <c r="N149" s="23">
+        <v>2673</v>
+      </c>
+      <c r="O149" s="23"/>
+      <c r="P149" s="23"/>
+      <c r="Q149" s="23">
+        <v>5300</v>
+      </c>
+      <c r="R149" s="23"/>
+      <c r="S149" s="23"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="23"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="23"/>
+      <c r="F150" s="23">
+        <v>1076.4689000000001</v>
+      </c>
+      <c r="G150" s="23">
+        <v>1147</v>
+      </c>
+      <c r="H150" s="23">
+        <v>1274.3158000000001</v>
+      </c>
+      <c r="I150" s="23">
+        <v>1727</v>
+      </c>
+      <c r="J150" s="23">
+        <v>1419.9381000000001</v>
+      </c>
+      <c r="K150" s="23">
+        <v>2078.2307999999998</v>
+      </c>
+      <c r="L150" s="23">
+        <v>2334.5</v>
+      </c>
+      <c r="M150" s="23">
+        <v>2238.8649</v>
+      </c>
+      <c r="N150" s="23">
+        <v>2959.5</v>
+      </c>
+      <c r="O150" s="23">
+        <v>3516</v>
+      </c>
+      <c r="P150" s="23"/>
+      <c r="Q150" s="23">
+        <v>4600</v>
+      </c>
+      <c r="R150" s="23"/>
+      <c r="S150" s="23"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" s="23"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="23"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23">
+        <v>1412</v>
+      </c>
+      <c r="H151" s="23">
+        <v>1403</v>
+      </c>
+      <c r="I151" s="23">
+        <v>1453</v>
+      </c>
+      <c r="J151" s="23">
+        <v>1582.8448000000001</v>
+      </c>
+      <c r="K151" s="23">
+        <v>1752.3333</v>
+      </c>
+      <c r="L151" s="23">
+        <v>1909.5</v>
+      </c>
+      <c r="M151" s="23">
+        <v>2409.3912999999998</v>
+      </c>
+      <c r="N151" s="23">
+        <v>3221</v>
+      </c>
+      <c r="O151" s="23"/>
+      <c r="P151" s="23">
+        <v>3519</v>
+      </c>
+      <c r="Q151" s="23">
+        <v>5725</v>
+      </c>
+      <c r="R151" s="23"/>
+      <c r="S151" s="23"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C152" s="23"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="23"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H152" s="23"/>
+      <c r="I152" s="23"/>
+      <c r="J152" s="23">
+        <v>1768</v>
+      </c>
+      <c r="K152" s="23">
+        <v>1962.2</v>
+      </c>
+      <c r="L152" s="23">
+        <v>2070.4706000000001</v>
+      </c>
+      <c r="M152" s="23">
+        <v>2430.625</v>
+      </c>
+      <c r="N152" s="23">
+        <v>3061.4737</v>
+      </c>
+      <c r="O152" s="23">
+        <v>3870.4375</v>
+      </c>
+      <c r="P152" s="23">
+        <v>3853.6667000000002</v>
+      </c>
+      <c r="Q152" s="23"/>
+      <c r="R152" s="23">
+        <v>5725</v>
+      </c>
+      <c r="S152" s="23">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" s="23"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23">
+        <v>1161</v>
+      </c>
+      <c r="H153" s="23">
+        <v>1253</v>
+      </c>
+      <c r="I153" s="23">
+        <v>1461.7143000000001</v>
+      </c>
+      <c r="J153" s="23">
+        <v>1573.3125</v>
+      </c>
+      <c r="K153" s="23">
+        <v>1817.4783</v>
+      </c>
+      <c r="L153" s="23">
+        <v>2299.6923000000002</v>
+      </c>
+      <c r="M153" s="23">
+        <v>2398.2413999999999</v>
+      </c>
+      <c r="N153" s="23">
+        <v>2969.3076999999998</v>
+      </c>
+      <c r="O153" s="23">
+        <v>3904.6667000000002</v>
+      </c>
+      <c r="P153" s="23"/>
+      <c r="Q153" s="23">
+        <v>5300</v>
+      </c>
+      <c r="R153" s="23"/>
+      <c r="S153" s="23"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C154" s="22">
+        <v>793.59649999999999</v>
+      </c>
+      <c r="D154" s="22"/>
+      <c r="E154" s="22">
+        <v>790</v>
+      </c>
+      <c r="F154" s="22">
+        <v>785</v>
+      </c>
+      <c r="G154" s="22">
+        <v>890.57140000000004</v>
+      </c>
+      <c r="H154" s="22">
+        <v>1015.8123000000001</v>
+      </c>
+      <c r="I154" s="22">
+        <v>1318.9846</v>
+      </c>
+      <c r="J154" s="22">
+        <v>1541.4066</v>
+      </c>
+      <c r="K154" s="22">
+        <v>1570.1255000000001</v>
+      </c>
+      <c r="L154" s="22">
+        <v>1867.0685000000001</v>
+      </c>
+      <c r="M154" s="22">
+        <v>2222.9398999999999</v>
+      </c>
+      <c r="N154" s="22">
+        <v>3114.7521000000002</v>
+      </c>
+      <c r="O154" s="22">
+        <v>3662.0587999999998</v>
+      </c>
+      <c r="P154" s="22">
+        <v>4243.5</v>
+      </c>
+      <c r="Q154" s="22">
+        <v>4391.5</v>
+      </c>
+      <c r="R154" s="22">
+        <v>4928.5555999999997</v>
+      </c>
+      <c r="S154" s="22">
+        <v>6055.5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" s="23"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="23"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23"/>
+      <c r="I155" s="23">
+        <v>1216.8181999999999</v>
+      </c>
+      <c r="J155" s="23">
+        <v>1770</v>
+      </c>
+      <c r="K155" s="23">
+        <v>1659.4164000000001</v>
+      </c>
+      <c r="L155" s="23">
+        <v>1874.5385000000001</v>
+      </c>
+      <c r="M155" s="23">
+        <v>2133.3719999999998</v>
+      </c>
+      <c r="N155" s="23">
+        <v>3099.4</v>
+      </c>
+      <c r="O155" s="23">
+        <v>3553.1053000000002</v>
+      </c>
+      <c r="P155" s="23"/>
+      <c r="Q155" s="23"/>
+      <c r="R155" s="23">
+        <v>4685</v>
+      </c>
+      <c r="S155" s="23">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" s="23">
+        <v>780</v>
+      </c>
+      <c r="D156" s="23"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23">
+        <v>785</v>
+      </c>
+      <c r="G156" s="23">
+        <v>812.5</v>
+      </c>
+      <c r="H156" s="23">
+        <v>1020.1933</v>
+      </c>
+      <c r="I156" s="23">
+        <v>1104.5</v>
+      </c>
+      <c r="J156" s="23">
+        <v>1323.1385</v>
+      </c>
+      <c r="K156" s="23">
+        <v>1498.972</v>
+      </c>
+      <c r="L156" s="23">
+        <v>1912.5714</v>
+      </c>
+      <c r="M156" s="23">
+        <v>2506.8000000000002</v>
+      </c>
+      <c r="N156" s="23">
+        <v>3043</v>
+      </c>
+      <c r="O156" s="23">
+        <v>3034</v>
+      </c>
+      <c r="P156" s="23"/>
+      <c r="Q156" s="23">
+        <v>4312.5</v>
+      </c>
+      <c r="R156" s="23">
+        <v>5201</v>
+      </c>
+      <c r="S156" s="23"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C157" s="23"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="23">
+        <v>790</v>
+      </c>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H157" s="23">
+        <v>880</v>
+      </c>
+      <c r="I157" s="23"/>
+      <c r="J157" s="23">
+        <v>1325.5</v>
+      </c>
+      <c r="K157" s="23">
+        <v>1377.672</v>
+      </c>
+      <c r="L157" s="23">
+        <v>1686.5293999999999</v>
+      </c>
+      <c r="M157" s="23">
+        <v>1873.1429000000001</v>
+      </c>
+      <c r="N157" s="23">
+        <v>2811.6</v>
+      </c>
+      <c r="O157" s="23"/>
+      <c r="P157" s="23">
+        <v>3689.5</v>
+      </c>
+      <c r="Q157" s="23">
+        <v>4950</v>
+      </c>
+      <c r="R157" s="23"/>
+      <c r="S157" s="23"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" s="23">
+        <v>799.87180000000001</v>
+      </c>
+      <c r="D158" s="23"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
+      <c r="I158" s="23">
+        <v>1371.1034</v>
+      </c>
+      <c r="J158" s="23">
+        <v>1585.893</v>
+      </c>
+      <c r="K158" s="23">
+        <v>1617.2308</v>
+      </c>
+      <c r="L158" s="23">
+        <v>1797.25</v>
+      </c>
+      <c r="M158" s="23">
+        <v>2529.8888999999999</v>
+      </c>
+      <c r="N158" s="23">
+        <v>2949.375</v>
+      </c>
+      <c r="O158" s="23">
+        <v>3080</v>
+      </c>
+      <c r="P158" s="23"/>
+      <c r="Q158" s="23">
+        <v>4149</v>
+      </c>
+      <c r="R158" s="23">
+        <v>5201</v>
+      </c>
+      <c r="S158" s="23"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B159" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="P2" s="5" t="s">
-[...1819 lines deleted...]
-      <c r="F45" s="14">
+      <c r="C159" s="23">
         <v>780</v>
       </c>
-      <c r="G45" s="14"/>
-[...3807 lines deleted...]
-      <c r="Q131" s="14">
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
+      <c r="I159" s="23">
+        <v>1372.8</v>
+      </c>
+      <c r="J159" s="23">
+        <v>1559.1667</v>
+      </c>
+      <c r="K159" s="23">
+        <v>1753.191</v>
+      </c>
+      <c r="L159" s="23">
+        <v>2080.1999999999998</v>
+      </c>
+      <c r="M159" s="23">
+        <v>2491.5</v>
+      </c>
+      <c r="N159" s="23">
+        <v>3019.3332999999998</v>
+      </c>
+      <c r="O159" s="23"/>
+      <c r="P159" s="23">
+        <v>4395</v>
+      </c>
+      <c r="Q159" s="23"/>
+      <c r="R159" s="23"/>
+      <c r="S159" s="23"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" s="23"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23">
+        <v>1288</v>
+      </c>
+      <c r="H160" s="23"/>
+      <c r="I160" s="23">
+        <v>1710</v>
+      </c>
+      <c r="J160" s="23">
+        <v>1854.2</v>
+      </c>
+      <c r="K160" s="23">
+        <v>2076.3845999999999</v>
+      </c>
+      <c r="L160" s="23">
+        <v>2450</v>
+      </c>
+      <c r="M160" s="23">
+        <v>2287.1790999999998</v>
+      </c>
+      <c r="N160" s="23">
+        <v>3262.2927</v>
+      </c>
+      <c r="O160" s="23">
+        <v>3914.3845999999999</v>
+      </c>
+      <c r="P160" s="23">
         <v>5200</v>
       </c>
-      <c r="R131" s="14"/>
-[...1326 lines deleted...]
-      <c r="R160" s="14">
+      <c r="Q160" s="23"/>
+      <c r="R160" s="23">
         <v>4975</v>
       </c>
-      <c r="S160" s="14">
+      <c r="S160" s="23">
         <v>6400</v>
       </c>
     </row>
-    <row r="161" spans="1:23" x14ac:dyDescent="0.3">
-[...56 lines deleted...]
-    <row r="164" spans="1:23" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="22">
+        <v>787.5367</v>
+      </c>
+      <c r="D161" s="22">
+        <v>793.37620000000004</v>
+      </c>
+      <c r="E161" s="22">
+        <v>896.30930000000001</v>
+      </c>
+      <c r="F161" s="22">
+        <v>834.72299999999996</v>
+      </c>
+      <c r="G161" s="22">
+        <v>1015.0543</v>
+      </c>
+      <c r="H161" s="22">
+        <v>1173.2892999999999</v>
+      </c>
+      <c r="I161" s="22">
+        <v>1241.9963</v>
+      </c>
+      <c r="J161" s="22">
+        <v>1360.0667000000001</v>
+      </c>
+      <c r="K161" s="22">
+        <v>1620.152</v>
+      </c>
+      <c r="L161" s="22">
+        <v>1940.9775</v>
+      </c>
+      <c r="M161" s="22">
+        <v>2288.8761</v>
+      </c>
+      <c r="N161" s="22">
+        <v>2974.8083000000001</v>
+      </c>
+      <c r="O161" s="22">
+        <v>3708.8759</v>
+      </c>
+      <c r="P161" s="22">
+        <v>3959.8065000000001</v>
+      </c>
+      <c r="Q161" s="22">
+        <v>4630.2955000000002</v>
+      </c>
+      <c r="R161" s="22">
+        <v>5077.7422999999999</v>
+      </c>
+      <c r="S161" s="22">
+        <v>6175.7219999999998</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:23" x14ac:dyDescent="0.3">
+        <v>185</v>
+      </c>
+      <c r="L164" s="1"/>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A165" t="s">
-        <v>159</v>
-[...10 lines deleted...]
-    <row r="167" spans="1:23" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+      <c r="L165" s="1"/>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="L166" s="1"/>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A167" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-    <row r="169" spans="1:23" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+      <c r="L167" s="1"/>
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A169" s="20" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="B169" s="21" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C169" s="21"/>
       <c r="D169" s="21"/>
       <c r="E169" s="21"/>
       <c r="F169" s="21"/>
       <c r="G169" s="21"/>
       <c r="H169" s="21"/>
       <c r="I169" s="21"/>
       <c r="J169" s="21"/>
       <c r="K169" s="21"/>
       <c r="L169" s="21"/>
       <c r="M169" s="21"/>
       <c r="N169" s="21"/>
       <c r="O169" s="21"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:S161" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...16 lines deleted...]
-  </autoFilter>
   <mergeCells count="21">
     <mergeCell ref="A154:A160"/>
     <mergeCell ref="A161:B161"/>
+    <mergeCell ref="B2:P2"/>
     <mergeCell ref="B169:O169"/>
-    <mergeCell ref="C1:O1"/>
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="B5:B6"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="B5:B6"/>
-    <mergeCell ref="C5:S5"/>
     <mergeCell ref="A115:A117"/>
     <mergeCell ref="A118:A123"/>
     <mergeCell ref="A124:A136"/>
     <mergeCell ref="A137:A142"/>
     <mergeCell ref="A143:A153"/>
-    <mergeCell ref="A31:A43"/>
-[...2 lines deleted...]
-    <mergeCell ref="A78:A102"/>
+    <mergeCell ref="A31:A44"/>
+    <mergeCell ref="A45:A75"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="A79:A102"/>
     <mergeCell ref="A103:A114"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A23"/>
     <mergeCell ref="A24:A30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{495BFDD6-EDE2-4AC9-AF62-960E1673FB60}">
-  <dimension ref="A1:W167"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{873759BF-4BDD-4D4B-8088-74FA4B4B5663}">
+  <dimension ref="A2:S169"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A149" workbookViewId="0">
-      <selection activeCell="A161" sqref="A161"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P3" sqref="P3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="37.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="37.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="C1" s="2" t="s">
+    <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="29" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="P3" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q3" s="18">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="28"/>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="27">
+        <v>1</v>
+      </c>
+      <c r="D6" s="27">
+        <v>2</v>
+      </c>
+      <c r="E6" s="27">
+        <v>3</v>
+      </c>
+      <c r="F6" s="27">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27">
+        <v>5</v>
+      </c>
+      <c r="H6" s="27">
+        <v>6</v>
+      </c>
+      <c r="I6" s="27">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27">
+        <v>8</v>
+      </c>
+      <c r="K6" s="27">
+        <v>9</v>
+      </c>
+      <c r="L6" s="27">
+        <v>10</v>
+      </c>
+      <c r="M6" s="27">
+        <v>11</v>
+      </c>
+      <c r="N6" s="27">
+        <v>12</v>
+      </c>
+      <c r="O6" s="27">
+        <v>13</v>
+      </c>
+      <c r="P6" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>15</v>
+      </c>
+      <c r="R6" s="27">
+        <v>16</v>
+      </c>
+      <c r="S6" s="27">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="5">
+        <v>1.0124</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5">
+        <v>1.0538000000000001</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1.0569999999999999</v>
+      </c>
+      <c r="G7" s="5">
+        <v>1.0115000000000001</v>
+      </c>
+      <c r="H7" s="5">
+        <v>0.98140000000000005</v>
+      </c>
+      <c r="I7" s="5">
+        <v>0.99570000000000003</v>
+      </c>
+      <c r="J7" s="5">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K7" s="5">
+        <v>0.94799999999999995</v>
+      </c>
+      <c r="L7" s="5">
+        <v>0.84619999999999995</v>
+      </c>
+      <c r="M7" s="5">
+        <v>0.88419999999999999</v>
+      </c>
+      <c r="N7" s="5">
+        <v>0.93259999999999998</v>
+      </c>
+      <c r="O7" s="5">
+        <v>0.94420000000000004</v>
+      </c>
+      <c r="P7" s="5">
+        <v>0.92349999999999999</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>0.70379999999999998</v>
+      </c>
+      <c r="R7" s="5">
+        <v>0.77859999999999996</v>
+      </c>
+      <c r="S7" s="5">
+        <v>0.75770000000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11">
+        <v>1.0486</v>
+      </c>
+      <c r="L8" s="11">
+        <v>0.93569999999999998</v>
+      </c>
+      <c r="M8" s="11">
+        <v>0.90159999999999996</v>
+      </c>
+      <c r="N8" s="11">
+        <v>0.97040000000000004</v>
+      </c>
+      <c r="O8" s="11">
+        <v>0.98750000000000004</v>
+      </c>
+      <c r="P8" s="11">
+        <v>0.95069999999999999</v>
+      </c>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11">
+        <v>0.82820000000000005</v>
+      </c>
+      <c r="S8" s="11">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11">
+        <v>1.3532</v>
+      </c>
+      <c r="I9" s="11">
+        <v>1.1227</v>
+      </c>
+      <c r="J9" s="11">
+        <v>1.0924</v>
+      </c>
+      <c r="K9" s="11">
+        <v>0.98009999999999997</v>
+      </c>
+      <c r="L9" s="11">
+        <v>0.82889999999999997</v>
+      </c>
+      <c r="M9" s="11">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="N9" s="11">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11">
+        <v>0.61140000000000005</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11">
+        <v>0.88580000000000003</v>
+      </c>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0.85929999999999995</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0.84989999999999999</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0.86870000000000003</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0.86970000000000003</v>
+      </c>
+      <c r="N10" s="11">
+        <v>0.88219999999999998</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0.85089999999999999</v>
+      </c>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="S10" s="11"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11">
+        <v>0.89810000000000001</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11">
+        <v>1.0988</v>
+      </c>
+      <c r="J11" s="11">
+        <v>0.95340000000000003</v>
+      </c>
+      <c r="K11" s="11">
+        <v>0.85589999999999999</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0.83260000000000001</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0.83960000000000001</v>
+      </c>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11">
+        <v>0.73309999999999997</v>
+      </c>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11">
+        <v>1.0762</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1.1617999999999999</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1.0743</v>
+      </c>
+      <c r="H12" s="11">
+        <v>1.0624</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1.0353000000000001</v>
+      </c>
+      <c r="J12" s="11">
+        <v>1.0304</v>
+      </c>
+      <c r="K12" s="11">
+        <v>0.96909999999999996</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0.88719999999999999</v>
+      </c>
+      <c r="M12" s="11">
+        <v>0.91520000000000001</v>
+      </c>
+      <c r="N12" s="11">
+        <v>0.95809999999999995</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0.82869999999999999</v>
+      </c>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11">
+        <v>0.52390000000000003</v>
+      </c>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1.0124</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11">
+        <v>0.97419999999999995</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0.89570000000000005</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0.87890000000000001</v>
+      </c>
+      <c r="H13" s="11">
+        <v>0.91769999999999996</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0.92479999999999996</v>
+      </c>
+      <c r="J13" s="11">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="K13" s="11">
+        <v>0.98970000000000002</v>
+      </c>
+      <c r="L13" s="11">
+        <v>0.80720000000000003</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0.873</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0.83440000000000003</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0.8337</v>
+      </c>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S13" s="11">
+        <v>0.51549999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5">
+        <v>1.0463</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5">
+        <v>1.1132</v>
+      </c>
+      <c r="J14" s="5">
+        <v>1.1117999999999999</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.90980000000000005</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.81759999999999999</v>
+      </c>
+      <c r="M14" s="5">
+        <v>0.79990000000000006</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.81969999999999998</v>
+      </c>
+      <c r="O14" s="5">
+        <v>0.7661</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5">
+        <v>0.72519999999999996</v>
+      </c>
+      <c r="S14" s="5">
+        <v>0.8286</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11">
+        <v>1.0463</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11">
+        <v>1.1132</v>
+      </c>
+      <c r="J15" s="11">
+        <v>1.1117999999999999</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0.90980000000000005</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0.81559999999999999</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0.79649999999999999</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0.80589999999999995</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11">
+        <v>0.72519999999999996</v>
+      </c>
+      <c r="S15" s="11">
+        <v>0.8286</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11">
+        <v>0.89100000000000001</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1.0368999999999999</v>
+      </c>
+      <c r="N16" s="11">
+        <v>1.0683</v>
+      </c>
+      <c r="O16" s="11">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5">
+        <v>1.1955</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5">
+        <v>1.0362</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.74490000000000001</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.93489999999999995</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.94420000000000004</v>
+      </c>
+      <c r="M17" s="5">
+        <v>0.90039999999999998</v>
+      </c>
+      <c r="N17" s="5">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="O17" s="5">
+        <v>0.96960000000000002</v>
+      </c>
+      <c r="P17" s="5">
+        <v>0.8458</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>1.19</v>
+      </c>
+      <c r="R17" s="5">
+        <v>0.95499999999999996</v>
+      </c>
+      <c r="S17" s="5">
+        <v>1.0289999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11">
+        <v>0.95950000000000002</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0.92779999999999996</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0.79159999999999997</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0.73980000000000001</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0.7409</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0.74850000000000005</v>
+      </c>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11">
+        <v>1.012</v>
+      </c>
+      <c r="S18" s="11"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1</v>
+      </c>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="J19" s="11">
+        <v>0.71779999999999999</v>
+      </c>
+      <c r="K19" s="11">
+        <v>0.86040000000000005</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0.78369999999999995</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0.86860000000000004</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1.1606000000000001</v>
+      </c>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11">
+        <v>1.2001999999999999</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1.1695</v>
+      </c>
+      <c r="S19" s="11"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11">
+        <v>1.2130000000000001</v>
+      </c>
+      <c r="J20" s="11">
+        <v>1.2942</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1.1989000000000001</v>
+      </c>
+      <c r="L20" s="11">
+        <v>1.0775999999999999</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0.89459999999999995</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0.92490000000000006</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0.78839999999999999</v>
+      </c>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="S20" s="11">
+        <v>1.0597000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11">
+        <v>1.1514</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1.0928</v>
+      </c>
+      <c r="K21" s="11">
+        <v>0.99419999999999997</v>
+      </c>
+      <c r="L21" s="11">
+        <v>1.0386</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0.98760000000000003</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0.93569999999999998</v>
+      </c>
+      <c r="O21" s="11">
+        <v>1.0247999999999999</v>
+      </c>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11">
+        <v>1.0490999999999999</v>
+      </c>
+      <c r="S21" s="11">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11">
+        <v>0.81850000000000001</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0.76990000000000003</v>
+      </c>
+      <c r="O22" s="11">
+        <v>1.0748</v>
+      </c>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11">
+        <v>1.1172</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11">
+        <v>1.1194</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1.0583</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1.0454000000000001</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1.0355000000000001</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1.0206999999999999</v>
+      </c>
+      <c r="N23" s="11">
+        <v>1.0691999999999999</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0.95030000000000003</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0.92320000000000002</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>1.1696</v>
+      </c>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5">
+        <v>0.81130000000000002</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.84609999999999996</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0.87470000000000003</v>
+      </c>
+      <c r="J24" s="5">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.8931</v>
+      </c>
+      <c r="L24" s="5">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="M24" s="5">
+        <v>0.83250000000000002</v>
+      </c>
+      <c r="N24" s="5">
+        <v>0.90169999999999995</v>
+      </c>
+      <c r="O24" s="5">
+        <v>0.97209999999999996</v>
+      </c>
+      <c r="P24" s="5">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5">
+        <v>0.94379999999999997</v>
+      </c>
+      <c r="S24" s="5">
+        <v>1.0523</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11">
+        <v>1.1294</v>
+      </c>
+      <c r="J25" s="11">
+        <v>1.0973999999999999</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1.0227999999999999</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0.90300000000000002</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0.83389999999999997</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0.95309999999999995</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0.96589999999999998</v>
+      </c>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11">
+        <v>0.79969999999999997</v>
+      </c>
+      <c r="S25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11">
+        <v>1.0342</v>
+      </c>
+      <c r="J26" s="11">
+        <v>1.1039000000000001</v>
+      </c>
+      <c r="K26" s="11">
+        <v>0.97640000000000005</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0.97360000000000002</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0.81320000000000003</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0.90449999999999997</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1.0955999999999999</v>
+      </c>
+      <c r="P26" s="11">
+        <v>1.0978000000000001</v>
+      </c>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11">
+        <v>1.0062</v>
+      </c>
+      <c r="S26" s="11">
+        <v>1.0597000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="J27" s="11">
+        <v>0.87409999999999999</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0.82750000000000001</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0.85340000000000005</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0.85629999999999995</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0.96440000000000003</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1.0439000000000001</v>
+      </c>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11">
+        <v>0.85980000000000001</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0.89170000000000005</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0.86470000000000002</v>
+      </c>
+      <c r="O28" s="11">
+        <v>1.0508999999999999</v>
+      </c>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11">
+        <v>0.81130000000000002</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0.83</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0.77390000000000003</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0.91390000000000005</v>
+      </c>
+      <c r="K29" s="11">
+        <v>0.85580000000000001</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0.84809999999999997</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0.81659999999999999</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0.82709999999999995</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0.78879999999999995</v>
+      </c>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11">
+        <v>0.82840000000000003</v>
+      </c>
+      <c r="S29" s="11">
+        <v>1.1496</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11">
+        <v>1.103</v>
+      </c>
+      <c r="I30" s="11">
+        <v>1.0377000000000001</v>
+      </c>
+      <c r="J30" s="11">
+        <v>1.0728</v>
+      </c>
+      <c r="K30" s="11">
+        <v>1.0497000000000001</v>
+      </c>
+      <c r="L30" s="11">
+        <v>1.0936999999999999</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="N30" s="11">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="O30" s="11">
+        <v>1.0563</v>
+      </c>
+      <c r="P30" s="11">
+        <v>1.1976</v>
+      </c>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="S30" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1.0245</v>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5">
+        <v>0.81040000000000001</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0.86209999999999998</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0.84860000000000002</v>
+      </c>
+      <c r="I31" s="5">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="J31" s="5">
+        <v>0.85650000000000004</v>
+      </c>
+      <c r="K31" s="5">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="L31" s="5">
+        <v>0.92359999999999998</v>
+      </c>
+      <c r="M31" s="5">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0.82279999999999998</v>
+      </c>
+      <c r="O31" s="5">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="P31" s="5">
+        <v>0.8216</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>0.83099999999999996</v>
+      </c>
+      <c r="R31" s="5">
+        <v>0.78</v>
+      </c>
+      <c r="S31" s="5">
+        <v>1.0213000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11">
+        <v>0.8992</v>
+      </c>
+      <c r="H32" s="11">
+        <v>0.74380000000000002</v>
+      </c>
+      <c r="I32" s="11">
+        <v>0.95589999999999997</v>
+      </c>
+      <c r="J32" s="11">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="K32" s="11">
+        <v>0.95720000000000005</v>
+      </c>
+      <c r="L32" s="11">
+        <v>0.95679999999999998</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="N32" s="11">
+        <v>0.80930000000000002</v>
+      </c>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11">
+        <v>1.0456000000000001</v>
+      </c>
+      <c r="K33" s="11">
+        <v>1.2073</v>
+      </c>
+      <c r="L33" s="11">
+        <v>1.1671</v>
+      </c>
+      <c r="M33" s="11">
+        <v>0.90280000000000005</v>
+      </c>
+      <c r="N33" s="11">
+        <v>0.99460000000000004</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="P33" s="11">
+        <v>0.92020000000000002</v>
+      </c>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="S33" s="11">
+        <v>1.0213000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11">
+        <v>0.89070000000000005</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0.72560000000000002</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0.77659999999999996</v>
+      </c>
+      <c r="K34" s="11">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="L34" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0.78169999999999995</v>
+      </c>
+      <c r="N34" s="11">
+        <v>0.76339999999999997</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P34" s="11">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>0.85419999999999996</v>
+      </c>
+      <c r="R34" s="11">
+        <v>1.012</v>
+      </c>
+      <c r="S34" s="11"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="I35" s="11">
+        <v>0.70540000000000003</v>
+      </c>
+      <c r="J35" s="11">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="K35" s="11">
+        <v>0.89080000000000004</v>
+      </c>
+      <c r="L35" s="11">
+        <v>0.7369</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="N35" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="11"/>
+      <c r="P35" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11">
+        <v>0.79830000000000001</v>
+      </c>
+      <c r="I36" s="11">
+        <v>0.90690000000000004</v>
+      </c>
+      <c r="J36" s="11">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="K36" s="11">
+        <v>1.0039</v>
+      </c>
+      <c r="L36" s="11">
+        <v>1.0916999999999999</v>
+      </c>
+      <c r="M36" s="11">
+        <v>1.012</v>
+      </c>
+      <c r="N36" s="11">
+        <v>0.96309999999999996</v>
+      </c>
+      <c r="O36" s="11">
+        <v>0.89590000000000003</v>
+      </c>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11">
+        <v>0.75670000000000004</v>
+      </c>
+      <c r="R36" s="11">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="S36" s="11"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1.0008999999999999</v>
+      </c>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11">
+        <v>0.82669999999999999</v>
+      </c>
+      <c r="H37" s="11">
+        <v>0.89539999999999997</v>
+      </c>
+      <c r="I37" s="11">
+        <v>0.873</v>
+      </c>
+      <c r="J37" s="11">
+        <v>0.88790000000000002</v>
+      </c>
+      <c r="K37" s="11">
+        <v>0.85609999999999997</v>
+      </c>
+      <c r="L37" s="11">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="M37" s="11">
+        <v>0.77480000000000004</v>
+      </c>
+      <c r="N37" s="11">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="O37" s="11">
+        <v>0.67820000000000003</v>
+      </c>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11">
+        <v>0.64500000000000002</v>
+      </c>
+      <c r="S37" s="11"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1.1178999999999999</v>
+      </c>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11">
+        <v>1.0922000000000001</v>
+      </c>
+      <c r="H38" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I38" s="11">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="J38" s="11">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="K38" s="11">
+        <v>0.83460000000000001</v>
+      </c>
+      <c r="L38" s="11">
+        <v>0.80800000000000005</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0.83479999999999999</v>
+      </c>
+      <c r="N38" s="11">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="O38" s="11">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="P38" s="11">
+        <v>0.95909999999999995</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="R38" s="11">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="S38" s="11"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11">
+        <v>1.0445</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="I39" s="11">
+        <v>0.96479999999999999</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0.72040000000000004</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0.84219999999999995</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0.80959999999999999</v>
+      </c>
+      <c r="M39" s="11"/>
+      <c r="N39" s="11"/>
+      <c r="O39" s="11"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11">
+        <v>1.0678000000000001</v>
+      </c>
+      <c r="H40" s="11">
+        <v>0.97009999999999996</v>
+      </c>
+      <c r="I40" s="11">
+        <v>0.84319999999999995</v>
+      </c>
+      <c r="J40" s="11">
+        <v>0.88319999999999999</v>
+      </c>
+      <c r="K40" s="11">
+        <v>0.85329999999999995</v>
+      </c>
+      <c r="L40" s="11">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="M40" s="11">
+        <v>0.72030000000000005</v>
+      </c>
+      <c r="N40" s="11">
+        <v>0.77149999999999996</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0.68710000000000004</v>
+      </c>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11">
+        <v>0.92730000000000001</v>
+      </c>
+      <c r="H41" s="11">
+        <v>0.96089999999999998</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0.82010000000000005</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0.93179999999999996</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0.79930000000000001</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0.7671</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0.6925</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0.65949999999999998</v>
+      </c>
+      <c r="O41" s="11"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1.0103</v>
+      </c>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11">
+        <v>0.80640000000000001</v>
+      </c>
+      <c r="F42" s="11">
+        <v>0.7974</v>
+      </c>
+      <c r="G42" s="11">
+        <v>0.78010000000000002</v>
+      </c>
+      <c r="H42" s="11">
+        <v>0.76139999999999997</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0.77680000000000005</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0.77149999999999996</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0.7429</v>
+      </c>
+      <c r="L42" s="11">
+        <v>0.7611</v>
+      </c>
+      <c r="M42" s="11">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0.65839999999999999</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0.69879999999999998</v>
+      </c>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="11">
+        <v>1.0036</v>
+      </c>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11">
+        <v>0.79049999999999998</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0.7974</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0.7742</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0.73819999999999997</v>
+      </c>
+      <c r="I43" s="11">
+        <v>0.74280000000000002</v>
+      </c>
+      <c r="J43" s="11">
+        <v>0.78490000000000004</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0.74339999999999995</v>
+      </c>
+      <c r="L43" s="11">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0.58689999999999998</v>
+      </c>
+      <c r="O43" s="11"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11">
+        <v>1.0564</v>
+      </c>
+      <c r="G44" s="11">
+        <v>0.92190000000000005</v>
+      </c>
+      <c r="H44" s="11">
+        <v>0.99950000000000006</v>
+      </c>
+      <c r="I44" s="11">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="J44" s="11">
+        <v>0.99150000000000005</v>
+      </c>
+      <c r="K44" s="11">
+        <v>0.89739999999999998</v>
+      </c>
+      <c r="L44" s="11">
+        <v>0.84970000000000001</v>
+      </c>
+      <c r="M44" s="11">
+        <v>0.78420000000000001</v>
+      </c>
+      <c r="N44" s="11">
+        <v>0.74439999999999995</v>
+      </c>
+      <c r="O44" s="11">
+        <v>0.7571</v>
+      </c>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="5">
+        <v>1.0087999999999999</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1.0208999999999999</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.84350000000000003</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.90280000000000005</v>
+      </c>
+      <c r="H45" s="5">
+        <v>0.96740000000000004</v>
+      </c>
+      <c r="I45" s="5">
+        <v>0.96040000000000003</v>
+      </c>
+      <c r="J45" s="5">
+        <v>0.92549999999999999</v>
+      </c>
+      <c r="K45" s="5">
+        <v>1.0468999999999999</v>
+      </c>
+      <c r="L45" s="5">
+        <v>1.0741000000000001</v>
+      </c>
+      <c r="M45" s="5">
+        <v>0.89759999999999995</v>
+      </c>
+      <c r="N45" s="5">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="O45" s="5">
+        <v>1.0298</v>
+      </c>
+      <c r="P45" s="5">
+        <v>0.82850000000000001</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="R45" s="5">
+        <v>0.79190000000000005</v>
+      </c>
+      <c r="S45" s="5">
+        <v>0.94110000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="11">
+        <v>1</v>
+      </c>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11">
+        <v>0.7944</v>
+      </c>
+      <c r="F46" s="11">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11">
+        <v>0.83530000000000004</v>
+      </c>
+      <c r="L46" s="11">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="11">
+        <v>1.008</v>
+      </c>
+      <c r="D47" s="11">
+        <v>1.0103</v>
+      </c>
+      <c r="E47" s="11">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="F47" s="11">
+        <v>0.9879</v>
+      </c>
+      <c r="G47" s="11">
+        <v>0.99329999999999996</v>
+      </c>
+      <c r="H47" s="11">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="I47" s="11">
+        <v>0.89390000000000003</v>
+      </c>
+      <c r="J47" s="11">
+        <v>0.91779999999999995</v>
+      </c>
+      <c r="K47" s="11">
+        <v>0.95609999999999995</v>
+      </c>
+      <c r="L47" s="11">
+        <v>0.94730000000000003</v>
+      </c>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="J48" s="11">
+        <v>0.73860000000000003</v>
+      </c>
+      <c r="K48" s="11">
+        <v>0.75129999999999997</v>
+      </c>
+      <c r="L48" s="11">
+        <v>0.71260000000000001</v>
+      </c>
+      <c r="M48" s="11">
+        <v>0.88990000000000002</v>
+      </c>
+      <c r="N48" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O48" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P48" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11">
+        <v>1.2219</v>
+      </c>
+      <c r="I49" s="11">
+        <v>1.0234000000000001</v>
+      </c>
+      <c r="J49" s="11">
+        <v>1.0158</v>
+      </c>
+      <c r="K49" s="11">
+        <v>1.0139</v>
+      </c>
+      <c r="L49" s="11">
+        <v>0.95189999999999997</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0.84819999999999995</v>
+      </c>
+      <c r="N49" s="11">
+        <v>0.90720000000000001</v>
+      </c>
+      <c r="O49" s="11">
+        <v>0.88529999999999998</v>
+      </c>
+      <c r="P49" s="11">
+        <v>0.87670000000000003</v>
+      </c>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11">
+        <v>0.79190000000000005</v>
+      </c>
+      <c r="S49" s="11">
+        <v>1.0204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11">
+        <v>1.1928000000000001</v>
+      </c>
+      <c r="K50" s="11">
+        <v>1.0851999999999999</v>
+      </c>
+      <c r="L50" s="11">
+        <v>0.93159999999999998</v>
+      </c>
+      <c r="M50" s="11">
+        <v>0.87570000000000003</v>
+      </c>
+      <c r="N50" s="11">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="P50" s="11">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="11">
+        <v>1</v>
+      </c>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="F51" s="11">
+        <v>0.83740000000000003</v>
+      </c>
+      <c r="G51" s="11">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="H51" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="I51" s="11">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="J51" s="11">
+        <v>0.71509999999999996</v>
+      </c>
+      <c r="K51" s="11">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="L51" s="11">
+        <v>0.87619999999999998</v>
+      </c>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H52" s="11">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="I52" s="11">
+        <v>0.72189999999999999</v>
+      </c>
+      <c r="J52" s="11">
+        <v>0.76080000000000003</v>
+      </c>
+      <c r="K52" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L52" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0.73099999999999998</v>
+      </c>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="11">
+        <v>1.0096000000000001</v>
+      </c>
+      <c r="D53" s="11">
+        <v>1.0325</v>
+      </c>
+      <c r="E53" s="11">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="F53" s="11">
+        <v>0.90139999999999998</v>
+      </c>
+      <c r="G53" s="11">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="H53" s="11">
+        <v>0.92130000000000001</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0.82210000000000005</v>
+      </c>
+      <c r="J53" s="11">
+        <v>0.80179999999999996</v>
+      </c>
+      <c r="K53" s="11">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="11">
+        <v>1.022</v>
+      </c>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11">
+        <v>0.97460000000000002</v>
+      </c>
+      <c r="H54" s="11"/>
+      <c r="I54" s="11">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="11">
+        <v>1</v>
+      </c>
+      <c r="D55" s="11">
+        <v>1</v>
+      </c>
+      <c r="E55" s="11">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="F55" s="11">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="G55" s="11">
+        <v>0.78110000000000002</v>
+      </c>
+      <c r="H55" s="11">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="I55" s="11">
+        <v>0.80689999999999995</v>
+      </c>
+      <c r="J55" s="11">
+        <v>0.81710000000000005</v>
+      </c>
+      <c r="K55" s="11">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="L55" s="11">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="M55" s="11">
+        <v>1</v>
+      </c>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="11">
+        <v>1</v>
+      </c>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="K56" s="11">
+        <v>0.77249999999999996</v>
+      </c>
+      <c r="L56" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="N56" s="11">
+        <v>0.70209999999999995</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="11">
+        <v>1</v>
+      </c>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11">
+        <v>0.81179999999999997</v>
+      </c>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11">
+        <v>0.73319999999999996</v>
+      </c>
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11">
+        <v>1.2876000000000001</v>
+      </c>
+      <c r="K58" s="11">
+        <v>1.2493000000000001</v>
+      </c>
+      <c r="L58" s="11">
+        <v>1.0337000000000001</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0.91620000000000001</v>
+      </c>
+      <c r="N58" s="11">
+        <v>0.94430000000000003</v>
+      </c>
+      <c r="O58" s="11">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="P58" s="11">
+        <v>0.83830000000000005</v>
+      </c>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="11">
+        <v>1</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1</v>
+      </c>
+      <c r="E59" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F59" s="11">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G59" s="11">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="H59" s="11">
+        <v>0.75870000000000004</v>
+      </c>
+      <c r="I59" s="11">
+        <v>0.71220000000000006</v>
+      </c>
+      <c r="J59" s="11">
+        <v>0.71240000000000003</v>
+      </c>
+      <c r="K59" s="11">
+        <v>0.71230000000000004</v>
+      </c>
+      <c r="L59" s="11">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+      <c r="O59" s="11"/>
+      <c r="P59" s="11"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="11">
+        <v>1.0098</v>
+      </c>
+      <c r="D60" s="11">
+        <v>1.1193</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.80589999999999995</v>
+      </c>
+      <c r="F60" s="11">
+        <v>0.88749999999999996</v>
+      </c>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="I60" s="11">
+        <v>0.86</v>
+      </c>
+      <c r="J60" s="11">
+        <v>1.01</v>
+      </c>
+      <c r="K60" s="11">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="L60" s="11">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="11">
+        <v>1.0226</v>
+      </c>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11">
+        <v>1.0978000000000001</v>
+      </c>
+      <c r="F61" s="11">
+        <v>1.2237</v>
+      </c>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11">
+        <v>1.1566000000000001</v>
+      </c>
+      <c r="I61" s="11">
+        <v>1.1109</v>
+      </c>
+      <c r="J61" s="11">
+        <v>1.161</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1.0498000000000001</v>
+      </c>
+      <c r="L61" s="11">
+        <v>1.1122000000000001</v>
+      </c>
+      <c r="M61" s="11">
+        <v>1.0395000000000001</v>
+      </c>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="11">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11">
+        <v>0.93310000000000004</v>
+      </c>
+      <c r="F62" s="11">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="G62" s="11">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H62" s="11">
+        <v>0.75560000000000005</v>
+      </c>
+      <c r="I62" s="11">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="J62" s="11">
+        <v>0.78129999999999999</v>
+      </c>
+      <c r="K62" s="11">
+        <v>0.72570000000000001</v>
+      </c>
+      <c r="L62" s="11">
+        <v>0.72540000000000004</v>
+      </c>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="11">
+        <v>1.1061000000000001</v>
+      </c>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11">
+        <v>0.84319999999999995</v>
+      </c>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11">
+        <v>0.90380000000000005</v>
+      </c>
+      <c r="H63" s="11">
+        <v>0.96230000000000004</v>
+      </c>
+      <c r="I63" s="11">
+        <v>0.91900000000000004</v>
+      </c>
+      <c r="J63" s="11">
+        <v>0.9708</v>
+      </c>
+      <c r="K63" s="11">
+        <v>0.8609</v>
+      </c>
+      <c r="L63" s="11">
+        <v>0.8105</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="N63" s="11">
+        <v>0.70179999999999998</v>
+      </c>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="11">
+        <v>1.0262</v>
+      </c>
+      <c r="D64" s="11">
+        <v>1.1474</v>
+      </c>
+      <c r="E64" s="11">
+        <v>0.7944</v>
+      </c>
+      <c r="F64" s="11">
+        <v>0.93289999999999995</v>
+      </c>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="11">
+        <v>1.155</v>
+      </c>
+      <c r="J64" s="11">
+        <v>1.0271999999999999</v>
+      </c>
+      <c r="K64" s="11">
+        <v>1.0017</v>
+      </c>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="11">
+        <v>1</v>
+      </c>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F65" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="I65" s="11">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11">
+        <v>0.81799999999999995</v>
+      </c>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="11">
+        <v>1</v>
+      </c>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F66" s="11">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G66" s="11">
+        <v>0.7248</v>
+      </c>
+      <c r="H66" s="11">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I66" s="11"/>
+      <c r="J66" s="11">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="K66" s="11">
+        <v>0.72509999999999997</v>
+      </c>
+      <c r="L66" s="11">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="M66" s="11"/>
+      <c r="N66" s="11"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="11"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="11">
+        <v>1</v>
+      </c>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11">
+        <v>0.81950000000000001</v>
+      </c>
+      <c r="F67" s="11">
+        <v>1.0963000000000001</v>
+      </c>
+      <c r="G67" s="11">
+        <v>1.1898</v>
+      </c>
+      <c r="H67" s="11">
+        <v>0.93989999999999996</v>
+      </c>
+      <c r="I67" s="11">
+        <v>0.88329999999999997</v>
+      </c>
+      <c r="J67" s="11">
+        <v>0.86960000000000004</v>
+      </c>
+      <c r="K67" s="11">
+        <v>1.0527</v>
+      </c>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="N67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="11">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11">
+        <v>0.85719999999999996</v>
+      </c>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J68" s="11">
+        <v>1.3569</v>
+      </c>
+      <c r="K68" s="11">
+        <v>0.83579999999999999</v>
+      </c>
+      <c r="L68" s="11">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M68" s="11"/>
+      <c r="N68" s="11"/>
+      <c r="O68" s="11"/>
+      <c r="P68" s="11"/>
+      <c r="Q68" s="11"/>
+      <c r="R68" s="11"/>
+      <c r="S68" s="11"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="11">
+        <v>1</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1</v>
+      </c>
+      <c r="E69" s="11">
+        <v>0.79079999999999995</v>
+      </c>
+      <c r="F69" s="11">
+        <v>0.85970000000000002</v>
+      </c>
+      <c r="G69" s="11">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="H69" s="11">
+        <v>0.92620000000000002</v>
+      </c>
+      <c r="I69" s="11">
+        <v>0.98370000000000002</v>
+      </c>
+      <c r="J69" s="11">
+        <v>0.88759999999999994</v>
+      </c>
+      <c r="K69" s="11">
+        <v>1.0205</v>
+      </c>
+      <c r="L69" s="11">
+        <v>1.0637000000000001</v>
+      </c>
+      <c r="M69" s="11">
+        <v>0.93959999999999999</v>
+      </c>
+      <c r="N69" s="11"/>
+      <c r="O69" s="11"/>
+      <c r="P69" s="11"/>
+      <c r="Q69" s="11"/>
+      <c r="R69" s="11"/>
+      <c r="S69" s="11"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="11">
+        <v>1</v>
+      </c>
+      <c r="D70" s="11">
+        <v>1.0085</v>
+      </c>
+      <c r="E70" s="11">
+        <v>0.79530000000000001</v>
+      </c>
+      <c r="F70" s="11">
+        <v>0.92330000000000001</v>
+      </c>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="I70" s="11">
+        <v>1.2794000000000001</v>
+      </c>
+      <c r="J70" s="11">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K70" s="11">
+        <v>1.0753999999999999</v>
+      </c>
+      <c r="L70" s="11"/>
+      <c r="M70" s="11"/>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11"/>
+      <c r="P70" s="11"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+      <c r="S70" s="11"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11">
+        <v>0.86329999999999996</v>
+      </c>
+      <c r="F71" s="11">
+        <v>0.87919999999999998</v>
+      </c>
+      <c r="G71" s="11">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H71" s="11">
+        <v>0.97560000000000002</v>
+      </c>
+      <c r="I71" s="11">
+        <v>1.2609999999999999</v>
+      </c>
+      <c r="J71" s="11">
+        <v>0.83020000000000005</v>
+      </c>
+      <c r="K71" s="11">
+        <v>1.9111</v>
+      </c>
+      <c r="L71" s="11"/>
+      <c r="M71" s="11"/>
+      <c r="N71" s="11"/>
+      <c r="O71" s="11"/>
+      <c r="P71" s="11"/>
+      <c r="Q71" s="11"/>
+      <c r="R71" s="11"/>
+      <c r="S71" s="11"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="11">
+        <v>1</v>
+      </c>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11">
+        <v>0.78810000000000002</v>
+      </c>
+      <c r="F72" s="11">
+        <v>0.98150000000000004</v>
+      </c>
+      <c r="G72" s="11">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="H72" s="11">
+        <v>1.0803</v>
+      </c>
+      <c r="I72" s="11">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="J72" s="11">
+        <v>1.0587</v>
+      </c>
+      <c r="K72" s="11">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="L72" s="11">
+        <v>0.79169999999999996</v>
+      </c>
+      <c r="M72" s="11">
+        <v>0.72509999999999997</v>
+      </c>
+      <c r="N72" s="11"/>
+      <c r="O72" s="11"/>
+      <c r="P72" s="11"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11">
+        <v>1.2716000000000001</v>
+      </c>
+      <c r="H73" s="11">
+        <v>1.131</v>
+      </c>
+      <c r="I73" s="11">
+        <v>1.2251000000000001</v>
+      </c>
+      <c r="J73" s="11">
+        <v>1.0650999999999999</v>
+      </c>
+      <c r="K73" s="11">
+        <v>1.2847999999999999</v>
+      </c>
+      <c r="L73" s="11">
+        <v>1.2536</v>
+      </c>
+      <c r="M73" s="11">
+        <v>0.96799999999999997</v>
+      </c>
+      <c r="N73" s="11">
+        <v>1.2035</v>
+      </c>
+      <c r="O73" s="11">
+        <v>1.5685</v>
+      </c>
+      <c r="P73" s="11"/>
+      <c r="Q73" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R73" s="11"/>
+      <c r="S73" s="11">
+        <v>0.86170000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="11">
+        <v>1</v>
+      </c>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11">
+        <v>0.81169999999999998</v>
+      </c>
+      <c r="G74" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H74" s="11">
+        <v>0.7651</v>
+      </c>
+      <c r="I74" s="11">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="J74" s="11">
+        <v>1.1193</v>
+      </c>
+      <c r="K74" s="11">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="L74" s="11">
+        <v>0.97060000000000002</v>
+      </c>
+      <c r="M74" s="11"/>
+      <c r="N74" s="11"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="11"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="11">
+        <v>1.0145999999999999</v>
+      </c>
+      <c r="D75" s="11">
+        <v>1</v>
+      </c>
+      <c r="E75" s="11">
+        <v>0.77600000000000002</v>
+      </c>
+      <c r="F75" s="11">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="G75" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H75" s="11">
+        <v>1.0106999999999999</v>
+      </c>
+      <c r="I75" s="11">
+        <v>1.0306</v>
+      </c>
+      <c r="J75" s="11">
+        <v>1.1266</v>
+      </c>
+      <c r="K75" s="11">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="L75" s="11">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="M75" s="11"/>
+      <c r="N75" s="11"/>
+      <c r="O75" s="11"/>
+      <c r="P75" s="11"/>
+      <c r="Q75" s="11"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="11"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="5"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5">
+        <v>1.2988</v>
+      </c>
+      <c r="H76" s="5">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I76" s="5">
+        <v>0.85260000000000002</v>
+      </c>
+      <c r="J76" s="5">
+        <v>0.82120000000000004</v>
+      </c>
+      <c r="K76" s="5">
+        <v>0.85950000000000004</v>
+      </c>
+      <c r="L76" s="5">
+        <v>0.80469999999999997</v>
+      </c>
+      <c r="M76" s="5">
+        <v>0.79100000000000004</v>
+      </c>
+      <c r="N76" s="5">
+        <v>0.87760000000000005</v>
+      </c>
+      <c r="O76" s="5">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="P76" s="5">
+        <v>0.8528</v>
+      </c>
+      <c r="Q76" s="5">
+        <v>0.71970000000000001</v>
+      </c>
+      <c r="R76" s="5">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S76" s="5">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H77" s="11"/>
+      <c r="I77" s="11"/>
+      <c r="J77" s="11"/>
+      <c r="K77" s="11">
+        <v>1.0759000000000001</v>
+      </c>
+      <c r="L77" s="11">
+        <v>1.0465</v>
+      </c>
+      <c r="M77" s="11">
+        <v>0.80189999999999995</v>
+      </c>
+      <c r="N77" s="11">
+        <v>0.93610000000000004</v>
+      </c>
+      <c r="O77" s="11">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="P77" s="11">
+        <v>0.8982</v>
+      </c>
+      <c r="Q77" s="11">
+        <v>0.71970000000000001</v>
+      </c>
+      <c r="R77" s="11">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S77" s="11">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I78" s="11">
+        <v>0.85260000000000002</v>
+      </c>
+      <c r="J78" s="11">
+        <v>0.82120000000000004</v>
+      </c>
+      <c r="K78" s="11">
+        <v>0.84519999999999995</v>
+      </c>
+      <c r="L78" s="11">
+        <v>0.79559999999999997</v>
+      </c>
+      <c r="M78" s="11">
+        <v>0.76590000000000003</v>
+      </c>
+      <c r="N78" s="11">
+        <v>0.82569999999999999</v>
+      </c>
+      <c r="O78" s="11">
+        <v>0.80689999999999995</v>
+      </c>
+      <c r="P78" s="11">
+        <v>0.83009999999999995</v>
+      </c>
+      <c r="Q78" s="11"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="11"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="5">
+        <v>1.0011000000000001</v>
+      </c>
+      <c r="D79" s="5">
+        <v>1.0125999999999999</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0.81179999999999997</v>
+      </c>
+      <c r="F79" s="5">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="G79" s="5">
+        <v>0.77310000000000001</v>
+      </c>
+      <c r="H79" s="5">
+        <v>0.86170000000000002</v>
+      </c>
+      <c r="I79" s="5">
+        <v>0.78510000000000002</v>
+      </c>
+      <c r="J79" s="5">
+        <v>0.8044</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.76480000000000004</v>
+      </c>
+      <c r="L79" s="5">
+        <v>0.754</v>
+      </c>
+      <c r="M79" s="5">
+        <v>0.74409999999999998</v>
+      </c>
+      <c r="N79" s="5">
+        <v>0.72599999999999998</v>
+      </c>
+      <c r="O79" s="5">
+        <v>0.71819999999999995</v>
+      </c>
+      <c r="P79" s="5">
+        <v>0.73980000000000001</v>
+      </c>
+      <c r="Q79" s="5">
+        <v>0.73060000000000003</v>
+      </c>
+      <c r="R79" s="5">
+        <v>0.71560000000000001</v>
+      </c>
+      <c r="S79" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="11">
+        <v>1</v>
+      </c>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="11">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="G80" s="11">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="H80" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I80" s="11">
+        <v>0.72729999999999995</v>
+      </c>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11">
+        <v>0.7893</v>
+      </c>
+      <c r="L80" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M80" s="11"/>
+      <c r="N80" s="11"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="11"/>
+      <c r="Q80" s="11"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="11"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11">
+        <v>1.0226</v>
+      </c>
+      <c r="E81" s="11">
+        <v>0.93640000000000001</v>
+      </c>
+      <c r="F81" s="11">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="G81" s="11">
+        <v>0.82230000000000003</v>
+      </c>
+      <c r="H81" s="11">
+        <v>0.84940000000000004</v>
+      </c>
+      <c r="I81" s="11">
+        <v>0.8246</v>
+      </c>
+      <c r="J81" s="11">
+        <v>0.88739999999999997</v>
+      </c>
+      <c r="K81" s="11">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="L81" s="11">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="M81" s="11">
+        <v>0.80510000000000004</v>
+      </c>
+      <c r="N81" s="11"/>
+      <c r="O81" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P81" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q81" s="11"/>
+      <c r="R81" s="11"/>
+      <c r="S81" s="11"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="11">
+        <v>1</v>
+      </c>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="11">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G82" s="11">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="H82" s="11">
+        <v>0.83079999999999998</v>
+      </c>
+      <c r="I82" s="11"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L82" s="11"/>
+      <c r="M82" s="11"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+      <c r="S82" s="11"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="11">
+        <v>1</v>
+      </c>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="11">
+        <v>0.70220000000000005</v>
+      </c>
+      <c r="J83" s="11">
+        <v>0.86519999999999997</v>
+      </c>
+      <c r="K83" s="11">
+        <v>0.70740000000000003</v>
+      </c>
+      <c r="L83" s="11">
+        <v>0.78300000000000003</v>
+      </c>
+      <c r="M83" s="11">
+        <v>0.79449999999999998</v>
+      </c>
+      <c r="N83" s="11">
+        <v>0.745</v>
+      </c>
+      <c r="O83" s="11"/>
+      <c r="P83" s="11">
+        <v>0.71319999999999995</v>
+      </c>
+      <c r="Q83" s="11"/>
+      <c r="R83" s="11"/>
+      <c r="S83" s="11"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="11"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11">
+        <v>0.89790000000000003</v>
+      </c>
+      <c r="J84" s="11"/>
+      <c r="K84" s="11">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="L84" s="11">
+        <v>0.78029999999999999</v>
+      </c>
+      <c r="M84" s="11">
+        <v>0.70479999999999998</v>
+      </c>
+      <c r="N84" s="11">
+        <v>0.73419999999999996</v>
+      </c>
+      <c r="O84" s="11">
+        <v>0.72829999999999995</v>
+      </c>
+      <c r="P84" s="11"/>
+      <c r="Q84" s="11"/>
+      <c r="R84" s="11">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="S84" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="11">
+        <v>1</v>
+      </c>
+      <c r="D85" s="11">
+        <v>1</v>
+      </c>
+      <c r="E85" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F85" s="11">
+        <v>0.77939999999999998</v>
+      </c>
+      <c r="G85" s="11">
+        <v>0.8256</v>
+      </c>
+      <c r="H85" s="11"/>
+      <c r="I85" s="11">
+        <v>0.753</v>
+      </c>
+      <c r="J85" s="11">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="K85" s="11">
+        <v>0.74390000000000001</v>
+      </c>
+      <c r="L85" s="11">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="M85" s="11"/>
+      <c r="N85" s="11"/>
+      <c r="O85" s="11"/>
+      <c r="P85" s="11"/>
+      <c r="Q85" s="11"/>
+      <c r="R85" s="11"/>
+      <c r="S85" s="11"/>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="11">
+        <v>0.86009999999999998</v>
+      </c>
+      <c r="G86" s="11">
+        <v>0.78420000000000001</v>
+      </c>
+      <c r="H86" s="11">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I86" s="11">
+        <v>0.74150000000000005</v>
+      </c>
+      <c r="J86" s="11">
+        <v>0.84899999999999998</v>
+      </c>
+      <c r="K86" s="11">
+        <v>0.7873</v>
+      </c>
+      <c r="L86" s="11"/>
+      <c r="M86" s="11">
+        <v>0.80010000000000003</v>
+      </c>
+      <c r="N86" s="11"/>
+      <c r="O86" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P86" s="11">
+        <v>0.82650000000000001</v>
+      </c>
+      <c r="Q86" s="11"/>
+      <c r="R86" s="11"/>
+      <c r="S86" s="11"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="F87" s="11"/>
+      <c r="G87" s="11">
+        <v>1.0154000000000001</v>
+      </c>
+      <c r="H87" s="11">
+        <v>1.04</v>
+      </c>
+      <c r="I87" s="11">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="J87" s="11">
+        <v>0.80049999999999999</v>
+      </c>
+      <c r="K87" s="11">
+        <v>0.74170000000000003</v>
+      </c>
+      <c r="L87" s="11">
+        <v>0.72289999999999999</v>
+      </c>
+      <c r="M87" s="11">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="N87" s="11">
+        <v>0.71679999999999999</v>
+      </c>
+      <c r="O87" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P87" s="11">
+        <v>0.78290000000000004</v>
+      </c>
+      <c r="Q87" s="11">
+        <v>0.7702</v>
+      </c>
+      <c r="R87" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="S87" s="11"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="11">
+        <v>1.0017</v>
+      </c>
+      <c r="D88" s="11">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="E88" s="11">
+        <v>0.86890000000000001</v>
+      </c>
+      <c r="F88" s="11">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="G88" s="11">
+        <v>0.89590000000000003</v>
+      </c>
+      <c r="H88" s="11">
+        <v>0.85619999999999996</v>
+      </c>
+      <c r="I88" s="11">
+        <v>0.7409</v>
+      </c>
+      <c r="J88" s="11">
+        <v>0.79769999999999996</v>
+      </c>
+      <c r="K88" s="11">
+        <v>0.77580000000000005</v>
+      </c>
+      <c r="L88" s="11">
+        <v>0.74209999999999998</v>
+      </c>
+      <c r="M88" s="11">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="N88" s="11">
+        <v>0.72950000000000004</v>
+      </c>
+      <c r="O88" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P88" s="11"/>
+      <c r="Q88" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R88" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="S88" s="11"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="H89" s="11"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="11">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="K89" s="11">
+        <v>0.70120000000000005</v>
+      </c>
+      <c r="L89" s="11">
+        <v>0.74650000000000005</v>
+      </c>
+      <c r="M89" s="11">
+        <v>0.74239999999999995</v>
+      </c>
+      <c r="N89" s="11"/>
+      <c r="O89" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P89" s="11"/>
+      <c r="Q89" s="11">
+        <v>0.73599999999999999</v>
+      </c>
+      <c r="R89" s="11"/>
+      <c r="S89" s="11"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="11">
+        <v>1</v>
+      </c>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F90" s="11">
+        <v>0.82410000000000005</v>
+      </c>
+      <c r="G90" s="11">
+        <v>0.74650000000000005</v>
+      </c>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11">
+        <v>0.77249999999999996</v>
+      </c>
+      <c r="J90" s="11">
+        <v>0.78420000000000001</v>
+      </c>
+      <c r="K90" s="11">
+        <v>0.79730000000000001</v>
+      </c>
+      <c r="L90" s="11">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="M90" s="11">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="N90" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q90" s="11">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="11"/>
+      <c r="H91" s="11"/>
+      <c r="I91" s="11">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="J91" s="11">
+        <v>0.75939999999999996</v>
+      </c>
+      <c r="K91" s="11">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="L91" s="11">
+        <v>0.72350000000000003</v>
+      </c>
+      <c r="M91" s="11">
+        <v>0.84889999999999999</v>
+      </c>
+      <c r="N91" s="11"/>
+      <c r="O91" s="11"/>
+      <c r="P91" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="Q91" s="11"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="11">
+        <v>1</v>
+      </c>
+      <c r="D92" s="11">
+        <v>1</v>
+      </c>
+      <c r="E92" s="11">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="F92" s="11">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="G92" s="11">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="H92" s="11">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="I92" s="11">
+        <v>0.79149999999999998</v>
+      </c>
+      <c r="J92" s="11">
+        <v>0.84279999999999999</v>
+      </c>
+      <c r="K92" s="11">
+        <v>0.76529999999999998</v>
+      </c>
+      <c r="L92" s="11">
+        <v>0.79859999999999998</v>
+      </c>
+      <c r="M92" s="11">
+        <v>0.74050000000000005</v>
+      </c>
+      <c r="N92" s="11"/>
+      <c r="O92" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P92" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="11">
+        <v>1</v>
+      </c>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="11"/>
+      <c r="G93" s="11">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="H93" s="11">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="I93" s="11">
+        <v>0.75970000000000004</v>
+      </c>
+      <c r="J93" s="11">
+        <v>0.74750000000000005</v>
+      </c>
+      <c r="K93" s="11">
+        <v>0.76180000000000003</v>
+      </c>
+      <c r="L93" s="11">
+        <v>0.74719999999999998</v>
+      </c>
+      <c r="M93" s="11"/>
+      <c r="N93" s="11"/>
+      <c r="O93" s="11">
+        <v>0.73580000000000001</v>
+      </c>
+      <c r="P93" s="11"/>
+      <c r="Q93" s="11"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="11"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="11">
+        <v>1</v>
+      </c>
+      <c r="D94" s="11">
+        <v>1</v>
+      </c>
+      <c r="E94" s="11">
+        <v>0.77749999999999997</v>
+      </c>
+      <c r="F94" s="11">
+        <v>0.79010000000000002</v>
+      </c>
+      <c r="G94" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H94" s="11">
+        <v>0.88939999999999997</v>
+      </c>
+      <c r="I94" s="11">
+        <v>0.76619999999999999</v>
+      </c>
+      <c r="J94" s="11">
+        <v>0.877</v>
+      </c>
+      <c r="K94" s="11">
+        <v>0.75780000000000003</v>
+      </c>
+      <c r="L94" s="11">
+        <v>0.81569999999999998</v>
+      </c>
+      <c r="M94" s="11"/>
+      <c r="N94" s="11"/>
+      <c r="O94" s="11"/>
+      <c r="P94" s="11"/>
+      <c r="Q94" s="11"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="11"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="11">
+        <v>1</v>
+      </c>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="11"/>
+      <c r="G95" s="11">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11">
+        <v>0.7923</v>
+      </c>
+      <c r="J95" s="11">
+        <v>0.77959999999999996</v>
+      </c>
+      <c r="K95" s="11">
+        <v>0.75680000000000003</v>
+      </c>
+      <c r="L95" s="11">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="M95" s="11">
+        <v>0.7369</v>
+      </c>
+      <c r="N95" s="11"/>
+      <c r="O95" s="11">
+        <v>0.74399999999999999</v>
+      </c>
+      <c r="P95" s="11">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="11"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="11">
+        <v>1.0064</v>
+      </c>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F96" s="11"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="11">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="I96" s="11">
+        <v>0.77759999999999996</v>
+      </c>
+      <c r="J96" s="11">
+        <v>0.76880000000000004</v>
+      </c>
+      <c r="K96" s="11">
+        <v>0.79090000000000005</v>
+      </c>
+      <c r="L96" s="11">
+        <v>0.75090000000000001</v>
+      </c>
+      <c r="M96" s="11">
+        <v>0.75549999999999995</v>
+      </c>
+      <c r="N96" s="11"/>
+      <c r="O96" s="11"/>
+      <c r="P96" s="11">
+        <v>0.71550000000000002</v>
+      </c>
+      <c r="Q96" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="R96" s="11"/>
+      <c r="S96" s="11"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="11">
+        <v>1.0019</v>
+      </c>
+      <c r="D97" s="11">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="E97" s="11">
+        <v>0.77859999999999996</v>
+      </c>
+      <c r="F97" s="11">
+        <v>0.7702</v>
+      </c>
+      <c r="G97" s="11">
+        <v>0.71889999999999998</v>
+      </c>
+      <c r="H97" s="11">
+        <v>0.80120000000000002</v>
+      </c>
+      <c r="I97" s="11">
+        <v>0.8901</v>
+      </c>
+      <c r="J97" s="11">
+        <v>1.0650999999999999</v>
+      </c>
+      <c r="K97" s="11">
+        <v>0.76739999999999997</v>
+      </c>
+      <c r="L97" s="11">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="M97" s="11">
+        <v>0.81159999999999999</v>
+      </c>
+      <c r="N97" s="11"/>
+      <c r="O97" s="11"/>
+      <c r="P97" s="11"/>
+      <c r="Q97" s="11"/>
+      <c r="R97" s="11"/>
+      <c r="S97" s="11"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="11"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="11"/>
+      <c r="G98" s="11"/>
+      <c r="H98" s="11"/>
+      <c r="I98" s="11">
+        <v>0.94310000000000005</v>
+      </c>
+      <c r="J98" s="11">
+        <v>0.91979999999999995</v>
+      </c>
+      <c r="K98" s="11">
+        <v>0.77239999999999998</v>
+      </c>
+      <c r="L98" s="11">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="M98" s="11">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N98" s="11"/>
+      <c r="O98" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P98" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="Q98" s="11"/>
+      <c r="R98" s="11"/>
+      <c r="S98" s="11"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="11">
+        <v>1</v>
+      </c>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F99" s="11">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="11">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K99" s="11">
+        <v>0.8347</v>
+      </c>
+      <c r="L99" s="11">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="M99" s="11"/>
+      <c r="N99" s="11"/>
+      <c r="O99" s="11"/>
+      <c r="P99" s="11"/>
+      <c r="Q99" s="11"/>
+      <c r="R99" s="11"/>
+      <c r="S99" s="11"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="11">
+        <v>1.0065</v>
+      </c>
+      <c r="D100" s="11">
+        <v>1</v>
+      </c>
+      <c r="E100" s="11">
+        <v>0.82489999999999997</v>
+      </c>
+      <c r="F100" s="11">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="G100" s="11">
+        <v>0.74839999999999995</v>
+      </c>
+      <c r="H100" s="11">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I100" s="11">
+        <v>0.76090000000000002</v>
+      </c>
+      <c r="J100" s="11">
+        <v>0.79820000000000002</v>
+      </c>
+      <c r="K100" s="11">
+        <v>0.7742</v>
+      </c>
+      <c r="L100" s="11">
+        <v>0.86439999999999995</v>
+      </c>
+      <c r="M100" s="11">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="N100" s="11"/>
+      <c r="O100" s="11"/>
+      <c r="P100" s="11"/>
+      <c r="Q100" s="11"/>
+      <c r="R100" s="11"/>
+      <c r="S100" s="11"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="11">
+        <v>1</v>
+      </c>
+      <c r="D101" s="11">
+        <v>1.0295000000000001</v>
+      </c>
+      <c r="E101" s="11">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="F101" s="11">
+        <v>0.85670000000000002</v>
+      </c>
+      <c r="G101" s="11">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="H101" s="11"/>
+      <c r="I101" s="11">
+        <v>0.9556</v>
+      </c>
+      <c r="J101" s="11"/>
+      <c r="K101" s="11">
+        <v>0.7218</v>
+      </c>
+      <c r="L101" s="11">
+        <v>0.78469999999999995</v>
+      </c>
+      <c r="M101" s="11"/>
+      <c r="N101" s="11"/>
+      <c r="O101" s="11"/>
+      <c r="P101" s="11"/>
+      <c r="Q101" s="11"/>
+      <c r="R101" s="11"/>
+      <c r="S101" s="11"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="11"/>
+      <c r="D102" s="11"/>
+      <c r="E102" s="11">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="F102" s="11"/>
+      <c r="G102" s="11"/>
+      <c r="H102" s="11">
+        <v>0.90639999999999998</v>
+      </c>
+      <c r="I102" s="11">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J102" s="11">
+        <v>1.1266</v>
+      </c>
+      <c r="K102" s="11">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="L102" s="11"/>
+      <c r="M102" s="11"/>
+      <c r="N102" s="11"/>
+      <c r="O102" s="11"/>
+      <c r="P102" s="11"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+      <c r="S102" s="11"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="5">
+        <v>1.0059</v>
+      </c>
+      <c r="D103" s="5">
+        <v>1.0323</v>
+      </c>
+      <c r="E103" s="5">
+        <v>0.9103</v>
+      </c>
+      <c r="F103" s="5">
+        <v>0.7863</v>
+      </c>
+      <c r="G103" s="5">
+        <v>0.87039999999999995</v>
+      </c>
+      <c r="H103" s="5">
+        <v>0.9546</v>
+      </c>
+      <c r="I103" s="5">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="J103" s="5">
+        <v>0.85340000000000005</v>
+      </c>
+      <c r="K103" s="5">
+        <v>0.89880000000000004</v>
+      </c>
+      <c r="L103" s="5">
+        <v>0.82989999999999997</v>
+      </c>
+      <c r="M103" s="5">
+        <v>0.82030000000000003</v>
+      </c>
+      <c r="N103" s="5">
+        <v>0.79549999999999998</v>
+      </c>
+      <c r="O103" s="5">
+        <v>0.82320000000000004</v>
+      </c>
+      <c r="P103" s="5">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="Q103" s="5">
+        <v>0.75649999999999995</v>
+      </c>
+      <c r="R103" s="5">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="S103" s="5">
+        <v>0.90620000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="11">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="H104" s="11"/>
+      <c r="I104" s="11">
+        <v>1.0303</v>
+      </c>
+      <c r="J104" s="11">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="K104" s="11">
+        <v>1.0698000000000001</v>
+      </c>
+      <c r="L104" s="11">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="M104" s="11">
+        <v>0.8468</v>
+      </c>
+      <c r="N104" s="11">
+        <v>0.81489999999999996</v>
+      </c>
+      <c r="O104" s="11">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="P104" s="11"/>
+      <c r="Q104" s="11">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="R104" s="11"/>
+      <c r="S104" s="11"/>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11">
+        <v>1.1034999999999999</v>
+      </c>
+      <c r="H105" s="11"/>
+      <c r="I105" s="11">
+        <v>1.1443000000000001</v>
+      </c>
+      <c r="J105" s="11">
+        <v>1.1027</v>
+      </c>
+      <c r="K105" s="11">
+        <v>0.98399999999999999</v>
+      </c>
+      <c r="L105" s="11">
+        <v>0.87919999999999998</v>
+      </c>
+      <c r="M105" s="11">
+        <v>0.80989999999999995</v>
+      </c>
+      <c r="N105" s="11">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="O105" s="11">
+        <v>0.81930000000000003</v>
+      </c>
+      <c r="P105" s="11">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="Q105" s="11"/>
+      <c r="R105" s="11">
+        <v>0.92930000000000001</v>
+      </c>
+      <c r="S105" s="11">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="11"/>
+      <c r="G106" s="11">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="H106" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I106" s="11">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="J106" s="11">
+        <v>0.8377</v>
+      </c>
+      <c r="K106" s="11">
+        <v>0.78390000000000004</v>
+      </c>
+      <c r="L106" s="11">
+        <v>0.77270000000000005</v>
+      </c>
+      <c r="M106" s="11">
+        <v>0.75670000000000004</v>
+      </c>
+      <c r="N106" s="11">
+        <v>0.75739999999999996</v>
+      </c>
+      <c r="O106" s="11">
+        <v>0.72540000000000004</v>
+      </c>
+      <c r="P106" s="11"/>
+      <c r="Q106" s="11">
+        <v>0.7248</v>
+      </c>
+      <c r="R106" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S106" s="11"/>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="11">
+        <v>1</v>
+      </c>
+      <c r="D107" s="11">
+        <v>1.0313000000000001</v>
+      </c>
+      <c r="E107" s="11">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="F107" s="11">
+        <v>0.90820000000000001</v>
+      </c>
+      <c r="G107" s="11">
+        <v>1.0881000000000001</v>
+      </c>
+      <c r="H107" s="11">
+        <v>0.95120000000000005</v>
+      </c>
+      <c r="I107" s="11">
+        <v>0.89570000000000005</v>
+      </c>
+      <c r="J107" s="11">
+        <v>0.94469999999999998</v>
+      </c>
+      <c r="K107" s="11">
+        <v>0.86380000000000001</v>
+      </c>
+      <c r="L107" s="11">
+        <v>0.81689999999999996</v>
+      </c>
+      <c r="M107" s="11">
+        <v>0.84719999999999995</v>
+      </c>
+      <c r="N107" s="11">
+        <v>0.879</v>
+      </c>
+      <c r="O107" s="11"/>
+      <c r="P107" s="11">
+        <v>0.7026</v>
+      </c>
+      <c r="Q107" s="11">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R107" s="11"/>
+      <c r="S107" s="11"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="11"/>
+      <c r="D108" s="11"/>
+      <c r="E108" s="11"/>
+      <c r="F108" s="11"/>
+      <c r="G108" s="11"/>
+      <c r="H108" s="11"/>
+      <c r="I108" s="11">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="J108" s="11">
+        <v>0.91710000000000003</v>
+      </c>
+      <c r="K108" s="11">
+        <v>0.84099999999999997</v>
+      </c>
+      <c r="L108" s="11">
+        <v>0.75680000000000003</v>
+      </c>
+      <c r="M108" s="11">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="N108" s="11">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="O108" s="11"/>
+      <c r="P108" s="11">
+        <v>0.71360000000000001</v>
+      </c>
+      <c r="Q108" s="11">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R108" s="11"/>
+      <c r="S108" s="11"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="11"/>
+      <c r="D109" s="11"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="11"/>
+      <c r="G109" s="11">
+        <v>0.8256</v>
+      </c>
+      <c r="H109" s="11">
+        <v>0.83130000000000004</v>
+      </c>
+      <c r="I109" s="11">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="J109" s="11">
+        <v>0.7913</v>
+      </c>
+      <c r="K109" s="11">
+        <v>0.79310000000000003</v>
+      </c>
+      <c r="L109" s="11">
+        <v>0.84589999999999999</v>
+      </c>
+      <c r="M109" s="11">
+        <v>0.77790000000000004</v>
+      </c>
+      <c r="N109" s="11">
+        <v>0.78620000000000001</v>
+      </c>
+      <c r="O109" s="11">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="P109" s="11">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="Q109" s="11"/>
+      <c r="R109" s="11">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S109" s="11">
+        <v>0.81399999999999995</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="11"/>
+      <c r="H110" s="11">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="I110" s="11">
+        <v>0.8206</v>
+      </c>
+      <c r="J110" s="11">
+        <v>1.0239</v>
+      </c>
+      <c r="K110" s="11">
+        <v>1.083</v>
+      </c>
+      <c r="L110" s="11">
+        <v>0.83919999999999995</v>
+      </c>
+      <c r="M110" s="11">
+        <v>0.84560000000000002</v>
+      </c>
+      <c r="N110" s="11">
+        <v>0.75660000000000005</v>
+      </c>
+      <c r="O110" s="11">
+        <v>0.73470000000000002</v>
+      </c>
+      <c r="P110" s="11">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="Q110" s="11"/>
+      <c r="R110" s="11"/>
+      <c r="S110" s="11"/>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="11">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D111" s="11">
+        <v>1.0077</v>
+      </c>
+      <c r="E111" s="11">
+        <v>0.92349999999999999</v>
+      </c>
+      <c r="F111" s="11">
+        <v>0.78400000000000003</v>
+      </c>
+      <c r="G111" s="11">
+        <v>0.8659</v>
+      </c>
+      <c r="H111" s="11">
+        <v>0.94889999999999997</v>
+      </c>
+      <c r="I111" s="11">
+        <v>1.0307999999999999</v>
+      </c>
+      <c r="J111" s="11">
+        <v>0.97599999999999998</v>
+      </c>
+      <c r="K111" s="11">
+        <v>0.97130000000000005</v>
+      </c>
+      <c r="L111" s="11">
+        <v>0.82579999999999998</v>
+      </c>
+      <c r="M111" s="11">
+        <v>0.90010000000000001</v>
+      </c>
+      <c r="N111" s="11"/>
+      <c r="O111" s="11"/>
+      <c r="P111" s="11"/>
+      <c r="Q111" s="11">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R111" s="11">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S111" s="11"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="11">
+        <v>1.0078</v>
+      </c>
+      <c r="D112" s="11"/>
+      <c r="E112" s="11">
+        <v>0.94030000000000002</v>
+      </c>
+      <c r="F112" s="11">
+        <v>0.76880000000000004</v>
+      </c>
+      <c r="G112" s="11">
+        <v>0.95389999999999997</v>
+      </c>
+      <c r="H112" s="11">
+        <v>0.93759999999999999</v>
+      </c>
+      <c r="I112" s="11">
+        <v>0.99060000000000004</v>
+      </c>
+      <c r="J112" s="11">
+        <v>0.94850000000000001</v>
+      </c>
+      <c r="K112" s="11">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="L112" s="11">
+        <v>0.88290000000000002</v>
+      </c>
+      <c r="M112" s="11">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="N112" s="11"/>
+      <c r="O112" s="11"/>
+      <c r="P112" s="11"/>
+      <c r="Q112" s="11">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R112" s="11">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S112" s="11"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="11">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D113" s="11"/>
+      <c r="E113" s="11">
+        <v>0.8911</v>
+      </c>
+      <c r="F113" s="11">
+        <v>0.7863</v>
+      </c>
+      <c r="G113" s="11">
+        <v>0.85260000000000002</v>
+      </c>
+      <c r="H113" s="11">
+        <v>0.99380000000000002</v>
+      </c>
+      <c r="I113" s="11">
+        <v>0.99329999999999996</v>
+      </c>
+      <c r="J113" s="11">
+        <v>1.0381</v>
+      </c>
+      <c r="K113" s="11">
+        <v>0.92059999999999997</v>
+      </c>
+      <c r="L113" s="11">
+        <v>0.8256</v>
+      </c>
+      <c r="M113" s="11">
+        <v>0.96760000000000002</v>
+      </c>
+      <c r="N113" s="11"/>
+      <c r="O113" s="11"/>
+      <c r="P113" s="11"/>
+      <c r="Q113" s="11">
+        <v>0.7258</v>
+      </c>
+      <c r="R113" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S113" s="11"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="11">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D114" s="11">
+        <v>1.0365</v>
+      </c>
+      <c r="E114" s="11">
+        <v>0.89829999999999999</v>
+      </c>
+      <c r="F114" s="11">
+        <v>0.79449999999999998</v>
+      </c>
+      <c r="G114" s="11">
+        <v>0.85909999999999997</v>
+      </c>
+      <c r="H114" s="11">
+        <v>0.97909999999999997</v>
+      </c>
+      <c r="I114" s="11">
+        <v>1.0714999999999999</v>
+      </c>
+      <c r="J114" s="11">
+        <v>0.96150000000000002</v>
+      </c>
+      <c r="K114" s="11">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="L114" s="11">
+        <v>0.82</v>
+      </c>
+      <c r="M114" s="11">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="N114" s="11"/>
+      <c r="O114" s="11"/>
+      <c r="P114" s="11"/>
+      <c r="Q114" s="11">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R114" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S114" s="11"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="5"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5">
+        <v>1.2983</v>
+      </c>
+      <c r="G115" s="5">
+        <v>1.2988</v>
+      </c>
+      <c r="H115" s="5">
+        <v>1.2153</v>
+      </c>
+      <c r="I115" s="5">
+        <v>1.0163</v>
+      </c>
+      <c r="J115" s="5">
+        <v>1.1418999999999999</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1.1156999999999999</v>
+      </c>
+      <c r="L115" s="5">
+        <v>1.0609</v>
+      </c>
+      <c r="M115" s="5">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="N115" s="5">
+        <v>0.91449999999999998</v>
+      </c>
+      <c r="O115" s="5">
+        <v>0.92120000000000002</v>
+      </c>
+      <c r="P115" s="5">
+        <v>0.82740000000000002</v>
+      </c>
+      <c r="Q115" s="5">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R115" s="5">
+        <v>1</v>
+      </c>
+      <c r="S115" s="5">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C116" s="11"/>
+      <c r="D116" s="11"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="11"/>
+      <c r="G116" s="11"/>
+      <c r="H116" s="11"/>
+      <c r="I116" s="11">
+        <v>0.93030000000000002</v>
+      </c>
+      <c r="J116" s="11">
+        <v>1.0898000000000001</v>
+      </c>
+      <c r="K116" s="11">
+        <v>1.0064</v>
+      </c>
+      <c r="L116" s="11">
+        <v>1.0097</v>
+      </c>
+      <c r="M116" s="11">
+        <v>1.2199</v>
+      </c>
+      <c r="N116" s="11">
+        <v>1.0556000000000001</v>
+      </c>
+      <c r="O116" s="11"/>
+      <c r="P116" s="11">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="Q116" s="11"/>
+      <c r="R116" s="11"/>
+      <c r="S116" s="11"/>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="11"/>
+      <c r="D117" s="11"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="11">
+        <v>1.2983</v>
+      </c>
+      <c r="G117" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H117" s="11">
+        <v>1.2153</v>
+      </c>
+      <c r="I117" s="11">
+        <v>1.1023000000000001</v>
+      </c>
+      <c r="J117" s="11">
+        <v>1.1523000000000001</v>
+      </c>
+      <c r="K117" s="11">
+        <v>1.1909000000000001</v>
+      </c>
+      <c r="L117" s="11">
+        <v>1.0820000000000001</v>
+      </c>
+      <c r="M117" s="11">
+        <v>0.94810000000000005</v>
+      </c>
+      <c r="N117" s="11">
+        <v>0.90820000000000001</v>
+      </c>
+      <c r="O117" s="11">
+        <v>0.92120000000000002</v>
+      </c>
+      <c r="P117" s="11">
+        <v>0.81040000000000001</v>
+      </c>
+      <c r="Q117" s="11">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R117" s="11">
+        <v>1</v>
+      </c>
+      <c r="S117" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="J118" s="5">
+        <v>1.1832</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1.1254999999999999</v>
+      </c>
+      <c r="L118" s="5">
+        <v>1.4931000000000001</v>
+      </c>
+      <c r="M118" s="5">
+        <v>1.0118</v>
+      </c>
+      <c r="N118" s="5">
+        <v>1.0289999999999999</v>
+      </c>
+      <c r="O118" s="5">
+        <v>0.82799999999999996</v>
+      </c>
+      <c r="P118" s="5">
+        <v>0.77839999999999998</v>
+      </c>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5">
+        <v>0.79269999999999996</v>
+      </c>
+      <c r="S118" s="5">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" s="11"/>
+      <c r="D119" s="11"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="11"/>
+      <c r="G119" s="11"/>
+      <c r="H119" s="11"/>
+      <c r="I119" s="11">
+        <v>0.995</v>
+      </c>
+      <c r="J119" s="11">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K119" s="11">
+        <v>0.96160000000000001</v>
+      </c>
+      <c r="L119" s="11">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="M119" s="11">
+        <v>0.753</v>
+      </c>
+      <c r="N119" s="11">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="O119" s="11">
+        <v>0.79149999999999998</v>
+      </c>
+      <c r="P119" s="11">
+        <v>0.77839999999999998</v>
+      </c>
+      <c r="Q119" s="11"/>
+      <c r="R119" s="11">
+        <v>0.79269999999999996</v>
+      </c>
+      <c r="S119" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="11"/>
+      <c r="D120" s="11"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="11"/>
+      <c r="G120" s="11"/>
+      <c r="H120" s="11"/>
+      <c r="I120" s="11"/>
+      <c r="J120" s="11"/>
+      <c r="K120" s="11"/>
+      <c r="L120" s="11"/>
+      <c r="M120" s="11">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="N120" s="11">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="O120" s="11"/>
+      <c r="P120" s="11"/>
+      <c r="Q120" s="11"/>
+      <c r="R120" s="11"/>
+      <c r="S120" s="11"/>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="11"/>
+      <c r="D121" s="11"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="11"/>
+      <c r="G121" s="11"/>
+      <c r="H121" s="11"/>
+      <c r="I121" s="11">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="J121" s="11">
+        <v>1.2618</v>
+      </c>
+      <c r="K121" s="11">
+        <v>1.6757</v>
+      </c>
+      <c r="L121" s="11">
+        <v>1.7801</v>
+      </c>
+      <c r="M121" s="11">
+        <v>1.6758</v>
+      </c>
+      <c r="N121" s="11">
+        <v>1.6026</v>
+      </c>
+      <c r="O121" s="11">
+        <v>1.4856</v>
+      </c>
+      <c r="P121" s="11"/>
+      <c r="Q121" s="11"/>
+      <c r="R121" s="11"/>
+      <c r="S121" s="11"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C122" s="11"/>
+      <c r="D122" s="11"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="11"/>
+      <c r="G122" s="11"/>
+      <c r="H122" s="11"/>
+      <c r="I122" s="11"/>
+      <c r="J122" s="11">
+        <v>1.2942</v>
+      </c>
+      <c r="K122" s="11">
+        <v>1.1675</v>
+      </c>
+      <c r="L122" s="11">
+        <v>1.1251</v>
+      </c>
+      <c r="M122" s="11">
+        <v>1.2084999999999999</v>
+      </c>
+      <c r="N122" s="11"/>
+      <c r="O122" s="11"/>
+      <c r="P122" s="11"/>
+      <c r="Q122" s="11"/>
+      <c r="R122" s="11"/>
+      <c r="S122" s="11"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" s="11"/>
+      <c r="D123" s="11"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="11"/>
+      <c r="G123" s="11"/>
+      <c r="H123" s="11"/>
+      <c r="I123" s="11"/>
+      <c r="J123" s="11">
+        <v>1.1821999999999999</v>
+      </c>
+      <c r="K123" s="11">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="L123" s="11">
+        <v>0.7893</v>
+      </c>
+      <c r="M123" s="11">
+        <v>1.0179</v>
+      </c>
+      <c r="N123" s="11">
+        <v>1.0395000000000001</v>
+      </c>
+      <c r="O123" s="11"/>
+      <c r="P123" s="11"/>
+      <c r="Q123" s="11"/>
+      <c r="R123" s="11"/>
+      <c r="S123" s="11"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="5">
+        <v>1.0417000000000001</v>
+      </c>
+      <c r="D124" s="5">
+        <v>1.0782</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1.0674999999999999</v>
+      </c>
+      <c r="F124" s="5">
+        <v>1.0318000000000001</v>
+      </c>
+      <c r="G124" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="H124" s="5">
+        <v>1.1566000000000001</v>
+      </c>
+      <c r="I124" s="5">
+        <v>0.95840000000000003</v>
+      </c>
+      <c r="J124" s="5">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="K124" s="5">
+        <v>0.93479999999999996</v>
+      </c>
+      <c r="L124" s="5">
+        <v>0.872</v>
+      </c>
+      <c r="M124" s="5">
+        <v>0.82320000000000004</v>
+      </c>
+      <c r="N124" s="5">
+        <v>0.82520000000000004</v>
+      </c>
+      <c r="O124" s="5">
+        <v>0.81310000000000004</v>
+      </c>
+      <c r="P124" s="5">
+        <v>0.8337</v>
+      </c>
+      <c r="Q124" s="5">
+        <v>0.78469999999999995</v>
+      </c>
+      <c r="R124" s="5">
+        <v>0.87660000000000005</v>
+      </c>
+      <c r="S124" s="5">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="11">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="D125" s="11">
+        <v>1.0620000000000001</v>
+      </c>
+      <c r="E125" s="11">
+        <v>1.0674999999999999</v>
+      </c>
+      <c r="F125" s="11">
+        <v>1.0318000000000001</v>
+      </c>
+      <c r="G125" s="11">
+        <v>0.98360000000000003</v>
+      </c>
+      <c r="H125" s="11">
+        <v>1.0301</v>
+      </c>
+      <c r="I125" s="11">
+        <v>1.0683</v>
+      </c>
+      <c r="J125" s="11">
+        <v>1.0713999999999999</v>
+      </c>
+      <c r="K125" s="11">
+        <v>1.0149999999999999</v>
+      </c>
+      <c r="L125" s="11">
+        <v>0.92579999999999996</v>
+      </c>
+      <c r="M125" s="11">
+        <v>0.84089999999999998</v>
+      </c>
+      <c r="N125" s="11">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="O125" s="11">
+        <v>0.78280000000000005</v>
+      </c>
+      <c r="P125" s="11"/>
+      <c r="Q125" s="11"/>
+      <c r="R125" s="11"/>
+      <c r="S125" s="11"/>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="11"/>
+      <c r="D126" s="11"/>
+      <c r="E126" s="11"/>
+      <c r="F126" s="11"/>
+      <c r="G126" s="11"/>
+      <c r="H126" s="11"/>
+      <c r="I126" s="11">
+        <v>0.8458</v>
+      </c>
+      <c r="J126" s="11">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="K126" s="11">
+        <v>0.98109999999999997</v>
+      </c>
+      <c r="L126" s="11">
+        <v>0.86939999999999995</v>
+      </c>
+      <c r="M126" s="11">
+        <v>0.81610000000000005</v>
+      </c>
+      <c r="N126" s="11">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="O126" s="11">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="P126" s="11">
+        <v>0.9022</v>
+      </c>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+      <c r="S126" s="11"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="11"/>
+      <c r="D127" s="11"/>
+      <c r="E127" s="11"/>
+      <c r="F127" s="11"/>
+      <c r="G127" s="11"/>
+      <c r="H127" s="11"/>
+      <c r="I127" s="11"/>
+      <c r="J127" s="11">
+        <v>1.075</v>
+      </c>
+      <c r="K127" s="11">
+        <v>0.89510000000000001</v>
+      </c>
+      <c r="L127" s="11">
+        <v>0.92510000000000003</v>
+      </c>
+      <c r="M127" s="11">
+        <v>0.78849999999999998</v>
+      </c>
+      <c r="N127" s="11">
+        <v>0.77729999999999999</v>
+      </c>
+      <c r="O127" s="11">
+        <v>0.83589999999999998</v>
+      </c>
+      <c r="P127" s="11">
+        <v>0.998</v>
+      </c>
+      <c r="Q127" s="11"/>
+      <c r="R127" s="11"/>
+      <c r="S127" s="11"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="11"/>
+      <c r="H128" s="11"/>
+      <c r="I128" s="11"/>
+      <c r="J128" s="11"/>
+      <c r="K128" s="11"/>
+      <c r="L128" s="11">
+        <v>1.0782</v>
+      </c>
+      <c r="M128" s="11"/>
+      <c r="N128" s="11">
+        <v>1.0788</v>
+      </c>
+      <c r="O128" s="11">
+        <v>1</v>
+      </c>
+      <c r="P128" s="11"/>
+      <c r="Q128" s="11"/>
+      <c r="R128" s="11"/>
+      <c r="S128" s="11"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="11"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="11"/>
+      <c r="H129" s="11"/>
+      <c r="I129" s="11">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="J129" s="11">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="K129" s="11">
+        <v>1.0276000000000001</v>
+      </c>
+      <c r="L129" s="11">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="M129" s="11">
+        <v>0.7702</v>
+      </c>
+      <c r="N129" s="11">
+        <v>0.80169999999999997</v>
+      </c>
+      <c r="O129" s="11">
+        <v>0.75949999999999995</v>
+      </c>
+      <c r="P129" s="11">
+        <v>0.74770000000000003</v>
+      </c>
+      <c r="Q129" s="11"/>
+      <c r="R129" s="11">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="S129" s="11">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C130" s="11">
+        <v>1.0415000000000001</v>
+      </c>
+      <c r="D130" s="11"/>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="11">
+        <v>1.1768000000000001</v>
+      </c>
+      <c r="H130" s="11">
+        <v>1.1740999999999999</v>
+      </c>
+      <c r="I130" s="11">
+        <v>1.0162</v>
+      </c>
+      <c r="J130" s="11">
+        <v>1.0697000000000001</v>
+      </c>
+      <c r="K130" s="11">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="L130" s="11">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="M130" s="11">
+        <v>0.86770000000000003</v>
+      </c>
+      <c r="N130" s="11">
+        <v>0.84619999999999995</v>
+      </c>
+      <c r="O130" s="11">
+        <v>1.0063</v>
+      </c>
+      <c r="P130" s="11">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="Q130" s="11">
+        <v>0.74129999999999996</v>
+      </c>
+      <c r="R130" s="11">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S130" s="11"/>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="11"/>
+      <c r="D131" s="11"/>
+      <c r="E131" s="11"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="11"/>
+      <c r="H131" s="11"/>
+      <c r="I131" s="11">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J131" s="11">
+        <v>0.84609999999999996</v>
+      </c>
+      <c r="K131" s="11">
+        <v>0.81030000000000002</v>
+      </c>
+      <c r="L131" s="11">
+        <v>0.76280000000000003</v>
+      </c>
+      <c r="M131" s="11">
+        <v>0.80859999999999999</v>
+      </c>
+      <c r="N131" s="11">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="O131" s="11">
+        <v>0.75470000000000004</v>
+      </c>
+      <c r="P131" s="11">
+        <v>0.78839999999999999</v>
+      </c>
+      <c r="Q131" s="11">
+        <v>0.92149999999999999</v>
+      </c>
+      <c r="R131" s="11"/>
+      <c r="S131" s="11"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C132" s="11"/>
+      <c r="D132" s="11"/>
+      <c r="E132" s="11"/>
+      <c r="F132" s="11"/>
+      <c r="G132" s="11"/>
+      <c r="H132" s="11"/>
+      <c r="I132" s="11">
+        <v>1.0424</v>
+      </c>
+      <c r="J132" s="11">
+        <v>1.0934999999999999</v>
+      </c>
+      <c r="K132" s="11"/>
+      <c r="L132" s="11">
+        <v>0.95860000000000001</v>
+      </c>
+      <c r="M132" s="11">
+        <v>1.1422000000000001</v>
+      </c>
+      <c r="N132" s="11"/>
+      <c r="O132" s="11"/>
+      <c r="P132" s="11"/>
+      <c r="Q132" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R132" s="11"/>
+      <c r="S132" s="11"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="11"/>
+      <c r="D133" s="11"/>
+      <c r="E133" s="11"/>
+      <c r="F133" s="11"/>
+      <c r="G133" s="11"/>
+      <c r="H133" s="11"/>
+      <c r="I133" s="11">
+        <v>0.92920000000000003</v>
+      </c>
+      <c r="J133" s="11">
+        <v>0.91410000000000002</v>
+      </c>
+      <c r="K133" s="11">
+        <v>0.93310000000000004</v>
+      </c>
+      <c r="L133" s="11">
+        <v>0.90710000000000002</v>
+      </c>
+      <c r="M133" s="11">
+        <v>1.0186999999999999</v>
+      </c>
+      <c r="N133" s="11">
+        <v>0.90610000000000002</v>
+      </c>
+      <c r="O133" s="11"/>
+      <c r="P133" s="11">
+        <v>0.81259999999999999</v>
+      </c>
+      <c r="Q133" s="11">
+        <v>0.78859999999999997</v>
+      </c>
+      <c r="R133" s="11">
+        <v>0.877</v>
+      </c>
+      <c r="S133" s="11"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C134" s="11"/>
+      <c r="D134" s="11">
+        <v>1.1026</v>
+      </c>
+      <c r="E134" s="11"/>
+      <c r="F134" s="11"/>
+      <c r="G134" s="11"/>
+      <c r="H134" s="11"/>
+      <c r="I134" s="11">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="J134" s="11">
+        <v>0.95209999999999995</v>
+      </c>
+      <c r="K134" s="11">
+        <v>0.82099999999999995</v>
+      </c>
+      <c r="L134" s="11"/>
+      <c r="M134" s="11">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="N134" s="11">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="O134" s="11">
+        <v>0.75229999999999997</v>
+      </c>
+      <c r="P134" s="11">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="Q134" s="11"/>
+      <c r="R134" s="11"/>
+      <c r="S134" s="11"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C135" s="11"/>
+      <c r="D135" s="11"/>
+      <c r="E135" s="11"/>
+      <c r="F135" s="11"/>
+      <c r="G135" s="11"/>
+      <c r="H135" s="11"/>
+      <c r="I135" s="11"/>
+      <c r="J135" s="11">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="K135" s="11">
+        <v>0.77059999999999995</v>
+      </c>
+      <c r="L135" s="11">
+        <v>0.73780000000000001</v>
+      </c>
+      <c r="M135" s="11">
+        <v>0.73660000000000003</v>
+      </c>
+      <c r="N135" s="11">
+        <v>0.75039999999999996</v>
+      </c>
+      <c r="O135" s="11">
+        <v>1.0031000000000001</v>
+      </c>
+      <c r="P135" s="11"/>
+      <c r="Q135" s="11"/>
+      <c r="R135" s="11"/>
+      <c r="S135" s="11"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C136" s="11"/>
+      <c r="D136" s="11"/>
+      <c r="E136" s="11"/>
+      <c r="F136" s="11"/>
+      <c r="G136" s="11">
+        <v>0.80789999999999995</v>
+      </c>
+      <c r="H136" s="11">
+        <v>0.78759999999999997</v>
+      </c>
+      <c r="I136" s="11">
+        <v>0.79510000000000003</v>
+      </c>
+      <c r="J136" s="11">
+        <v>0.8085</v>
+      </c>
+      <c r="K136" s="11">
+        <v>0.81620000000000004</v>
+      </c>
+      <c r="L136" s="11">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="M136" s="11">
+        <v>0.83509999999999995</v>
+      </c>
+      <c r="N136" s="11">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="O136" s="11">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="P136" s="11">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="Q136" s="11">
+        <v>0.74039999999999995</v>
+      </c>
+      <c r="R136" s="11">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S136" s="11"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="5">
+        <v>1</v>
+      </c>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5">
+        <v>0.78649999999999998</v>
+      </c>
+      <c r="F137" s="5">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G137" s="5">
+        <v>0.80379999999999996</v>
+      </c>
+      <c r="H137" s="5">
+        <v>0.93140000000000001</v>
+      </c>
+      <c r="I137" s="5">
+        <v>0.74760000000000004</v>
+      </c>
+      <c r="J137" s="5">
+        <v>0.80640000000000001</v>
+      </c>
+      <c r="K137" s="5">
+        <v>0.82020000000000004</v>
+      </c>
+      <c r="L137" s="5">
+        <v>0.87849999999999995</v>
+      </c>
+      <c r="M137" s="5">
+        <v>0.85570000000000002</v>
+      </c>
+      <c r="N137" s="5">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="O137" s="5">
+        <v>0.91359999999999997</v>
+      </c>
+      <c r="P137" s="5">
+        <v>0.86970000000000003</v>
+      </c>
+      <c r="Q137" s="5">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="R137" s="5">
+        <v>1.1014999999999999</v>
+      </c>
+      <c r="S137" s="5">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C138" s="11">
+        <v>1</v>
+      </c>
+      <c r="D138" s="11"/>
+      <c r="E138" s="11">
+        <v>0.78210000000000002</v>
+      </c>
+      <c r="F138" s="11">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G138" s="11">
+        <v>0.76990000000000003</v>
+      </c>
+      <c r="H138" s="11">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="I138" s="11">
+        <v>0.74839999999999995</v>
+      </c>
+      <c r="J138" s="11">
+        <v>0.81559999999999999</v>
+      </c>
+      <c r="K138" s="11">
+        <v>0.7833</v>
+      </c>
+      <c r="L138" s="11">
+        <v>0.74429999999999996</v>
+      </c>
+      <c r="M138" s="11">
+        <v>0.73380000000000001</v>
+      </c>
+      <c r="N138" s="11">
+        <v>0.74770000000000003</v>
+      </c>
+      <c r="O138" s="11"/>
+      <c r="P138" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q138" s="11">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R138" s="11"/>
+      <c r="S138" s="11"/>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="11"/>
+      <c r="D139" s="11"/>
+      <c r="E139" s="11"/>
+      <c r="F139" s="11"/>
+      <c r="G139" s="11">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="H139" s="11"/>
+      <c r="I139" s="11"/>
+      <c r="J139" s="11">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="K139" s="11">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="L139" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M139" s="11"/>
+      <c r="N139" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O139" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P139" s="11"/>
+      <c r="Q139" s="11"/>
+      <c r="R139" s="11"/>
+      <c r="S139" s="11"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="11"/>
+      <c r="D140" s="11"/>
+      <c r="E140" s="11">
+        <v>0.8044</v>
+      </c>
+      <c r="F140" s="11">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G140" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="H140" s="11">
+        <v>0.81699999999999995</v>
+      </c>
+      <c r="I140" s="11">
+        <v>0.68230000000000002</v>
+      </c>
+      <c r="J140" s="11">
+        <v>0.6925</v>
+      </c>
+      <c r="K140" s="11">
+        <v>0.67649999999999999</v>
+      </c>
+      <c r="L140" s="11"/>
+      <c r="M140" s="11"/>
+      <c r="N140" s="11"/>
+      <c r="O140" s="11">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="P140" s="11"/>
+      <c r="Q140" s="11"/>
+      <c r="R140" s="11"/>
+      <c r="S140" s="11"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C141" s="11"/>
+      <c r="D141" s="11"/>
+      <c r="E141" s="11"/>
+      <c r="F141" s="11"/>
+      <c r="G141" s="11"/>
+      <c r="H141" s="11"/>
+      <c r="I141" s="11">
+        <v>1</v>
+      </c>
+      <c r="J141" s="11">
+        <v>1</v>
+      </c>
+      <c r="K141" s="11">
+        <v>0.98</v>
+      </c>
+      <c r="L141" s="11">
+        <v>0.9002</v>
+      </c>
+      <c r="M141" s="11">
+        <v>0.90280000000000005</v>
+      </c>
+      <c r="N141" s="11">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="O141" s="11">
+        <v>0.98009999999999997</v>
+      </c>
+      <c r="P141" s="11">
+        <v>0.92</v>
+      </c>
+      <c r="Q141" s="11">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R141" s="11"/>
+      <c r="S141" s="11"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="11"/>
+      <c r="D142" s="11"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="11"/>
+      <c r="G142" s="11">
+        <v>1.0536000000000001</v>
+      </c>
+      <c r="H142" s="11">
+        <v>1.0723</v>
+      </c>
+      <c r="I142" s="11">
+        <v>0.94179999999999997</v>
+      </c>
+      <c r="J142" s="11">
+        <v>1.0809</v>
+      </c>
+      <c r="K142" s="11">
+        <v>1.0043</v>
+      </c>
+      <c r="L142" s="11">
+        <v>1.0682</v>
+      </c>
+      <c r="M142" s="11">
+        <v>0.85570000000000002</v>
+      </c>
+      <c r="N142" s="11">
+        <v>0.88770000000000004</v>
+      </c>
+      <c r="O142" s="11">
+        <v>0.91249999999999998</v>
+      </c>
+      <c r="P142" s="11">
+        <v>0.9042</v>
+      </c>
+      <c r="Q142" s="11">
+        <v>0.72089999999999999</v>
+      </c>
+      <c r="R142" s="11">
+        <v>1.1014999999999999</v>
+      </c>
+      <c r="S142" s="11">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C143" s="5">
+        <v>1</v>
+      </c>
+      <c r="D143" s="5">
+        <v>1.0101</v>
+      </c>
+      <c r="E143" s="5">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1.0093000000000001</v>
+      </c>
+      <c r="G143" s="5">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="H143" s="5">
+        <v>1.0647</v>
+      </c>
+      <c r="I143" s="5">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="J143" s="5">
+        <v>1.0038</v>
+      </c>
+      <c r="K143" s="5">
+        <v>0.96799999999999997</v>
+      </c>
+      <c r="L143" s="5">
+        <v>0.91239999999999999</v>
+      </c>
+      <c r="M143" s="5">
+        <v>0.86750000000000005</v>
+      </c>
+      <c r="N143" s="5">
+        <v>0.88900000000000001</v>
+      </c>
+      <c r="O143" s="5">
+        <v>0.88919999999999999</v>
+      </c>
+      <c r="P143" s="5">
+        <v>0.79090000000000005</v>
+      </c>
+      <c r="Q143" s="5">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="R143" s="5">
+        <v>0.88229999999999997</v>
+      </c>
+      <c r="S143" s="5">
+        <v>0.90029999999999999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C144" s="11"/>
+      <c r="D144" s="11"/>
+      <c r="E144" s="11"/>
+      <c r="F144" s="11"/>
+      <c r="G144" s="11"/>
+      <c r="H144" s="11"/>
+      <c r="I144" s="11"/>
+      <c r="J144" s="11">
+        <v>0.96689999999999998</v>
+      </c>
+      <c r="K144" s="11">
+        <v>0.9405</v>
+      </c>
+      <c r="L144" s="11">
+        <v>1.0274000000000001</v>
+      </c>
+      <c r="M144" s="11"/>
+      <c r="N144" s="11">
+        <v>0.89280000000000004</v>
+      </c>
+      <c r="O144" s="11">
+        <v>0.95530000000000004</v>
+      </c>
+      <c r="P144" s="11"/>
+      <c r="Q144" s="11"/>
+      <c r="R144" s="11"/>
+      <c r="S144" s="11"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C145" s="11"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="11"/>
+      <c r="F145" s="11"/>
+      <c r="G145" s="11"/>
+      <c r="H145" s="11"/>
+      <c r="I145" s="11"/>
+      <c r="J145" s="11">
+        <v>1.0464</v>
+      </c>
+      <c r="K145" s="11">
+        <v>0.92959999999999998</v>
+      </c>
+      <c r="L145" s="11">
+        <v>0.86339999999999995</v>
+      </c>
+      <c r="M145" s="11">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="N145" s="11">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="O145" s="11">
+        <v>0.8468</v>
+      </c>
+      <c r="P145" s="11"/>
+      <c r="Q145" s="11"/>
+      <c r="R145" s="11">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="S145" s="11">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="11">
+        <v>1</v>
+      </c>
+      <c r="D146" s="11">
+        <v>1</v>
+      </c>
+      <c r="E146" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="F146" s="11">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="G146" s="11">
+        <v>0.96540000000000004</v>
+      </c>
+      <c r="H146" s="11">
+        <v>0.98429999999999995</v>
+      </c>
+      <c r="I146" s="11">
+        <v>1.032</v>
+      </c>
+      <c r="J146" s="11">
+        <v>1.0632999999999999</v>
+      </c>
+      <c r="K146" s="11">
+        <v>1.0759000000000001</v>
+      </c>
+      <c r="L146" s="11">
+        <v>0.95179999999999998</v>
+      </c>
+      <c r="M146" s="11">
+        <v>0.89929999999999999</v>
+      </c>
+      <c r="N146" s="11">
+        <v>0.92889999999999995</v>
+      </c>
+      <c r="O146" s="11">
+        <v>0.87080000000000002</v>
+      </c>
+      <c r="P146" s="11">
+        <v>0.88690000000000002</v>
+      </c>
+      <c r="Q146" s="11"/>
+      <c r="R146" s="11">
+        <v>0.88429999999999997</v>
+      </c>
+      <c r="S146" s="11">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" s="11">
+        <v>1</v>
+      </c>
+      <c r="D147" s="11">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="E147" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F147" s="11"/>
+      <c r="G147" s="11">
+        <v>0.70840000000000003</v>
+      </c>
+      <c r="H147" s="11"/>
+      <c r="I147" s="11">
+        <v>0.75609999999999999</v>
+      </c>
+      <c r="J147" s="11">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="K147" s="11">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="L147" s="11">
+        <v>0.79290000000000005</v>
+      </c>
+      <c r="M147" s="11">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N147" s="11"/>
+      <c r="O147" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P147" s="11"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+      <c r="S147" s="11"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="11"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H148" s="11">
+        <v>1.0922000000000001</v>
+      </c>
+      <c r="I148" s="11">
+        <v>0.995</v>
+      </c>
+      <c r="J148" s="11">
+        <v>0.98980000000000001</v>
+      </c>
+      <c r="K148" s="11">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="L148" s="11">
+        <v>0.80659999999999998</v>
+      </c>
+      <c r="M148" s="11">
+        <v>0.80889999999999995</v>
+      </c>
+      <c r="N148" s="11">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="O148" s="11">
+        <v>0.76429999999999998</v>
+      </c>
+      <c r="P148" s="11">
+        <v>0.72360000000000002</v>
+      </c>
+      <c r="Q148" s="11"/>
+      <c r="R148" s="11"/>
+      <c r="S148" s="11"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="11"/>
+      <c r="D149" s="11">
+        <v>1.0691999999999999</v>
+      </c>
+      <c r="E149" s="11">
+        <v>0.91259999999999997</v>
+      </c>
+      <c r="F149" s="11"/>
+      <c r="G149" s="11"/>
+      <c r="H149" s="11">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="I149" s="11">
+        <v>0.7974</v>
+      </c>
+      <c r="J149" s="11">
+        <v>1.0475000000000001</v>
+      </c>
+      <c r="K149" s="11">
+        <v>0.7913</v>
+      </c>
+      <c r="L149" s="11">
+        <v>0.74929999999999997</v>
+      </c>
+      <c r="M149" s="11">
+        <v>0.77339999999999998</v>
+      </c>
+      <c r="N149" s="11">
+        <v>0.79159999999999997</v>
+      </c>
+      <c r="O149" s="11"/>
+      <c r="P149" s="11"/>
+      <c r="Q149" s="11">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R149" s="11"/>
+      <c r="S149" s="11"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="11"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="11">
+        <v>1.0461</v>
+      </c>
+      <c r="G150" s="11">
+        <v>1.0418000000000001</v>
+      </c>
+      <c r="H150" s="11">
+        <v>1.0845</v>
+      </c>
+      <c r="I150" s="11">
+        <v>1.2274</v>
+      </c>
+      <c r="J150" s="11">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="K150" s="11">
+        <v>1.1565000000000001</v>
+      </c>
+      <c r="L150" s="11">
+        <v>1.0738000000000001</v>
+      </c>
+      <c r="M150" s="11">
+        <v>0.82499999999999996</v>
+      </c>
+      <c r="N150" s="11">
+        <v>0.87639999999999996</v>
+      </c>
+      <c r="O150" s="11">
+        <v>0.8397</v>
+      </c>
+      <c r="P150" s="11"/>
+      <c r="Q150" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R150" s="11"/>
+      <c r="S150" s="11"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" s="11"/>
+      <c r="D151" s="11"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="11">
+        <v>1.2825</v>
+      </c>
+      <c r="H151" s="11">
+        <v>1.194</v>
+      </c>
+      <c r="I151" s="11">
+        <v>1.0327</v>
+      </c>
+      <c r="J151" s="11">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="K151" s="11">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="L151" s="11">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="M151" s="11">
+        <v>0.88780000000000003</v>
+      </c>
+      <c r="N151" s="11">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="O151" s="11"/>
+      <c r="P151" s="11">
+        <v>0.70240000000000002</v>
+      </c>
+      <c r="Q151" s="11">
+        <v>1.0145</v>
+      </c>
+      <c r="R151" s="11"/>
+      <c r="S151" s="11"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C152" s="11"/>
+      <c r="D152" s="11"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="11"/>
+      <c r="G152" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H152" s="11"/>
+      <c r="I152" s="11"/>
+      <c r="J152" s="11">
+        <v>1.1716</v>
+      </c>
+      <c r="K152" s="11">
+        <v>1.0919000000000001</v>
+      </c>
+      <c r="L152" s="11">
+        <v>0.95240000000000002</v>
+      </c>
+      <c r="M152" s="11">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="N152" s="11">
+        <v>0.90659999999999996</v>
+      </c>
+      <c r="O152" s="11">
+        <v>0.9244</v>
+      </c>
+      <c r="P152" s="11">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="Q152" s="11"/>
+      <c r="R152" s="11">
+        <v>0.96560000000000001</v>
+      </c>
+      <c r="S152" s="11">
+        <v>0.9194</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" s="11"/>
+      <c r="D153" s="11"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11">
+        <v>1.0545</v>
+      </c>
+      <c r="H153" s="11">
+        <v>1.0664</v>
+      </c>
+      <c r="I153" s="11">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="J153" s="11">
+        <v>1.0426</v>
+      </c>
+      <c r="K153" s="11">
+        <v>1.0114000000000001</v>
+      </c>
+      <c r="L153" s="11">
+        <v>1.0578000000000001</v>
+      </c>
+      <c r="M153" s="11">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="N153" s="11">
+        <v>0.87929999999999997</v>
+      </c>
+      <c r="O153" s="11">
+        <v>0.9325</v>
+      </c>
+      <c r="P153" s="11"/>
+      <c r="Q153" s="11">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R153" s="11"/>
+      <c r="S153" s="11"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="5">
+        <v>1.0174000000000001</v>
+      </c>
+      <c r="D154" s="5"/>
+      <c r="E154" s="5">
+        <v>0.78449999999999998</v>
+      </c>
+      <c r="F154" s="5">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="G154" s="5">
+        <v>0.80889999999999995</v>
+      </c>
+      <c r="H154" s="5">
+        <v>0.86450000000000005</v>
+      </c>
+      <c r="I154" s="5">
+        <v>0.93740000000000001</v>
+      </c>
+      <c r="J154" s="5">
+        <v>1.0215000000000001</v>
+      </c>
+      <c r="K154" s="5">
+        <v>0.87370000000000003</v>
+      </c>
+      <c r="L154" s="5">
+        <v>0.85880000000000001</v>
+      </c>
+      <c r="M154" s="5">
+        <v>0.81910000000000005</v>
+      </c>
+      <c r="N154" s="5">
+        <v>0.92230000000000001</v>
+      </c>
+      <c r="O154" s="5">
+        <v>0.87460000000000004</v>
+      </c>
+      <c r="P154" s="5">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="Q154" s="5">
+        <v>0.7782</v>
+      </c>
+      <c r="R154" s="5">
+        <v>0.83130000000000004</v>
+      </c>
+      <c r="S154" s="5">
+        <v>0.93010000000000004</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" s="11"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="11"/>
+      <c r="H155" s="11"/>
+      <c r="I155" s="11">
+        <v>0.86480000000000001</v>
+      </c>
+      <c r="J155" s="11">
+        <v>1.173</v>
+      </c>
+      <c r="K155" s="11">
+        <v>0.9234</v>
+      </c>
+      <c r="L155" s="11">
+        <v>0.86219999999999997</v>
+      </c>
+      <c r="M155" s="11">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="N155" s="11">
+        <v>0.91779999999999995</v>
+      </c>
+      <c r="O155" s="11">
+        <v>0.84860000000000002</v>
+      </c>
+      <c r="P155" s="11"/>
+      <c r="Q155" s="11"/>
+      <c r="R155" s="11">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="S155" s="11">
+        <v>0.87709999999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" s="11">
+        <v>1</v>
+      </c>
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="G156" s="11">
+        <v>0.73799999999999999</v>
+      </c>
+      <c r="H156" s="11">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="I156" s="11">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="J156" s="11">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="K156" s="11">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="L156" s="11">
+        <v>0.87970000000000004</v>
+      </c>
+      <c r="M156" s="11">
+        <v>0.92369999999999997</v>
+      </c>
+      <c r="N156" s="11">
+        <v>0.90110000000000001</v>
+      </c>
+      <c r="O156" s="11">
+        <v>0.72460000000000002</v>
+      </c>
+      <c r="P156" s="11"/>
+      <c r="Q156" s="11">
+        <v>0.76419999999999999</v>
+      </c>
+      <c r="R156" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S156" s="11"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C157" s="11"/>
+      <c r="D157" s="11"/>
+      <c r="E157" s="11">
+        <v>0.78449999999999998</v>
+      </c>
+      <c r="F157" s="11"/>
+      <c r="G157" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H157" s="11">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="I157" s="11"/>
+      <c r="J157" s="11">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="K157" s="11">
+        <v>0.76670000000000005</v>
+      </c>
+      <c r="L157" s="11">
+        <v>0.77580000000000005</v>
+      </c>
+      <c r="M157" s="11">
+        <v>0.69020000000000004</v>
+      </c>
+      <c r="N157" s="11">
+        <v>0.83260000000000001</v>
+      </c>
+      <c r="O157" s="11"/>
+      <c r="P157" s="11">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="Q157" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="R157" s="11"/>
+      <c r="S157" s="11"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D1" s="2"/>
-[...30 lines deleted...]
-      <c r="O2" s="3" t="s">
+      <c r="C158" s="11">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="D158" s="11"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="11"/>
+      <c r="H158" s="11"/>
+      <c r="I158" s="11">
+        <v>0.97450000000000003</v>
+      </c>
+      <c r="J158" s="11">
+        <v>1.0508999999999999</v>
+      </c>
+      <c r="K158" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="L158" s="11">
+        <v>0.82669999999999999</v>
+      </c>
+      <c r="M158" s="11">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="N158" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="O158" s="11">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="P158" s="11"/>
+      <c r="Q158" s="11">
+        <v>0.73519999999999996</v>
+      </c>
+      <c r="R158" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S158" s="11"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B159" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="P2" s="5" t="s">
+      <c r="C159" s="11">
+        <v>1</v>
+      </c>
+      <c r="D159" s="11"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="11"/>
+      <c r="H159" s="11"/>
+      <c r="I159" s="11">
+        <v>0.97570000000000001</v>
+      </c>
+      <c r="J159" s="11">
+        <v>1.0333000000000001</v>
+      </c>
+      <c r="K159" s="11">
+        <v>0.97560000000000002</v>
+      </c>
+      <c r="L159" s="11">
+        <v>0.95689999999999997</v>
+      </c>
+      <c r="M159" s="11">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="N159" s="11">
+        <v>0.89410000000000001</v>
+      </c>
+      <c r="O159" s="11"/>
+      <c r="P159" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="Q159" s="11"/>
+      <c r="R159" s="11"/>
+      <c r="S159" s="11"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="11"/>
+      <c r="G160" s="11">
+        <v>1.1698</v>
+      </c>
+      <c r="H160" s="11"/>
+      <c r="I160" s="11">
+        <v>1.2153</v>
+      </c>
+      <c r="J160" s="11">
+        <v>1.2287999999999999</v>
+      </c>
+      <c r="K160" s="11">
+        <v>1.1555</v>
+      </c>
+      <c r="L160" s="11">
+        <v>1.127</v>
+      </c>
+      <c r="M160" s="11">
+        <v>0.8427</v>
+      </c>
+      <c r="N160" s="11">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="O160" s="11">
+        <v>0.93489999999999995</v>
+      </c>
+      <c r="P160" s="11">
+        <v>1.0379</v>
+      </c>
+      <c r="Q160" s="11"/>
+      <c r="R160" s="11">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="S160" s="11">
+        <v>0.98299999999999998</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="5">
+        <v>1.0097</v>
+      </c>
+      <c r="D161" s="5">
+        <v>1.0170999999999999</v>
+      </c>
+      <c r="E161" s="5">
+        <v>0.8901</v>
+      </c>
+      <c r="F161" s="5">
+        <v>0.81120000000000003</v>
+      </c>
+      <c r="G161" s="5">
+        <v>0.92190000000000005</v>
+      </c>
+      <c r="H161" s="5">
+        <v>0.99850000000000005</v>
+      </c>
+      <c r="I161" s="5">
+        <v>0.88270000000000004</v>
+      </c>
+      <c r="J161" s="5">
+        <v>0.90129999999999999</v>
+      </c>
+      <c r="K161" s="5">
+        <v>0.90159999999999996</v>
+      </c>
+      <c r="L161" s="5">
+        <v>0.89280000000000004</v>
+      </c>
+      <c r="M161" s="5">
+        <v>0.84340000000000004</v>
+      </c>
+      <c r="N161" s="5">
+        <v>0.88090000000000002</v>
+      </c>
+      <c r="O161" s="5">
+        <v>0.88580000000000003</v>
+      </c>
+      <c r="P161" s="5">
+        <v>0.79039999999999999</v>
+      </c>
+      <c r="Q161" s="5">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="R161" s="5">
+        <v>0.85640000000000005</v>
+      </c>
+      <c r="S161" s="5">
+        <v>0.94850000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>185</v>
+      </c>
+      <c r="L164" s="1"/>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
+        <v>186</v>
+      </c>
+      <c r="L165" s="1"/>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="L166" s="1"/>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
+        <v>187</v>
+      </c>
+      <c r="L167" s="1"/>
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A169" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="B169" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C169" s="21"/>
+      <c r="D169" s="21"/>
+      <c r="E169" s="21"/>
+      <c r="F169" s="21"/>
+      <c r="G169" s="21"/>
+      <c r="H169" s="21"/>
+      <c r="I169" s="21"/>
+      <c r="J169" s="21"/>
+      <c r="K169" s="21"/>
+      <c r="L169" s="21"/>
+      <c r="M169" s="21"/>
+      <c r="N169" s="21"/>
+      <c r="O169" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="A124:A136"/>
+    <mergeCell ref="A137:A142"/>
+    <mergeCell ref="A143:A153"/>
+    <mergeCell ref="A154:A160"/>
+    <mergeCell ref="A161:B161"/>
+    <mergeCell ref="B169:O169"/>
+    <mergeCell ref="A45:A75"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="A79:A102"/>
+    <mergeCell ref="A103:A114"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="A7:A13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="A31:A44"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC2EA205-34C4-4EC9-A7E5-EDBC32E331ED}">
+  <dimension ref="A2:S169"/>
+  <sheetViews>
+    <sheetView topLeftCell="A145" workbookViewId="0">
+      <selection activeCell="A164" sqref="A164:XFD169"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="39" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="R3" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="S3" s="18">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="28"/>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="27">
+        <v>1</v>
+      </c>
+      <c r="D6" s="27">
+        <v>2</v>
+      </c>
+      <c r="E6" s="27">
+        <v>3</v>
+      </c>
+      <c r="F6" s="27">
+        <v>4</v>
+      </c>
+      <c r="G6" s="27">
+        <v>5</v>
+      </c>
+      <c r="H6" s="27">
+        <v>6</v>
+      </c>
+      <c r="I6" s="27">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27">
+        <v>8</v>
+      </c>
+      <c r="K6" s="27">
+        <v>9</v>
+      </c>
+      <c r="L6" s="27">
+        <v>10</v>
+      </c>
+      <c r="M6" s="27">
+        <v>11</v>
+      </c>
+      <c r="N6" s="27">
+        <v>12</v>
+      </c>
+      <c r="O6" s="27">
+        <v>13</v>
+      </c>
+      <c r="P6" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>15</v>
+      </c>
+      <c r="R6" s="27">
+        <v>16</v>
+      </c>
+      <c r="S6" s="27">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="22">
+        <v>793.67930000000001</v>
+      </c>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22">
+        <v>1137.6377</v>
+      </c>
+      <c r="F7" s="22">
+        <v>1206.6648</v>
+      </c>
+      <c r="G7" s="22">
+        <v>1168.7331999999999</v>
+      </c>
+      <c r="H7" s="22">
+        <v>1205.0011999999999</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1443.6079999999999</v>
+      </c>
+      <c r="J7" s="22">
+        <v>1497.6578999999999</v>
+      </c>
+      <c r="K7" s="22">
+        <v>1783.7611999999999</v>
+      </c>
+      <c r="L7" s="22">
+        <v>1872.6541999999999</v>
+      </c>
+      <c r="M7" s="22">
+        <v>2514.8935999999999</v>
+      </c>
+      <c r="N7" s="22">
+        <v>3409.8874000000001</v>
+      </c>
+      <c r="O7" s="22">
+        <v>4330.3642</v>
+      </c>
+      <c r="P7" s="22">
+        <v>5808.7875000000004</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>4221.5</v>
+      </c>
+      <c r="R7" s="22">
+        <v>4983.8738000000003</v>
+      </c>
+      <c r="S7" s="22">
+        <v>4964.375</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23">
+        <v>1935.5419999999999</v>
+      </c>
+      <c r="L8" s="23">
+        <v>2124.9218000000001</v>
+      </c>
+      <c r="M8" s="23">
+        <v>2556.2611000000002</v>
+      </c>
+      <c r="N8" s="23">
+        <v>3576.7791000000002</v>
+      </c>
+      <c r="O8" s="23">
+        <v>4530.8769000000002</v>
+      </c>
+      <c r="P8" s="23">
+        <v>6113.9</v>
+      </c>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23">
+        <v>5152.8549999999996</v>
+      </c>
+      <c r="S8" s="23">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23">
+        <v>1590</v>
+      </c>
+      <c r="I9" s="23">
+        <v>1580.0333000000001</v>
+      </c>
+      <c r="J9" s="23">
+        <v>1684.87</v>
+      </c>
+      <c r="K9" s="23">
+        <v>1817.58</v>
+      </c>
+      <c r="L9" s="23">
+        <v>1802.8860999999999</v>
+      </c>
+      <c r="M9" s="23">
+        <v>2204.0981999999999</v>
+      </c>
+      <c r="N9" s="23">
+        <v>2610.3571000000002</v>
+      </c>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23">
+        <v>3450</v>
+      </c>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23">
+        <v>1052.4639999999999</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23">
+        <v>1090</v>
+      </c>
+      <c r="H10" s="23">
+        <v>1140</v>
+      </c>
+      <c r="I10" s="23">
+        <v>1240</v>
+      </c>
+      <c r="J10" s="23">
+        <v>1302</v>
+      </c>
+      <c r="K10" s="23">
+        <v>1532.7281</v>
+      </c>
+      <c r="L10" s="23">
+        <v>1906.2698</v>
+      </c>
+      <c r="M10" s="23">
+        <v>2376.6691999999998</v>
+      </c>
+      <c r="N10" s="23">
+        <v>2979.0909000000001</v>
+      </c>
+      <c r="O10" s="23">
+        <v>3562.5</v>
+      </c>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23">
+        <v>4740</v>
+      </c>
+      <c r="R10" s="23">
+        <v>4932.1899999999996</v>
+      </c>
+      <c r="S10" s="23"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23">
+        <v>988.81820000000005</v>
+      </c>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23">
+        <v>1546</v>
+      </c>
+      <c r="J11" s="23">
+        <v>1442.5447999999999</v>
+      </c>
+      <c r="K11" s="23">
+        <v>1578.3578</v>
+      </c>
+      <c r="L11" s="23">
+        <v>1847.98</v>
+      </c>
+      <c r="M11" s="23">
+        <v>2298.6516999999999</v>
+      </c>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23">
+        <v>3673</v>
+      </c>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="23"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23">
+        <v>1162.6085</v>
+      </c>
+      <c r="F12" s="23">
+        <v>1347.18</v>
+      </c>
+      <c r="G12" s="23">
+        <v>1257.0678</v>
+      </c>
+      <c r="H12" s="23">
+        <v>1336.8894</v>
+      </c>
+      <c r="I12" s="23">
+        <v>1499.5242000000001</v>
+      </c>
+      <c r="J12" s="23">
+        <v>1606.9067</v>
+      </c>
+      <c r="K12" s="23">
+        <v>1840.6840999999999</v>
+      </c>
+      <c r="L12" s="23">
+        <v>2001.2909999999999</v>
+      </c>
+      <c r="M12" s="23">
+        <v>2543.7188000000001</v>
+      </c>
+      <c r="N12" s="23">
+        <v>3442.3544000000002</v>
+      </c>
+      <c r="O12" s="23">
+        <v>3733.69</v>
+      </c>
+      <c r="P12" s="23"/>
+      <c r="Q12" s="23">
+        <v>3956</v>
+      </c>
+      <c r="R12" s="23"/>
+      <c r="S12" s="23"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="23">
+        <v>793.67930000000001</v>
+      </c>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23">
+        <v>1006.655</v>
+      </c>
+      <c r="F13" s="23">
+        <v>990.48770000000002</v>
+      </c>
+      <c r="G13" s="23">
+        <v>996.82950000000005</v>
+      </c>
+      <c r="H13" s="23">
+        <v>1118.2665</v>
+      </c>
+      <c r="I13" s="23">
+        <v>1376.8774000000001</v>
+      </c>
+      <c r="J13" s="23">
+        <v>1574.4148</v>
+      </c>
+      <c r="K13" s="23">
+        <v>1997.4114</v>
+      </c>
+      <c r="L13" s="23">
+        <v>1853.0227</v>
+      </c>
+      <c r="M13" s="23">
+        <v>2624.4304999999999</v>
+      </c>
+      <c r="N13" s="23">
+        <v>3198.1064999999999</v>
+      </c>
+      <c r="O13" s="23">
+        <v>4138.7139999999999</v>
+      </c>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23">
+        <v>4775.7933000000003</v>
+      </c>
+      <c r="S13" s="23">
+        <v>3418.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22">
+        <v>1484.1478</v>
+      </c>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22">
+        <v>1781.4486999999999</v>
+      </c>
+      <c r="J14" s="22">
+        <v>1805.0691999999999</v>
+      </c>
+      <c r="K14" s="22">
+        <v>2022.2911999999999</v>
+      </c>
+      <c r="L14" s="22">
+        <v>2226.5563000000002</v>
+      </c>
+      <c r="M14" s="22">
+        <v>2593.3155999999999</v>
+      </c>
+      <c r="N14" s="22">
+        <v>3179.9151000000002</v>
+      </c>
+      <c r="O14" s="22">
+        <v>3823.3537000000001</v>
+      </c>
+      <c r="P14" s="22">
+        <v>4786.5982000000004</v>
+      </c>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22">
+        <v>5160</v>
+      </c>
+      <c r="S14" s="22">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23">
+        <v>1484.1478</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23">
+        <v>1781.4486999999999</v>
+      </c>
+      <c r="J15" s="23">
+        <v>1805.0691999999999</v>
+      </c>
+      <c r="K15" s="23">
+        <v>2022.2911999999999</v>
+      </c>
+      <c r="L15" s="23">
+        <v>2227.9852000000001</v>
+      </c>
+      <c r="M15" s="23">
+        <v>2584.5410999999999</v>
+      </c>
+      <c r="N15" s="23">
+        <v>3156.1511</v>
+      </c>
+      <c r="O15" s="23">
+        <v>3793.3125</v>
+      </c>
+      <c r="P15" s="23">
+        <v>4786.5982000000004</v>
+      </c>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23">
+        <v>5160</v>
+      </c>
+      <c r="S15" s="23">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23">
+        <v>2174.4</v>
+      </c>
+      <c r="M16" s="23">
+        <v>3207.53</v>
+      </c>
+      <c r="N16" s="23">
+        <v>3607.6667000000002</v>
+      </c>
+      <c r="O16" s="23">
+        <v>5025</v>
+      </c>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="22">
+        <v>780</v>
+      </c>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22">
+        <v>1545.6075000000001</v>
+      </c>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22">
+        <v>1457.8570999999999</v>
+      </c>
+      <c r="J17" s="22">
+        <v>1151.4245000000001</v>
+      </c>
+      <c r="K17" s="22">
+        <v>1724.3008</v>
+      </c>
+      <c r="L17" s="22">
+        <v>2087.8634999999999</v>
+      </c>
+      <c r="M17" s="22">
+        <v>2514.6014</v>
+      </c>
+      <c r="N17" s="22">
+        <v>3225.5749000000001</v>
+      </c>
+      <c r="O17" s="22">
+        <v>4350.5558000000001</v>
+      </c>
+      <c r="P17" s="22">
+        <v>4496.4287999999997</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>6715.3333000000002</v>
+      </c>
+      <c r="R17" s="22">
+        <v>6228.2686000000003</v>
+      </c>
+      <c r="S17" s="22">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23">
+        <v>1350</v>
+      </c>
+      <c r="J18" s="23">
+        <v>1400</v>
+      </c>
+      <c r="K18" s="23">
+        <v>1526.25</v>
+      </c>
+      <c r="L18" s="23">
+        <v>1823.7692</v>
+      </c>
+      <c r="M18" s="23">
+        <v>2161.8033</v>
+      </c>
+      <c r="N18" s="23">
+        <v>2622.1842999999999</v>
+      </c>
+      <c r="O18" s="23">
+        <v>3420.4</v>
+      </c>
+      <c r="P18" s="23">
+        <v>4285.7150000000001</v>
+      </c>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23">
+        <v>6000</v>
+      </c>
+      <c r="S18" s="23"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="23">
+        <v>780</v>
+      </c>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23">
+        <v>1175</v>
+      </c>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23">
+        <v>1258.3333</v>
+      </c>
+      <c r="J19" s="23">
+        <v>1106.3262</v>
+      </c>
+      <c r="K19" s="23">
+        <v>1565.2956999999999</v>
+      </c>
+      <c r="L19" s="23">
+        <v>1737.5325</v>
+      </c>
+      <c r="M19" s="23">
+        <v>2391.8420000000001</v>
+      </c>
+      <c r="N19" s="23">
+        <v>3148.1896999999999</v>
+      </c>
+      <c r="O19" s="23">
+        <v>4859.4286000000002</v>
+      </c>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23">
+        <v>6773</v>
+      </c>
+      <c r="R19" s="23">
+        <v>6934</v>
+      </c>
+      <c r="S19" s="23"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23">
+        <v>1888.7149999999999</v>
+      </c>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23">
+        <v>1706.6667</v>
+      </c>
+      <c r="J20" s="23">
+        <v>2205</v>
+      </c>
+      <c r="K20" s="23">
+        <v>2394.0482000000002</v>
+      </c>
+      <c r="L20" s="23">
+        <v>2639.8717000000001</v>
+      </c>
+      <c r="M20" s="23">
+        <v>2547.2945</v>
+      </c>
+      <c r="N20" s="23">
+        <v>3269.3202999999999</v>
+      </c>
+      <c r="O20" s="23">
+        <v>4353.2449999999999</v>
+      </c>
+      <c r="P20" s="23">
+        <v>3950</v>
+      </c>
+      <c r="Q20" s="23"/>
+      <c r="R20" s="23">
+        <v>6110.97</v>
+      </c>
+      <c r="S20" s="23">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23">
+        <v>1620</v>
+      </c>
+      <c r="J21" s="23">
+        <v>1649</v>
+      </c>
+      <c r="K21" s="23">
+        <v>1831.0788</v>
+      </c>
+      <c r="L21" s="23">
+        <v>2282.1682999999998</v>
+      </c>
+      <c r="M21" s="23">
+        <v>2751.2516000000001</v>
+      </c>
+      <c r="N21" s="23">
+        <v>3417.1192000000001</v>
+      </c>
+      <c r="O21" s="23">
+        <v>4397.2470999999996</v>
+      </c>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23">
+        <v>6220</v>
+      </c>
+      <c r="S21" s="23">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23">
+        <v>1500</v>
+      </c>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23">
+        <v>2276.8321000000001</v>
+      </c>
+      <c r="N22" s="23">
+        <v>2964.9175</v>
+      </c>
+      <c r="O22" s="23">
+        <v>4500</v>
+      </c>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="23"/>
+      <c r="S22" s="23"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23">
+        <v>1230</v>
+      </c>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23">
+        <v>1575</v>
+      </c>
+      <c r="J23" s="23">
+        <v>1597</v>
+      </c>
+      <c r="K23" s="23">
+        <v>1896.8393000000001</v>
+      </c>
+      <c r="L23" s="23">
+        <v>2296.9409999999998</v>
+      </c>
+      <c r="M23" s="23">
+        <v>2823.5943000000002</v>
+      </c>
+      <c r="N23" s="23">
+        <v>3777.9114</v>
+      </c>
+      <c r="O23" s="23">
+        <v>3979</v>
+      </c>
+      <c r="P23" s="23">
+        <v>4875</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>6600</v>
+      </c>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22">
+        <v>932.53139999999996</v>
+      </c>
+      <c r="H24" s="22">
+        <v>1034.6070999999999</v>
+      </c>
+      <c r="I24" s="22">
+        <v>1264.9333999999999</v>
+      </c>
+      <c r="J24" s="22">
+        <v>1581.2117000000001</v>
+      </c>
+      <c r="K24" s="22">
+        <v>1705.9351999999999</v>
+      </c>
+      <c r="L24" s="22">
+        <v>2048.0997000000002</v>
+      </c>
+      <c r="M24" s="22">
+        <v>2410.2584999999999</v>
+      </c>
+      <c r="N24" s="22">
+        <v>3339.0846000000001</v>
+      </c>
+      <c r="O24" s="22">
+        <v>4496.3807999999999</v>
+      </c>
+      <c r="P24" s="22">
+        <v>4897.1742000000004</v>
+      </c>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22">
+        <v>6204.3707999999997</v>
+      </c>
+      <c r="S24" s="22">
+        <v>7169.55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23">
+        <v>1707.5433</v>
+      </c>
+      <c r="J25" s="23">
+        <v>1656</v>
+      </c>
+      <c r="K25" s="23">
+        <v>1855.7650000000001</v>
+      </c>
+      <c r="L25" s="23">
+        <v>1971.3325</v>
+      </c>
+      <c r="M25" s="23">
+        <v>2284.8615</v>
+      </c>
+      <c r="N25" s="23">
+        <v>3243.3361</v>
+      </c>
+      <c r="O25" s="23">
+        <v>4044.4</v>
+      </c>
+      <c r="P25" s="23"/>
+      <c r="Q25" s="23"/>
+      <c r="R25" s="23">
+        <v>4741.5</v>
+      </c>
+      <c r="S25" s="23">
+        <v>7162.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23">
+        <v>1491.75</v>
+      </c>
+      <c r="J26" s="23">
+        <v>1849.076</v>
+      </c>
+      <c r="K26" s="23">
+        <v>1834.145</v>
+      </c>
+      <c r="L26" s="23">
+        <v>2320.0444000000002</v>
+      </c>
+      <c r="M26" s="23">
+        <v>2389.2973999999999</v>
+      </c>
+      <c r="N26" s="23">
+        <v>3467.6601000000001</v>
+      </c>
+      <c r="O26" s="23">
+        <v>5235.6832000000004</v>
+      </c>
+      <c r="P26" s="23">
+        <v>5500</v>
+      </c>
+      <c r="Q26" s="23"/>
+      <c r="R26" s="23">
+        <v>6942.7640000000001</v>
+      </c>
+      <c r="S26" s="23">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23">
+        <v>1300</v>
+      </c>
+      <c r="J27" s="23">
+        <v>1319</v>
+      </c>
+      <c r="K27" s="23">
+        <v>1605.7143000000001</v>
+      </c>
+      <c r="L27" s="23">
+        <v>1803.115</v>
+      </c>
+      <c r="M27" s="23">
+        <v>2320.2514000000001</v>
+      </c>
+      <c r="N27" s="23">
+        <v>2891.7143000000001</v>
+      </c>
+      <c r="O27" s="23">
+        <v>4452.59</v>
+      </c>
+      <c r="P27" s="23">
+        <v>5753</v>
+      </c>
+      <c r="Q27" s="23"/>
+      <c r="R27" s="23"/>
+      <c r="S27" s="23"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23">
+        <v>1596.27</v>
+      </c>
+      <c r="L28" s="23">
+        <v>1864.6016999999999</v>
+      </c>
+      <c r="M28" s="23">
+        <v>2480.5</v>
+      </c>
+      <c r="N28" s="23">
+        <v>3385.81</v>
+      </c>
+      <c r="O28" s="23">
+        <v>4735.24</v>
+      </c>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23">
+        <v>932.53139999999996</v>
+      </c>
+      <c r="H29" s="23">
+        <v>1018.27</v>
+      </c>
+      <c r="I29" s="23">
+        <v>1107.2446</v>
+      </c>
+      <c r="J29" s="23">
+        <v>1563.9730999999999</v>
+      </c>
+      <c r="K29" s="23">
+        <v>1647.0608</v>
+      </c>
+      <c r="L29" s="23">
+        <v>2018.4349999999999</v>
+      </c>
+      <c r="M29" s="23">
+        <v>2393.2242000000001</v>
+      </c>
+      <c r="N29" s="23">
+        <v>3156.1304</v>
+      </c>
+      <c r="O29" s="23">
+        <v>4020.8220000000001</v>
+      </c>
+      <c r="P29" s="23">
+        <v>4612.5655999999999</v>
+      </c>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23">
+        <v>5920</v>
+      </c>
+      <c r="S29" s="23">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23">
+        <v>1296</v>
+      </c>
+      <c r="I30" s="23">
+        <v>1518.9184</v>
+      </c>
+      <c r="J30" s="23">
+        <v>1712.9289000000001</v>
+      </c>
+      <c r="K30" s="23">
+        <v>1992.9249</v>
+      </c>
+      <c r="L30" s="23">
+        <v>2549.8636999999999</v>
+      </c>
+      <c r="M30" s="23">
+        <v>2928.0482999999999</v>
+      </c>
+      <c r="N30" s="23">
+        <v>3724.6392999999998</v>
+      </c>
+      <c r="O30" s="23">
+        <v>4503.6926999999996</v>
+      </c>
+      <c r="P30" s="23">
+        <v>6000</v>
+      </c>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23">
+        <v>6233.3333000000002</v>
+      </c>
+      <c r="S30" s="23">
+        <v>7131.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="22">
+        <v>830.96249999999998</v>
+      </c>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22">
+        <v>925.79499999999996</v>
+      </c>
+      <c r="F31" s="22">
+        <v>927.69880000000001</v>
+      </c>
+      <c r="G31" s="22">
+        <v>1163.4956</v>
+      </c>
+      <c r="H31" s="22">
+        <v>1050.7914000000001</v>
+      </c>
+      <c r="I31" s="22">
+        <v>1201.271</v>
+      </c>
+      <c r="J31" s="22">
+        <v>1378.6641999999999</v>
+      </c>
+      <c r="K31" s="22">
+        <v>1733.8506</v>
+      </c>
+      <c r="L31" s="22">
+        <v>2370.9785000000002</v>
+      </c>
+      <c r="M31" s="22">
+        <v>2458.9011</v>
+      </c>
+      <c r="N31" s="22">
+        <v>3222.8135000000002</v>
+      </c>
+      <c r="O31" s="22">
+        <v>3699.5513999999998</v>
+      </c>
+      <c r="P31" s="22">
+        <v>4879.598</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>5599.5012999999999</v>
+      </c>
+      <c r="R31" s="22">
+        <v>5024.0959999999995</v>
+      </c>
+      <c r="S31" s="22">
+        <v>7315</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23">
+        <v>990</v>
+      </c>
+      <c r="H32" s="23">
+        <v>874</v>
+      </c>
+      <c r="I32" s="23">
+        <v>1345</v>
+      </c>
+      <c r="J32" s="23">
+        <v>1488.0043000000001</v>
+      </c>
+      <c r="K32" s="23">
+        <v>1886.8824999999999</v>
+      </c>
+      <c r="L32" s="23">
+        <v>2080</v>
+      </c>
+      <c r="M32" s="23">
+        <v>2436.5232999999998</v>
+      </c>
+      <c r="N32" s="23">
+        <v>2998.1532999999999</v>
+      </c>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23">
+        <v>1627.7511</v>
+      </c>
+      <c r="K33" s="23">
+        <v>2353.3989000000001</v>
+      </c>
+      <c r="L33" s="23">
+        <v>2751.8578000000002</v>
+      </c>
+      <c r="M33" s="23">
+        <v>2648.0594999999998</v>
+      </c>
+      <c r="N33" s="23">
+        <v>3887.3022999999998</v>
+      </c>
+      <c r="O33" s="23">
+        <v>3820.4256999999998</v>
+      </c>
+      <c r="P33" s="23">
+        <v>4983.1899999999996</v>
+      </c>
+      <c r="Q33" s="23"/>
+      <c r="R33" s="23">
+        <v>5027.5950000000003</v>
+      </c>
+      <c r="S33" s="23">
+        <v>7315</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23">
+        <v>1089.9211</v>
+      </c>
+      <c r="I34" s="23">
+        <v>1121.8909000000001</v>
+      </c>
+      <c r="J34" s="23">
+        <v>1412.4122</v>
+      </c>
+      <c r="K34" s="23">
+        <v>1603.9519</v>
+      </c>
+      <c r="L34" s="23">
+        <v>2392.0518999999999</v>
+      </c>
+      <c r="M34" s="23">
+        <v>2699.0136000000002</v>
+      </c>
+      <c r="N34" s="23">
+        <v>3377.0453000000002</v>
+      </c>
+      <c r="O34" s="23">
+        <v>3659.65</v>
+      </c>
+      <c r="P34" s="23">
+        <v>6171.45</v>
+      </c>
+      <c r="Q34" s="23">
+        <v>6238.5532999999996</v>
+      </c>
+      <c r="R34" s="23">
+        <v>7045.16</v>
+      </c>
+      <c r="S34" s="23"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23">
+        <v>858.28570000000002</v>
+      </c>
+      <c r="I35" s="23">
+        <v>1092.5</v>
+      </c>
+      <c r="J35" s="23">
+        <v>1346.6667</v>
+      </c>
+      <c r="K35" s="23">
+        <v>1729.1196</v>
+      </c>
+      <c r="L35" s="23">
+        <v>1669.4</v>
+      </c>
+      <c r="M35" s="23">
+        <v>2329.0488999999998</v>
+      </c>
+      <c r="N35" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O35" s="23"/>
+      <c r="P35" s="23">
+        <v>3858.8</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>4151</v>
+      </c>
+      <c r="R35" s="23"/>
+      <c r="S35" s="23"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23">
+        <v>938</v>
+      </c>
+      <c r="I36" s="23">
+        <v>1323.376</v>
+      </c>
+      <c r="J36" s="23">
+        <v>1890.5047</v>
+      </c>
+      <c r="K36" s="23">
+        <v>2350.5001999999999</v>
+      </c>
+      <c r="L36" s="23">
+        <v>3061.201</v>
+      </c>
+      <c r="M36" s="23">
+        <v>3342.6414</v>
+      </c>
+      <c r="N36" s="23">
+        <v>3865.8283000000001</v>
+      </c>
+      <c r="O36" s="23">
+        <v>4575.29</v>
+      </c>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23">
+        <v>5103.7</v>
+      </c>
+      <c r="R36" s="23">
+        <v>5912.42</v>
+      </c>
+      <c r="S36" s="23"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="23">
+        <v>780.66669999999999</v>
+      </c>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23">
+        <v>780</v>
+      </c>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23">
+        <v>1001.8148</v>
+      </c>
+      <c r="H37" s="23">
+        <v>1113.7057</v>
+      </c>
+      <c r="I37" s="23">
+        <v>1232.1886999999999</v>
+      </c>
+      <c r="J37" s="23">
+        <v>1399.3985</v>
+      </c>
+      <c r="K37" s="23">
+        <v>1638.9139</v>
+      </c>
+      <c r="L37" s="23">
+        <v>1869.4122</v>
+      </c>
+      <c r="M37" s="23">
+        <v>2199.2898</v>
+      </c>
+      <c r="N37" s="23">
+        <v>2587.5333000000001</v>
+      </c>
+      <c r="O37" s="23">
+        <v>2847.6</v>
+      </c>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23">
+        <v>4097.6666999999998</v>
+      </c>
+      <c r="S37" s="23"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="23">
+        <v>1001.562</v>
+      </c>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23">
+        <v>1340.3724999999999</v>
+      </c>
+      <c r="H38" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I38" s="23">
+        <v>1167.3902</v>
+      </c>
+      <c r="J38" s="23">
+        <v>1281.8204000000001</v>
+      </c>
+      <c r="K38" s="23">
+        <v>1598.9993999999999</v>
+      </c>
+      <c r="L38" s="23">
+        <v>1821.9032</v>
+      </c>
+      <c r="M38" s="23">
+        <v>2424.6777000000002</v>
+      </c>
+      <c r="N38" s="23">
+        <v>3381.7044999999998</v>
+      </c>
+      <c r="O38" s="23">
+        <v>4320.3360000000002</v>
+      </c>
+      <c r="P38" s="23">
+        <v>5525.75</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>5608.55</v>
+      </c>
+      <c r="R38" s="23">
+        <v>4880</v>
+      </c>
+      <c r="S38" s="23"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23">
+        <v>1150</v>
+      </c>
+      <c r="H39" s="23">
+        <v>1155</v>
+      </c>
+      <c r="I39" s="23">
+        <v>1525.355</v>
+      </c>
+      <c r="J39" s="23">
+        <v>1121.76</v>
+      </c>
+      <c r="K39" s="23">
+        <v>1513.4</v>
+      </c>
+      <c r="L39" s="23">
+        <v>1760</v>
+      </c>
+      <c r="M39" s="23"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="23"/>
+      <c r="Q39" s="23"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="23"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23">
+        <v>981.3</v>
+      </c>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23">
+        <v>1247.8021000000001</v>
+      </c>
+      <c r="H40" s="23">
+        <v>1178.5062</v>
+      </c>
+      <c r="I40" s="23">
+        <v>1234.0482999999999</v>
+      </c>
+      <c r="J40" s="23">
+        <v>1413.4945</v>
+      </c>
+      <c r="K40" s="23">
+        <v>1644.3304000000001</v>
+      </c>
+      <c r="L40" s="23">
+        <v>1827.4931999999999</v>
+      </c>
+      <c r="M40" s="23">
+        <v>2104.5237000000002</v>
+      </c>
+      <c r="N40" s="23">
+        <v>2997.3890000000001</v>
+      </c>
+      <c r="O40" s="23">
+        <v>3131.7633000000001</v>
+      </c>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23">
+        <v>925.51</v>
+      </c>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23">
+        <v>1312.86</v>
+      </c>
+      <c r="H41" s="23">
+        <v>1236.5250000000001</v>
+      </c>
+      <c r="I41" s="23">
+        <v>1163.8126999999999</v>
+      </c>
+      <c r="J41" s="23">
+        <v>1615.355</v>
+      </c>
+      <c r="K41" s="23">
+        <v>1511.52</v>
+      </c>
+      <c r="L41" s="23">
+        <v>1938.3567</v>
+      </c>
+      <c r="M41" s="23">
+        <v>2163.3256999999999</v>
+      </c>
+      <c r="N41" s="23">
+        <v>2386.0700000000002</v>
+      </c>
+      <c r="O41" s="23"/>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="23"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="23">
+        <v>788</v>
+      </c>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23">
+        <v>812</v>
+      </c>
+      <c r="F42" s="23">
+        <v>880.245</v>
+      </c>
+      <c r="G42" s="23">
+        <v>889.64120000000003</v>
+      </c>
+      <c r="H42" s="23">
+        <v>994.3759</v>
+      </c>
+      <c r="I42" s="23">
+        <v>1118.4975999999999</v>
+      </c>
+      <c r="J42" s="23">
+        <v>1197.5907999999999</v>
+      </c>
+      <c r="K42" s="23">
+        <v>1380.6728000000001</v>
+      </c>
+      <c r="L42" s="23">
+        <v>1792.62</v>
+      </c>
+      <c r="M42" s="23">
+        <v>2053.5612999999998</v>
+      </c>
+      <c r="N42" s="23">
+        <v>2423.0084999999999</v>
+      </c>
+      <c r="O42" s="23">
+        <v>3294.05</v>
+      </c>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="23">
+        <v>797.24350000000004</v>
+      </c>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23">
+        <v>942.3356</v>
+      </c>
+      <c r="F43" s="23">
+        <v>833.33</v>
+      </c>
+      <c r="G43" s="23">
+        <v>863.84379999999999</v>
+      </c>
+      <c r="H43" s="23">
+        <v>896.83330000000001</v>
+      </c>
+      <c r="I43" s="23">
+        <v>1050.4921999999999</v>
+      </c>
+      <c r="J43" s="23">
+        <v>1197.51</v>
+      </c>
+      <c r="K43" s="23">
+        <v>1416.55</v>
+      </c>
+      <c r="L43" s="23">
+        <v>1757.9</v>
+      </c>
+      <c r="M43" s="23">
+        <v>1960</v>
+      </c>
+      <c r="N43" s="23">
+        <v>2237.73</v>
+      </c>
+      <c r="O43" s="23"/>
+      <c r="P43" s="23"/>
+      <c r="Q43" s="23"/>
+      <c r="R43" s="23"/>
+      <c r="S43" s="23"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23">
+        <v>1163.8900000000001</v>
+      </c>
+      <c r="G44" s="23">
+        <v>1128.7012999999999</v>
+      </c>
+      <c r="H44" s="23">
+        <v>1183.4086</v>
+      </c>
+      <c r="I44" s="23">
+        <v>1228.1288</v>
+      </c>
+      <c r="J44" s="23">
+        <v>1528.3275000000001</v>
+      </c>
+      <c r="K44" s="23">
+        <v>1659.636</v>
+      </c>
+      <c r="L44" s="23">
+        <v>1876.2982</v>
+      </c>
+      <c r="M44" s="23">
+        <v>2136.8249999999998</v>
+      </c>
+      <c r="N44" s="23">
+        <v>2513.75</v>
+      </c>
+      <c r="O44" s="23">
+        <v>3170</v>
+      </c>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+      <c r="R44" s="23"/>
+      <c r="S44" s="23"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="22">
+        <v>805.27020000000005</v>
+      </c>
+      <c r="D45" s="22">
+        <v>796.33119999999997</v>
+      </c>
+      <c r="E45" s="22">
+        <v>940.98069999999996</v>
+      </c>
+      <c r="F45" s="22">
+        <v>969.47900000000004</v>
+      </c>
+      <c r="G45" s="22">
+        <v>996.51459999999997</v>
+      </c>
+      <c r="H45" s="22">
+        <v>1173.6849</v>
+      </c>
+      <c r="I45" s="22">
+        <v>1381.0939000000001</v>
+      </c>
+      <c r="J45" s="22">
+        <v>1427.4880000000001</v>
+      </c>
+      <c r="K45" s="22">
+        <v>1944.1405999999999</v>
+      </c>
+      <c r="L45" s="22">
+        <v>2373.9070000000002</v>
+      </c>
+      <c r="M45" s="22">
+        <v>2504.6019000000001</v>
+      </c>
+      <c r="N45" s="22">
+        <v>3372.8026</v>
+      </c>
+      <c r="O45" s="22">
+        <v>4411.7178000000004</v>
+      </c>
+      <c r="P45" s="22">
+        <v>4237.2380000000003</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>4718</v>
+      </c>
+      <c r="R45" s="22">
+        <v>4888.8599999999997</v>
+      </c>
+      <c r="S45" s="22">
+        <v>6127.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="23">
+        <v>780</v>
+      </c>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23">
+        <v>800</v>
+      </c>
+      <c r="F46" s="23">
+        <v>840</v>
+      </c>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23">
+        <v>1220</v>
+      </c>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23">
+        <v>1501</v>
+      </c>
+      <c r="L46" s="23">
+        <v>1945</v>
+      </c>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="23">
+        <v>799.86959999999999</v>
+      </c>
+      <c r="D47" s="23">
+        <v>788</v>
+      </c>
+      <c r="E47" s="23">
+        <v>944.41669999999999</v>
+      </c>
+      <c r="F47" s="23">
+        <v>1016.625</v>
+      </c>
+      <c r="G47" s="23">
+        <v>1093.6667</v>
+      </c>
+      <c r="H47" s="23">
+        <v>1123.0625</v>
+      </c>
+      <c r="I47" s="23">
+        <v>1257.8</v>
+      </c>
+      <c r="J47" s="23">
+        <v>1385</v>
+      </c>
+      <c r="K47" s="23">
+        <v>1718</v>
+      </c>
+      <c r="L47" s="23">
+        <v>2059.5</v>
+      </c>
+      <c r="M47" s="23"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
+      <c r="R47" s="23"/>
+      <c r="S47" s="23"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="23"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23">
+        <v>850</v>
+      </c>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23">
+        <v>1081</v>
+      </c>
+      <c r="J48" s="23">
+        <v>1143.925</v>
+      </c>
+      <c r="K48" s="23">
+        <v>1381.9715000000001</v>
+      </c>
+      <c r="L48" s="23">
+        <v>1606.1687999999999</v>
+      </c>
+      <c r="M48" s="23">
+        <v>2515.0050000000001</v>
+      </c>
+      <c r="N48" s="23">
+        <v>2641.6767</v>
+      </c>
+      <c r="O48" s="23">
+        <v>3517.2</v>
+      </c>
+      <c r="P48" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>5485</v>
+      </c>
+      <c r="R48" s="23"/>
+      <c r="S48" s="23"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="23"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23">
+        <v>1725.9032999999999</v>
+      </c>
+      <c r="I49" s="23">
+        <v>1494.58</v>
+      </c>
+      <c r="J49" s="23">
+        <v>1612.5450000000001</v>
+      </c>
+      <c r="K49" s="23">
+        <v>1876.5676000000001</v>
+      </c>
+      <c r="L49" s="23">
+        <v>2153.2303000000002</v>
+      </c>
+      <c r="M49" s="23">
+        <v>2373.0145000000002</v>
+      </c>
+      <c r="N49" s="23">
+        <v>3145.0585000000001</v>
+      </c>
+      <c r="O49" s="23">
+        <v>3797.5862999999999</v>
+      </c>
+      <c r="P49" s="23">
+        <v>4482.0950000000003</v>
+      </c>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23">
+        <v>4888.8599999999997</v>
+      </c>
+      <c r="S49" s="23">
+        <v>6644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23">
+        <v>1800</v>
+      </c>
+      <c r="K50" s="23">
+        <v>1962.35</v>
+      </c>
+      <c r="L50" s="23">
+        <v>2085.1774999999998</v>
+      </c>
+      <c r="M50" s="23">
+        <v>2449.431</v>
+      </c>
+      <c r="N50" s="23">
+        <v>2839.0717</v>
+      </c>
+      <c r="O50" s="23">
+        <v>3430</v>
+      </c>
+      <c r="P50" s="23">
+        <v>4262</v>
+      </c>
+      <c r="Q50" s="23"/>
+      <c r="R50" s="23"/>
+      <c r="S50" s="23"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="23">
+        <v>795.64080000000001</v>
+      </c>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23">
+        <v>861.86</v>
+      </c>
+      <c r="F51" s="23">
+        <v>861.66669999999999</v>
+      </c>
+      <c r="G51" s="23">
+        <v>824.73329999999999</v>
+      </c>
+      <c r="H51" s="23">
+        <v>824.73</v>
+      </c>
+      <c r="I51" s="23">
+        <v>1025.6875</v>
+      </c>
+      <c r="J51" s="23">
+        <v>1079.08</v>
+      </c>
+      <c r="K51" s="23">
+        <v>1400.3367000000001</v>
+      </c>
+      <c r="L51" s="23">
+        <v>1904.96</v>
+      </c>
+      <c r="M51" s="23"/>
+      <c r="N51" s="23"/>
+      <c r="O51" s="23"/>
+      <c r="P51" s="23"/>
+      <c r="Q51" s="23"/>
+      <c r="R51" s="23"/>
+      <c r="S51" s="23"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="23"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="23">
+        <v>800</v>
+      </c>
+      <c r="H52" s="23">
+        <v>1054.25</v>
+      </c>
+      <c r="I52" s="23">
+        <v>1045.3533</v>
+      </c>
+      <c r="J52" s="23">
+        <v>1148</v>
+      </c>
+      <c r="K52" s="23">
+        <v>1258</v>
+      </c>
+      <c r="L52" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M52" s="23">
+        <v>1984</v>
+      </c>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23"/>
+      <c r="R52" s="23"/>
+      <c r="S52" s="23"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="23">
+        <v>812.94860000000006</v>
+      </c>
+      <c r="D53" s="23">
+        <v>805.33339999999998</v>
+      </c>
+      <c r="E53" s="23">
+        <v>959.90940000000001</v>
+      </c>
+      <c r="F53" s="23">
+        <v>947.68</v>
+      </c>
+      <c r="G53" s="23">
+        <v>912.5</v>
+      </c>
+      <c r="H53" s="23">
+        <v>1138.9475</v>
+      </c>
+      <c r="I53" s="23">
+        <v>1156.6667</v>
+      </c>
+      <c r="J53" s="23">
+        <v>1210</v>
+      </c>
+      <c r="K53" s="23">
+        <v>1412.5</v>
+      </c>
+      <c r="L53" s="23"/>
+      <c r="M53" s="23"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="23"/>
+      <c r="P53" s="23"/>
+      <c r="Q53" s="23"/>
+      <c r="R53" s="23"/>
+      <c r="S53" s="23"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="23">
+        <v>869.93290000000002</v>
+      </c>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23">
+        <v>780</v>
+      </c>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23">
+        <v>1073</v>
+      </c>
+      <c r="H54" s="23"/>
+      <c r="I54" s="23">
+        <v>1246.6667</v>
+      </c>
+      <c r="J54" s="23"/>
+      <c r="K54" s="23">
+        <v>1300</v>
+      </c>
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
+      <c r="N54" s="23"/>
+      <c r="O54" s="23"/>
+      <c r="P54" s="23"/>
+      <c r="Q54" s="23"/>
+      <c r="R54" s="23"/>
+      <c r="S54" s="23"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="23">
+        <v>780</v>
+      </c>
+      <c r="D55" s="23">
+        <v>780</v>
+      </c>
+      <c r="E55" s="23">
+        <v>803.5</v>
+      </c>
+      <c r="F55" s="23">
+        <v>816</v>
+      </c>
+      <c r="G55" s="23">
+        <v>860</v>
+      </c>
+      <c r="H55" s="23">
+        <v>1002.125</v>
+      </c>
+      <c r="I55" s="23">
+        <v>1135.3333</v>
+      </c>
+      <c r="J55" s="23">
+        <v>1233</v>
+      </c>
+      <c r="K55" s="23">
+        <v>1486.6667</v>
+      </c>
+      <c r="L55" s="23">
+        <v>1698</v>
+      </c>
+      <c r="M55" s="23">
+        <v>2985.4</v>
+      </c>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+      <c r="P55" s="23"/>
+      <c r="Q55" s="23"/>
+      <c r="R55" s="23"/>
+      <c r="S55" s="23"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="23">
+        <v>780</v>
+      </c>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="23">
+        <v>1447.7650000000001</v>
+      </c>
+      <c r="K56" s="23">
+        <v>1519.2121999999999</v>
+      </c>
+      <c r="L56" s="23">
+        <v>1816.665</v>
+      </c>
+      <c r="M56" s="23">
+        <v>2286</v>
+      </c>
+      <c r="N56" s="23">
+        <v>2706.89</v>
+      </c>
+      <c r="O56" s="23">
+        <v>3162</v>
+      </c>
+      <c r="P56" s="23"/>
+      <c r="Q56" s="23"/>
+      <c r="R56" s="23"/>
+      <c r="S56" s="23"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="23">
+        <v>780</v>
+      </c>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23">
+        <v>1016</v>
+      </c>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23">
+        <v>1225</v>
+      </c>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23">
+        <v>1990</v>
+      </c>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+      <c r="P57" s="23"/>
+      <c r="Q57" s="23"/>
+      <c r="R57" s="23"/>
+      <c r="S57" s="23"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="23">
+        <v>1943</v>
+      </c>
+      <c r="K58" s="23">
+        <v>2245</v>
+      </c>
+      <c r="L58" s="23">
+        <v>2248.2932999999998</v>
+      </c>
+      <c r="M58" s="23">
+        <v>2500.4456</v>
+      </c>
+      <c r="N58" s="23">
+        <v>3193.549</v>
+      </c>
+      <c r="O58" s="23">
+        <v>4090.5</v>
+      </c>
+      <c r="P58" s="23">
+        <v>4452</v>
+      </c>
+      <c r="Q58" s="23"/>
+      <c r="R58" s="23"/>
+      <c r="S58" s="23"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="23">
+        <v>785.94299999999998</v>
+      </c>
+      <c r="D59" s="23">
+        <v>780</v>
+      </c>
+      <c r="E59" s="23">
+        <v>848.65</v>
+      </c>
+      <c r="F59" s="23">
+        <v>780</v>
+      </c>
+      <c r="G59" s="23">
+        <v>784</v>
+      </c>
+      <c r="H59" s="23">
+        <v>891.52670000000001</v>
+      </c>
+      <c r="I59" s="23">
+        <v>1002</v>
+      </c>
+      <c r="J59" s="23">
+        <v>1075</v>
+      </c>
+      <c r="K59" s="23">
+        <v>1280</v>
+      </c>
+      <c r="L59" s="23">
+        <v>1548</v>
+      </c>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="23">
+        <v>840.74710000000005</v>
+      </c>
+      <c r="D60" s="23">
+        <v>873.05250000000001</v>
+      </c>
+      <c r="E60" s="23">
+        <v>981.6653</v>
+      </c>
+      <c r="F60" s="23">
+        <v>937.77909999999997</v>
+      </c>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23">
+        <v>1232.4438</v>
+      </c>
+      <c r="I60" s="23">
+        <v>1471.18</v>
+      </c>
+      <c r="J60" s="23">
+        <v>1524.0889</v>
+      </c>
+      <c r="K60" s="23">
+        <v>1597.2306000000001</v>
+      </c>
+      <c r="L60" s="23">
+        <v>1791.8</v>
+      </c>
+      <c r="M60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+      <c r="R60" s="23"/>
+      <c r="S60" s="23"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="23">
+        <v>861.75599999999997</v>
+      </c>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23">
+        <v>1221.9955</v>
+      </c>
+      <c r="F61" s="23">
+        <v>1377.5</v>
+      </c>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23">
+        <v>1563.0266999999999</v>
+      </c>
+      <c r="I61" s="23">
+        <v>1654.5</v>
+      </c>
+      <c r="J61" s="23">
+        <v>2102.4</v>
+      </c>
+      <c r="K61" s="23">
+        <v>2113.9899999999998</v>
+      </c>
+      <c r="L61" s="23">
+        <v>2901.6</v>
+      </c>
+      <c r="M61" s="23">
+        <v>3385.2</v>
+      </c>
+      <c r="N61" s="23"/>
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="23">
+        <v>795</v>
+      </c>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23">
+        <v>939.66669999999999</v>
+      </c>
+      <c r="F62" s="23">
+        <v>892.5</v>
+      </c>
+      <c r="G62" s="23">
+        <v>1024</v>
+      </c>
+      <c r="H62" s="23">
+        <v>887.75</v>
+      </c>
+      <c r="I62" s="23">
+        <v>1199.25</v>
+      </c>
+      <c r="J62" s="23">
+        <v>1179</v>
+      </c>
+      <c r="K62" s="23">
+        <v>1304</v>
+      </c>
+      <c r="L62" s="23">
+        <v>1577</v>
+      </c>
+      <c r="M62" s="23"/>
+      <c r="N62" s="23"/>
+      <c r="O62" s="23"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="23"/>
+      <c r="R62" s="23"/>
+      <c r="S62" s="23"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="23">
+        <v>862.77930000000003</v>
+      </c>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23">
+        <v>919.44200000000001</v>
+      </c>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23">
+        <v>995</v>
+      </c>
+      <c r="H63" s="23">
+        <v>1130.6667</v>
+      </c>
+      <c r="I63" s="23">
+        <v>1293</v>
+      </c>
+      <c r="J63" s="23">
+        <v>1465</v>
+      </c>
+      <c r="K63" s="23">
+        <v>1547</v>
+      </c>
+      <c r="L63" s="23">
+        <v>1762</v>
+      </c>
+      <c r="M63" s="23">
+        <v>2500</v>
+      </c>
+      <c r="N63" s="23">
+        <v>2370</v>
+      </c>
+      <c r="O63" s="23"/>
+      <c r="P63" s="23"/>
+      <c r="Q63" s="23"/>
+      <c r="R63" s="23"/>
+      <c r="S63" s="23"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="23">
+        <v>822.66179999999997</v>
+      </c>
+      <c r="D64" s="23">
+        <v>895</v>
+      </c>
+      <c r="E64" s="23">
+        <v>800</v>
+      </c>
+      <c r="F64" s="23">
+        <v>1004</v>
+      </c>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23">
+        <v>1756.6667</v>
+      </c>
+      <c r="J64" s="23">
+        <v>1578.125</v>
+      </c>
+      <c r="K64" s="23">
+        <v>1800</v>
+      </c>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="23">
+        <v>835.71500000000003</v>
+      </c>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23">
+        <v>780</v>
+      </c>
+      <c r="F65" s="23">
+        <v>1003</v>
+      </c>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23">
+        <v>912.1</v>
+      </c>
+      <c r="I65" s="23">
+        <v>1297.2221999999999</v>
+      </c>
+      <c r="J65" s="23"/>
+      <c r="K65" s="23">
+        <v>1470</v>
+      </c>
+      <c r="L65" s="23"/>
+      <c r="M65" s="23"/>
+      <c r="N65" s="23"/>
+      <c r="O65" s="23"/>
+      <c r="P65" s="23"/>
+      <c r="Q65" s="23"/>
+      <c r="R65" s="23"/>
+      <c r="S65" s="23"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="23">
+        <v>796.69</v>
+      </c>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23">
+        <v>845.71569999999997</v>
+      </c>
+      <c r="F66" s="23">
+        <v>780</v>
+      </c>
+      <c r="G66" s="23">
+        <v>798</v>
+      </c>
+      <c r="H66" s="23">
+        <v>1075.03</v>
+      </c>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23">
+        <v>1233.3333</v>
+      </c>
+      <c r="K66" s="23">
+        <v>1303</v>
+      </c>
+      <c r="L66" s="23">
+        <v>1576</v>
+      </c>
+      <c r="M66" s="23"/>
+      <c r="N66" s="23"/>
+      <c r="O66" s="23"/>
+      <c r="P66" s="23"/>
+      <c r="Q66" s="23"/>
+      <c r="R66" s="23"/>
+      <c r="S66" s="23"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="23">
+        <v>783.3913</v>
+      </c>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23">
+        <v>913.36680000000001</v>
+      </c>
+      <c r="F67" s="23">
+        <v>1169.7750000000001</v>
+      </c>
+      <c r="G67" s="23">
+        <v>1310</v>
+      </c>
+      <c r="H67" s="23">
+        <v>1158.6500000000001</v>
+      </c>
+      <c r="I67" s="23">
+        <v>1355.35</v>
+      </c>
+      <c r="J67" s="23">
+        <v>1426.25</v>
+      </c>
+      <c r="K67" s="23">
+        <v>2032.3814</v>
+      </c>
+      <c r="L67" s="23"/>
+      <c r="M67" s="23"/>
+      <c r="N67" s="23"/>
+      <c r="O67" s="23"/>
+      <c r="P67" s="23"/>
+      <c r="Q67" s="23"/>
+      <c r="R67" s="23"/>
+      <c r="S67" s="23"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="23">
+        <v>837.02499999999998</v>
+      </c>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23">
+        <v>863.2</v>
+      </c>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23">
+        <v>1150</v>
+      </c>
+      <c r="J68" s="23">
+        <v>2129.5549999999998</v>
+      </c>
+      <c r="K68" s="23">
+        <v>1680.81</v>
+      </c>
+      <c r="L68" s="23">
+        <v>1838.385</v>
+      </c>
+      <c r="M68" s="23"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="23"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23"/>
+      <c r="R68" s="23"/>
+      <c r="S68" s="23"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="23">
+        <v>788.2835</v>
+      </c>
+      <c r="D69" s="23">
+        <v>780</v>
+      </c>
+      <c r="E69" s="23">
+        <v>1000.2314</v>
+      </c>
+      <c r="F69" s="23">
+        <v>884.625</v>
+      </c>
+      <c r="G69" s="23">
+        <v>1026.5</v>
+      </c>
+      <c r="H69" s="23">
+        <v>1088.28</v>
+      </c>
+      <c r="I69" s="23">
+        <v>1404.1667</v>
+      </c>
+      <c r="J69" s="23">
+        <v>1339.4167</v>
+      </c>
+      <c r="K69" s="23">
+        <v>1993.82</v>
+      </c>
+      <c r="L69" s="23">
+        <v>2565.6667000000002</v>
+      </c>
+      <c r="M69" s="23">
+        <v>2820</v>
+      </c>
+      <c r="N69" s="23"/>
+      <c r="O69" s="23"/>
+      <c r="P69" s="23"/>
+      <c r="Q69" s="23"/>
+      <c r="R69" s="23"/>
+      <c r="S69" s="23"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="23">
+        <v>780</v>
+      </c>
+      <c r="D70" s="23">
+        <v>786.66669999999999</v>
+      </c>
+      <c r="E70" s="23">
+        <v>915.3809</v>
+      </c>
+      <c r="F70" s="23">
+        <v>950</v>
+      </c>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23">
+        <v>1124</v>
+      </c>
+      <c r="I70" s="23">
+        <v>1800</v>
+      </c>
+      <c r="J70" s="23">
+        <v>1500</v>
+      </c>
+      <c r="K70" s="23">
+        <v>2157</v>
+      </c>
+      <c r="L70" s="23"/>
+      <c r="M70" s="23"/>
+      <c r="N70" s="23"/>
+      <c r="O70" s="23"/>
+      <c r="P70" s="23"/>
+      <c r="Q70" s="23"/>
+      <c r="R70" s="23"/>
+      <c r="S70" s="23"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="23"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="23">
+        <v>894.46820000000002</v>
+      </c>
+      <c r="F71" s="23">
+        <v>931.33500000000004</v>
+      </c>
+      <c r="G71" s="23">
+        <v>1024</v>
+      </c>
+      <c r="H71" s="23">
+        <v>1293.6070999999999</v>
+      </c>
+      <c r="I71" s="23">
+        <v>1774.2221999999999</v>
+      </c>
+      <c r="J71" s="23">
+        <v>1261.7139999999999</v>
+      </c>
+      <c r="K71" s="23">
+        <v>3434.2</v>
+      </c>
+      <c r="L71" s="23"/>
+      <c r="M71" s="23"/>
+      <c r="N71" s="23"/>
+      <c r="O71" s="23"/>
+      <c r="P71" s="23"/>
+      <c r="Q71" s="23"/>
+      <c r="R71" s="23"/>
+      <c r="S71" s="23"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="23">
+        <v>811.90819999999997</v>
+      </c>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23">
+        <v>927.9973</v>
+      </c>
+      <c r="F72" s="23">
+        <v>1010</v>
+      </c>
+      <c r="G72" s="23">
+        <v>930</v>
+      </c>
+      <c r="H72" s="23">
+        <v>1269.2917</v>
+      </c>
+      <c r="I72" s="23">
+        <v>1058.6667</v>
+      </c>
+      <c r="J72" s="23">
+        <v>1738.8768</v>
+      </c>
+      <c r="K72" s="23">
+        <v>1824.5833</v>
+      </c>
+      <c r="L72" s="23">
+        <v>1721.2</v>
+      </c>
+      <c r="M72" s="23">
+        <v>2164.8000000000002</v>
+      </c>
+      <c r="N72" s="23"/>
+      <c r="O72" s="23"/>
+      <c r="P72" s="23"/>
+      <c r="Q72" s="23"/>
+      <c r="R72" s="23"/>
+      <c r="S72" s="23"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23">
+        <v>1461.44</v>
+      </c>
+      <c r="H73" s="23">
+        <v>1329.0085999999999</v>
+      </c>
+      <c r="I73" s="23">
+        <v>1782.6043</v>
+      </c>
+      <c r="J73" s="23">
+        <v>1645.0017</v>
+      </c>
+      <c r="K73" s="23">
+        <v>2366.6179999999999</v>
+      </c>
+      <c r="L73" s="23">
+        <v>2743.7071999999998</v>
+      </c>
+      <c r="M73" s="23">
+        <v>2677.3090000000002</v>
+      </c>
+      <c r="N73" s="23">
+        <v>4082.364</v>
+      </c>
+      <c r="O73" s="23">
+        <v>6677.4666999999999</v>
+      </c>
+      <c r="P73" s="23"/>
+      <c r="Q73" s="23">
+        <v>3951</v>
+      </c>
+      <c r="R73" s="23"/>
+      <c r="S73" s="23">
+        <v>5610.8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="23">
+        <v>780</v>
+      </c>
+      <c r="D74" s="23"/>
+      <c r="E74" s="23"/>
+      <c r="F74" s="23">
+        <v>936.51599999999996</v>
+      </c>
+      <c r="G74" s="23">
+        <v>1023.81</v>
+      </c>
+      <c r="H74" s="23">
+        <v>899</v>
+      </c>
+      <c r="I74" s="23">
+        <v>1230</v>
+      </c>
+      <c r="J74" s="23">
+        <v>1689</v>
+      </c>
+      <c r="K74" s="23">
+        <v>1582.1170999999999</v>
+      </c>
+      <c r="L74" s="23">
+        <v>2176.41</v>
+      </c>
+      <c r="M74" s="23"/>
+      <c r="N74" s="23"/>
+      <c r="O74" s="23"/>
+      <c r="P74" s="23"/>
+      <c r="Q74" s="23"/>
+      <c r="R74" s="23"/>
+      <c r="S74" s="23"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="23">
+        <v>791.42859999999996</v>
+      </c>
+      <c r="D75" s="23">
+        <v>780</v>
+      </c>
+      <c r="E75" s="23">
+        <v>903.6771</v>
+      </c>
+      <c r="F75" s="23">
+        <v>790</v>
+      </c>
+      <c r="G75" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H75" s="23">
+        <v>1187.5</v>
+      </c>
+      <c r="I75" s="23">
+        <v>1450</v>
+      </c>
+      <c r="J75" s="23">
+        <v>1700</v>
+      </c>
+      <c r="K75" s="23">
+        <v>1447.5</v>
+      </c>
+      <c r="L75" s="23">
+        <v>1875</v>
+      </c>
+      <c r="M75" s="23"/>
+      <c r="N75" s="23"/>
+      <c r="O75" s="23"/>
+      <c r="P75" s="23"/>
+      <c r="Q75" s="23"/>
+      <c r="R75" s="23"/>
+      <c r="S75" s="23"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="22"/>
+      <c r="F76" s="22"/>
+      <c r="G76" s="22">
+        <v>2056.48</v>
+      </c>
+      <c r="H76" s="22">
+        <v>819.58</v>
+      </c>
+      <c r="I76" s="22">
+        <v>1245.1912</v>
+      </c>
+      <c r="J76" s="22">
+        <v>1467.5608</v>
+      </c>
+      <c r="K76" s="22">
+        <v>1658.0028</v>
+      </c>
+      <c r="L76" s="22">
+        <v>1875.0853</v>
+      </c>
+      <c r="M76" s="22">
+        <v>2232.1931</v>
+      </c>
+      <c r="N76" s="22">
+        <v>3160.4373999999998</v>
+      </c>
+      <c r="O76" s="22">
+        <v>4041.5542999999998</v>
+      </c>
+      <c r="P76" s="22">
+        <v>4272.6666999999998</v>
+      </c>
+      <c r="Q76" s="22">
+        <v>4873.2</v>
+      </c>
+      <c r="R76" s="22">
+        <v>5700</v>
+      </c>
+      <c r="S76" s="22">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="23"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="23"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="23">
+        <v>2056.48</v>
+      </c>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23">
+        <v>2063.3332999999998</v>
+      </c>
+      <c r="L77" s="23">
+        <v>2520</v>
+      </c>
+      <c r="M77" s="23">
+        <v>2223.7329</v>
+      </c>
+      <c r="N77" s="23">
+        <v>3420.875</v>
+      </c>
+      <c r="O77" s="23">
+        <v>4208.1750000000002</v>
+      </c>
+      <c r="P77" s="23">
+        <v>4500</v>
+      </c>
+      <c r="Q77" s="23">
+        <v>4873.2</v>
+      </c>
+      <c r="R77" s="23">
+        <v>5700</v>
+      </c>
+      <c r="S77" s="23">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="23"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="23"/>
+      <c r="F78" s="23"/>
+      <c r="G78" s="23"/>
+      <c r="H78" s="23">
+        <v>819.58</v>
+      </c>
+      <c r="I78" s="23">
+        <v>1245.1912</v>
+      </c>
+      <c r="J78" s="23">
+        <v>1467.5608</v>
+      </c>
+      <c r="K78" s="23">
+        <v>1631.2777000000001</v>
+      </c>
+      <c r="L78" s="23">
+        <v>1850.7489</v>
+      </c>
+      <c r="M78" s="23">
+        <v>2251.4931000000001</v>
+      </c>
+      <c r="N78" s="23">
+        <v>2928.9371999999998</v>
+      </c>
+      <c r="O78" s="23">
+        <v>3660.7071000000001</v>
+      </c>
+      <c r="P78" s="23">
+        <v>4159</v>
+      </c>
+      <c r="Q78" s="23"/>
+      <c r="R78" s="23"/>
+      <c r="S78" s="23"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="22">
+        <v>783.2713</v>
+      </c>
+      <c r="D79" s="22">
+        <v>791.46259999999995</v>
+      </c>
+      <c r="E79" s="22">
+        <v>857.44200000000001</v>
+      </c>
+      <c r="F79" s="22">
+        <v>858.27650000000006</v>
+      </c>
+      <c r="G79" s="22">
+        <v>863.57640000000004</v>
+      </c>
+      <c r="H79" s="22">
+        <v>1049.8503000000001</v>
+      </c>
+      <c r="I79" s="22">
+        <v>1120.7593999999999</v>
+      </c>
+      <c r="J79" s="22">
+        <v>1232.3146999999999</v>
+      </c>
+      <c r="K79" s="22">
+        <v>1402.6489999999999</v>
+      </c>
+      <c r="L79" s="22">
+        <v>1700.8688</v>
+      </c>
+      <c r="M79" s="22">
+        <v>2097.7901000000002</v>
+      </c>
+      <c r="N79" s="22">
+        <v>2580.7687000000001</v>
+      </c>
+      <c r="O79" s="22">
+        <v>3165.5761000000002</v>
+      </c>
+      <c r="P79" s="22">
+        <v>3875.4029</v>
+      </c>
+      <c r="Q79" s="22">
+        <v>4300.3266999999996</v>
+      </c>
+      <c r="R79" s="22">
+        <v>4427.0360000000001</v>
+      </c>
+      <c r="S79" s="22">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="23">
+        <v>780</v>
+      </c>
+      <c r="D80" s="23"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23">
+        <v>790</v>
+      </c>
+      <c r="G80" s="23">
+        <v>870</v>
+      </c>
+      <c r="H80" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I80" s="23">
+        <v>1023.3333</v>
+      </c>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23">
+        <v>1507.3333</v>
+      </c>
+      <c r="L80" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M80" s="23"/>
+      <c r="N80" s="23"/>
+      <c r="O80" s="23"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="23"/>
+      <c r="R80" s="23"/>
+      <c r="S80" s="23"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="23"/>
+      <c r="D81" s="23">
+        <v>811.03330000000005</v>
+      </c>
+      <c r="E81" s="23">
+        <v>949.92439999999999</v>
+      </c>
+      <c r="F81" s="23">
+        <v>988.93</v>
+      </c>
+      <c r="G81" s="23">
+        <v>926.09169999999995</v>
+      </c>
+      <c r="H81" s="23">
+        <v>998</v>
+      </c>
+      <c r="I81" s="23">
+        <v>1165.4427000000001</v>
+      </c>
+      <c r="J81" s="23">
+        <v>1376.4324999999999</v>
+      </c>
+      <c r="K81" s="23">
+        <v>1489.4</v>
+      </c>
+      <c r="L81" s="23">
+        <v>1950</v>
+      </c>
+      <c r="M81" s="23">
+        <v>2185</v>
+      </c>
+      <c r="N81" s="23"/>
+      <c r="O81" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P81" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q81" s="23"/>
+      <c r="R81" s="23"/>
+      <c r="S81" s="23"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="23">
+        <v>781.16129999999998</v>
+      </c>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23">
+        <v>821.6</v>
+      </c>
+      <c r="G82" s="23">
+        <v>925.2</v>
+      </c>
+      <c r="H82" s="23">
+        <v>1148.4949999999999</v>
+      </c>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23">
+        <v>1258</v>
+      </c>
+      <c r="L82" s="23"/>
+      <c r="M82" s="23"/>
+      <c r="N82" s="23"/>
+      <c r="O82" s="23"/>
+      <c r="P82" s="23"/>
+      <c r="Q82" s="23"/>
+      <c r="R82" s="23"/>
+      <c r="S82" s="23"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="23">
+        <v>780</v>
+      </c>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23">
+        <v>1185.5999999999999</v>
+      </c>
+      <c r="J83" s="23">
+        <v>1305.5</v>
+      </c>
+      <c r="K83" s="23">
+        <v>1286.0057999999999</v>
+      </c>
+      <c r="L83" s="23">
+        <v>1738.2928999999999</v>
+      </c>
+      <c r="M83" s="23">
+        <v>2283.1667000000002</v>
+      </c>
+      <c r="N83" s="23">
+        <v>2515.8571000000002</v>
+      </c>
+      <c r="O83" s="23"/>
+      <c r="P83" s="23">
+        <v>3573</v>
+      </c>
+      <c r="Q83" s="23"/>
+      <c r="R83" s="23"/>
+      <c r="S83" s="23"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23">
+        <v>1365.1679999999999</v>
+      </c>
+      <c r="J84" s="23"/>
+      <c r="K84" s="23">
+        <v>1729.7071000000001</v>
+      </c>
+      <c r="L84" s="23">
+        <v>1725.0186000000001</v>
+      </c>
+      <c r="M84" s="23">
+        <v>1988.0539000000001</v>
+      </c>
+      <c r="N84" s="23">
+        <v>2554.8307</v>
+      </c>
+      <c r="O84" s="23">
+        <v>3202.15</v>
+      </c>
+      <c r="P84" s="23"/>
+      <c r="Q84" s="23"/>
+      <c r="R84" s="23">
+        <v>4469.7267000000002</v>
+      </c>
+      <c r="S84" s="23">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="23">
+        <v>781.65110000000004</v>
+      </c>
+      <c r="D85" s="23">
+        <v>780</v>
+      </c>
+      <c r="E85" s="23">
+        <v>844.93420000000003</v>
+      </c>
+      <c r="F85" s="23">
+        <v>802</v>
+      </c>
+      <c r="G85" s="23">
+        <v>909</v>
+      </c>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23">
+        <v>1059.5266999999999</v>
+      </c>
+      <c r="J85" s="23">
+        <v>1202</v>
+      </c>
+      <c r="K85" s="23">
+        <v>1336.7919999999999</v>
+      </c>
+      <c r="L85" s="23">
+        <v>2300</v>
+      </c>
+      <c r="M85" s="23"/>
+      <c r="N85" s="23"/>
+      <c r="O85" s="23"/>
+      <c r="P85" s="23"/>
+      <c r="Q85" s="23"/>
+      <c r="R85" s="23"/>
+      <c r="S85" s="23"/>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="23"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="23"/>
+      <c r="F86" s="23">
+        <v>916.95</v>
+      </c>
+      <c r="G86" s="23">
+        <v>863.38459999999998</v>
+      </c>
+      <c r="H86" s="23">
+        <v>1100</v>
+      </c>
+      <c r="I86" s="23">
+        <v>1064.2166999999999</v>
+      </c>
+      <c r="J86" s="23">
+        <v>1325.615</v>
+      </c>
+      <c r="K86" s="23">
+        <v>1464.28</v>
+      </c>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23">
+        <v>2171.3332999999998</v>
+      </c>
+      <c r="N86" s="23"/>
+      <c r="O86" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P86" s="23">
+        <v>4141</v>
+      </c>
+      <c r="Q86" s="23"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="23"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23">
+        <v>1004.2</v>
+      </c>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23">
+        <v>1118</v>
+      </c>
+      <c r="H87" s="23">
+        <v>1222</v>
+      </c>
+      <c r="I87" s="23">
+        <v>1286.3133</v>
+      </c>
+      <c r="J87" s="23">
+        <v>1234.9955</v>
+      </c>
+      <c r="K87" s="23">
+        <v>1387.5273</v>
+      </c>
+      <c r="L87" s="23">
+        <v>1636.2280000000001</v>
+      </c>
+      <c r="M87" s="23">
+        <v>2179.8624</v>
+      </c>
+      <c r="N87" s="23">
+        <v>2622.299</v>
+      </c>
+      <c r="O87" s="23">
+        <v>3370.65</v>
+      </c>
+      <c r="P87" s="23">
+        <v>4555.45</v>
+      </c>
+      <c r="Q87" s="23">
+        <v>5215.2</v>
+      </c>
+      <c r="R87" s="23">
+        <v>4363</v>
+      </c>
+      <c r="S87" s="23"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="23">
+        <v>781.36360000000002</v>
+      </c>
+      <c r="D88" s="23">
+        <v>795</v>
+      </c>
+      <c r="E88" s="23">
+        <v>875</v>
+      </c>
+      <c r="F88" s="23">
+        <v>831.66669999999999</v>
+      </c>
+      <c r="G88" s="23">
+        <v>1006.6286</v>
+      </c>
+      <c r="H88" s="23">
+        <v>1062.752</v>
+      </c>
+      <c r="I88" s="23">
+        <v>1055.625</v>
+      </c>
+      <c r="J88" s="23">
+        <v>1228.9446</v>
+      </c>
+      <c r="K88" s="23">
+        <v>1421.415</v>
+      </c>
+      <c r="L88" s="23">
+        <v>1653.4229</v>
+      </c>
+      <c r="M88" s="23">
+        <v>2085.0752000000002</v>
+      </c>
+      <c r="N88" s="23">
+        <v>2566.1071000000002</v>
+      </c>
+      <c r="O88" s="23">
+        <v>3370.65</v>
+      </c>
+      <c r="P88" s="23"/>
+      <c r="Q88" s="23">
+        <v>3951</v>
+      </c>
+      <c r="R88" s="23">
+        <v>4363</v>
+      </c>
+      <c r="S88" s="23"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="23"/>
+      <c r="D89" s="23"/>
+      <c r="E89" s="23"/>
+      <c r="F89" s="23"/>
+      <c r="G89" s="23">
+        <v>959.62</v>
+      </c>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23">
+        <v>1776.19</v>
+      </c>
+      <c r="K89" s="23">
+        <v>1302.8570999999999</v>
+      </c>
+      <c r="L89" s="23">
+        <v>1800.7529</v>
+      </c>
+      <c r="M89" s="23">
+        <v>2239.5974999999999</v>
+      </c>
+      <c r="N89" s="23"/>
+      <c r="O89" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P89" s="23"/>
+      <c r="Q89" s="23">
+        <v>4350.76</v>
+      </c>
+      <c r="R89" s="23"/>
+      <c r="S89" s="23"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="23">
+        <v>794.85500000000002</v>
+      </c>
+      <c r="D90" s="23"/>
+      <c r="E90" s="23">
+        <v>895.78499999999997</v>
+      </c>
+      <c r="F90" s="23">
+        <v>848</v>
+      </c>
+      <c r="G90" s="23">
+        <v>821.96079999999995</v>
+      </c>
+      <c r="H90" s="23"/>
+      <c r="I90" s="23">
+        <v>1142.9875</v>
+      </c>
+      <c r="J90" s="23">
+        <v>1191.3857</v>
+      </c>
+      <c r="K90" s="23">
+        <v>1432.7727</v>
+      </c>
+      <c r="L90" s="23">
+        <v>1924.75</v>
+      </c>
+      <c r="M90" s="23">
+        <v>2195.9</v>
+      </c>
+      <c r="N90" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O90" s="23"/>
+      <c r="P90" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q90" s="23">
+        <v>4373</v>
+      </c>
+      <c r="R90" s="23"/>
+      <c r="S90" s="23"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="23"/>
+      <c r="D91" s="23"/>
+      <c r="E91" s="23"/>
+      <c r="F91" s="23"/>
+      <c r="G91" s="23"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="23">
+        <v>1036.9215999999999</v>
+      </c>
+      <c r="J91" s="23">
+        <v>1145.8570999999999</v>
+      </c>
+      <c r="K91" s="23">
+        <v>1346.1333</v>
+      </c>
+      <c r="L91" s="23">
+        <v>1572.894</v>
+      </c>
+      <c r="M91" s="23">
+        <v>2304</v>
+      </c>
+      <c r="N91" s="23"/>
+      <c r="O91" s="23"/>
+      <c r="P91" s="23">
+        <v>3687</v>
+      </c>
+      <c r="Q91" s="23"/>
+      <c r="R91" s="23"/>
+      <c r="S91" s="23"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="23">
+        <v>780</v>
+      </c>
+      <c r="D92" s="23">
+        <v>780</v>
+      </c>
+      <c r="E92" s="23">
+        <v>850</v>
+      </c>
+      <c r="F92" s="23">
+        <v>858.33330000000001</v>
+      </c>
+      <c r="G92" s="23">
+        <v>840</v>
+      </c>
+      <c r="H92" s="23">
+        <v>1125</v>
+      </c>
+      <c r="I92" s="23">
+        <v>1113.6364000000001</v>
+      </c>
+      <c r="J92" s="23">
+        <v>1271.7742000000001</v>
+      </c>
+      <c r="K92" s="23">
+        <v>1386</v>
+      </c>
+      <c r="L92" s="23">
+        <v>1931</v>
+      </c>
+      <c r="M92" s="23">
+        <v>2009.8</v>
+      </c>
+      <c r="N92" s="23"/>
+      <c r="O92" s="23">
+        <v>3419.5</v>
+      </c>
+      <c r="P92" s="23">
+        <v>3508</v>
+      </c>
+      <c r="Q92" s="23"/>
+      <c r="R92" s="23"/>
+      <c r="S92" s="23"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="23">
+        <v>780</v>
+      </c>
+      <c r="D93" s="23"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23">
+        <v>1012.4</v>
+      </c>
+      <c r="H93" s="23">
+        <v>954.4</v>
+      </c>
+      <c r="I93" s="23">
+        <v>1077.4675</v>
+      </c>
+      <c r="J93" s="23">
+        <v>1128</v>
+      </c>
+      <c r="K93" s="23">
+        <v>1401.9517000000001</v>
+      </c>
+      <c r="L93" s="23">
+        <v>1791.8</v>
+      </c>
+      <c r="M93" s="23"/>
+      <c r="N93" s="23"/>
+      <c r="O93" s="23">
+        <v>3081</v>
+      </c>
+      <c r="P93" s="23"/>
+      <c r="Q93" s="23"/>
+      <c r="R93" s="23"/>
+      <c r="S93" s="23"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="23">
+        <v>780</v>
+      </c>
+      <c r="D94" s="23">
+        <v>780</v>
+      </c>
+      <c r="E94" s="23">
+        <v>812.76469999999995</v>
+      </c>
+      <c r="F94" s="23">
+        <v>813</v>
+      </c>
+      <c r="G94" s="23">
+        <v>1000.02</v>
+      </c>
+      <c r="H94" s="23">
+        <v>1149.5</v>
+      </c>
+      <c r="I94" s="23">
+        <v>1078</v>
+      </c>
+      <c r="J94" s="23">
+        <v>1323.348</v>
+      </c>
+      <c r="K94" s="23">
+        <v>1361.74</v>
+      </c>
+      <c r="L94" s="23">
+        <v>1818.4</v>
+      </c>
+      <c r="M94" s="23"/>
+      <c r="N94" s="23"/>
+      <c r="O94" s="23"/>
+      <c r="P94" s="23"/>
+      <c r="Q94" s="23"/>
+      <c r="R94" s="23"/>
+      <c r="S94" s="23"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="23">
+        <v>784.43169999999998</v>
+      </c>
+      <c r="D95" s="23"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23">
+        <v>804.59879999999998</v>
+      </c>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23">
+        <v>1114.6667</v>
+      </c>
+      <c r="J95" s="23">
+        <v>1176.4706000000001</v>
+      </c>
+      <c r="K95" s="23">
+        <v>1360</v>
+      </c>
+      <c r="L95" s="23">
+        <v>2165</v>
+      </c>
+      <c r="M95" s="23">
+        <v>2000</v>
+      </c>
+      <c r="N95" s="23"/>
+      <c r="O95" s="23">
+        <v>3115</v>
+      </c>
+      <c r="P95" s="23">
+        <v>3882</v>
+      </c>
+      <c r="Q95" s="23"/>
+      <c r="R95" s="23"/>
+      <c r="S95" s="23"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="23">
+        <v>785</v>
+      </c>
+      <c r="D96" s="23"/>
+      <c r="E96" s="23">
+        <v>780</v>
+      </c>
+      <c r="F96" s="23"/>
+      <c r="G96" s="23"/>
+      <c r="H96" s="23">
+        <v>996</v>
+      </c>
+      <c r="I96" s="23">
+        <v>1124.1890000000001</v>
+      </c>
+      <c r="J96" s="23">
+        <v>1170.0938000000001</v>
+      </c>
+      <c r="K96" s="23">
+        <v>1421.1739</v>
+      </c>
+      <c r="L96" s="23">
+        <v>1632.5833</v>
+      </c>
+      <c r="M96" s="23">
+        <v>2193.1417000000001</v>
+      </c>
+      <c r="N96" s="23"/>
+      <c r="O96" s="23"/>
+      <c r="P96" s="23">
+        <v>3668.24</v>
+      </c>
+      <c r="Q96" s="23">
+        <v>3961</v>
+      </c>
+      <c r="R96" s="23"/>
+      <c r="S96" s="23"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="23">
+        <v>781.47059999999999</v>
+      </c>
+      <c r="D97" s="23">
+        <v>798</v>
+      </c>
+      <c r="E97" s="23">
+        <v>784</v>
+      </c>
+      <c r="F97" s="23">
+        <v>792.5</v>
+      </c>
+      <c r="G97" s="23">
+        <v>791.5</v>
+      </c>
+      <c r="H97" s="23">
+        <v>941.33330000000001</v>
+      </c>
+      <c r="I97" s="23">
+        <v>1252.375</v>
+      </c>
+      <c r="J97" s="23">
+        <v>1607.25</v>
+      </c>
+      <c r="K97" s="23">
+        <v>1378.9494</v>
+      </c>
+      <c r="L97" s="23">
+        <v>2051.3332999999998</v>
+      </c>
+      <c r="M97" s="23">
+        <v>2202.6667000000002</v>
+      </c>
+      <c r="N97" s="23"/>
+      <c r="O97" s="23"/>
+      <c r="P97" s="23"/>
+      <c r="Q97" s="23"/>
+      <c r="R97" s="23"/>
+      <c r="S97" s="23"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="23"/>
+      <c r="H98" s="23"/>
+      <c r="I98" s="23">
+        <v>1327</v>
+      </c>
+      <c r="J98" s="23">
+        <v>1388</v>
+      </c>
+      <c r="K98" s="23">
+        <v>1388</v>
+      </c>
+      <c r="L98" s="23">
+        <v>1914.5</v>
+      </c>
+      <c r="M98" s="23">
+        <v>1899</v>
+      </c>
+      <c r="N98" s="23"/>
+      <c r="O98" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P98" s="23">
+        <v>3862.57</v>
+      </c>
+      <c r="Q98" s="23"/>
+      <c r="R98" s="23"/>
+      <c r="S98" s="23"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="23">
+        <v>780</v>
+      </c>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23">
+        <v>902.04750000000001</v>
+      </c>
+      <c r="F99" s="23">
+        <v>842</v>
+      </c>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23"/>
+      <c r="I99" s="23"/>
+      <c r="J99" s="23">
+        <v>1440</v>
+      </c>
+      <c r="K99" s="23">
+        <v>1500</v>
+      </c>
+      <c r="L99" s="23">
+        <v>1999</v>
+      </c>
+      <c r="M99" s="23"/>
+      <c r="N99" s="23"/>
+      <c r="O99" s="23"/>
+      <c r="P99" s="23"/>
+      <c r="Q99" s="23"/>
+      <c r="R99" s="23"/>
+      <c r="S99" s="23"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="23">
+        <v>785.0575</v>
+      </c>
+      <c r="D100" s="23">
+        <v>780</v>
+      </c>
+      <c r="E100" s="23">
+        <v>863.27670000000001</v>
+      </c>
+      <c r="F100" s="23">
+        <v>851</v>
+      </c>
+      <c r="G100" s="23">
+        <v>873.65859999999998</v>
+      </c>
+      <c r="H100" s="23">
+        <v>1100</v>
+      </c>
+      <c r="I100" s="23">
+        <v>1070.5714</v>
+      </c>
+      <c r="J100" s="23">
+        <v>1213.3471999999999</v>
+      </c>
+      <c r="K100" s="23">
+        <v>1412.8236999999999</v>
+      </c>
+      <c r="L100" s="23">
+        <v>2147.8616999999999</v>
+      </c>
+      <c r="M100" s="23">
+        <v>2266</v>
+      </c>
+      <c r="N100" s="23"/>
+      <c r="O100" s="23"/>
+      <c r="P100" s="23"/>
+      <c r="Q100" s="23"/>
+      <c r="R100" s="23"/>
+      <c r="S100" s="23"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="23">
+        <v>850</v>
+      </c>
+      <c r="D101" s="23">
+        <v>805.75729999999999</v>
+      </c>
+      <c r="E101" s="23">
+        <v>956.37199999999996</v>
+      </c>
+      <c r="F101" s="23">
+        <v>888.70299999999997</v>
+      </c>
+      <c r="G101" s="23">
+        <v>979.0575</v>
+      </c>
+      <c r="H101" s="23"/>
+      <c r="I101" s="23">
+        <v>1704.58</v>
+      </c>
+      <c r="J101" s="23"/>
+      <c r="K101" s="23">
+        <v>1335.91</v>
+      </c>
+      <c r="L101" s="23">
+        <v>2085.2800000000002</v>
+      </c>
+      <c r="M101" s="23"/>
+      <c r="N101" s="23"/>
+      <c r="O101" s="23"/>
+      <c r="P101" s="23"/>
+      <c r="Q101" s="23"/>
+      <c r="R101" s="23"/>
+      <c r="S101" s="23"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23">
+        <v>831.76639999999998</v>
+      </c>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23">
+        <v>1065</v>
+      </c>
+      <c r="I102" s="23">
+        <v>1240</v>
+      </c>
+      <c r="J102" s="23">
+        <v>1700</v>
+      </c>
+      <c r="K102" s="23">
+        <v>1503.3333</v>
+      </c>
+      <c r="L102" s="23"/>
+      <c r="M102" s="23"/>
+      <c r="N102" s="23"/>
+      <c r="O102" s="23"/>
+      <c r="P102" s="23"/>
+      <c r="Q102" s="23"/>
+      <c r="R102" s="23"/>
+      <c r="S102" s="23"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="22">
+        <v>798.28599999999994</v>
+      </c>
+      <c r="D103" s="22">
+        <v>863.56060000000002</v>
+      </c>
+      <c r="E103" s="22">
+        <v>989.49440000000004</v>
+      </c>
+      <c r="F103" s="22">
+        <v>1043.6324999999999</v>
+      </c>
+      <c r="G103" s="22">
+        <v>1164.2435</v>
+      </c>
+      <c r="H103" s="22">
+        <v>1332.7132999999999</v>
+      </c>
+      <c r="I103" s="22">
+        <v>1320.3207</v>
+      </c>
+      <c r="J103" s="22">
+        <v>1342.7581</v>
+      </c>
+      <c r="K103" s="22">
+        <v>1692.7678000000001</v>
+      </c>
+      <c r="L103" s="22">
+        <v>1879.0305000000001</v>
+      </c>
+      <c r="M103" s="22">
+        <v>2328.5459000000001</v>
+      </c>
+      <c r="N103" s="22">
+        <v>2799.2478000000001</v>
+      </c>
+      <c r="O103" s="22">
+        <v>3559.7020000000002</v>
+      </c>
+      <c r="P103" s="22">
+        <v>3719.625</v>
+      </c>
+      <c r="Q103" s="22">
+        <v>4314.3555999999999</v>
+      </c>
+      <c r="R103" s="22">
+        <v>4905.5</v>
+      </c>
+      <c r="S103" s="22">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23">
+        <v>1162</v>
+      </c>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23">
+        <v>1449.6667</v>
+      </c>
+      <c r="J104" s="23">
+        <v>1583</v>
+      </c>
+      <c r="K104" s="23">
+        <v>1977.5966000000001</v>
+      </c>
+      <c r="L104" s="23">
+        <v>2066.6475</v>
+      </c>
+      <c r="M104" s="23">
+        <v>2371.0547000000001</v>
+      </c>
+      <c r="N104" s="23">
+        <v>2867.27</v>
+      </c>
+      <c r="O104" s="23">
+        <v>3388.6667000000002</v>
+      </c>
+      <c r="P104" s="23"/>
+      <c r="Q104" s="23">
+        <v>4565</v>
+      </c>
+      <c r="R104" s="23"/>
+      <c r="S104" s="23"/>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="23"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
+      <c r="G105" s="23">
+        <v>1598.4349999999999</v>
+      </c>
+      <c r="H105" s="23"/>
+      <c r="I105" s="23">
+        <v>1737.5</v>
+      </c>
+      <c r="J105" s="23">
+        <v>1792.4</v>
+      </c>
+      <c r="K105" s="23">
+        <v>2120.4494</v>
+      </c>
+      <c r="L105" s="23">
+        <v>2069.4497000000001</v>
+      </c>
+      <c r="M105" s="23">
+        <v>2331.7910999999999</v>
+      </c>
+      <c r="N105" s="23">
+        <v>3041.0268000000001</v>
+      </c>
+      <c r="O105" s="23">
+        <v>3597.3784999999998</v>
+      </c>
+      <c r="P105" s="23">
+        <v>4150</v>
+      </c>
+      <c r="Q105" s="23"/>
+      <c r="R105" s="23">
+        <v>5510</v>
+      </c>
+      <c r="S105" s="23">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23">
+        <v>982.5</v>
+      </c>
+      <c r="H106" s="23">
+        <v>1070</v>
+      </c>
+      <c r="I106" s="23">
+        <v>1147.0367000000001</v>
+      </c>
+      <c r="J106" s="23">
+        <v>1279.4047</v>
+      </c>
+      <c r="K106" s="23">
+        <v>1465.5848000000001</v>
+      </c>
+      <c r="L106" s="23">
+        <v>1726.1488999999999</v>
+      </c>
+      <c r="M106" s="23">
+        <v>2071.3854999999999</v>
+      </c>
+      <c r="N106" s="23">
+        <v>2655.7292000000002</v>
+      </c>
+      <c r="O106" s="23">
+        <v>3190</v>
+      </c>
+      <c r="P106" s="23"/>
+      <c r="Q106" s="23">
+        <v>4090</v>
+      </c>
+      <c r="R106" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S106" s="23"/>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="23">
+        <v>780</v>
+      </c>
+      <c r="D107" s="23">
+        <v>810.32889999999998</v>
+      </c>
+      <c r="E107" s="23">
+        <v>963.08450000000005</v>
+      </c>
+      <c r="F107" s="23">
+        <v>1008.1425</v>
+      </c>
+      <c r="G107" s="23">
+        <v>1286.71</v>
+      </c>
+      <c r="H107" s="23">
+        <v>1178.4481000000001</v>
+      </c>
+      <c r="I107" s="23">
+        <v>1341.4614999999999</v>
+      </c>
+      <c r="J107" s="23">
+        <v>1469.6452999999999</v>
+      </c>
+      <c r="K107" s="23">
+        <v>1622.4174</v>
+      </c>
+      <c r="L107" s="23">
+        <v>1785.8888999999999</v>
+      </c>
+      <c r="M107" s="23">
+        <v>2341.5949999999998</v>
+      </c>
+      <c r="N107" s="23">
+        <v>3040.82</v>
+      </c>
+      <c r="O107" s="23"/>
+      <c r="P107" s="23">
+        <v>3520</v>
+      </c>
+      <c r="Q107" s="23">
+        <v>4680</v>
+      </c>
+      <c r="R107" s="23"/>
+      <c r="S107" s="23"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="23"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="23"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23">
+        <v>1349.1890000000001</v>
+      </c>
+      <c r="J108" s="23">
+        <v>1436.0862</v>
+      </c>
+      <c r="K108" s="23">
+        <v>1578.5456999999999</v>
+      </c>
+      <c r="L108" s="23">
+        <v>1682.7547999999999</v>
+      </c>
+      <c r="M108" s="23">
+        <v>2232.2925</v>
+      </c>
+      <c r="N108" s="23">
+        <v>2504.4</v>
+      </c>
+      <c r="O108" s="23"/>
+      <c r="P108" s="23">
+        <v>3575</v>
+      </c>
+      <c r="Q108" s="23">
+        <v>4680</v>
+      </c>
+      <c r="R108" s="23"/>
+      <c r="S108" s="23"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23">
+        <v>909</v>
+      </c>
+      <c r="H109" s="23">
+        <v>986.03459999999995</v>
+      </c>
+      <c r="I109" s="23">
+        <v>1134.299</v>
+      </c>
+      <c r="J109" s="23">
+        <v>1210.3284000000001</v>
+      </c>
+      <c r="K109" s="23">
+        <v>1459.3314</v>
+      </c>
+      <c r="L109" s="23">
+        <v>1854.1793</v>
+      </c>
+      <c r="M109" s="23">
+        <v>2169.8011000000001</v>
+      </c>
+      <c r="N109" s="23">
+        <v>2735.6931</v>
+      </c>
+      <c r="O109" s="23">
+        <v>3927.3332999999998</v>
+      </c>
+      <c r="P109" s="23">
+        <v>3842</v>
+      </c>
+      <c r="Q109" s="23"/>
+      <c r="R109" s="23">
+        <v>4150</v>
+      </c>
+      <c r="S109" s="23">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23">
+        <v>1187.24</v>
+      </c>
+      <c r="I110" s="23">
+        <v>1154.6056000000001</v>
+      </c>
+      <c r="J110" s="23">
+        <v>1545</v>
+      </c>
+      <c r="K110" s="23">
+        <v>1946.08</v>
+      </c>
+      <c r="L110" s="23">
+        <v>1824.5</v>
+      </c>
+      <c r="M110" s="23">
+        <v>2295</v>
+      </c>
+      <c r="N110" s="23">
+        <v>2555</v>
+      </c>
+      <c r="O110" s="23">
+        <v>3076</v>
+      </c>
+      <c r="P110" s="23">
+        <v>4055</v>
+      </c>
+      <c r="Q110" s="23"/>
+      <c r="R110" s="23"/>
+      <c r="S110" s="23"/>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="23">
+        <v>792.28629999999998</v>
+      </c>
+      <c r="D111" s="23">
+        <v>937.44</v>
+      </c>
+      <c r="E111" s="23">
+        <v>933.87</v>
+      </c>
+      <c r="F111" s="23">
+        <v>951.6377</v>
+      </c>
+      <c r="G111" s="23">
+        <v>1076.8714</v>
+      </c>
+      <c r="H111" s="23">
+        <v>1285.9315999999999</v>
+      </c>
+      <c r="I111" s="23">
+        <v>1593.2247</v>
+      </c>
+      <c r="J111" s="23">
+        <v>1696.1572000000001</v>
+      </c>
+      <c r="K111" s="23">
+        <v>1887.5174</v>
+      </c>
+      <c r="L111" s="23">
+        <v>1928.7333000000001</v>
+      </c>
+      <c r="M111" s="23">
+        <v>2703.3130000000001</v>
+      </c>
+      <c r="N111" s="23"/>
+      <c r="O111" s="23"/>
+      <c r="P111" s="23"/>
+      <c r="Q111" s="23">
+        <v>4479.2</v>
+      </c>
+      <c r="R111" s="23">
+        <v>4920</v>
+      </c>
+      <c r="S111" s="23"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="23">
+        <v>799.62890000000004</v>
+      </c>
+      <c r="D112" s="23"/>
+      <c r="E112" s="23">
+        <v>1033.2652</v>
+      </c>
+      <c r="F112" s="23">
+        <v>1046.7204999999999</v>
+      </c>
+      <c r="G112" s="23">
+        <v>1105.1491000000001</v>
+      </c>
+      <c r="H112" s="23">
+        <v>1350.1206999999999</v>
+      </c>
+      <c r="I112" s="23">
+        <v>1483.2764</v>
+      </c>
+      <c r="J112" s="23">
+        <v>1642.3187</v>
+      </c>
+      <c r="K112" s="23">
+        <v>1720.9960000000001</v>
+      </c>
+      <c r="L112" s="23">
+        <v>1954.3267000000001</v>
+      </c>
+      <c r="M112" s="23">
+        <v>2727.6929</v>
+      </c>
+      <c r="N112" s="23"/>
+      <c r="O112" s="23"/>
+      <c r="P112" s="23"/>
+      <c r="Q112" s="23">
+        <v>4072</v>
+      </c>
+      <c r="R112" s="23">
+        <v>4920</v>
+      </c>
+      <c r="S112" s="23"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="23">
+        <v>786.2971</v>
+      </c>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23">
+        <v>1016.1532999999999</v>
+      </c>
+      <c r="F113" s="23">
+        <v>1076.5652</v>
+      </c>
+      <c r="G113" s="23">
+        <v>1185.1307999999999</v>
+      </c>
+      <c r="H113" s="23">
+        <v>1458.7864999999999</v>
+      </c>
+      <c r="I113" s="23">
+        <v>1585.3054999999999</v>
+      </c>
+      <c r="J113" s="23">
+        <v>1789.0818999999999</v>
+      </c>
+      <c r="K113" s="23">
+        <v>1873.6733999999999</v>
+      </c>
+      <c r="L113" s="23">
+        <v>2029.3329000000001</v>
+      </c>
+      <c r="M113" s="23">
+        <v>2969.8144000000002</v>
+      </c>
+      <c r="N113" s="23"/>
+      <c r="O113" s="23"/>
+      <c r="P113" s="23"/>
+      <c r="Q113" s="23">
+        <v>4095.5</v>
+      </c>
+      <c r="R113" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S113" s="23"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="23">
+        <v>814.71489999999994</v>
+      </c>
+      <c r="D114" s="23">
+        <v>914.21130000000005</v>
+      </c>
+      <c r="E114" s="23">
+        <v>983.31110000000001</v>
+      </c>
+      <c r="F114" s="23">
+        <v>1062.8289</v>
+      </c>
+      <c r="G114" s="23">
+        <v>1226.8690999999999</v>
+      </c>
+      <c r="H114" s="23">
+        <v>1396.5762</v>
+      </c>
+      <c r="I114" s="23">
+        <v>1736.3567</v>
+      </c>
+      <c r="J114" s="23">
+        <v>1654.1202000000001</v>
+      </c>
+      <c r="K114" s="23">
+        <v>1842.76</v>
+      </c>
+      <c r="L114" s="23">
+        <v>1948.9992</v>
+      </c>
+      <c r="M114" s="23">
+        <v>2613.9542000000001</v>
+      </c>
+      <c r="N114" s="23"/>
+      <c r="O114" s="23"/>
+      <c r="P114" s="23"/>
+      <c r="Q114" s="23">
+        <v>4072</v>
+      </c>
+      <c r="R114" s="23">
+        <v>4795</v>
+      </c>
+      <c r="S114" s="23"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="22"/>
+      <c r="D115" s="22"/>
+      <c r="E115" s="22"/>
+      <c r="F115" s="22">
+        <v>1336</v>
+      </c>
+      <c r="G115" s="22">
+        <v>1430</v>
+      </c>
+      <c r="H115" s="22">
+        <v>1428</v>
+      </c>
+      <c r="I115" s="22">
+        <v>1430</v>
+      </c>
+      <c r="J115" s="22">
+        <v>1790.7233000000001</v>
+      </c>
+      <c r="K115" s="22">
+        <v>2044.8078</v>
+      </c>
+      <c r="L115" s="22">
+        <v>2351.7624999999998</v>
+      </c>
+      <c r="M115" s="22">
+        <v>2757.3733000000002</v>
+      </c>
+      <c r="N115" s="22">
+        <v>3184.2739000000001</v>
+      </c>
+      <c r="O115" s="22">
+        <v>3924.8521999999998</v>
+      </c>
+      <c r="P115" s="22">
+        <v>4228.9413999999997</v>
+      </c>
+      <c r="Q115" s="22">
+        <v>6044</v>
+      </c>
+      <c r="R115" s="22">
+        <v>5929</v>
+      </c>
+      <c r="S115" s="22">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C116" s="23"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="23"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23">
+        <v>1309</v>
+      </c>
+      <c r="J116" s="23">
+        <v>1644.5</v>
+      </c>
+      <c r="K116" s="23">
+        <v>1859.7982</v>
+      </c>
+      <c r="L116" s="23">
+        <v>2195</v>
+      </c>
+      <c r="M116" s="23">
+        <v>3418.4666999999999</v>
+      </c>
+      <c r="N116" s="23">
+        <v>3733.4611</v>
+      </c>
+      <c r="O116" s="23"/>
+      <c r="P116" s="23">
+        <v>4659</v>
+      </c>
+      <c r="Q116" s="23"/>
+      <c r="R116" s="23"/>
+      <c r="S116" s="23"/>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="23"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="23"/>
+      <c r="F117" s="23">
+        <v>1336</v>
+      </c>
+      <c r="G117" s="23">
+        <v>1430</v>
+      </c>
+      <c r="H117" s="23">
+        <v>1428</v>
+      </c>
+      <c r="I117" s="23">
+        <v>1551</v>
+      </c>
+      <c r="J117" s="23">
+        <v>1819.9680000000001</v>
+      </c>
+      <c r="K117" s="23">
+        <v>2172.0019000000002</v>
+      </c>
+      <c r="L117" s="23">
+        <v>2416.3117999999999</v>
+      </c>
+      <c r="M117" s="23">
+        <v>2610.4636999999998</v>
+      </c>
+      <c r="N117" s="23">
+        <v>3159.8656000000001</v>
+      </c>
+      <c r="O117" s="23">
+        <v>3924.8521999999998</v>
+      </c>
+      <c r="P117" s="23">
+        <v>4157.2650000000003</v>
+      </c>
+      <c r="Q117" s="23">
+        <v>6044</v>
+      </c>
+      <c r="R117" s="23">
+        <v>5929</v>
+      </c>
+      <c r="S117" s="23">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C118" s="22"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="22"/>
+      <c r="F118" s="22"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="22"/>
+      <c r="I118" s="22">
+        <v>1426</v>
+      </c>
+      <c r="J118" s="22">
+        <v>2002.9271000000001</v>
+      </c>
+      <c r="K118" s="22">
+        <v>2167.9205999999999</v>
+      </c>
+      <c r="L118" s="22">
+        <v>3331.9699000000001</v>
+      </c>
+      <c r="M118" s="22">
+        <v>2998.1080000000002</v>
+      </c>
+      <c r="N118" s="22">
+        <v>3847.0214000000001</v>
+      </c>
+      <c r="O118" s="22">
+        <v>3901.7352999999998</v>
+      </c>
+      <c r="P118" s="22">
+        <v>4579.3500000000004</v>
+      </c>
+      <c r="Q118" s="22"/>
+      <c r="R118" s="22">
+        <v>5609.6774999999998</v>
+      </c>
+      <c r="S118" s="22">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" s="23"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="23"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="23">
+        <v>1505</v>
+      </c>
+      <c r="J119" s="23">
+        <v>1630.645</v>
+      </c>
+      <c r="K119" s="23">
+        <v>1852.26</v>
+      </c>
+      <c r="L119" s="23">
+        <v>1850.452</v>
+      </c>
+      <c r="M119" s="23">
+        <v>2289.7885999999999</v>
+      </c>
+      <c r="N119" s="23">
+        <v>3087.4881</v>
+      </c>
+      <c r="O119" s="23">
+        <v>3699.4983000000002</v>
+      </c>
+      <c r="P119" s="23">
+        <v>4579.3500000000004</v>
+      </c>
+      <c r="Q119" s="23"/>
+      <c r="R119" s="23">
+        <v>5609.6774999999998</v>
+      </c>
+      <c r="S119" s="23">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="23"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="23"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="23"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="23"/>
+      <c r="L120" s="23"/>
+      <c r="M120" s="23">
+        <v>3108.19</v>
+      </c>
+      <c r="N120" s="23">
+        <v>3382.5533</v>
+      </c>
+      <c r="O120" s="23"/>
+      <c r="P120" s="23"/>
+      <c r="Q120" s="23"/>
+      <c r="R120" s="23"/>
+      <c r="S120" s="23"/>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="23"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="23"/>
+      <c r="F121" s="23"/>
+      <c r="G121" s="23"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="23">
+        <v>1110</v>
+      </c>
+      <c r="J121" s="23">
+        <v>2356.1999999999998</v>
+      </c>
+      <c r="K121" s="23">
+        <v>3247.8225000000002</v>
+      </c>
+      <c r="L121" s="23">
+        <v>3959.6626000000001</v>
+      </c>
+      <c r="M121" s="23">
+        <v>4755.8958000000002</v>
+      </c>
+      <c r="N121" s="23">
+        <v>5598.2332999999999</v>
+      </c>
+      <c r="O121" s="23">
+        <v>7542</v>
+      </c>
+      <c r="P121" s="23"/>
+      <c r="Q121" s="23"/>
+      <c r="R121" s="23"/>
+      <c r="S121" s="23"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C122" s="23"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="23"/>
+      <c r="F122" s="23"/>
+      <c r="G122" s="23"/>
+      <c r="H122" s="23"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="23">
+        <v>1953</v>
+      </c>
+      <c r="K122" s="23">
+        <v>2517.6</v>
+      </c>
+      <c r="L122" s="23">
+        <v>2446</v>
+      </c>
+      <c r="M122" s="23">
+        <v>3669.76</v>
+      </c>
+      <c r="N122" s="23"/>
+      <c r="O122" s="23"/>
+      <c r="P122" s="23"/>
+      <c r="Q122" s="23"/>
+      <c r="R122" s="23"/>
+      <c r="S122" s="23"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" s="23"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="23"/>
+      <c r="F123" s="23"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="23">
+        <v>2140.8000000000002</v>
+      </c>
+      <c r="K123" s="23">
+        <v>1499</v>
+      </c>
+      <c r="L123" s="23">
+        <v>1716</v>
+      </c>
+      <c r="M123" s="23">
+        <v>3138.8332999999998</v>
+      </c>
+      <c r="N123" s="23">
+        <v>4290.1499999999996</v>
+      </c>
+      <c r="O123" s="23"/>
+      <c r="P123" s="23"/>
+      <c r="Q123" s="23"/>
+      <c r="R123" s="23"/>
+      <c r="S123" s="23"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="22">
+        <v>814.67010000000005</v>
+      </c>
+      <c r="D124" s="22">
+        <v>841</v>
+      </c>
+      <c r="E124" s="22">
+        <v>1218.6179999999999</v>
+      </c>
+      <c r="F124" s="22">
+        <v>1075.7355</v>
+      </c>
+      <c r="G124" s="22">
+        <v>1138.6567</v>
+      </c>
+      <c r="H124" s="22">
+        <v>1390.2701</v>
+      </c>
+      <c r="I124" s="22">
+        <v>1408.3995</v>
+      </c>
+      <c r="J124" s="22">
+        <v>1507.7416000000001</v>
+      </c>
+      <c r="K124" s="22">
+        <v>1774.7340999999999</v>
+      </c>
+      <c r="L124" s="22">
+        <v>1964.0554999999999</v>
+      </c>
+      <c r="M124" s="22">
+        <v>2307.4630000000002</v>
+      </c>
+      <c r="N124" s="22">
+        <v>2888.2501999999999</v>
+      </c>
+      <c r="O124" s="22">
+        <v>3506.4465</v>
+      </c>
+      <c r="P124" s="22">
+        <v>4448.9907999999996</v>
+      </c>
+      <c r="Q124" s="22">
+        <v>4537.6225000000004</v>
+      </c>
+      <c r="R124" s="22">
+        <v>5318.5333000000001</v>
+      </c>
+      <c r="S124" s="22">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="23">
+        <v>820</v>
+      </c>
+      <c r="D125" s="23">
+        <v>828.33330000000001</v>
+      </c>
+      <c r="E125" s="23">
+        <v>1218.6179999999999</v>
+      </c>
+      <c r="F125" s="23">
+        <v>1075.7355</v>
+      </c>
+      <c r="G125" s="23">
+        <v>1082.9167</v>
+      </c>
+      <c r="H125" s="23">
+        <v>1231.4807000000001</v>
+      </c>
+      <c r="I125" s="23">
+        <v>1527.5296000000001</v>
+      </c>
+      <c r="J125" s="23">
+        <v>1682.3987999999999</v>
+      </c>
+      <c r="K125" s="23">
+        <v>1891.912</v>
+      </c>
+      <c r="L125" s="23">
+        <v>2131.14</v>
+      </c>
+      <c r="M125" s="23">
+        <v>2351.6977000000002</v>
+      </c>
+      <c r="N125" s="23">
+        <v>3614.1774999999998</v>
+      </c>
+      <c r="O125" s="23">
+        <v>3687.78</v>
+      </c>
+      <c r="P125" s="23"/>
+      <c r="Q125" s="23"/>
+      <c r="R125" s="23"/>
+      <c r="S125" s="23"/>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="23"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="23"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23">
+        <v>1190</v>
+      </c>
+      <c r="J126" s="23">
+        <v>1230</v>
+      </c>
+      <c r="K126" s="23">
+        <v>1763.0769</v>
+      </c>
+      <c r="L126" s="23">
+        <v>1890</v>
+      </c>
+      <c r="M126" s="23">
+        <v>2215</v>
+      </c>
+      <c r="N126" s="23">
+        <v>2750</v>
+      </c>
+      <c r="O126" s="23">
+        <v>3375</v>
+      </c>
+      <c r="P126" s="23">
+        <v>5115.24</v>
+      </c>
+      <c r="Q126" s="23"/>
+      <c r="R126" s="23"/>
+      <c r="S126" s="23"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="23"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="23"/>
+      <c r="F127" s="23"/>
+      <c r="G127" s="23"/>
+      <c r="H127" s="23"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="23">
+        <v>1622.2</v>
+      </c>
+      <c r="K127" s="23">
+        <v>1641.1849999999999</v>
+      </c>
+      <c r="L127" s="23">
+        <v>2065.2649999999999</v>
+      </c>
+      <c r="M127" s="23">
+        <v>2162.2620000000002</v>
+      </c>
+      <c r="N127" s="23">
+        <v>2625</v>
+      </c>
+      <c r="O127" s="23">
+        <v>3500</v>
+      </c>
+      <c r="P127" s="23">
+        <v>6190.48</v>
+      </c>
+      <c r="Q127" s="23"/>
+      <c r="R127" s="23"/>
+      <c r="S127" s="23"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="23"/>
+      <c r="D128" s="23"/>
+      <c r="E128" s="23"/>
+      <c r="F128" s="23"/>
+      <c r="G128" s="23"/>
+      <c r="H128" s="23"/>
+      <c r="I128" s="23"/>
+      <c r="J128" s="23"/>
+      <c r="K128" s="23"/>
+      <c r="L128" s="23">
+        <v>2402.6</v>
+      </c>
+      <c r="M128" s="23"/>
+      <c r="N128" s="23">
+        <v>3643</v>
+      </c>
+      <c r="O128" s="23">
+        <v>4187</v>
+      </c>
+      <c r="P128" s="23"/>
+      <c r="Q128" s="23"/>
+      <c r="R128" s="23"/>
+      <c r="S128" s="23"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="23"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23"/>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
+      <c r="I129" s="23">
+        <v>1243</v>
+      </c>
+      <c r="J129" s="23">
+        <v>1463.242</v>
+      </c>
+      <c r="K129" s="23">
+        <v>1899.0083</v>
+      </c>
+      <c r="L129" s="23">
+        <v>2039</v>
+      </c>
+      <c r="M129" s="23">
+        <v>2168.4371000000001</v>
+      </c>
+      <c r="N129" s="23">
+        <v>2782.0473000000002</v>
+      </c>
+      <c r="O129" s="23">
+        <v>3232.5309000000002</v>
+      </c>
+      <c r="P129" s="23">
+        <v>3746</v>
+      </c>
+      <c r="Q129" s="23"/>
+      <c r="R129" s="23">
+        <v>5237.0667000000003</v>
+      </c>
+      <c r="S129" s="23">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C130" s="23">
+        <v>814.54899999999998</v>
+      </c>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="23">
+        <v>1331.2231999999999</v>
+      </c>
+      <c r="H130" s="23">
+        <v>1412.3190999999999</v>
+      </c>
+      <c r="I130" s="23">
+        <v>1504.0322000000001</v>
+      </c>
+      <c r="J130" s="23">
+        <v>1653.5337</v>
+      </c>
+      <c r="K130" s="23">
+        <v>1847.8215</v>
+      </c>
+      <c r="L130" s="23">
+        <v>2083.0174000000002</v>
+      </c>
+      <c r="M130" s="23">
+        <v>2428.5329999999999</v>
+      </c>
+      <c r="N130" s="23">
+        <v>2966.6212999999998</v>
+      </c>
+      <c r="O130" s="23">
+        <v>4213.25</v>
+      </c>
+      <c r="P130" s="23">
+        <v>3784</v>
+      </c>
+      <c r="Q130" s="23">
+        <v>4601.3</v>
+      </c>
+      <c r="R130" s="23">
+        <v>5500</v>
+      </c>
+      <c r="S130" s="23"/>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="23"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
+      <c r="I131" s="23">
+        <v>1171.9038</v>
+      </c>
+      <c r="J131" s="23">
+        <v>1286.3</v>
+      </c>
+      <c r="K131" s="23">
+        <v>1520</v>
+      </c>
+      <c r="L131" s="23">
+        <v>1669.6885</v>
+      </c>
+      <c r="M131" s="23">
+        <v>2260.5517</v>
+      </c>
+      <c r="N131" s="23">
+        <v>2645.6631000000002</v>
+      </c>
+      <c r="O131" s="23">
+        <v>3372.0632999999998</v>
+      </c>
+      <c r="P131" s="23">
+        <v>4345</v>
+      </c>
+      <c r="Q131" s="23">
+        <v>5200</v>
+      </c>
+      <c r="R131" s="23"/>
+      <c r="S131" s="23"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C132" s="23"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="23"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="23"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="23">
+        <v>1472.62</v>
+      </c>
+      <c r="J132" s="23">
+        <v>1650</v>
+      </c>
+      <c r="K132" s="23"/>
+      <c r="L132" s="23">
+        <v>2084.5632999999998</v>
+      </c>
+      <c r="M132" s="23">
+        <v>3100</v>
+      </c>
+      <c r="N132" s="23"/>
+      <c r="O132" s="23"/>
+      <c r="P132" s="23"/>
+      <c r="Q132" s="23">
+        <v>4600</v>
+      </c>
+      <c r="R132" s="23"/>
+      <c r="S132" s="23"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="23"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="23"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23">
+        <v>1513.4706000000001</v>
+      </c>
+      <c r="J133" s="23">
+        <v>1657.8724</v>
+      </c>
+      <c r="K133" s="23">
+        <v>2021.1738</v>
+      </c>
+      <c r="L133" s="23">
+        <v>2253.8454000000002</v>
+      </c>
+      <c r="M133" s="23">
+        <v>2872.4344999999998</v>
+      </c>
+      <c r="N133" s="23">
+        <v>3164.0382</v>
+      </c>
+      <c r="O133" s="23"/>
+      <c r="P133" s="23">
+        <v>4167.93</v>
+      </c>
+      <c r="Q133" s="23">
+        <v>4471.1899999999996</v>
+      </c>
+      <c r="R133" s="23">
+        <v>5200</v>
+      </c>
+      <c r="S133" s="23"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C134" s="23"/>
+      <c r="D134" s="23">
+        <v>860</v>
+      </c>
+      <c r="E134" s="23"/>
+      <c r="F134" s="23"/>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="23">
+        <v>1250</v>
+      </c>
+      <c r="J134" s="23">
+        <v>1436.6667</v>
+      </c>
+      <c r="K134" s="23">
+        <v>1490.1206999999999</v>
+      </c>
+      <c r="L134" s="23"/>
+      <c r="M134" s="23">
+        <v>2277.2222000000002</v>
+      </c>
+      <c r="N134" s="23">
+        <v>2619.8613999999998</v>
+      </c>
+      <c r="O134" s="23">
+        <v>3150</v>
+      </c>
+      <c r="P134" s="23">
+        <v>4600</v>
+      </c>
+      <c r="Q134" s="23"/>
+      <c r="R134" s="23"/>
+      <c r="S134" s="23"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C135" s="23"/>
+      <c r="D135" s="23"/>
+      <c r="E135" s="23"/>
+      <c r="F135" s="23"/>
+      <c r="G135" s="23"/>
+      <c r="H135" s="23"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="23">
+        <v>1368.3667</v>
+      </c>
+      <c r="K135" s="23">
+        <v>1396.4721999999999</v>
+      </c>
+      <c r="L135" s="23">
+        <v>1696.8838000000001</v>
+      </c>
+      <c r="M135" s="23">
+        <v>2076.3850000000002</v>
+      </c>
+      <c r="N135" s="23">
+        <v>2835.665</v>
+      </c>
+      <c r="O135" s="23">
+        <v>4200</v>
+      </c>
+      <c r="P135" s="23"/>
+      <c r="Q135" s="23"/>
+      <c r="R135" s="23"/>
+      <c r="S135" s="23"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C136" s="23"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="23">
+        <v>889.5</v>
+      </c>
+      <c r="H136" s="23">
+        <v>925.42859999999996</v>
+      </c>
+      <c r="I136" s="23">
+        <v>1127.7644</v>
+      </c>
+      <c r="J136" s="23">
+        <v>1230.1085</v>
+      </c>
+      <c r="K136" s="23">
+        <v>1484.0987</v>
+      </c>
+      <c r="L136" s="23">
+        <v>1844.7102</v>
+      </c>
+      <c r="M136" s="23">
+        <v>2363.7269000000001</v>
+      </c>
+      <c r="N136" s="23">
+        <v>3027.7339999999999</v>
+      </c>
+      <c r="O136" s="23">
+        <v>3945.3733000000002</v>
+      </c>
+      <c r="P136" s="23">
+        <v>4487</v>
+      </c>
+      <c r="Q136" s="23">
+        <v>4178</v>
+      </c>
+      <c r="R136" s="23">
+        <v>5500</v>
+      </c>
+      <c r="S136" s="23"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="22">
+        <v>780</v>
+      </c>
+      <c r="D137" s="22"/>
+      <c r="E137" s="22">
+        <v>792</v>
+      </c>
+      <c r="F137" s="22">
+        <v>905</v>
+      </c>
+      <c r="G137" s="22">
+        <v>904.48929999999996</v>
+      </c>
+      <c r="H137" s="22">
+        <v>1119.5999999999999</v>
+      </c>
+      <c r="I137" s="22">
+        <v>1077.4612999999999</v>
+      </c>
+      <c r="J137" s="22">
+        <v>1241.2684999999999</v>
+      </c>
+      <c r="K137" s="22">
+        <v>1563.2253000000001</v>
+      </c>
+      <c r="L137" s="22">
+        <v>2054.8132999999998</v>
+      </c>
+      <c r="M137" s="22">
+        <v>2480.4812999999999</v>
+      </c>
+      <c r="N137" s="22">
+        <v>3284.1003999999998</v>
+      </c>
+      <c r="O137" s="22">
+        <v>4227.1507000000001</v>
+      </c>
+      <c r="P137" s="22">
+        <v>4839.8860000000004</v>
+      </c>
+      <c r="Q137" s="22">
+        <v>5446.0667000000003</v>
+      </c>
+      <c r="R137" s="22">
+        <v>6530.75</v>
+      </c>
+      <c r="S137" s="22">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C138" s="23">
+        <v>780</v>
+      </c>
+      <c r="D138" s="23"/>
+      <c r="E138" s="23">
+        <v>787.5</v>
+      </c>
+      <c r="F138" s="23">
+        <v>905</v>
+      </c>
+      <c r="G138" s="23">
+        <v>847.70150000000001</v>
+      </c>
+      <c r="H138" s="23">
+        <v>1084</v>
+      </c>
+      <c r="I138" s="23">
+        <v>1070.7452000000001</v>
+      </c>
+      <c r="J138" s="23">
+        <v>1247.2041999999999</v>
+      </c>
+      <c r="K138" s="23">
+        <v>1461.3485000000001</v>
+      </c>
+      <c r="L138" s="23">
+        <v>1698.5355999999999</v>
+      </c>
+      <c r="M138" s="23">
+        <v>2067.9929000000002</v>
+      </c>
+      <c r="N138" s="23">
+        <v>2584.5355</v>
+      </c>
+      <c r="O138" s="23"/>
+      <c r="P138" s="23">
+        <v>4343.2299999999996</v>
+      </c>
+      <c r="Q138" s="23">
+        <v>5830</v>
+      </c>
+      <c r="R138" s="23"/>
+      <c r="S138" s="23"/>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="23"/>
+      <c r="D139" s="23"/>
+      <c r="E139" s="23"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="23">
+        <v>920</v>
+      </c>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="23">
+        <v>1300</v>
+      </c>
+      <c r="K139" s="23">
+        <v>1612.66</v>
+      </c>
+      <c r="L139" s="23">
+        <v>1522</v>
+      </c>
+      <c r="M139" s="23"/>
+      <c r="N139" s="23">
+        <v>2364</v>
+      </c>
+      <c r="O139" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P139" s="23"/>
+      <c r="Q139" s="23"/>
+      <c r="R139" s="23"/>
+      <c r="S139" s="23"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="23"/>
+      <c r="D140" s="23"/>
+      <c r="E140" s="23">
+        <v>810</v>
+      </c>
+      <c r="F140" s="23">
+        <v>905</v>
+      </c>
+      <c r="G140" s="23">
+        <v>810.19230000000005</v>
+      </c>
+      <c r="H140" s="23">
+        <v>960</v>
+      </c>
+      <c r="I140" s="23">
+        <v>960</v>
+      </c>
+      <c r="J140" s="23">
+        <v>1045</v>
+      </c>
+      <c r="K140" s="23">
+        <v>1215.7143000000001</v>
+      </c>
+      <c r="L140" s="23"/>
+      <c r="M140" s="23"/>
+      <c r="N140" s="23"/>
+      <c r="O140" s="23">
+        <v>3430</v>
+      </c>
+      <c r="P140" s="23"/>
+      <c r="Q140" s="23"/>
+      <c r="R140" s="23"/>
+      <c r="S140" s="23"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C141" s="23"/>
+      <c r="D141" s="23"/>
+      <c r="E141" s="23"/>
+      <c r="F141" s="23"/>
+      <c r="G141" s="23"/>
+      <c r="H141" s="23"/>
+      <c r="I141" s="23">
+        <v>1688.4</v>
+      </c>
+      <c r="J141" s="23">
+        <v>1851.22</v>
+      </c>
+      <c r="K141" s="23">
+        <v>2190.6</v>
+      </c>
+      <c r="L141" s="23">
+        <v>2090.4317999999998</v>
+      </c>
+      <c r="M141" s="23">
+        <v>2570.4632999999999</v>
+      </c>
+      <c r="N141" s="23">
+        <v>3333.4576000000002</v>
+      </c>
+      <c r="O141" s="23">
+        <v>4619.7439999999997</v>
+      </c>
+      <c r="P141" s="23">
+        <v>5175.1000000000004</v>
+      </c>
+      <c r="Q141" s="23">
+        <v>5830</v>
+      </c>
+      <c r="R141" s="23"/>
+      <c r="S141" s="23"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="23"/>
+      <c r="D142" s="23"/>
+      <c r="E142" s="23"/>
+      <c r="F142" s="23"/>
+      <c r="G142" s="23">
+        <v>1292.9217000000001</v>
+      </c>
+      <c r="H142" s="23">
+        <v>1386</v>
+      </c>
+      <c r="I142" s="23">
+        <v>1432.52</v>
+      </c>
+      <c r="J142" s="23">
+        <v>1766.9</v>
+      </c>
+      <c r="K142" s="23">
+        <v>1963.23</v>
+      </c>
+      <c r="L142" s="23">
+        <v>2585.8544999999999</v>
+      </c>
+      <c r="M142" s="23">
+        <v>2496.0364</v>
+      </c>
+      <c r="N142" s="23">
+        <v>3383.3692000000001</v>
+      </c>
+      <c r="O142" s="23">
+        <v>4232.8173999999999</v>
+      </c>
+      <c r="P142" s="23">
+        <v>4753</v>
+      </c>
+      <c r="Q142" s="23">
+        <v>4678.2</v>
+      </c>
+      <c r="R142" s="23">
+        <v>6530.75</v>
+      </c>
+      <c r="S142" s="23">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C143" s="22">
+        <v>785.75869999999998</v>
+      </c>
+      <c r="D143" s="22">
+        <v>821.76390000000004</v>
+      </c>
+      <c r="E143" s="22">
+        <v>977.06769999999995</v>
+      </c>
+      <c r="F143" s="22">
+        <v>1182.414</v>
+      </c>
+      <c r="G143" s="22">
+        <v>1049.7695000000001</v>
+      </c>
+      <c r="H143" s="22">
+        <v>1321.9363000000001</v>
+      </c>
+      <c r="I143" s="22">
+        <v>1409.4721</v>
+      </c>
+      <c r="J143" s="22">
+        <v>1582.6054999999999</v>
+      </c>
+      <c r="K143" s="22">
+        <v>1789.5696</v>
+      </c>
+      <c r="L143" s="22">
+        <v>2081.8420999999998</v>
+      </c>
+      <c r="M143" s="22">
+        <v>2514.6568000000002</v>
+      </c>
+      <c r="N143" s="22">
+        <v>3168.1116000000002</v>
+      </c>
+      <c r="O143" s="22">
+        <v>3911.4223000000002</v>
+      </c>
+      <c r="P143" s="22">
+        <v>4220.4656000000004</v>
+      </c>
+      <c r="Q143" s="22">
+        <v>5231.25</v>
+      </c>
+      <c r="R143" s="22">
+        <v>5512.9857000000002</v>
+      </c>
+      <c r="S143" s="22">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C144" s="23"/>
+      <c r="D144" s="23"/>
+      <c r="E144" s="23"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="23"/>
+      <c r="H144" s="23"/>
+      <c r="I144" s="23"/>
+      <c r="J144" s="23">
+        <v>1608.8</v>
+      </c>
+      <c r="K144" s="23">
+        <v>1859</v>
+      </c>
+      <c r="L144" s="23">
+        <v>2330.7759999999998</v>
+      </c>
+      <c r="M144" s="23"/>
+      <c r="N144" s="23">
+        <v>3015</v>
+      </c>
+      <c r="O144" s="23">
+        <v>4000</v>
+      </c>
+      <c r="P144" s="23"/>
+      <c r="Q144" s="23"/>
+      <c r="R144" s="23"/>
+      <c r="S144" s="23"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C145" s="23"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="23"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="23"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="23">
+        <v>1608.6062999999999</v>
+      </c>
+      <c r="K145" s="23">
+        <v>1719.1177</v>
+      </c>
+      <c r="L145" s="23">
+        <v>1954.3780999999999</v>
+      </c>
+      <c r="M145" s="23">
+        <v>2577.1723999999999</v>
+      </c>
+      <c r="N145" s="23">
+        <v>3118.4793</v>
+      </c>
+      <c r="O145" s="23">
+        <v>3984.5949999999998</v>
+      </c>
+      <c r="P145" s="23"/>
+      <c r="Q145" s="23"/>
+      <c r="R145" s="23">
+        <v>4479</v>
+      </c>
+      <c r="S145" s="23">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="23">
+        <v>785.95069999999998</v>
+      </c>
+      <c r="D146" s="23">
+        <v>813.79390000000001</v>
+      </c>
+      <c r="E146" s="23">
+        <v>993.94359999999995</v>
+      </c>
+      <c r="F146" s="23">
+        <v>981.66669999999999</v>
+      </c>
+      <c r="G146" s="23">
+        <v>1083.82</v>
+      </c>
+      <c r="H146" s="23">
+        <v>1260.441</v>
+      </c>
+      <c r="I146" s="23">
+        <v>1543.3434</v>
+      </c>
+      <c r="J146" s="23">
+        <v>1721.6849999999999</v>
+      </c>
+      <c r="K146" s="23">
+        <v>2025.1703</v>
+      </c>
+      <c r="L146" s="23">
+        <v>2212.2399999999998</v>
+      </c>
+      <c r="M146" s="23">
+        <v>2546.7532000000001</v>
+      </c>
+      <c r="N146" s="23">
+        <v>3351.1894000000002</v>
+      </c>
+      <c r="O146" s="23">
+        <v>3972.47</v>
+      </c>
+      <c r="P146" s="23">
+        <v>4481.37</v>
+      </c>
+      <c r="Q146" s="23"/>
+      <c r="R146" s="23">
+        <v>5656.45</v>
+      </c>
+      <c r="S146" s="23">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" s="23">
+        <v>780</v>
+      </c>
+      <c r="D147" s="23">
+        <v>800</v>
+      </c>
+      <c r="E147" s="23">
+        <v>780</v>
+      </c>
+      <c r="F147" s="23"/>
+      <c r="G147" s="23">
+        <v>780</v>
+      </c>
+      <c r="H147" s="23"/>
+      <c r="I147" s="23">
+        <v>1063.75</v>
+      </c>
+      <c r="J147" s="23">
+        <v>1232.2415000000001</v>
+      </c>
+      <c r="K147" s="23">
+        <v>1598.4086</v>
+      </c>
+      <c r="L147" s="23">
+        <v>1723.6667</v>
+      </c>
+      <c r="M147" s="23">
+        <v>1899</v>
+      </c>
+      <c r="N147" s="23"/>
+      <c r="O147" s="23">
+        <v>2931</v>
+      </c>
+      <c r="P147" s="23"/>
+      <c r="Q147" s="23"/>
+      <c r="R147" s="23"/>
+      <c r="S147" s="23"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="23"/>
+      <c r="D148" s="23"/>
+      <c r="E148" s="23"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H148" s="23">
+        <v>1283.3333</v>
+      </c>
+      <c r="I148" s="23">
+        <v>1500</v>
+      </c>
+      <c r="J148" s="23">
+        <v>1493.6153999999999</v>
+      </c>
+      <c r="K148" s="23">
+        <v>1601.8531</v>
+      </c>
+      <c r="L148" s="23">
+        <v>1853.7666999999999</v>
+      </c>
+      <c r="M148" s="23">
+        <v>2266.6554999999998</v>
+      </c>
+      <c r="N148" s="23">
+        <v>2848.6433000000002</v>
+      </c>
+      <c r="O148" s="23">
+        <v>3535.24</v>
+      </c>
+      <c r="P148" s="23">
+        <v>4730.04</v>
+      </c>
+      <c r="Q148" s="23"/>
+      <c r="R148" s="23"/>
+      <c r="S148" s="23"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="23"/>
+      <c r="D149" s="23">
+        <v>871.39750000000004</v>
+      </c>
+      <c r="E149" s="23">
+        <v>919</v>
+      </c>
+      <c r="F149" s="23"/>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23">
+        <v>1038</v>
+      </c>
+      <c r="I149" s="23">
+        <v>1121.8824</v>
+      </c>
+      <c r="J149" s="23">
+        <v>1600.866</v>
+      </c>
+      <c r="K149" s="23">
+        <v>1443.8533</v>
+      </c>
+      <c r="L149" s="23">
+        <v>1628.875</v>
+      </c>
+      <c r="M149" s="23">
+        <v>2098.875</v>
+      </c>
+      <c r="N149" s="23">
+        <v>2767.5349999999999</v>
+      </c>
+      <c r="O149" s="23"/>
+      <c r="P149" s="23"/>
+      <c r="Q149" s="23">
+        <v>5300</v>
+      </c>
+      <c r="R149" s="23"/>
+      <c r="S149" s="23"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="23"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="23"/>
+      <c r="F150" s="23">
+        <v>1316.2456</v>
+      </c>
+      <c r="G150" s="23">
+        <v>1273.17</v>
+      </c>
+      <c r="H150" s="23">
+        <v>1423.6641999999999</v>
+      </c>
+      <c r="I150" s="23">
+        <v>1830.44</v>
+      </c>
+      <c r="J150" s="23">
+        <v>1564.2547999999999</v>
+      </c>
+      <c r="K150" s="23">
+        <v>2266.3108000000002</v>
+      </c>
+      <c r="L150" s="23">
+        <v>2544.7166999999999</v>
+      </c>
+      <c r="M150" s="23">
+        <v>2653.7303000000002</v>
+      </c>
+      <c r="N150" s="23">
+        <v>3791.01</v>
+      </c>
+      <c r="O150" s="23">
+        <v>3973.08</v>
+      </c>
+      <c r="P150" s="23"/>
+      <c r="Q150" s="23">
+        <v>4600</v>
+      </c>
+      <c r="R150" s="23"/>
+      <c r="S150" s="23"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" s="23"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="23"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23">
+        <v>1601.115</v>
+      </c>
+      <c r="H151" s="23">
+        <v>1403</v>
+      </c>
+      <c r="I151" s="23">
+        <v>1453</v>
+      </c>
+      <c r="J151" s="23">
+        <v>1589.8309999999999</v>
+      </c>
+      <c r="K151" s="23">
+        <v>1764.3628000000001</v>
+      </c>
+      <c r="L151" s="23">
+        <v>1909.5</v>
+      </c>
+      <c r="M151" s="23">
+        <v>2427.1738999999998</v>
+      </c>
+      <c r="N151" s="23">
+        <v>3221</v>
+      </c>
+      <c r="O151" s="23"/>
+      <c r="P151" s="23">
+        <v>3519</v>
+      </c>
+      <c r="Q151" s="23">
+        <v>5725</v>
+      </c>
+      <c r="R151" s="23"/>
+      <c r="S151" s="23"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C152" s="23"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="23"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23">
+        <v>1671.4749999999999</v>
+      </c>
+      <c r="H152" s="23"/>
+      <c r="I152" s="23"/>
+      <c r="J152" s="23">
+        <v>1768</v>
+      </c>
+      <c r="K152" s="23">
+        <v>2043.021</v>
+      </c>
+      <c r="L152" s="23">
+        <v>2162.5464999999999</v>
+      </c>
+      <c r="M152" s="23">
+        <v>2597.4544000000001</v>
+      </c>
+      <c r="N152" s="23">
+        <v>3235.9321</v>
+      </c>
+      <c r="O152" s="23">
+        <v>4023.4394000000002</v>
+      </c>
+      <c r="P152" s="23">
+        <v>3853.6667000000002</v>
+      </c>
+      <c r="Q152" s="23"/>
+      <c r="R152" s="23">
+        <v>6106.6666999999998</v>
+      </c>
+      <c r="S152" s="23">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" s="23"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23">
+        <v>1161</v>
+      </c>
+      <c r="H153" s="23">
+        <v>1260.8667</v>
+      </c>
+      <c r="I153" s="23">
+        <v>1471.8028999999999</v>
+      </c>
+      <c r="J153" s="23">
+        <v>1630.6919</v>
+      </c>
+      <c r="K153" s="23">
+        <v>1845.9958999999999</v>
+      </c>
+      <c r="L153" s="23">
+        <v>2393.9061999999999</v>
+      </c>
+      <c r="M153" s="23">
+        <v>2455.7372</v>
+      </c>
+      <c r="N153" s="23">
+        <v>2969.3076999999998</v>
+      </c>
+      <c r="O153" s="23">
+        <v>3904.6667000000002</v>
+      </c>
+      <c r="P153" s="23"/>
+      <c r="Q153" s="23">
+        <v>5300</v>
+      </c>
+      <c r="R153" s="23"/>
+      <c r="S153" s="23"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="22">
+        <v>795.66229999999996</v>
+      </c>
+      <c r="D154" s="22"/>
+      <c r="E154" s="22">
+        <v>981.75329999999997</v>
+      </c>
+      <c r="F154" s="22">
+        <v>821.65</v>
+      </c>
+      <c r="G154" s="22">
+        <v>900.78570000000002</v>
+      </c>
+      <c r="H154" s="22">
+        <v>1040.866</v>
+      </c>
+      <c r="I154" s="22">
+        <v>1360.8731</v>
+      </c>
+      <c r="J154" s="22">
+        <v>1571.3304000000001</v>
+      </c>
+      <c r="K154" s="22">
+        <v>1582.4464</v>
+      </c>
+      <c r="L154" s="22">
+        <v>1890.7991</v>
+      </c>
+      <c r="M154" s="22">
+        <v>2299.1707000000001</v>
+      </c>
+      <c r="N154" s="22">
+        <v>3298.9845999999998</v>
+      </c>
+      <c r="O154" s="22">
+        <v>3905.4414999999999</v>
+      </c>
+      <c r="P154" s="22">
+        <v>4410.5474999999997</v>
+      </c>
+      <c r="Q154" s="22">
+        <v>4578.18</v>
+      </c>
+      <c r="R154" s="22">
+        <v>5392.2066999999997</v>
+      </c>
+      <c r="S154" s="22">
+        <v>6169.7849999999999</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" s="23"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="23"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23"/>
+      <c r="I155" s="23">
+        <v>1216.8181999999999</v>
+      </c>
+      <c r="J155" s="23">
+        <v>1770</v>
+      </c>
+      <c r="K155" s="23">
+        <v>1659.9892</v>
+      </c>
+      <c r="L155" s="23">
+        <v>1877.0231000000001</v>
+      </c>
+      <c r="M155" s="23">
+        <v>2138.3060999999998</v>
+      </c>
+      <c r="N155" s="23">
+        <v>3112.2755999999999</v>
+      </c>
+      <c r="O155" s="23">
+        <v>3588.2084</v>
+      </c>
+      <c r="P155" s="23"/>
+      <c r="Q155" s="23"/>
+      <c r="R155" s="23">
+        <v>4685</v>
+      </c>
+      <c r="S155" s="23">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" s="23">
+        <v>780</v>
+      </c>
+      <c r="D156" s="23"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23">
+        <v>821.65</v>
+      </c>
+      <c r="G156" s="23">
+        <v>812.5</v>
+      </c>
+      <c r="H156" s="23">
+        <v>1046.0552</v>
+      </c>
+      <c r="I156" s="23">
+        <v>1137.6478999999999</v>
+      </c>
+      <c r="J156" s="23">
+        <v>1325.8371</v>
+      </c>
+      <c r="K156" s="23">
+        <v>1511.4697000000001</v>
+      </c>
+      <c r="L156" s="23">
+        <v>1953.5830000000001</v>
+      </c>
+      <c r="M156" s="23">
+        <v>2590.5812999999998</v>
+      </c>
+      <c r="N156" s="23">
+        <v>3185.6860000000001</v>
+      </c>
+      <c r="O156" s="23">
+        <v>3034</v>
+      </c>
+      <c r="P156" s="23"/>
+      <c r="Q156" s="23">
+        <v>4592.5200000000004</v>
+      </c>
+      <c r="R156" s="23">
+        <v>5201</v>
+      </c>
+      <c r="S156" s="23"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C157" s="23"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="23">
+        <v>981.75329999999997</v>
+      </c>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23">
+        <v>1573</v>
+      </c>
+      <c r="H157" s="23">
+        <v>880</v>
+      </c>
+      <c r="I157" s="23"/>
+      <c r="J157" s="23">
+        <v>1349.9045000000001</v>
+      </c>
+      <c r="K157" s="23">
+        <v>1391.4671000000001</v>
+      </c>
+      <c r="L157" s="23">
+        <v>1686.5293999999999</v>
+      </c>
+      <c r="M157" s="23">
+        <v>1931.1667</v>
+      </c>
+      <c r="N157" s="23">
+        <v>2935.58</v>
+      </c>
+      <c r="O157" s="23"/>
+      <c r="P157" s="23">
+        <v>4023.5949999999998</v>
+      </c>
+      <c r="Q157" s="23">
+        <v>4950</v>
+      </c>
+      <c r="R157" s="23"/>
+      <c r="S157" s="23"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" s="23">
+        <v>802.89099999999996</v>
+      </c>
+      <c r="D158" s="23"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
+      <c r="I158" s="23">
+        <v>1425.76</v>
+      </c>
+      <c r="J158" s="23">
+        <v>1620.2639999999999</v>
+      </c>
+      <c r="K158" s="23">
+        <v>1647.6714999999999</v>
+      </c>
+      <c r="L158" s="23">
+        <v>1829.6551999999999</v>
+      </c>
+      <c r="M158" s="23">
+        <v>2628.7211000000002</v>
+      </c>
+      <c r="N158" s="23">
+        <v>2949.375</v>
+      </c>
+      <c r="O158" s="23">
+        <v>3080</v>
+      </c>
+      <c r="P158" s="23"/>
+      <c r="Q158" s="23">
+        <v>4149</v>
+      </c>
+      <c r="R158" s="23">
+        <v>5201</v>
+      </c>
+      <c r="S158" s="23"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C159" s="23">
+        <v>780</v>
+      </c>
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
+      <c r="I159" s="23">
+        <v>1507.528</v>
+      </c>
+      <c r="J159" s="23">
+        <v>1624.2666999999999</v>
+      </c>
+      <c r="K159" s="23">
+        <v>1803.0845999999999</v>
+      </c>
+      <c r="L159" s="23">
+        <v>2147.4067</v>
+      </c>
+      <c r="M159" s="23">
+        <v>2723.6037999999999</v>
+      </c>
+      <c r="N159" s="23">
+        <v>3199.8132999999998</v>
+      </c>
+      <c r="O159" s="23"/>
+      <c r="P159" s="23">
+        <v>4395</v>
+      </c>
+      <c r="Q159" s="23"/>
+      <c r="R159" s="23"/>
+      <c r="S159" s="23"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" s="23"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23">
+        <v>1288</v>
+      </c>
+      <c r="H160" s="23"/>
+      <c r="I160" s="23">
+        <v>1710</v>
+      </c>
+      <c r="J160" s="23">
+        <v>1885.4480000000001</v>
+      </c>
+      <c r="K160" s="23">
+        <v>2165.56</v>
+      </c>
+      <c r="L160" s="23">
+        <v>2580</v>
+      </c>
+      <c r="M160" s="23">
+        <v>2441.0075000000002</v>
+      </c>
+      <c r="N160" s="23">
+        <v>3695.6511999999998</v>
+      </c>
+      <c r="O160" s="23">
+        <v>4499.6192000000001</v>
+      </c>
+      <c r="P160" s="23">
+        <v>5200</v>
+      </c>
+      <c r="Q160" s="23"/>
+      <c r="R160" s="23">
+        <v>6018.2150000000001</v>
+      </c>
+      <c r="S160" s="23">
+        <v>6628.57</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="22">
+        <v>799.89829999999995</v>
+      </c>
+      <c r="D161" s="22">
+        <v>812.71169999999995</v>
+      </c>
+      <c r="E161" s="22">
+        <v>972.7749</v>
+      </c>
+      <c r="F161" s="22">
+        <v>1035.6262999999999</v>
+      </c>
+      <c r="G161" s="22">
+        <v>1098.0027</v>
+      </c>
+      <c r="H161" s="22">
+        <v>1278.451</v>
+      </c>
+      <c r="I161" s="22">
+        <v>1283.2152000000001</v>
+      </c>
+      <c r="J161" s="22">
+        <v>1447.3828000000001</v>
+      </c>
+      <c r="K161" s="22">
+        <v>1712.9177</v>
+      </c>
+      <c r="L161" s="22">
+        <v>2049.5340999999999</v>
+      </c>
+      <c r="M161" s="22">
+        <v>2425.2973000000002</v>
+      </c>
+      <c r="N161" s="22">
+        <v>3211.0160000000001</v>
+      </c>
+      <c r="O161" s="22">
+        <v>4001.2638000000002</v>
+      </c>
+      <c r="P161" s="22">
+        <v>4558.2753000000002</v>
+      </c>
+      <c r="Q161" s="22">
+        <v>4869.9205000000002</v>
+      </c>
+      <c r="R161" s="22">
+        <v>5434.9772999999996</v>
+      </c>
+      <c r="S161" s="22">
+        <v>6307.9727999999996</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>185</v>
+      </c>
+      <c r="L164" s="1"/>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
+        <v>186</v>
+      </c>
+      <c r="L165" s="1"/>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="L166" s="1"/>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
+        <v>187</v>
+      </c>
+      <c r="L167" s="1"/>
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A169" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="B169" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C169" s="21"/>
+      <c r="D169" s="21"/>
+      <c r="E169" s="21"/>
+      <c r="F169" s="21"/>
+      <c r="G169" s="21"/>
+      <c r="H169" s="21"/>
+      <c r="I169" s="21"/>
+      <c r="J169" s="21"/>
+      <c r="K169" s="21"/>
+      <c r="L169" s="21"/>
+      <c r="M169" s="21"/>
+      <c r="N169" s="21"/>
+      <c r="O169" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="21">
+    <mergeCell ref="B2:S2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="A124:A136"/>
+    <mergeCell ref="A137:A142"/>
+    <mergeCell ref="A143:A153"/>
+    <mergeCell ref="A154:A160"/>
+    <mergeCell ref="A161:B161"/>
+    <mergeCell ref="B169:O169"/>
+    <mergeCell ref="A45:A75"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="A79:A102"/>
+    <mergeCell ref="A103:A114"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="A7:A13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="A31:A44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1598A30D-0883-4879-B678-CC43C62F7CF8}">
+  <dimension ref="A2:S169"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B167" sqref="B167"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="35.21875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="R3" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="S3" s="18">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="30"/>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
+      <c r="S5" s="30"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="24"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="25">
+        <v>1</v>
+      </c>
+      <c r="D6" s="25">
+        <v>2</v>
+      </c>
+      <c r="E6" s="25">
+        <v>3</v>
+      </c>
+      <c r="F6" s="25">
+        <v>4</v>
+      </c>
+      <c r="G6" s="25">
+        <v>5</v>
+      </c>
+      <c r="H6" s="25">
+        <v>6</v>
+      </c>
+      <c r="I6" s="25">
+        <v>7</v>
+      </c>
+      <c r="J6" s="25">
+        <v>8</v>
+      </c>
+      <c r="K6" s="25">
+        <v>9</v>
+      </c>
+      <c r="L6" s="25">
+        <v>10</v>
+      </c>
+      <c r="M6" s="25">
+        <v>11</v>
+      </c>
+      <c r="N6" s="25">
+        <v>12</v>
+      </c>
+      <c r="O6" s="25">
+        <v>13</v>
+      </c>
+      <c r="P6" s="25">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="25">
+        <v>15</v>
+      </c>
+      <c r="R6" s="25">
+        <v>16</v>
+      </c>
+      <c r="S6" s="25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="5">
+        <v>1.0175000000000001</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5">
+        <v>1.1296999999999999</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1.1727000000000001</v>
+      </c>
+      <c r="G7" s="5">
+        <v>1.0615000000000001</v>
+      </c>
+      <c r="H7" s="5">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="I7" s="5">
+        <v>1.026</v>
+      </c>
+      <c r="J7" s="5">
+        <v>0.99250000000000005</v>
+      </c>
+      <c r="K7" s="5">
+        <v>0.99260000000000004</v>
+      </c>
+      <c r="L7" s="5">
+        <v>0.86140000000000005</v>
+      </c>
+      <c r="M7" s="5">
+        <v>0.92659999999999998</v>
+      </c>
+      <c r="N7" s="5">
+        <v>1.0097</v>
+      </c>
+      <c r="O7" s="5">
+        <v>1.0342</v>
+      </c>
+      <c r="P7" s="5">
+        <v>1.1594</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>0.74809999999999999</v>
+      </c>
+      <c r="R7" s="5">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="S7" s="5">
+        <v>0.76249999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11">
+        <v>1.0770999999999999</v>
+      </c>
+      <c r="L8" s="11">
+        <v>0.97740000000000005</v>
+      </c>
+      <c r="M8" s="11">
+        <v>0.94189999999999996</v>
+      </c>
+      <c r="N8" s="11">
+        <v>1.0590999999999999</v>
+      </c>
+      <c r="O8" s="11">
+        <v>1.0821000000000001</v>
+      </c>
+      <c r="P8" s="11">
+        <v>1.2202999999999999</v>
+      </c>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11">
+        <v>0.86909999999999998</v>
+      </c>
+      <c r="S8" s="11">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11">
+        <v>1.3532</v>
+      </c>
+      <c r="I9" s="11">
+        <v>1.123</v>
+      </c>
+      <c r="J9" s="11">
+        <v>1.1165</v>
+      </c>
+      <c r="K9" s="11">
+        <v>1.0114000000000001</v>
+      </c>
+      <c r="L9" s="11">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="M9" s="11">
+        <v>0.81210000000000004</v>
+      </c>
+      <c r="N9" s="11">
+        <v>0.77300000000000002</v>
+      </c>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11">
+        <v>0.61140000000000005</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11">
+        <v>1.0451999999999999</v>
+      </c>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0.86280000000000001</v>
+      </c>
+      <c r="K10" s="11">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0.87570000000000003</v>
+      </c>
+      <c r="N10" s="11">
+        <v>0.88219999999999998</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0.85089999999999999</v>
+      </c>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0.83189999999999997</v>
+      </c>
+      <c r="S10" s="11"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11">
+        <v>0.89810000000000001</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11">
+        <v>1.0988</v>
+      </c>
+      <c r="J11" s="11">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="K11" s="11">
+        <v>0.87829999999999997</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0.85</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11">
+        <v>0.73309999999999997</v>
+      </c>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11">
+        <v>1.1545000000000001</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1.3091999999999999</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1.1416999999999999</v>
+      </c>
+      <c r="H12" s="11">
+        <v>1.1377999999999999</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1.0658000000000001</v>
+      </c>
+      <c r="J12" s="11">
+        <v>1.0649</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1.0243</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0.92059999999999997</v>
+      </c>
+      <c r="M12" s="11">
+        <v>0.93730000000000002</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1.0194000000000001</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0.89180000000000004</v>
+      </c>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11">
+        <v>0.70099999999999996</v>
+      </c>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1.0175000000000001</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11">
+        <v>0.99970000000000003</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0.96260000000000001</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="H13" s="11">
+        <v>0.95169999999999999</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0.97860000000000003</v>
+      </c>
+      <c r="J13" s="11">
+        <v>1.0432999999999999</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1.1114999999999999</v>
+      </c>
+      <c r="L13" s="11">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0.96699999999999997</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0.98850000000000005</v>
+      </c>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11">
+        <v>0.80549999999999999</v>
+      </c>
+      <c r="S13" s="11">
+        <v>0.52510000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5">
+        <v>1.3480000000000001</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5">
+        <v>1.2661</v>
+      </c>
+      <c r="J14" s="5">
+        <v>1.1961999999999999</v>
+      </c>
+      <c r="K14" s="5">
+        <v>1.1254</v>
+      </c>
+      <c r="L14" s="5">
+        <v>1.0242</v>
+      </c>
+      <c r="M14" s="5">
+        <v>0.95550000000000002</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="O14" s="5">
+        <v>0.91320000000000001</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0.95540000000000003</v>
+      </c>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5">
+        <v>0.87029999999999996</v>
+      </c>
+      <c r="S14" s="5">
+        <v>0.99429999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11">
+        <v>1.3480000000000001</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11">
+        <v>1.2661</v>
+      </c>
+      <c r="J15" s="11">
+        <v>1.1961999999999999</v>
+      </c>
+      <c r="K15" s="11">
+        <v>1.1254</v>
+      </c>
+      <c r="L15" s="11">
+        <v>1.0247999999999999</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0.95230000000000004</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0.93459999999999999</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0.95540000000000003</v>
+      </c>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11">
+        <v>0.87029999999999996</v>
+      </c>
+      <c r="S15" s="11">
+        <v>0.99429999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11">
+        <v>1.0002</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1.1819</v>
+      </c>
+      <c r="N16" s="11">
+        <v>1.0683</v>
+      </c>
+      <c r="O16" s="11">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5">
+        <v>1.4037999999999999</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5">
+        <v>1.0362</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.76300000000000001</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.95960000000000001</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.96040000000000003</v>
+      </c>
+      <c r="M17" s="5">
+        <v>0.92649999999999999</v>
+      </c>
+      <c r="N17" s="5">
+        <v>0.95520000000000005</v>
+      </c>
+      <c r="O17" s="5">
+        <v>1.0390999999999999</v>
+      </c>
+      <c r="P17" s="5">
+        <v>0.89749999999999996</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>1.19</v>
+      </c>
+      <c r="R17" s="5">
+        <v>1.0505</v>
+      </c>
+      <c r="S17" s="5">
+        <v>1.0289999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11">
+        <v>0.95950000000000002</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0.92779999999999996</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0.79649999999999999</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0.77649999999999997</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0.81689999999999996</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11">
+        <v>1.012</v>
+      </c>
+      <c r="S18" s="11"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1</v>
+      </c>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="J19" s="11">
+        <v>0.73319999999999996</v>
+      </c>
+      <c r="K19" s="11">
+        <v>0.87109999999999999</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0.79920000000000002</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1.1606000000000001</v>
+      </c>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11">
+        <v>1.2001999999999999</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1.1695</v>
+      </c>
+      <c r="S19" s="11"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11">
+        <v>1.7155</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11">
+        <v>1.2130000000000001</v>
+      </c>
+      <c r="J20" s="11">
+        <v>1.4612000000000001</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1.3323</v>
+      </c>
+      <c r="L20" s="11">
+        <v>1.2142999999999999</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0.93859999999999999</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0.96809999999999996</v>
+      </c>
+      <c r="O20" s="11">
+        <v>1.0397000000000001</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0.78839999999999999</v>
+      </c>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11">
+        <v>1.0306999999999999</v>
+      </c>
+      <c r="S20" s="11">
+        <v>1.0597000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11">
+        <v>1.1514</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1.0928</v>
+      </c>
+      <c r="K21" s="11">
+        <v>1.0189999999999999</v>
+      </c>
+      <c r="L21" s="11">
+        <v>1.0498000000000001</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1.0137</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1.0119</v>
+      </c>
+      <c r="O21" s="11">
+        <v>1.0502</v>
+      </c>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11">
+        <v>1.0490999999999999</v>
+      </c>
+      <c r="S21" s="11">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0.878</v>
+      </c>
+      <c r="O22" s="11">
+        <v>1.0748</v>
+      </c>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11">
+        <v>1.1172</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11">
+        <v>1.1194</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1.0583</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1.0556000000000001</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1.0566</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1.0404</v>
+      </c>
+      <c r="N23" s="11">
+        <v>1.1187</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0.95030000000000003</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0.97309999999999997</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>1.1696</v>
+      </c>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.88049999999999995</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="J24" s="5">
+        <v>1.0479000000000001</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.94930000000000003</v>
+      </c>
+      <c r="L24" s="5">
+        <v>0.94210000000000005</v>
+      </c>
+      <c r="M24" s="5">
+        <v>0.8881</v>
+      </c>
+      <c r="N24" s="5">
+        <v>0.98880000000000001</v>
+      </c>
+      <c r="O24" s="5">
+        <v>1.0739000000000001</v>
+      </c>
+      <c r="P24" s="5">
+        <v>0.97750000000000004</v>
+      </c>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5">
+        <v>1.0464</v>
+      </c>
+      <c r="S24" s="5">
+        <v>1.1011</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11">
+        <v>1.2136</v>
+      </c>
+      <c r="J25" s="11">
+        <v>1.0973999999999999</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1.0327</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0.90680000000000005</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0.84189999999999998</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0.96040000000000003</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0.96589999999999998</v>
+      </c>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11">
+        <v>0.79969999999999997</v>
+      </c>
+      <c r="S25" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11">
+        <v>1.0603</v>
+      </c>
+      <c r="J26" s="11">
+        <v>1.2254</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1.0206999999999999</v>
+      </c>
+      <c r="L26" s="11">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0.88039999999999996</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1.0268999999999999</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1.2504999999999999</v>
+      </c>
+      <c r="P26" s="11">
+        <v>1.0978000000000001</v>
+      </c>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11">
+        <v>1.171</v>
+      </c>
+      <c r="S26" s="11">
+        <v>1.0597000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="J27" s="11">
+        <v>0.87409999999999999</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0.82940000000000003</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0.85489999999999999</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0.85629999999999995</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1.0634999999999999</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1.1483000000000001</v>
+      </c>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11">
+        <v>0.88829999999999998</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0.85770000000000002</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1.0025999999999999</v>
+      </c>
+      <c r="O28" s="11">
+        <v>1.1309</v>
+      </c>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0.86660000000000004</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0.78690000000000004</v>
+      </c>
+      <c r="J29" s="11">
+        <v>1.0364</v>
+      </c>
+      <c r="K29" s="11">
+        <v>0.91659999999999997</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0.9284</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0.88180000000000003</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0.93459999999999999</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0.92069999999999996</v>
+      </c>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11">
+        <v>0.99850000000000005</v>
+      </c>
+      <c r="S29" s="11">
+        <v>1.1496</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11">
+        <v>1.103</v>
+      </c>
+      <c r="I30" s="11">
+        <v>1.0794999999999999</v>
+      </c>
+      <c r="J30" s="11">
+        <v>1.1351</v>
+      </c>
+      <c r="K30" s="11">
+        <v>1.109</v>
+      </c>
+      <c r="L30" s="11">
+        <v>1.1729000000000001</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1.0789</v>
+      </c>
+      <c r="N30" s="11">
+        <v>1.1029</v>
+      </c>
+      <c r="O30" s="11">
+        <v>1.0755999999999999</v>
+      </c>
+      <c r="P30" s="11">
+        <v>1.1976</v>
+      </c>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="S30" s="11">
+        <v>1.0952</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1.0653999999999999</v>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5">
+        <v>0.9194</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0.90159999999999996</v>
+      </c>
+      <c r="G31" s="5">
+        <v>1.0568</v>
+      </c>
+      <c r="H31" s="5">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="I31" s="5">
+        <v>0.8538</v>
+      </c>
+      <c r="J31" s="5">
+        <v>0.91359999999999997</v>
+      </c>
+      <c r="K31" s="5">
+        <v>0.96489999999999998</v>
+      </c>
+      <c r="L31" s="5">
+        <v>1.0906</v>
+      </c>
+      <c r="M31" s="5">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="N31" s="5">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="O31" s="5">
+        <v>0.88360000000000005</v>
+      </c>
+      <c r="P31" s="5">
+        <v>0.97389999999999999</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>0.99229999999999996</v>
+      </c>
+      <c r="R31" s="5">
+        <v>0.84740000000000004</v>
+      </c>
+      <c r="S31" s="5">
+        <v>1.1234999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11">
+        <v>0.8992</v>
+      </c>
+      <c r="H32" s="11">
+        <v>0.74380000000000002</v>
+      </c>
+      <c r="I32" s="11">
+        <v>0.95589999999999997</v>
+      </c>
+      <c r="J32" s="11">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="K32" s="11">
+        <v>1.05</v>
+      </c>
+      <c r="L32" s="11">
+        <v>0.95679999999999998</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0.89780000000000004</v>
+      </c>
+      <c r="N32" s="11">
+        <v>0.88780000000000003</v>
+      </c>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11">
+        <v>1.0787</v>
+      </c>
+      <c r="K33" s="11">
+        <v>1.3096000000000001</v>
+      </c>
+      <c r="L33" s="11">
+        <v>1.2658</v>
+      </c>
+      <c r="M33" s="11">
+        <v>0.97570000000000001</v>
+      </c>
+      <c r="N33" s="11">
+        <v>1.1511</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0.91249999999999998</v>
+      </c>
+      <c r="P33" s="11">
+        <v>0.99460000000000004</v>
+      </c>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="S33" s="11">
+        <v>1.1234999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0.7974</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0.93600000000000005</v>
+      </c>
+      <c r="K34" s="11">
+        <v>0.89259999999999995</v>
+      </c>
+      <c r="L34" s="11">
+        <v>1.1003000000000001</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0.99450000000000005</v>
+      </c>
+      <c r="N34" s="11">
+        <v>1</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0.874</v>
+      </c>
+      <c r="P34" s="11">
+        <v>1.2318</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>1.1054999999999999</v>
+      </c>
+      <c r="R34" s="11">
+        <v>1.1882999999999999</v>
+      </c>
+      <c r="S34" s="11"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11">
+        <v>0.73040000000000005</v>
+      </c>
+      <c r="I35" s="11">
+        <v>0.77649999999999997</v>
+      </c>
+      <c r="J35" s="11">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="K35" s="11">
+        <v>0.96220000000000006</v>
+      </c>
+      <c r="L35" s="11">
+        <v>0.76790000000000003</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0.85819999999999996</v>
+      </c>
+      <c r="N35" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="11"/>
+      <c r="P35" s="11">
+        <v>0.7702</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11">
+        <v>0.79830000000000001</v>
+      </c>
+      <c r="I36" s="11">
+        <v>0.94059999999999999</v>
+      </c>
+      <c r="J36" s="11">
+        <v>1.2527999999999999</v>
+      </c>
+      <c r="K36" s="11">
+        <v>1.3080000000000001</v>
+      </c>
+      <c r="L36" s="11">
+        <v>1.4080999999999999</v>
+      </c>
+      <c r="M36" s="11">
+        <v>1.2316</v>
+      </c>
+      <c r="N36" s="11">
+        <v>1.1448</v>
+      </c>
+      <c r="O36" s="11">
+        <v>1.0927</v>
+      </c>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11">
+        <v>0.90439999999999998</v>
+      </c>
+      <c r="R36" s="11">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="S36" s="11"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1.0008999999999999</v>
+      </c>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11">
+        <v>0.90990000000000004</v>
+      </c>
+      <c r="H37" s="11">
+        <v>0.94779999999999998</v>
+      </c>
+      <c r="I37" s="11">
+        <v>0.87580000000000002</v>
+      </c>
+      <c r="J37" s="11">
+        <v>0.9274</v>
+      </c>
+      <c r="K37" s="11">
+        <v>0.91200000000000003</v>
+      </c>
+      <c r="L37" s="11">
+        <v>0.8599</v>
+      </c>
+      <c r="M37" s="11">
+        <v>0.81030000000000002</v>
+      </c>
+      <c r="N37" s="11">
+        <v>0.76619999999999999</v>
+      </c>
+      <c r="O37" s="11">
+        <v>0.68010000000000004</v>
+      </c>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11">
+        <v>0.69110000000000005</v>
+      </c>
+      <c r="S37" s="11"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1.284</v>
+      </c>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11">
+        <v>1.2174</v>
+      </c>
+      <c r="H38" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I38" s="11">
+        <v>0.82969999999999999</v>
+      </c>
+      <c r="J38" s="11">
+        <v>0.84940000000000004</v>
+      </c>
+      <c r="K38" s="11">
+        <v>0.88980000000000004</v>
+      </c>
+      <c r="L38" s="11">
+        <v>0.83799999999999997</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0.89339999999999997</v>
+      </c>
+      <c r="N38" s="11">
+        <v>1.0014000000000001</v>
+      </c>
+      <c r="O38" s="11">
+        <v>1.0318000000000001</v>
+      </c>
+      <c r="P38" s="11">
+        <v>1.1029</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>0.99390000000000001</v>
+      </c>
+      <c r="R38" s="11">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="S38" s="11"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11">
+        <v>1.0445</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="I39" s="11">
+        <v>1.0841000000000001</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0.74339999999999995</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0.84219999999999995</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0.80959999999999999</v>
+      </c>
+      <c r="M39" s="11"/>
+      <c r="N39" s="11"/>
+      <c r="O39" s="11"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11">
+        <v>0.97450000000000003</v>
+      </c>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11">
+        <v>1.1333</v>
+      </c>
+      <c r="H40" s="11">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="I40" s="11">
+        <v>0.87709999999999999</v>
+      </c>
+      <c r="J40" s="11">
+        <v>0.93669999999999998</v>
+      </c>
+      <c r="K40" s="11">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="L40" s="11">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="M40" s="11">
+        <v>0.77539999999999998</v>
+      </c>
+      <c r="N40" s="11">
+        <v>0.88759999999999994</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0.748</v>
+      </c>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11">
+        <v>0.91910000000000003</v>
+      </c>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11">
+        <v>1.1923999999999999</v>
+      </c>
+      <c r="H41" s="11">
+        <v>1.0524</v>
+      </c>
+      <c r="I41" s="11">
+        <v>0.82720000000000005</v>
+      </c>
+      <c r="J41" s="11">
+        <v>1.0705</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0.84109999999999996</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0.79710000000000003</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0.70660000000000001</v>
+      </c>
+      <c r="O41" s="11"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="11">
+        <v>1.0103</v>
+      </c>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11">
+        <v>0.80640000000000001</v>
+      </c>
+      <c r="F42" s="11">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="G42" s="11">
+        <v>0.80800000000000005</v>
+      </c>
+      <c r="H42" s="11">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="I42" s="11">
+        <v>0.79490000000000005</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0.79359999999999997</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="L42" s="11">
+        <v>0.8246</v>
+      </c>
+      <c r="M42" s="11">
+        <v>0.75670000000000004</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0.71750000000000003</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0.78680000000000005</v>
+      </c>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="11">
+        <v>1.0221</v>
+      </c>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11">
+        <v>0.93579999999999997</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0.80979999999999996</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0.78459999999999996</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0.76329999999999998</v>
+      </c>
+      <c r="I43" s="11">
+        <v>0.74660000000000004</v>
+      </c>
+      <c r="J43" s="11">
+        <v>0.79359999999999997</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0.7883</v>
+      </c>
+      <c r="L43" s="11">
+        <v>0.80859999999999999</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0.66259999999999997</v>
+      </c>
+      <c r="O43" s="11"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11">
+        <v>1.1311</v>
+      </c>
+      <c r="G44" s="11">
+        <v>1.0251999999999999</v>
+      </c>
+      <c r="H44" s="11">
+        <v>1.0072000000000001</v>
+      </c>
+      <c r="I44" s="11">
+        <v>0.87290000000000001</v>
+      </c>
+      <c r="J44" s="11">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="K44" s="11">
+        <v>0.92359999999999998</v>
+      </c>
+      <c r="L44" s="11">
+        <v>0.86309999999999998</v>
+      </c>
+      <c r="M44" s="11">
+        <v>0.78739999999999999</v>
+      </c>
+      <c r="N44" s="11">
+        <v>0.74439999999999995</v>
+      </c>
+      <c r="O44" s="11">
+        <v>0.7571</v>
+      </c>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="5">
+        <v>1.0324</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1.0208999999999999</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.93440000000000001</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0.94210000000000005</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.90510000000000002</v>
+      </c>
+      <c r="H45" s="5">
+        <v>0.99890000000000001</v>
+      </c>
+      <c r="I45" s="5">
+        <v>0.98160000000000003</v>
+      </c>
+      <c r="J45" s="5">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="K45" s="5">
+        <v>1.0819000000000001</v>
+      </c>
+      <c r="L45" s="5">
+        <v>1.0920000000000001</v>
+      </c>
+      <c r="M45" s="5">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="N45" s="5">
+        <v>0.99880000000000002</v>
+      </c>
+      <c r="O45" s="5">
+        <v>1.0536000000000001</v>
+      </c>
+      <c r="P45" s="5">
+        <v>0.8458</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="R45" s="5">
+        <v>0.8246</v>
+      </c>
+      <c r="S45" s="5">
+        <v>0.94110000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="11">
+        <v>1</v>
+      </c>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11">
+        <v>0.7944</v>
+      </c>
+      <c r="F46" s="11">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11">
+        <v>0.83530000000000004</v>
+      </c>
+      <c r="L46" s="11">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="11">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="D47" s="11">
+        <v>1.0103</v>
+      </c>
+      <c r="E47" s="11">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="F47" s="11">
+        <v>0.9879</v>
+      </c>
+      <c r="G47" s="11">
+        <v>0.99329999999999996</v>
+      </c>
+      <c r="H47" s="11">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="I47" s="11">
+        <v>0.89390000000000003</v>
+      </c>
+      <c r="J47" s="11">
+        <v>0.91779999999999995</v>
+      </c>
+      <c r="K47" s="11">
+        <v>0.95609999999999995</v>
+      </c>
+      <c r="L47" s="11">
+        <v>0.94730000000000003</v>
+      </c>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="J48" s="11">
+        <v>0.7581</v>
+      </c>
+      <c r="K48" s="11">
+        <v>0.76910000000000001</v>
+      </c>
+      <c r="L48" s="11">
+        <v>0.73880000000000001</v>
+      </c>
+      <c r="M48" s="11">
+        <v>0.92669999999999997</v>
+      </c>
+      <c r="N48" s="11">
+        <v>0.78220000000000001</v>
+      </c>
+      <c r="O48" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="P48" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11">
+        <v>1.4689000000000001</v>
+      </c>
+      <c r="I49" s="11">
+        <v>1.0623</v>
+      </c>
+      <c r="J49" s="11">
+        <v>1.0686</v>
+      </c>
+      <c r="K49" s="11">
+        <v>1.0443</v>
+      </c>
+      <c r="L49" s="11">
+        <v>0.99039999999999995</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0.87439999999999996</v>
+      </c>
+      <c r="N49" s="11">
+        <v>0.93130000000000002</v>
+      </c>
+      <c r="O49" s="11">
+        <v>0.90700000000000003</v>
+      </c>
+      <c r="P49" s="11">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11">
+        <v>0.8246</v>
+      </c>
+      <c r="S49" s="11">
+        <v>1.0204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11">
+        <v>1.1928000000000001</v>
+      </c>
+      <c r="K50" s="11">
+        <v>1.0920000000000001</v>
+      </c>
+      <c r="L50" s="11">
+        <v>0.95920000000000005</v>
+      </c>
+      <c r="M50" s="11">
+        <v>0.90249999999999997</v>
+      </c>
+      <c r="N50" s="11">
+        <v>0.8407</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="P50" s="11">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="11">
+        <v>1.0201</v>
+      </c>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11">
+        <v>0.85589999999999999</v>
+      </c>
+      <c r="F51" s="11">
+        <v>0.83740000000000003</v>
+      </c>
+      <c r="G51" s="11">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="H51" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="I51" s="11">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="J51" s="11">
+        <v>0.71509999999999996</v>
+      </c>
+      <c r="K51" s="11">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="L51" s="11">
+        <v>0.87619999999999998</v>
+      </c>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H52" s="11">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="I52" s="11">
+        <v>0.74299999999999999</v>
+      </c>
+      <c r="J52" s="11">
+        <v>0.76080000000000003</v>
+      </c>
+      <c r="K52" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L52" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0.73099999999999998</v>
+      </c>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="11">
+        <v>1.0422</v>
+      </c>
+      <c r="D53" s="11">
+        <v>1.0325</v>
+      </c>
+      <c r="E53" s="11">
+        <v>0.95330000000000004</v>
+      </c>
+      <c r="F53" s="11">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="G53" s="11">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="H53" s="11">
+        <v>0.96930000000000005</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0.82210000000000005</v>
+      </c>
+      <c r="J53" s="11">
+        <v>0.80179999999999996</v>
+      </c>
+      <c r="K53" s="11">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="11">
+        <v>1.1153</v>
+      </c>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11">
+        <v>0.97460000000000002</v>
+      </c>
+      <c r="H54" s="11"/>
+      <c r="I54" s="11">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="11">
+        <v>1</v>
+      </c>
+      <c r="D55" s="11">
+        <v>1</v>
+      </c>
+      <c r="E55" s="11">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="F55" s="11">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="G55" s="11">
+        <v>0.78110000000000002</v>
+      </c>
+      <c r="H55" s="11">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="I55" s="11">
+        <v>0.80689999999999995</v>
+      </c>
+      <c r="J55" s="11">
+        <v>0.81710000000000005</v>
+      </c>
+      <c r="K55" s="11">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="L55" s="11">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="M55" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="11">
+        <v>1</v>
+      </c>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11">
+        <v>0.95940000000000003</v>
+      </c>
+      <c r="K56" s="11">
+        <v>0.84540000000000004</v>
+      </c>
+      <c r="L56" s="11">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0.84230000000000005</v>
+      </c>
+      <c r="N56" s="11">
+        <v>0.80159999999999998</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="11">
+        <v>1</v>
+      </c>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11">
+        <v>0.81179999999999997</v>
+      </c>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11">
+        <v>0.73319999999999996</v>
+      </c>
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11">
+        <v>1.2876000000000001</v>
+      </c>
+      <c r="K58" s="11">
+        <v>1.2493000000000001</v>
+      </c>
+      <c r="L58" s="11">
+        <v>1.0342</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0.92130000000000001</v>
+      </c>
+      <c r="N58" s="11">
+        <v>0.94569999999999999</v>
+      </c>
+      <c r="O58" s="11">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="P58" s="11">
+        <v>0.88859999999999995</v>
+      </c>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="11">
+        <v>1.0076000000000001</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1</v>
+      </c>
+      <c r="E59" s="11">
+        <v>0.84279999999999999</v>
+      </c>
+      <c r="F59" s="11">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G59" s="11">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="H59" s="11">
+        <v>0.75870000000000004</v>
+      </c>
+      <c r="I59" s="11">
+        <v>0.71220000000000006</v>
+      </c>
+      <c r="J59" s="11">
+        <v>0.71240000000000003</v>
+      </c>
+      <c r="K59" s="11">
+        <v>0.71230000000000004</v>
+      </c>
+      <c r="L59" s="11">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+      <c r="O59" s="11"/>
+      <c r="P59" s="11"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="11">
+        <v>1.0779000000000001</v>
+      </c>
+      <c r="D60" s="11">
+        <v>1.1193</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.9748</v>
+      </c>
+      <c r="F60" s="11">
+        <v>0.9113</v>
+      </c>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="I60" s="11">
+        <v>1.0456000000000001</v>
+      </c>
+      <c r="J60" s="11">
+        <v>1.01</v>
+      </c>
+      <c r="K60" s="11">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="L60" s="11">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="11">
+        <v>1.1048</v>
+      </c>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11">
+        <v>1.2135</v>
+      </c>
+      <c r="F61" s="11">
+        <v>1.3387</v>
+      </c>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11">
+        <v>1.3302</v>
+      </c>
+      <c r="I61" s="11">
+        <v>1.1758999999999999</v>
+      </c>
+      <c r="J61" s="11">
+        <v>1.3932</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1.1763999999999999</v>
+      </c>
+      <c r="L61" s="11">
+        <v>1.3347</v>
+      </c>
+      <c r="M61" s="11">
+        <v>1.2473000000000001</v>
+      </c>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="11">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11">
+        <v>0.93310000000000004</v>
+      </c>
+      <c r="F62" s="11">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="G62" s="11">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H62" s="11">
+        <v>0.75560000000000005</v>
+      </c>
+      <c r="I62" s="11">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="J62" s="11">
+        <v>0.78129999999999999</v>
+      </c>
+      <c r="K62" s="11">
+        <v>0.72570000000000001</v>
+      </c>
+      <c r="L62" s="11">
+        <v>0.72540000000000004</v>
+      </c>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="11">
+        <v>1.1061000000000001</v>
+      </c>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11">
+        <v>0.91300000000000003</v>
+      </c>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11">
+        <v>0.90380000000000005</v>
+      </c>
+      <c r="H63" s="11">
+        <v>0.96230000000000004</v>
+      </c>
+      <c r="I63" s="11">
+        <v>0.91900000000000004</v>
+      </c>
+      <c r="J63" s="11">
+        <v>0.9708</v>
+      </c>
+      <c r="K63" s="11">
+        <v>0.8609</v>
+      </c>
+      <c r="L63" s="11">
+        <v>0.8105</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="N63" s="11">
+        <v>0.70179999999999998</v>
+      </c>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="11">
+        <v>1.0547</v>
+      </c>
+      <c r="D64" s="11">
+        <v>1.1474</v>
+      </c>
+      <c r="E64" s="11">
+        <v>0.7944</v>
+      </c>
+      <c r="F64" s="11">
+        <v>0.97570000000000001</v>
+      </c>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="11">
+        <v>1.2484999999999999</v>
+      </c>
+      <c r="J64" s="11">
+        <v>1.0458000000000001</v>
+      </c>
+      <c r="K64" s="11">
+        <v>1.0017</v>
+      </c>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="11">
+        <v>1.0713999999999999</v>
+      </c>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F65" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="I65" s="11">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11">
+        <v>0.81799999999999995</v>
+      </c>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="11">
+        <v>1.0214000000000001</v>
+      </c>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11">
+        <v>0.83989999999999998</v>
+      </c>
+      <c r="F66" s="11">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G66" s="11">
+        <v>0.7248</v>
+      </c>
+      <c r="H66" s="11">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I66" s="11"/>
+      <c r="J66" s="11">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="K66" s="11">
+        <v>0.72509999999999997</v>
+      </c>
+      <c r="L66" s="11">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="M66" s="11"/>
+      <c r="N66" s="11"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="11"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="11">
+        <v>1.0043</v>
+      </c>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11">
+        <v>0.90700000000000003</v>
+      </c>
+      <c r="F67" s="11">
+        <v>1.1368</v>
+      </c>
+      <c r="G67" s="11">
+        <v>1.1898</v>
+      </c>
+      <c r="H67" s="11">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="I67" s="11">
+        <v>0.96330000000000005</v>
+      </c>
+      <c r="J67" s="11">
+        <v>0.94520000000000004</v>
+      </c>
+      <c r="K67" s="11">
+        <v>1.131</v>
+      </c>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="N67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="11">
+        <v>1.0730999999999999</v>
+      </c>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11">
+        <v>0.85719999999999996</v>
+      </c>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J68" s="11">
+        <v>1.4113</v>
+      </c>
+      <c r="K68" s="11">
+        <v>0.93530000000000002</v>
+      </c>
+      <c r="L68" s="11">
+        <v>0.84570000000000001</v>
+      </c>
+      <c r="M68" s="11"/>
+      <c r="N68" s="11"/>
+      <c r="O68" s="11"/>
+      <c r="P68" s="11"/>
+      <c r="Q68" s="11"/>
+      <c r="R68" s="11"/>
+      <c r="S68" s="11"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="11">
+        <v>1.0105999999999999</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1</v>
+      </c>
+      <c r="E69" s="11">
+        <v>0.99329999999999996</v>
+      </c>
+      <c r="F69" s="11">
+        <v>0.85970000000000002</v>
+      </c>
+      <c r="G69" s="11">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="H69" s="11">
+        <v>0.92620000000000002</v>
+      </c>
+      <c r="I69" s="11">
+        <v>0.998</v>
+      </c>
+      <c r="J69" s="11">
+        <v>0.88759999999999994</v>
+      </c>
+      <c r="K69" s="11">
+        <v>1.1094999999999999</v>
+      </c>
+      <c r="L69" s="11">
+        <v>1.1801999999999999</v>
+      </c>
+      <c r="M69" s="11">
+        <v>1.0390999999999999</v>
+      </c>
+      <c r="N69" s="11"/>
+      <c r="O69" s="11"/>
+      <c r="P69" s="11"/>
+      <c r="Q69" s="11"/>
+      <c r="R69" s="11"/>
+      <c r="S69" s="11"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="11">
+        <v>1</v>
+      </c>
+      <c r="D70" s="11">
+        <v>1.0085</v>
+      </c>
+      <c r="E70" s="11">
+        <v>0.90900000000000003</v>
+      </c>
+      <c r="F70" s="11">
+        <v>0.92330000000000001</v>
+      </c>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="I70" s="11">
+        <v>1.2794000000000001</v>
+      </c>
+      <c r="J70" s="11">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K70" s="11">
+        <v>1.2003999999999999</v>
+      </c>
+      <c r="L70" s="11"/>
+      <c r="M70" s="11"/>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11"/>
+      <c r="P70" s="11"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+      <c r="S70" s="11"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11">
+        <v>0.88819999999999999</v>
+      </c>
+      <c r="F71" s="11">
+        <v>0.90510000000000002</v>
+      </c>
+      <c r="G71" s="11">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H71" s="11">
+        <v>1.1009</v>
+      </c>
+      <c r="I71" s="11">
+        <v>1.2609999999999999</v>
+      </c>
+      <c r="J71" s="11">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="K71" s="11">
+        <v>1.9111</v>
+      </c>
+      <c r="L71" s="11"/>
+      <c r="M71" s="11"/>
+      <c r="N71" s="11"/>
+      <c r="O71" s="11"/>
+      <c r="P71" s="11"/>
+      <c r="Q71" s="11"/>
+      <c r="R71" s="11"/>
+      <c r="S71" s="11"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="11">
+        <v>1.0408999999999999</v>
+      </c>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11">
+        <v>0.92159999999999997</v>
+      </c>
+      <c r="F72" s="11">
+        <v>0.98150000000000004</v>
+      </c>
+      <c r="G72" s="11">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="H72" s="11">
+        <v>1.0803</v>
+      </c>
+      <c r="I72" s="11">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="J72" s="11">
+        <v>1.1524000000000001</v>
+      </c>
+      <c r="K72" s="11">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="L72" s="11">
+        <v>0.79169999999999996</v>
+      </c>
+      <c r="M72" s="11">
+        <v>0.79769999999999996</v>
+      </c>
+      <c r="N72" s="11"/>
+      <c r="O72" s="11"/>
+      <c r="P72" s="11"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11">
+        <v>1.3273999999999999</v>
+      </c>
+      <c r="H73" s="11">
+        <v>1.131</v>
+      </c>
+      <c r="I73" s="11">
+        <v>1.2668999999999999</v>
+      </c>
+      <c r="J73" s="11">
+        <v>1.0901000000000001</v>
+      </c>
+      <c r="K73" s="11">
+        <v>1.3169999999999999</v>
+      </c>
+      <c r="L73" s="11">
+        <v>1.2621</v>
+      </c>
+      <c r="M73" s="11">
+        <v>0.98650000000000004</v>
+      </c>
+      <c r="N73" s="11">
+        <v>1.2089000000000001</v>
+      </c>
+      <c r="O73" s="11">
+        <v>1.5948</v>
+      </c>
+      <c r="P73" s="11"/>
+      <c r="Q73" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R73" s="11"/>
+      <c r="S73" s="11">
+        <v>0.86170000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="11">
+        <v>1</v>
+      </c>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11">
+        <v>0.91010000000000002</v>
+      </c>
+      <c r="G74" s="11">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="H74" s="11">
+        <v>0.7651</v>
+      </c>
+      <c r="I74" s="11">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="J74" s="11">
+        <v>1.1193</v>
+      </c>
+      <c r="K74" s="11">
+        <v>0.88039999999999996</v>
+      </c>
+      <c r="L74" s="11">
+        <v>1.0011000000000001</v>
+      </c>
+      <c r="M74" s="11"/>
+      <c r="N74" s="11"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="11"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="11">
+        <v>1.0145999999999999</v>
+      </c>
+      <c r="D75" s="11">
+        <v>1</v>
+      </c>
+      <c r="E75" s="11">
+        <v>0.89739999999999998</v>
+      </c>
+      <c r="F75" s="11">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="G75" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H75" s="11">
+        <v>1.0106999999999999</v>
+      </c>
+      <c r="I75" s="11">
+        <v>1.0306</v>
+      </c>
+      <c r="J75" s="11">
+        <v>1.1266</v>
+      </c>
+      <c r="K75" s="11">
+        <v>0.80549999999999999</v>
+      </c>
+      <c r="L75" s="11">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="M75" s="11"/>
+      <c r="N75" s="11"/>
+      <c r="O75" s="11"/>
+      <c r="P75" s="11"/>
+      <c r="Q75" s="11"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="11"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="5"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5">
+        <v>1.8677999999999999</v>
+      </c>
+      <c r="H76" s="5">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I76" s="5">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="J76" s="5">
+        <v>0.97250000000000003</v>
+      </c>
+      <c r="K76" s="5">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="L76" s="5">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="M76" s="5">
+        <v>0.82250000000000001</v>
+      </c>
+      <c r="N76" s="5">
+        <v>0.93589999999999995</v>
+      </c>
+      <c r="O76" s="5">
+        <v>0.96530000000000005</v>
+      </c>
+      <c r="P76" s="5">
+        <v>0.8528</v>
+      </c>
+      <c r="Q76" s="5">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="R76" s="5">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S76" s="5">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11">
+        <v>1.8677999999999999</v>
+      </c>
+      <c r="H77" s="11"/>
+      <c r="I77" s="11"/>
+      <c r="J77" s="11"/>
+      <c r="K77" s="11">
+        <v>1.1482000000000001</v>
+      </c>
+      <c r="L77" s="11">
+        <v>1.1592</v>
+      </c>
+      <c r="M77" s="11">
+        <v>0.81940000000000002</v>
+      </c>
+      <c r="N77" s="11">
+        <v>1.0129999999999999</v>
+      </c>
+      <c r="O77" s="11">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="P77" s="11">
+        <v>0.8982</v>
+      </c>
+      <c r="Q77" s="11">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="R77" s="11">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S77" s="11">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I78" s="11">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="J78" s="11">
+        <v>0.97250000000000003</v>
+      </c>
+      <c r="K78" s="11">
+        <v>0.90780000000000005</v>
+      </c>
+      <c r="L78" s="11">
+        <v>0.85129999999999995</v>
+      </c>
+      <c r="M78" s="11">
+        <v>0.8296</v>
+      </c>
+      <c r="N78" s="11">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="O78" s="11">
+        <v>0.87429999999999997</v>
+      </c>
+      <c r="P78" s="11">
+        <v>0.83009999999999995</v>
+      </c>
+      <c r="Q78" s="11"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="11"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="5">
+        <v>1.0042</v>
+      </c>
+      <c r="D79" s="5">
+        <v>1.0146999999999999</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0.85150000000000003</v>
+      </c>
+      <c r="F79" s="5">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="G79" s="5">
+        <v>0.7843</v>
+      </c>
+      <c r="H79" s="5">
+        <v>0.89349999999999996</v>
+      </c>
+      <c r="I79" s="5">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="J79" s="5">
+        <v>0.81659999999999999</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.78059999999999996</v>
+      </c>
+      <c r="L79" s="5">
+        <v>0.78239999999999998</v>
+      </c>
+      <c r="M79" s="5">
+        <v>0.77290000000000003</v>
+      </c>
+      <c r="N79" s="5">
+        <v>0.76419999999999999</v>
+      </c>
+      <c r="O79" s="5">
+        <v>0.75600000000000001</v>
+      </c>
+      <c r="P79" s="5">
+        <v>0.77349999999999997</v>
+      </c>
+      <c r="Q79" s="5">
+        <v>0.7621</v>
+      </c>
+      <c r="R79" s="5">
+        <v>0.74670000000000003</v>
+      </c>
+      <c r="S79" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="11">
+        <v>1</v>
+      </c>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="11">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="G80" s="11">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="H80" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I80" s="11">
+        <v>0.72729999999999995</v>
+      </c>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11">
+        <v>0.83879999999999999</v>
+      </c>
+      <c r="L80" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M80" s="11"/>
+      <c r="N80" s="11"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="11"/>
+      <c r="Q80" s="11"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="11"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11">
+        <v>1.0398000000000001</v>
+      </c>
+      <c r="E81" s="11">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="F81" s="11">
+        <v>0.96109999999999995</v>
+      </c>
+      <c r="G81" s="11">
+        <v>0.84109999999999996</v>
+      </c>
+      <c r="H81" s="11">
+        <v>0.84940000000000004</v>
+      </c>
+      <c r="I81" s="11">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="J81" s="11">
+        <v>0.91220000000000001</v>
+      </c>
+      <c r="K81" s="11">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="L81" s="11">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="M81" s="11">
+        <v>0.80510000000000004</v>
+      </c>
+      <c r="N81" s="11"/>
+      <c r="O81" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P81" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q81" s="11"/>
+      <c r="R81" s="11"/>
+      <c r="S81" s="11"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="11">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="11">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G82" s="11">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="H82" s="11">
+        <v>0.97740000000000005</v>
+      </c>
+      <c r="I82" s="11"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L82" s="11"/>
+      <c r="M82" s="11"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+      <c r="S82" s="11"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="11">
+        <v>1</v>
+      </c>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="I83" s="11">
+        <v>0.84260000000000002</v>
+      </c>
+      <c r="J83" s="11">
+        <v>0.86519999999999997</v>
+      </c>
+      <c r="K83" s="11">
+        <v>0.71560000000000001</v>
+      </c>
+      <c r="L83" s="11">
+        <v>0.79959999999999998</v>
+      </c>
+      <c r="M83" s="11">
+        <v>0.84130000000000005</v>
+      </c>
+      <c r="N83" s="11">
+        <v>0.745</v>
+      </c>
+      <c r="O83" s="11"/>
+      <c r="P83" s="11">
+        <v>0.71319999999999995</v>
+      </c>
+      <c r="Q83" s="11"/>
+      <c r="R83" s="11"/>
+      <c r="S83" s="11"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="11"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11">
+        <v>0.97030000000000005</v>
+      </c>
+      <c r="J84" s="11"/>
+      <c r="K84" s="11">
+        <v>0.96260000000000001</v>
+      </c>
+      <c r="L84" s="11">
+        <v>0.79349999999999998</v>
+      </c>
+      <c r="M84" s="11">
+        <v>0.73250000000000004</v>
+      </c>
+      <c r="N84" s="11">
+        <v>0.75649999999999995</v>
+      </c>
+      <c r="O84" s="11">
+        <v>0.76480000000000004</v>
+      </c>
+      <c r="P84" s="11"/>
+      <c r="Q84" s="11"/>
+      <c r="R84" s="11">
+        <v>0.75390000000000001</v>
+      </c>
+      <c r="S84" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="11">
+        <v>1.0021</v>
+      </c>
+      <c r="D85" s="11">
+        <v>1</v>
+      </c>
+      <c r="E85" s="11">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="F85" s="11">
+        <v>0.77939999999999998</v>
+      </c>
+      <c r="G85" s="11">
+        <v>0.8256</v>
+      </c>
+      <c r="H85" s="11"/>
+      <c r="I85" s="11">
+        <v>0.753</v>
+      </c>
+      <c r="J85" s="11">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="K85" s="11">
+        <v>0.74390000000000001</v>
+      </c>
+      <c r="L85" s="11">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="M85" s="11"/>
+      <c r="N85" s="11"/>
+      <c r="O85" s="11"/>
+      <c r="P85" s="11"/>
+      <c r="Q85" s="11"/>
+      <c r="R85" s="11"/>
+      <c r="S85" s="11"/>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="11">
+        <v>0.8911</v>
+      </c>
+      <c r="G86" s="11">
+        <v>0.78420000000000001</v>
+      </c>
+      <c r="H86" s="11">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I86" s="11">
+        <v>0.75639999999999996</v>
+      </c>
+      <c r="J86" s="11">
+        <v>0.87849999999999995</v>
+      </c>
+      <c r="K86" s="11">
+        <v>0.81489999999999996</v>
+      </c>
+      <c r="L86" s="11"/>
+      <c r="M86" s="11">
+        <v>0.80010000000000003</v>
+      </c>
+      <c r="N86" s="11"/>
+      <c r="O86" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P86" s="11">
+        <v>0.82650000000000001</v>
+      </c>
+      <c r="Q86" s="11"/>
+      <c r="R86" s="11"/>
+      <c r="S86" s="11"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="F87" s="11"/>
+      <c r="G87" s="11">
+        <v>1.0154000000000001</v>
+      </c>
+      <c r="H87" s="11">
+        <v>1.04</v>
+      </c>
+      <c r="I87" s="11">
+        <v>0.91420000000000001</v>
+      </c>
+      <c r="J87" s="11">
+        <v>0.81840000000000002</v>
+      </c>
+      <c r="K87" s="11">
+        <v>0.77210000000000001</v>
+      </c>
+      <c r="L87" s="11">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M87" s="11">
+        <v>0.80320000000000003</v>
+      </c>
+      <c r="N87" s="11">
+        <v>0.77649999999999997</v>
+      </c>
+      <c r="O87" s="11">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="P87" s="11">
+        <v>0.9093</v>
+      </c>
+      <c r="Q87" s="11">
+        <v>0.92420000000000002</v>
+      </c>
+      <c r="R87" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="S87" s="11"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="11">
+        <v>1.0017</v>
+      </c>
+      <c r="D88" s="11">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="E88" s="11">
+        <v>0.86890000000000001</v>
+      </c>
+      <c r="F88" s="11">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="G88" s="11">
+        <v>0.9143</v>
+      </c>
+      <c r="H88" s="11">
+        <v>0.90449999999999997</v>
+      </c>
+      <c r="I88" s="11">
+        <v>0.75029999999999997</v>
+      </c>
+      <c r="J88" s="11">
+        <v>0.81440000000000001</v>
+      </c>
+      <c r="K88" s="11">
+        <v>0.79100000000000004</v>
+      </c>
+      <c r="L88" s="11">
+        <v>0.76060000000000005</v>
+      </c>
+      <c r="M88" s="11">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="N88" s="11">
+        <v>0.75990000000000002</v>
+      </c>
+      <c r="O88" s="11">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="P88" s="11"/>
+      <c r="Q88" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R88" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="S88" s="11"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11">
+        <v>0.87160000000000004</v>
+      </c>
+      <c r="H89" s="11"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="11">
+        <v>1.1771</v>
+      </c>
+      <c r="K89" s="11">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="L89" s="11">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="M89" s="11">
+        <v>0.82520000000000004</v>
+      </c>
+      <c r="N89" s="11"/>
+      <c r="O89" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P89" s="11"/>
+      <c r="Q89" s="11">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="R89" s="11"/>
+      <c r="S89" s="11"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="11">
+        <v>1.0190999999999999</v>
+      </c>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11">
+        <v>0.88959999999999995</v>
+      </c>
+      <c r="F90" s="11">
+        <v>0.82410000000000005</v>
+      </c>
+      <c r="G90" s="11">
+        <v>0.74650000000000005</v>
+      </c>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11">
+        <v>0.81240000000000001</v>
+      </c>
+      <c r="J90" s="11">
+        <v>0.78949999999999998</v>
+      </c>
+      <c r="K90" s="11">
+        <v>0.79730000000000001</v>
+      </c>
+      <c r="L90" s="11">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="M90" s="11">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="N90" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q90" s="11">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="11"/>
+      <c r="H91" s="11"/>
+      <c r="I91" s="11">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="J91" s="11">
+        <v>0.75939999999999996</v>
+      </c>
+      <c r="K91" s="11">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="L91" s="11">
+        <v>0.72350000000000003</v>
+      </c>
+      <c r="M91" s="11">
+        <v>0.84889999999999999</v>
+      </c>
+      <c r="N91" s="11"/>
+      <c r="O91" s="11"/>
+      <c r="P91" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="Q91" s="11"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="11">
+        <v>1</v>
+      </c>
+      <c r="D92" s="11">
+        <v>1</v>
+      </c>
+      <c r="E92" s="11">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="F92" s="11">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="G92" s="11">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="H92" s="11">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="I92" s="11">
+        <v>0.79149999999999998</v>
+      </c>
+      <c r="J92" s="11">
+        <v>0.84279999999999999</v>
+      </c>
+      <c r="K92" s="11">
+        <v>0.77129999999999999</v>
+      </c>
+      <c r="L92" s="11">
+        <v>0.88829999999999998</v>
+      </c>
+      <c r="M92" s="11">
+        <v>0.74050000000000005</v>
+      </c>
+      <c r="N92" s="11"/>
+      <c r="O92" s="11">
+        <v>0.81669999999999998</v>
+      </c>
+      <c r="P92" s="11">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="11">
+        <v>1</v>
+      </c>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="11"/>
+      <c r="G93" s="11">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="H93" s="11">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="I93" s="11">
+        <v>0.76580000000000004</v>
+      </c>
+      <c r="J93" s="11">
+        <v>0.74750000000000005</v>
+      </c>
+      <c r="K93" s="11">
+        <v>0.7802</v>
+      </c>
+      <c r="L93" s="11">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="M93" s="11"/>
+      <c r="N93" s="11"/>
+      <c r="O93" s="11">
+        <v>0.73580000000000001</v>
+      </c>
+      <c r="P93" s="11"/>
+      <c r="Q93" s="11"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="11"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="11">
+        <v>1</v>
+      </c>
+      <c r="D94" s="11">
+        <v>1</v>
+      </c>
+      <c r="E94" s="11">
+        <v>0.80710000000000004</v>
+      </c>
+      <c r="F94" s="11">
+        <v>0.79010000000000002</v>
+      </c>
+      <c r="G94" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H94" s="11">
+        <v>0.97829999999999995</v>
+      </c>
+      <c r="I94" s="11">
+        <v>0.76619999999999999</v>
+      </c>
+      <c r="J94" s="11">
+        <v>0.877</v>
+      </c>
+      <c r="K94" s="11">
+        <v>0.75780000000000003</v>
+      </c>
+      <c r="L94" s="11">
+        <v>0.83640000000000003</v>
+      </c>
+      <c r="M94" s="11"/>
+      <c r="N94" s="11"/>
+      <c r="O94" s="11"/>
+      <c r="P94" s="11"/>
+      <c r="Q94" s="11"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="11"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="11">
+        <v>1.0057</v>
+      </c>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="11"/>
+      <c r="G95" s="11">
+        <v>0.73080000000000001</v>
+      </c>
+      <c r="H95" s="11"/>
+      <c r="I95" s="11">
+        <v>0.7923</v>
+      </c>
+      <c r="J95" s="11">
+        <v>0.77959999999999996</v>
+      </c>
+      <c r="K95" s="11">
+        <v>0.75680000000000003</v>
+      </c>
+      <c r="L95" s="11">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="M95" s="11">
+        <v>0.7369</v>
+      </c>
+      <c r="N95" s="11"/>
+      <c r="O95" s="11">
+        <v>0.74399999999999999</v>
+      </c>
+      <c r="P95" s="11">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="11"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="11">
+        <v>1.0064</v>
+      </c>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F96" s="11"/>
+      <c r="G96" s="11"/>
+      <c r="H96" s="11">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="I96" s="11">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="J96" s="11">
+        <v>0.77539999999999998</v>
+      </c>
+      <c r="K96" s="11">
+        <v>0.79090000000000005</v>
+      </c>
+      <c r="L96" s="11">
+        <v>0.75090000000000001</v>
+      </c>
+      <c r="M96" s="11">
+        <v>0.80810000000000004</v>
+      </c>
+      <c r="N96" s="11"/>
+      <c r="O96" s="11"/>
+      <c r="P96" s="11">
+        <v>0.73219999999999996</v>
+      </c>
+      <c r="Q96" s="11">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="R96" s="11"/>
+      <c r="S96" s="11"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="11">
+        <v>1.0019</v>
+      </c>
+      <c r="D97" s="11">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="E97" s="11">
+        <v>0.77859999999999996</v>
+      </c>
+      <c r="F97" s="11">
+        <v>0.7702</v>
+      </c>
+      <c r="G97" s="11">
+        <v>0.71889999999999998</v>
+      </c>
+      <c r="H97" s="11">
+        <v>0.80120000000000002</v>
+      </c>
+      <c r="I97" s="11">
+        <v>0.8901</v>
+      </c>
+      <c r="J97" s="11">
+        <v>1.0650999999999999</v>
+      </c>
+      <c r="K97" s="11">
+        <v>0.76739999999999997</v>
+      </c>
+      <c r="L97" s="11">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="M97" s="11">
+        <v>0.81159999999999999</v>
+      </c>
+      <c r="N97" s="11"/>
+      <c r="O97" s="11"/>
+      <c r="P97" s="11"/>
+      <c r="Q97" s="11"/>
+      <c r="R97" s="11"/>
+      <c r="S97" s="11"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="11"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="11"/>
+      <c r="G98" s="11"/>
+      <c r="H98" s="11"/>
+      <c r="I98" s="11">
+        <v>0.94310000000000005</v>
+      </c>
+      <c r="J98" s="11">
+        <v>0.91979999999999995</v>
+      </c>
+      <c r="K98" s="11">
+        <v>0.77239999999999998</v>
+      </c>
+      <c r="L98" s="11">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="M98" s="11">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N98" s="11"/>
+      <c r="O98" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P98" s="11">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="Q98" s="11"/>
+      <c r="R98" s="11"/>
+      <c r="S98" s="11"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="11">
+        <v>1</v>
+      </c>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="F99" s="11">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="11">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K99" s="11">
+        <v>0.8347</v>
+      </c>
+      <c r="L99" s="11">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="M99" s="11"/>
+      <c r="N99" s="11"/>
+      <c r="O99" s="11"/>
+      <c r="P99" s="11"/>
+      <c r="Q99" s="11"/>
+      <c r="R99" s="11"/>
+      <c r="S99" s="11"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="11">
+        <v>1.0065</v>
+      </c>
+      <c r="D100" s="11">
+        <v>1</v>
+      </c>
+      <c r="E100" s="11">
+        <v>0.85729999999999995</v>
+      </c>
+      <c r="F100" s="11">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="G100" s="11">
+        <v>0.79349999999999998</v>
+      </c>
+      <c r="H100" s="11">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I100" s="11">
+        <v>0.76090000000000002</v>
+      </c>
+      <c r="J100" s="11">
+        <v>0.80410000000000004</v>
+      </c>
+      <c r="K100" s="11">
+        <v>0.78620000000000001</v>
+      </c>
+      <c r="L100" s="11">
+        <v>0.98799999999999999</v>
+      </c>
+      <c r="M100" s="11">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="N100" s="11"/>
+      <c r="O100" s="11"/>
+      <c r="P100" s="11"/>
+      <c r="Q100" s="11"/>
+      <c r="R100" s="11"/>
+      <c r="S100" s="11"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="11">
+        <v>1.0896999999999999</v>
+      </c>
+      <c r="D101" s="11">
+        <v>1.0329999999999999</v>
+      </c>
+      <c r="E101" s="11">
+        <v>0.94969999999999999</v>
+      </c>
+      <c r="F101" s="11">
+        <v>0.86370000000000002</v>
+      </c>
+      <c r="G101" s="11">
+        <v>0.88929999999999998</v>
+      </c>
+      <c r="H101" s="11"/>
+      <c r="I101" s="11">
+        <v>1.2115</v>
+      </c>
+      <c r="J101" s="11"/>
+      <c r="K101" s="11">
+        <v>0.74339999999999995</v>
+      </c>
+      <c r="L101" s="11">
+        <v>0.95920000000000005</v>
+      </c>
+      <c r="M101" s="11"/>
+      <c r="N101" s="11"/>
+      <c r="O101" s="11"/>
+      <c r="P101" s="11"/>
+      <c r="Q101" s="11"/>
+      <c r="R101" s="11"/>
+      <c r="S101" s="11"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="11"/>
+      <c r="D102" s="11"/>
+      <c r="E102" s="11">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="F102" s="11"/>
+      <c r="G102" s="11"/>
+      <c r="H102" s="11">
+        <v>0.90639999999999998</v>
+      </c>
+      <c r="I102" s="11">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J102" s="11">
+        <v>1.1266</v>
+      </c>
+      <c r="K102" s="11">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="L102" s="11"/>
+      <c r="M102" s="11"/>
+      <c r="N102" s="11"/>
+      <c r="O102" s="11"/>
+      <c r="P102" s="11"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+      <c r="S102" s="11"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="5">
+        <v>1.0234000000000001</v>
+      </c>
+      <c r="D103" s="5">
+        <v>1.1071</v>
+      </c>
+      <c r="E103" s="5">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="F103" s="5">
+        <v>1.0142</v>
+      </c>
+      <c r="G103" s="5">
+        <v>1.0573999999999999</v>
+      </c>
+      <c r="H103" s="5">
+        <v>1.1342000000000001</v>
+      </c>
+      <c r="I103" s="5">
+        <v>0.93840000000000001</v>
+      </c>
+      <c r="J103" s="5">
+        <v>0.88980000000000004</v>
+      </c>
+      <c r="K103" s="5">
+        <v>0.94199999999999995</v>
+      </c>
+      <c r="L103" s="5">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="M103" s="5">
+        <v>0.85799999999999998</v>
+      </c>
+      <c r="N103" s="5">
+        <v>0.82889999999999997</v>
+      </c>
+      <c r="O103" s="5">
+        <v>0.85019999999999996</v>
+      </c>
+      <c r="P103" s="5">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="Q103" s="5">
+        <v>0.76449999999999996</v>
+      </c>
+      <c r="R103" s="5">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="S103" s="5">
+        <v>0.90620000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="11">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="H104" s="11"/>
+      <c r="I104" s="11">
+        <v>1.0303</v>
+      </c>
+      <c r="J104" s="11">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="K104" s="11">
+        <v>1.1005</v>
+      </c>
+      <c r="L104" s="11">
+        <v>0.9506</v>
+      </c>
+      <c r="M104" s="11">
+        <v>0.87360000000000004</v>
+      </c>
+      <c r="N104" s="11">
+        <v>0.84909999999999997</v>
+      </c>
+      <c r="O104" s="11">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="P104" s="11"/>
+      <c r="Q104" s="11">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="R104" s="11"/>
+      <c r="S104" s="11"/>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11">
+        <v>1.4518</v>
+      </c>
+      <c r="H105" s="11"/>
+      <c r="I105" s="11">
+        <v>1.2349000000000001</v>
+      </c>
+      <c r="J105" s="11">
+        <v>1.1878</v>
+      </c>
+      <c r="K105" s="11">
+        <v>1.18</v>
+      </c>
+      <c r="L105" s="11">
+        <v>0.95189999999999997</v>
+      </c>
+      <c r="M105" s="11">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="N105" s="11">
+        <v>0.90049999999999997</v>
+      </c>
+      <c r="O105" s="11">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="P105" s="11">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="Q105" s="11"/>
+      <c r="R105" s="11">
+        <v>0.92930000000000001</v>
+      </c>
+      <c r="S105" s="11">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="11"/>
+      <c r="G106" s="11">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="H106" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I106" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="J106" s="11">
+        <v>0.84789999999999999</v>
+      </c>
+      <c r="K106" s="11">
+        <v>0.81559999999999999</v>
+      </c>
+      <c r="L106" s="11">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="M106" s="11">
+        <v>0.76319999999999999</v>
+      </c>
+      <c r="N106" s="11">
+        <v>0.78639999999999999</v>
+      </c>
+      <c r="O106" s="11">
+        <v>0.76190000000000002</v>
+      </c>
+      <c r="P106" s="11"/>
+      <c r="Q106" s="11">
+        <v>0.7248</v>
+      </c>
+      <c r="R106" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S106" s="11"/>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="11">
+        <v>1</v>
+      </c>
+      <c r="D107" s="11">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="E107" s="11">
+        <v>0.95640000000000003</v>
+      </c>
+      <c r="F107" s="11">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="G107" s="11">
+        <v>1.1687000000000001</v>
+      </c>
+      <c r="H107" s="11">
+        <v>1.0028999999999999</v>
+      </c>
+      <c r="I107" s="11">
+        <v>0.95340000000000003</v>
+      </c>
+      <c r="J107" s="11">
+        <v>0.97389999999999999</v>
+      </c>
+      <c r="K107" s="11">
+        <v>0.90280000000000005</v>
+      </c>
+      <c r="L107" s="11">
+        <v>0.82150000000000001</v>
+      </c>
+      <c r="M107" s="11">
+        <v>0.86280000000000001</v>
+      </c>
+      <c r="N107" s="11">
+        <v>0.90049999999999997</v>
+      </c>
+      <c r="O107" s="11"/>
+      <c r="P107" s="11">
+        <v>0.7026</v>
+      </c>
+      <c r="Q107" s="11">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R107" s="11"/>
+      <c r="S107" s="11"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="11"/>
+      <c r="D108" s="11"/>
+      <c r="E108" s="11"/>
+      <c r="F108" s="11"/>
+      <c r="G108" s="11"/>
+      <c r="H108" s="11"/>
+      <c r="I108" s="11">
+        <v>0.95889999999999997</v>
+      </c>
+      <c r="J108" s="11">
+        <v>0.95169999999999999</v>
+      </c>
+      <c r="K108" s="11">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="L108" s="11">
+        <v>0.77410000000000001</v>
+      </c>
+      <c r="M108" s="11">
+        <v>0.82250000000000001</v>
+      </c>
+      <c r="N108" s="11">
+        <v>0.74160000000000004</v>
+      </c>
+      <c r="O108" s="11"/>
+      <c r="P108" s="11">
+        <v>0.71360000000000001</v>
+      </c>
+      <c r="Q108" s="11">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R108" s="11"/>
+      <c r="S108" s="11"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="11"/>
+      <c r="D109" s="11"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="11"/>
+      <c r="G109" s="11">
+        <v>0.8256</v>
+      </c>
+      <c r="H109" s="11">
+        <v>0.83919999999999995</v>
+      </c>
+      <c r="I109" s="11">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="J109" s="11">
+        <v>0.80210000000000004</v>
+      </c>
+      <c r="K109" s="11">
+        <v>0.81210000000000004</v>
+      </c>
+      <c r="L109" s="11">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="M109" s="11">
+        <v>0.79949999999999999</v>
+      </c>
+      <c r="N109" s="11">
+        <v>0.81010000000000004</v>
+      </c>
+      <c r="O109" s="11">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="P109" s="11">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="Q109" s="11"/>
+      <c r="R109" s="11">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S109" s="11">
+        <v>0.81399999999999995</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="11"/>
+      <c r="H110" s="11">
+        <v>1.0104</v>
+      </c>
+      <c r="I110" s="11">
+        <v>0.8206</v>
+      </c>
+      <c r="J110" s="11">
+        <v>1.0239</v>
+      </c>
+      <c r="K110" s="11">
+        <v>1.083</v>
+      </c>
+      <c r="L110" s="11">
+        <v>0.83919999999999995</v>
+      </c>
+      <c r="M110" s="11">
+        <v>0.84560000000000002</v>
+      </c>
+      <c r="N110" s="11">
+        <v>0.75660000000000005</v>
+      </c>
+      <c r="O110" s="11">
+        <v>0.73470000000000002</v>
+      </c>
+      <c r="P110" s="11">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="Q110" s="11"/>
+      <c r="R110" s="11"/>
+      <c r="S110" s="11"/>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="11">
+        <v>1.0157</v>
+      </c>
+      <c r="D111" s="11">
+        <v>1.2018</v>
+      </c>
+      <c r="E111" s="11">
+        <v>0.9274</v>
+      </c>
+      <c r="F111" s="11">
+        <v>0.92479999999999996</v>
+      </c>
+      <c r="G111" s="11">
+        <v>0.97809999999999997</v>
+      </c>
+      <c r="H111" s="11">
+        <v>1.0944</v>
+      </c>
+      <c r="I111" s="11">
+        <v>1.1324000000000001</v>
+      </c>
+      <c r="J111" s="11">
+        <v>1.1240000000000001</v>
+      </c>
+      <c r="K111" s="11">
+        <v>1.0504</v>
+      </c>
+      <c r="L111" s="11">
+        <v>0.88719999999999999</v>
+      </c>
+      <c r="M111" s="11">
+        <v>0.99609999999999999</v>
+      </c>
+      <c r="N111" s="11"/>
+      <c r="O111" s="11"/>
+      <c r="P111" s="11"/>
+      <c r="Q111" s="11">
+        <v>0.79379999999999995</v>
+      </c>
+      <c r="R111" s="11">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S111" s="11"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="11">
+        <v>1.0251999999999999</v>
+      </c>
+      <c r="D112" s="11"/>
+      <c r="E112" s="11">
+        <v>1.0261</v>
+      </c>
+      <c r="F112" s="11">
+        <v>1.0172000000000001</v>
+      </c>
+      <c r="G112" s="11">
+        <v>1.0037</v>
+      </c>
+      <c r="H112" s="11">
+        <v>1.149</v>
+      </c>
+      <c r="I112" s="11">
+        <v>1.0542</v>
+      </c>
+      <c r="J112" s="11">
+        <v>1.0883</v>
+      </c>
+      <c r="K112" s="11">
+        <v>0.9577</v>
+      </c>
+      <c r="L112" s="11">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="M112" s="11">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="N112" s="11"/>
+      <c r="O112" s="11"/>
+      <c r="P112" s="11"/>
+      <c r="Q112" s="11">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R112" s="11">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S112" s="11"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="11">
+        <v>1.008</v>
+      </c>
+      <c r="D113" s="11"/>
+      <c r="E113" s="11">
+        <v>1.0091000000000001</v>
+      </c>
+      <c r="F113" s="11">
+        <v>1.0462</v>
+      </c>
+      <c r="G113" s="11">
+        <v>1.0764</v>
+      </c>
+      <c r="H113" s="11">
+        <v>1.2415</v>
+      </c>
+      <c r="I113" s="11">
+        <v>1.1267</v>
+      </c>
+      <c r="J113" s="11">
+        <v>1.1856</v>
+      </c>
+      <c r="K113" s="11">
+        <v>1.0427</v>
+      </c>
+      <c r="L113" s="11">
+        <v>0.9335</v>
+      </c>
+      <c r="M113" s="11">
+        <v>1.0942000000000001</v>
+      </c>
+      <c r="N113" s="11"/>
+      <c r="O113" s="11"/>
+      <c r="P113" s="11"/>
+      <c r="Q113" s="11">
+        <v>0.7258</v>
+      </c>
+      <c r="R113" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S113" s="11"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="11">
+        <v>1.0445</v>
+      </c>
+      <c r="D114" s="11">
+        <v>1.1720999999999999</v>
+      </c>
+      <c r="E114" s="11">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="F114" s="11">
+        <v>1.0328999999999999</v>
+      </c>
+      <c r="G114" s="11">
+        <v>1.1143000000000001</v>
+      </c>
+      <c r="H114" s="11">
+        <v>1.1886000000000001</v>
+      </c>
+      <c r="I114" s="11">
+        <v>1.2341</v>
+      </c>
+      <c r="J114" s="11">
+        <v>1.0962000000000001</v>
+      </c>
+      <c r="K114" s="11">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="L114" s="11">
+        <v>0.89649999999999996</v>
+      </c>
+      <c r="M114" s="11">
+        <v>0.96309999999999996</v>
+      </c>
+      <c r="N114" s="11"/>
+      <c r="O114" s="11"/>
+      <c r="P114" s="11"/>
+      <c r="Q114" s="11">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R114" s="11">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S114" s="11"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="5"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5">
+        <v>1.2983</v>
+      </c>
+      <c r="G115" s="5">
+        <v>1.2988</v>
+      </c>
+      <c r="H115" s="5">
+        <v>1.2153</v>
+      </c>
+      <c r="I115" s="5">
+        <v>1.0163</v>
+      </c>
+      <c r="J115" s="5">
+        <v>1.1867000000000001</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1.1378999999999999</v>
+      </c>
+      <c r="L115" s="5">
+        <v>1.0818000000000001</v>
+      </c>
+      <c r="M115" s="5">
+        <v>1.016</v>
+      </c>
+      <c r="N115" s="5">
+        <v>0.94289999999999996</v>
+      </c>
+      <c r="O115" s="5">
+        <v>0.93740000000000001</v>
+      </c>
+      <c r="P115" s="5">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="Q115" s="5">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R115" s="5">
+        <v>1</v>
+      </c>
+      <c r="S115" s="5">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C116" s="11"/>
+      <c r="D116" s="11"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="11"/>
+      <c r="G116" s="11"/>
+      <c r="H116" s="11"/>
+      <c r="I116" s="11">
+        <v>0.93030000000000002</v>
+      </c>
+      <c r="J116" s="11">
+        <v>1.0898000000000001</v>
+      </c>
+      <c r="K116" s="11">
+        <v>1.0348999999999999</v>
+      </c>
+      <c r="L116" s="11">
+        <v>1.0097</v>
+      </c>
+      <c r="M116" s="11">
+        <v>1.2596000000000001</v>
+      </c>
+      <c r="N116" s="11">
+        <v>1.1055999999999999</v>
+      </c>
+      <c r="O116" s="11"/>
+      <c r="P116" s="11">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="Q116" s="11"/>
+      <c r="R116" s="11"/>
+      <c r="S116" s="11"/>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="11"/>
+      <c r="D117" s="11"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="11">
+        <v>1.2983</v>
+      </c>
+      <c r="G117" s="11">
+        <v>1.2988</v>
+      </c>
+      <c r="H117" s="11">
+        <v>1.2153</v>
+      </c>
+      <c r="I117" s="11">
+        <v>1.1023000000000001</v>
+      </c>
+      <c r="J117" s="11">
+        <v>1.2060999999999999</v>
+      </c>
+      <c r="K117" s="11">
+        <v>1.2087000000000001</v>
+      </c>
+      <c r="L117" s="11">
+        <v>1.1114999999999999</v>
+      </c>
+      <c r="M117" s="11">
+        <v>0.96179999999999999</v>
+      </c>
+      <c r="N117" s="11">
+        <v>0.93569999999999998</v>
+      </c>
+      <c r="O117" s="11">
+        <v>0.93740000000000001</v>
+      </c>
+      <c r="P117" s="11">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="Q117" s="11">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R117" s="11">
+        <v>1</v>
+      </c>
+      <c r="S117" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5">
+        <v>1.0135000000000001</v>
+      </c>
+      <c r="J118" s="5">
+        <v>1.3272999999999999</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1.2063999999999999</v>
+      </c>
+      <c r="L118" s="5">
+        <v>1.5327</v>
+      </c>
+      <c r="M118" s="5">
+        <v>1.1047</v>
+      </c>
+      <c r="N118" s="5">
+        <v>1.1392</v>
+      </c>
+      <c r="O118" s="5">
+        <v>0.93189999999999995</v>
+      </c>
+      <c r="P118" s="5">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5">
+        <v>0.94620000000000004</v>
+      </c>
+      <c r="S118" s="5">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" s="11"/>
+      <c r="D119" s="11"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="11"/>
+      <c r="G119" s="11"/>
+      <c r="H119" s="11"/>
+      <c r="I119" s="11">
+        <v>1.0696000000000001</v>
+      </c>
+      <c r="J119" s="11">
+        <v>1.0806</v>
+      </c>
+      <c r="K119" s="11">
+        <v>1.0306999999999999</v>
+      </c>
+      <c r="L119" s="11">
+        <v>0.85119999999999996</v>
+      </c>
+      <c r="M119" s="11">
+        <v>0.84370000000000001</v>
+      </c>
+      <c r="N119" s="11">
+        <v>0.9143</v>
+      </c>
+      <c r="O119" s="11">
+        <v>0.88360000000000005</v>
+      </c>
+      <c r="P119" s="11">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="Q119" s="11"/>
+      <c r="R119" s="11">
+        <v>0.94620000000000004</v>
+      </c>
+      <c r="S119" s="11">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="11"/>
+      <c r="D120" s="11"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="11"/>
+      <c r="G120" s="11"/>
+      <c r="H120" s="11"/>
+      <c r="I120" s="11"/>
+      <c r="J120" s="11"/>
+      <c r="K120" s="11"/>
+      <c r="L120" s="11"/>
+      <c r="M120" s="11">
+        <v>1.1452</v>
+      </c>
+      <c r="N120" s="11">
+        <v>1.0016</v>
+      </c>
+      <c r="O120" s="11"/>
+      <c r="P120" s="11"/>
+      <c r="Q120" s="11"/>
+      <c r="R120" s="11"/>
+      <c r="S120" s="11"/>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="11"/>
+      <c r="D121" s="11"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="11"/>
+      <c r="G121" s="11"/>
+      <c r="H121" s="11"/>
+      <c r="I121" s="11">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="J121" s="11">
+        <v>1.5615000000000001</v>
+      </c>
+      <c r="K121" s="11">
+        <v>1.8073999999999999</v>
+      </c>
+      <c r="L121" s="11">
+        <v>1.8213999999999999</v>
+      </c>
+      <c r="M121" s="11">
+        <v>1.7524</v>
+      </c>
+      <c r="N121" s="11">
+        <v>1.6577999999999999</v>
+      </c>
+      <c r="O121" s="11">
+        <v>1.8012999999999999</v>
+      </c>
+      <c r="P121" s="11"/>
+      <c r="Q121" s="11"/>
+      <c r="R121" s="11"/>
+      <c r="S121" s="11"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C122" s="11"/>
+      <c r="D122" s="11"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="11"/>
+      <c r="G122" s="11"/>
+      <c r="H122" s="11"/>
+      <c r="I122" s="11"/>
+      <c r="J122" s="11">
+        <v>1.2942</v>
+      </c>
+      <c r="K122" s="11">
+        <v>1.401</v>
+      </c>
+      <c r="L122" s="11">
+        <v>1.1251</v>
+      </c>
+      <c r="M122" s="11">
+        <v>1.3522000000000001</v>
+      </c>
+      <c r="N122" s="11"/>
+      <c r="O122" s="11"/>
+      <c r="P122" s="11"/>
+      <c r="Q122" s="11"/>
+      <c r="R122" s="11"/>
+      <c r="S122" s="11"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" s="11"/>
+      <c r="D123" s="11"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="11"/>
+      <c r="G123" s="11"/>
+      <c r="H123" s="11"/>
+      <c r="I123" s="11"/>
+      <c r="J123" s="11">
+        <v>1.4187000000000001</v>
+      </c>
+      <c r="K123" s="11">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="L123" s="11">
+        <v>0.7893</v>
+      </c>
+      <c r="M123" s="11">
+        <v>1.1565000000000001</v>
+      </c>
+      <c r="N123" s="11">
+        <v>1.2704</v>
+      </c>
+      <c r="O123" s="11"/>
+      <c r="P123" s="11"/>
+      <c r="Q123" s="11"/>
+      <c r="R123" s="11"/>
+      <c r="S123" s="11"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="5">
+        <v>1.0445</v>
+      </c>
+      <c r="D124" s="5">
+        <v>1.0782</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1.2101</v>
+      </c>
+      <c r="F124" s="5">
+        <v>1.0454000000000001</v>
+      </c>
+      <c r="G124" s="5">
+        <v>1.0342</v>
+      </c>
+      <c r="H124" s="5">
+        <v>1.1832</v>
+      </c>
+      <c r="I124" s="5">
+        <v>1.0009999999999999</v>
+      </c>
+      <c r="J124" s="5">
+        <v>0.99919999999999998</v>
+      </c>
+      <c r="K124" s="5">
+        <v>0.98760000000000003</v>
+      </c>
+      <c r="L124" s="5">
+        <v>0.90339999999999998</v>
+      </c>
+      <c r="M124" s="5">
+        <v>0.85019999999999996</v>
+      </c>
+      <c r="N124" s="5">
+        <v>0.85529999999999995</v>
+      </c>
+      <c r="O124" s="5">
+        <v>0.83750000000000002</v>
+      </c>
+      <c r="P124" s="5">
+        <v>0.88800000000000001</v>
+      </c>
+      <c r="Q124" s="5">
+        <v>0.80410000000000004</v>
+      </c>
+      <c r="R124" s="5">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="S124" s="5">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="11">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="D125" s="11">
+        <v>1.0620000000000001</v>
+      </c>
+      <c r="E125" s="11">
+        <v>1.2101</v>
+      </c>
+      <c r="F125" s="11">
+        <v>1.0454000000000001</v>
+      </c>
+      <c r="G125" s="11">
+        <v>0.98360000000000003</v>
+      </c>
+      <c r="H125" s="11">
+        <v>1.0481</v>
+      </c>
+      <c r="I125" s="11">
+        <v>1.0857000000000001</v>
+      </c>
+      <c r="J125" s="11">
+        <v>1.1149</v>
+      </c>
+      <c r="K125" s="11">
+        <v>1.0528</v>
+      </c>
+      <c r="L125" s="11">
+        <v>0.98029999999999995</v>
+      </c>
+      <c r="M125" s="11">
+        <v>0.86650000000000005</v>
+      </c>
+      <c r="N125" s="11">
+        <v>1.0702</v>
+      </c>
+      <c r="O125" s="11">
+        <v>0.88080000000000003</v>
+      </c>
+      <c r="P125" s="11"/>
+      <c r="Q125" s="11"/>
+      <c r="R125" s="11"/>
+      <c r="S125" s="11"/>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="11"/>
+      <c r="D126" s="11"/>
+      <c r="E126" s="11"/>
+      <c r="F126" s="11"/>
+      <c r="G126" s="11"/>
+      <c r="H126" s="11"/>
+      <c r="I126" s="11">
+        <v>0.8458</v>
+      </c>
+      <c r="J126" s="11">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="K126" s="11">
+        <v>0.98109999999999997</v>
+      </c>
+      <c r="L126" s="11">
+        <v>0.86939999999999995</v>
+      </c>
+      <c r="M126" s="11">
+        <v>0.81610000000000005</v>
+      </c>
+      <c r="N126" s="11">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="O126" s="11">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="P126" s="11">
+        <v>1.0209999999999999</v>
+      </c>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+      <c r="S126" s="11"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="11"/>
+      <c r="D127" s="11"/>
+      <c r="E127" s="11"/>
+      <c r="F127" s="11"/>
+      <c r="G127" s="11"/>
+      <c r="H127" s="11"/>
+      <c r="I127" s="11"/>
+      <c r="J127" s="11">
+        <v>1.075</v>
+      </c>
+      <c r="K127" s="11">
+        <v>0.9133</v>
+      </c>
+      <c r="L127" s="11">
+        <v>0.95</v>
+      </c>
+      <c r="M127" s="11">
+        <v>0.79669999999999996</v>
+      </c>
+      <c r="N127" s="11">
+        <v>0.77729999999999999</v>
+      </c>
+      <c r="O127" s="11">
+        <v>0.83589999999999998</v>
+      </c>
+      <c r="P127" s="11">
+        <v>1.2356</v>
+      </c>
+      <c r="Q127" s="11"/>
+      <c r="R127" s="11"/>
+      <c r="S127" s="11"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="11"/>
+      <c r="H128" s="11"/>
+      <c r="I128" s="11"/>
+      <c r="J128" s="11"/>
+      <c r="K128" s="11"/>
+      <c r="L128" s="11">
+        <v>1.1052</v>
+      </c>
+      <c r="M128" s="11"/>
+      <c r="N128" s="11">
+        <v>1.0788</v>
+      </c>
+      <c r="O128" s="11">
+        <v>1</v>
+      </c>
+      <c r="P128" s="11"/>
+      <c r="Q128" s="11"/>
+      <c r="R128" s="11"/>
+      <c r="S128" s="11"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="11"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="11"/>
+      <c r="H129" s="11"/>
+      <c r="I129" s="11">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="J129" s="11">
+        <v>0.96970000000000001</v>
+      </c>
+      <c r="K129" s="11">
+        <v>1.0568</v>
+      </c>
+      <c r="L129" s="11">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="M129" s="11">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="N129" s="11">
+        <v>0.82379999999999998</v>
+      </c>
+      <c r="O129" s="11">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="P129" s="11">
+        <v>0.74770000000000003</v>
+      </c>
+      <c r="Q129" s="11"/>
+      <c r="R129" s="11">
+        <v>0.88329999999999997</v>
+      </c>
+      <c r="S129" s="11">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C130" s="11">
+        <v>1.0443</v>
+      </c>
+      <c r="D130" s="11"/>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="11">
+        <v>1.2091000000000001</v>
+      </c>
+      <c r="H130" s="11">
+        <v>1.202</v>
+      </c>
+      <c r="I130" s="11">
+        <v>1.069</v>
+      </c>
+      <c r="J130" s="11">
+        <v>1.0958000000000001</v>
+      </c>
+      <c r="K130" s="11">
+        <v>1.0283</v>
+      </c>
+      <c r="L130" s="11">
+        <v>0.95809999999999995</v>
+      </c>
+      <c r="M130" s="11">
+        <v>0.89480000000000004</v>
+      </c>
+      <c r="N130" s="11">
+        <v>0.87849999999999995</v>
+      </c>
+      <c r="O130" s="11">
+        <v>1.0063</v>
+      </c>
+      <c r="P130" s="11">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="Q130" s="11">
+        <v>0.81540000000000001</v>
+      </c>
+      <c r="R130" s="11">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S130" s="11"/>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="11"/>
+      <c r="D131" s="11"/>
+      <c r="E131" s="11"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="11"/>
+      <c r="H131" s="11"/>
+      <c r="I131" s="11">
+        <v>0.83289999999999997</v>
+      </c>
+      <c r="J131" s="11">
+        <v>0.85240000000000005</v>
+      </c>
+      <c r="K131" s="11">
+        <v>0.84589999999999999</v>
+      </c>
+      <c r="L131" s="11">
+        <v>0.7681</v>
+      </c>
+      <c r="M131" s="11">
+        <v>0.83289999999999997</v>
+      </c>
+      <c r="N131" s="11">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="O131" s="11">
+        <v>0.8054</v>
+      </c>
+      <c r="P131" s="11">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="Q131" s="11">
+        <v>0.92149999999999999</v>
+      </c>
+      <c r="R131" s="11"/>
+      <c r="S131" s="11"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C132" s="11"/>
+      <c r="D132" s="11"/>
+      <c r="E132" s="11"/>
+      <c r="F132" s="11"/>
+      <c r="G132" s="11"/>
+      <c r="H132" s="11"/>
+      <c r="I132" s="11">
+        <v>1.0467</v>
+      </c>
+      <c r="J132" s="11">
+        <v>1.0934999999999999</v>
+      </c>
+      <c r="K132" s="11"/>
+      <c r="L132" s="11">
+        <v>0.95889999999999997</v>
+      </c>
+      <c r="M132" s="11">
+        <v>1.1422000000000001</v>
+      </c>
+      <c r="N132" s="11"/>
+      <c r="O132" s="11"/>
+      <c r="P132" s="11"/>
+      <c r="Q132" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R132" s="11"/>
+      <c r="S132" s="11"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="11"/>
+      <c r="D133" s="11"/>
+      <c r="E133" s="11"/>
+      <c r="F133" s="11"/>
+      <c r="G133" s="11"/>
+      <c r="H133" s="11"/>
+      <c r="I133" s="11">
+        <v>1.0757000000000001</v>
+      </c>
+      <c r="J133" s="11">
+        <v>1.0987</v>
+      </c>
+      <c r="K133" s="11">
+        <v>1.1247</v>
+      </c>
+      <c r="L133" s="11">
+        <v>1.0367</v>
+      </c>
+      <c r="M133" s="11">
+        <v>1.0584</v>
+      </c>
+      <c r="N133" s="11">
+        <v>0.93689999999999996</v>
+      </c>
+      <c r="O133" s="11"/>
+      <c r="P133" s="11">
+        <v>0.83189999999999997</v>
+      </c>
+      <c r="Q133" s="11">
+        <v>0.79239999999999999</v>
+      </c>
+      <c r="R133" s="11">
+        <v>0.877</v>
+      </c>
+      <c r="S133" s="11"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C134" s="11"/>
+      <c r="D134" s="11">
+        <v>1.1026</v>
+      </c>
+      <c r="E134" s="11"/>
+      <c r="F134" s="11"/>
+      <c r="G134" s="11"/>
+      <c r="H134" s="11"/>
+      <c r="I134" s="11">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="J134" s="11">
+        <v>0.95209999999999995</v>
+      </c>
+      <c r="K134" s="11">
+        <v>0.82920000000000005</v>
+      </c>
+      <c r="L134" s="11"/>
+      <c r="M134" s="11">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="N134" s="11">
+        <v>0.77580000000000005</v>
+      </c>
+      <c r="O134" s="11">
+        <v>0.75229999999999997</v>
+      </c>
+      <c r="P134" s="11">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="Q134" s="11"/>
+      <c r="R134" s="11"/>
+      <c r="S134" s="11"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C135" s="11"/>
+      <c r="D135" s="11"/>
+      <c r="E135" s="11"/>
+      <c r="F135" s="11"/>
+      <c r="G135" s="11"/>
+      <c r="H135" s="11"/>
+      <c r="I135" s="11"/>
+      <c r="J135" s="11">
+        <v>0.90680000000000005</v>
+      </c>
+      <c r="K135" s="11">
+        <v>0.77710000000000001</v>
+      </c>
+      <c r="L135" s="11">
+        <v>0.78049999999999997</v>
+      </c>
+      <c r="M135" s="11">
+        <v>0.7651</v>
+      </c>
+      <c r="N135" s="11">
+        <v>0.8397</v>
+      </c>
+      <c r="O135" s="11">
+        <v>1.0031000000000001</v>
+      </c>
+      <c r="P135" s="11"/>
+      <c r="Q135" s="11"/>
+      <c r="R135" s="11"/>
+      <c r="S135" s="11"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C136" s="11"/>
+      <c r="D136" s="11"/>
+      <c r="E136" s="11"/>
+      <c r="F136" s="11"/>
+      <c r="G136" s="11">
+        <v>0.80789999999999995</v>
+      </c>
+      <c r="H136" s="11">
+        <v>0.78759999999999997</v>
+      </c>
+      <c r="I136" s="11">
+        <v>0.80159999999999998</v>
+      </c>
+      <c r="J136" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="K136" s="11">
+        <v>0.82589999999999997</v>
+      </c>
+      <c r="L136" s="11">
+        <v>0.84850000000000003</v>
+      </c>
+      <c r="M136" s="11">
+        <v>0.871</v>
+      </c>
+      <c r="N136" s="11">
+        <v>0.89659999999999995</v>
+      </c>
+      <c r="O136" s="11">
+        <v>0.94230000000000003</v>
+      </c>
+      <c r="P136" s="11">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="Q136" s="11">
+        <v>0.74039999999999995</v>
+      </c>
+      <c r="R136" s="11">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S136" s="11"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="5">
+        <v>1</v>
+      </c>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5">
+        <v>0.78649999999999998</v>
+      </c>
+      <c r="F137" s="5">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G137" s="5">
+        <v>0.82150000000000001</v>
+      </c>
+      <c r="H137" s="5">
+        <v>0.95279999999999998</v>
+      </c>
+      <c r="I137" s="5">
+        <v>0.76580000000000004</v>
+      </c>
+      <c r="J137" s="5">
+        <v>0.8226</v>
+      </c>
+      <c r="K137" s="5">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="L137" s="5">
+        <v>0.94520000000000004</v>
+      </c>
+      <c r="M137" s="5">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="N137" s="5">
+        <v>0.97250000000000003</v>
+      </c>
+      <c r="O137" s="5">
+        <v>1.0096000000000001</v>
+      </c>
+      <c r="P137" s="5">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="Q137" s="5">
+        <v>0.96509999999999996</v>
+      </c>
+      <c r="R137" s="5">
+        <v>1.1014999999999999</v>
+      </c>
+      <c r="S137" s="5">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C138" s="11">
+        <v>1</v>
+      </c>
+      <c r="D138" s="11"/>
+      <c r="E138" s="11">
+        <v>0.78210000000000002</v>
+      </c>
+      <c r="F138" s="11">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G138" s="11">
+        <v>0.76990000000000003</v>
+      </c>
+      <c r="H138" s="11">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="I138" s="11">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="J138" s="11">
+        <v>0.82650000000000001</v>
+      </c>
+      <c r="K138" s="11">
+        <v>0.81320000000000003</v>
+      </c>
+      <c r="L138" s="11">
+        <v>0.78129999999999999</v>
+      </c>
+      <c r="M138" s="11">
+        <v>0.76200000000000001</v>
+      </c>
+      <c r="N138" s="11">
+        <v>0.76529999999999998</v>
+      </c>
+      <c r="O138" s="11"/>
+      <c r="P138" s="11">
+        <v>0.8669</v>
+      </c>
+      <c r="Q138" s="11">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R138" s="11"/>
+      <c r="S138" s="11"/>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="11"/>
+      <c r="D139" s="11"/>
+      <c r="E139" s="11"/>
+      <c r="F139" s="11"/>
+      <c r="G139" s="11">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="H139" s="11"/>
+      <c r="I139" s="11"/>
+      <c r="J139" s="11">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="K139" s="11">
+        <v>0.89749999999999996</v>
+      </c>
+      <c r="L139" s="11">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M139" s="11"/>
+      <c r="N139" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="O139" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P139" s="11"/>
+      <c r="Q139" s="11"/>
+      <c r="R139" s="11"/>
+      <c r="S139" s="11"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="11"/>
+      <c r="D140" s="11"/>
+      <c r="E140" s="11">
+        <v>0.8044</v>
+      </c>
+      <c r="F140" s="11">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="G140" s="11">
+        <v>0.7359</v>
+      </c>
+      <c r="H140" s="11">
+        <v>0.81699999999999995</v>
+      </c>
+      <c r="I140" s="11">
+        <v>0.68230000000000002</v>
+      </c>
+      <c r="J140" s="11">
+        <v>0.6925</v>
+      </c>
+      <c r="K140" s="11">
+        <v>0.67649999999999999</v>
+      </c>
+      <c r="L140" s="11"/>
+      <c r="M140" s="11"/>
+      <c r="N140" s="11"/>
+      <c r="O140" s="11">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="P140" s="11"/>
+      <c r="Q140" s="11"/>
+      <c r="R140" s="11"/>
+      <c r="S140" s="11"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C141" s="11"/>
+      <c r="D141" s="11"/>
+      <c r="E141" s="11"/>
+      <c r="F141" s="11"/>
+      <c r="G141" s="11"/>
+      <c r="H141" s="11"/>
+      <c r="I141" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="J141" s="11">
+        <v>1.2267999999999999</v>
+      </c>
+      <c r="K141" s="11">
+        <v>1.2190000000000001</v>
+      </c>
+      <c r="L141" s="11">
+        <v>0.96160000000000001</v>
+      </c>
+      <c r="M141" s="11">
+        <v>0.94710000000000005</v>
+      </c>
+      <c r="N141" s="11">
+        <v>0.98709999999999998</v>
+      </c>
+      <c r="O141" s="11">
+        <v>1.1033999999999999</v>
+      </c>
+      <c r="P141" s="11">
+        <v>1.0329999999999999</v>
+      </c>
+      <c r="Q141" s="11">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R141" s="11"/>
+      <c r="S141" s="11"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="11"/>
+      <c r="D142" s="11"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="11"/>
+      <c r="G142" s="11">
+        <v>1.1742999999999999</v>
+      </c>
+      <c r="H142" s="11">
+        <v>1.1796</v>
+      </c>
+      <c r="I142" s="11">
+        <v>1.0181</v>
+      </c>
+      <c r="J142" s="11">
+        <v>1.1709000000000001</v>
+      </c>
+      <c r="K142" s="11">
+        <v>1.0925</v>
+      </c>
+      <c r="L142" s="11">
+        <v>1.1895</v>
+      </c>
+      <c r="M142" s="11">
+        <v>0.91969999999999996</v>
+      </c>
+      <c r="N142" s="11">
+        <v>1.0019</v>
+      </c>
+      <c r="O142" s="11">
+        <v>1.0108999999999999</v>
+      </c>
+      <c r="P142" s="11">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="Q142" s="11">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="R142" s="11">
+        <v>1.1014999999999999</v>
+      </c>
+      <c r="S142" s="11">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C143" s="5">
+        <v>1.0074000000000001</v>
+      </c>
+      <c r="D143" s="5">
+        <v>1.0535000000000001</v>
+      </c>
+      <c r="E143" s="5">
+        <v>0.97030000000000005</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1.1491</v>
+      </c>
+      <c r="G143" s="5">
+        <v>0.95350000000000001</v>
+      </c>
+      <c r="H143" s="5">
+        <v>1.125</v>
+      </c>
+      <c r="I143" s="5">
+        <v>1.0018</v>
+      </c>
+      <c r="J143" s="5">
+        <v>1.0488</v>
+      </c>
+      <c r="K143" s="5">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="L143" s="5">
+        <v>0.95760000000000001</v>
+      </c>
+      <c r="M143" s="5">
+        <v>0.92659999999999998</v>
+      </c>
+      <c r="N143" s="5">
+        <v>0.93810000000000004</v>
+      </c>
+      <c r="O143" s="5">
+        <v>0.93420000000000003</v>
+      </c>
+      <c r="P143" s="5">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="Q143" s="5">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="R143" s="5">
+        <v>0.92979999999999996</v>
+      </c>
+      <c r="S143" s="5">
+        <v>0.90029999999999999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C144" s="11"/>
+      <c r="D144" s="11"/>
+      <c r="E144" s="11"/>
+      <c r="F144" s="11"/>
+      <c r="G144" s="11"/>
+      <c r="H144" s="11"/>
+      <c r="I144" s="11"/>
+      <c r="J144" s="11">
+        <v>1.0661</v>
+      </c>
+      <c r="K144" s="11">
+        <v>1.0345</v>
+      </c>
+      <c r="L144" s="11">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="M144" s="11"/>
+      <c r="N144" s="11">
+        <v>0.89280000000000004</v>
+      </c>
+      <c r="O144" s="11">
+        <v>0.95530000000000004</v>
+      </c>
+      <c r="P144" s="11"/>
+      <c r="Q144" s="11"/>
+      <c r="R144" s="11"/>
+      <c r="S144" s="11"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C145" s="11"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="11"/>
+      <c r="F145" s="11"/>
+      <c r="G145" s="11"/>
+      <c r="H145" s="11"/>
+      <c r="I145" s="11"/>
+      <c r="J145" s="11">
+        <v>1.0660000000000001</v>
+      </c>
+      <c r="K145" s="11">
+        <v>0.95669999999999999</v>
+      </c>
+      <c r="L145" s="11">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="M145" s="11">
+        <v>0.9496</v>
+      </c>
+      <c r="N145" s="11">
+        <v>0.9234</v>
+      </c>
+      <c r="O145" s="11">
+        <v>0.95169999999999999</v>
+      </c>
+      <c r="P145" s="11"/>
+      <c r="Q145" s="11"/>
+      <c r="R145" s="11">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="S145" s="11">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="11">
+        <v>1.0076000000000001</v>
+      </c>
+      <c r="D146" s="11">
+        <v>1.0432999999999999</v>
+      </c>
+      <c r="E146" s="11">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="F146" s="11">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="G146" s="11">
+        <v>0.98440000000000005</v>
+      </c>
+      <c r="H146" s="11">
+        <v>1.0727</v>
+      </c>
+      <c r="I146" s="11">
+        <v>1.0969</v>
+      </c>
+      <c r="J146" s="11">
+        <v>1.1409</v>
+      </c>
+      <c r="K146" s="11">
+        <v>1.127</v>
+      </c>
+      <c r="L146" s="11">
+        <v>1.0176000000000001</v>
+      </c>
+      <c r="M146" s="11">
+        <v>0.93840000000000001</v>
+      </c>
+      <c r="N146" s="11">
+        <v>0.99239999999999995</v>
+      </c>
+      <c r="O146" s="11">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="P146" s="11">
+        <v>0.89449999999999996</v>
+      </c>
+      <c r="Q146" s="11"/>
+      <c r="R146" s="11">
+        <v>0.95409999999999995</v>
+      </c>
+      <c r="S146" s="11">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" s="11">
+        <v>1</v>
+      </c>
+      <c r="D147" s="11">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="E147" s="11">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F147" s="11"/>
+      <c r="G147" s="11">
+        <v>0.70840000000000003</v>
+      </c>
+      <c r="H147" s="11"/>
+      <c r="I147" s="11">
+        <v>0.75609999999999999</v>
+      </c>
+      <c r="J147" s="11">
+        <v>0.81659999999999999</v>
+      </c>
+      <c r="K147" s="11">
+        <v>0.88949999999999996</v>
+      </c>
+      <c r="L147" s="11">
+        <v>0.79290000000000005</v>
+      </c>
+      <c r="M147" s="11">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N147" s="11"/>
+      <c r="O147" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="P147" s="11"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+      <c r="S147" s="11"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="11"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11">
+        <v>0.9083</v>
+      </c>
+      <c r="H148" s="11">
+        <v>1.0922000000000001</v>
+      </c>
+      <c r="I148" s="11">
+        <v>1.0661</v>
+      </c>
+      <c r="J148" s="11">
+        <v>0.98980000000000001</v>
+      </c>
+      <c r="K148" s="11">
+        <v>0.89139999999999997</v>
+      </c>
+      <c r="L148" s="11">
+        <v>0.85270000000000001</v>
+      </c>
+      <c r="M148" s="11">
+        <v>0.83520000000000005</v>
+      </c>
+      <c r="N148" s="11">
+        <v>0.84350000000000003</v>
+      </c>
+      <c r="O148" s="11">
+        <v>0.84430000000000005</v>
+      </c>
+      <c r="P148" s="11">
+        <v>0.94420000000000004</v>
+      </c>
+      <c r="Q148" s="11"/>
+      <c r="R148" s="11"/>
+      <c r="S148" s="11"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="11"/>
+      <c r="D149" s="11">
+        <v>1.1172</v>
+      </c>
+      <c r="E149" s="11">
+        <v>0.91259999999999997</v>
+      </c>
+      <c r="F149" s="11"/>
+      <c r="G149" s="11"/>
+      <c r="H149" s="11">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="I149" s="11">
+        <v>0.7974</v>
+      </c>
+      <c r="J149" s="11">
+        <v>1.0609</v>
+      </c>
+      <c r="K149" s="11">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="L149" s="11">
+        <v>0.74929999999999997</v>
+      </c>
+      <c r="M149" s="11">
+        <v>0.77339999999999998</v>
+      </c>
+      <c r="N149" s="11">
+        <v>0.8196</v>
+      </c>
+      <c r="O149" s="11"/>
+      <c r="P149" s="11"/>
+      <c r="Q149" s="11">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R149" s="11"/>
+      <c r="S149" s="11"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="11"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="11">
+        <v>1.2791999999999999</v>
+      </c>
+      <c r="G150" s="11">
+        <v>1.1564000000000001</v>
+      </c>
+      <c r="H150" s="11">
+        <v>1.2116</v>
+      </c>
+      <c r="I150" s="11">
+        <v>1.3009999999999999</v>
+      </c>
+      <c r="J150" s="11">
+        <v>1.0366</v>
+      </c>
+      <c r="K150" s="11">
+        <v>1.2612000000000001</v>
+      </c>
+      <c r="L150" s="11">
+        <v>1.1706000000000001</v>
+      </c>
+      <c r="M150" s="11">
+        <v>0.9778</v>
+      </c>
+      <c r="N150" s="11">
+        <v>1.1226</v>
+      </c>
+      <c r="O150" s="11">
+        <v>0.94889999999999997</v>
+      </c>
+      <c r="P150" s="11"/>
+      <c r="Q150" s="11">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R150" s="11"/>
+      <c r="S150" s="11"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" s="11"/>
+      <c r="D151" s="11"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="11">
+        <v>1.4542999999999999</v>
+      </c>
+      <c r="H151" s="11">
+        <v>1.194</v>
+      </c>
+      <c r="I151" s="11">
+        <v>1.0327</v>
+      </c>
+      <c r="J151" s="11">
+        <v>1.0536000000000001</v>
+      </c>
+      <c r="K151" s="11">
+        <v>0.98180000000000001</v>
+      </c>
+      <c r="L151" s="11">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="M151" s="11">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="N151" s="11">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="O151" s="11"/>
+      <c r="P151" s="11">
+        <v>0.70240000000000002</v>
+      </c>
+      <c r="Q151" s="11">
+        <v>1.0145</v>
+      </c>
+      <c r="R151" s="11"/>
+      <c r="S151" s="11"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C152" s="11"/>
+      <c r="D152" s="11"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="11"/>
+      <c r="G152" s="11">
+        <v>1.5182</v>
+      </c>
+      <c r="H152" s="11"/>
+      <c r="I152" s="11"/>
+      <c r="J152" s="11">
+        <v>1.1716</v>
+      </c>
+      <c r="K152" s="11">
+        <v>1.1369</v>
+      </c>
+      <c r="L152" s="11">
+        <v>0.99480000000000002</v>
+      </c>
+      <c r="M152" s="11">
+        <v>0.95709999999999995</v>
+      </c>
+      <c r="N152" s="11">
+        <v>0.95820000000000005</v>
+      </c>
+      <c r="O152" s="11">
+        <v>0.96089999999999998</v>
+      </c>
+      <c r="P152" s="11">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="Q152" s="11"/>
+      <c r="R152" s="11">
+        <v>1.03</v>
+      </c>
+      <c r="S152" s="11">
+        <v>0.9194</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" s="11"/>
+      <c r="D153" s="11"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11">
+        <v>1.0545</v>
+      </c>
+      <c r="H153" s="11">
+        <v>1.0730999999999999</v>
+      </c>
+      <c r="I153" s="11">
+        <v>1.0461</v>
+      </c>
+      <c r="J153" s="11">
+        <v>1.0806</v>
+      </c>
+      <c r="K153" s="11">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="L153" s="11">
+        <v>1.1012</v>
+      </c>
+      <c r="M153" s="11">
+        <v>0.90480000000000005</v>
+      </c>
+      <c r="N153" s="11">
+        <v>0.87929999999999997</v>
+      </c>
+      <c r="O153" s="11">
+        <v>0.9325</v>
+      </c>
+      <c r="P153" s="11"/>
+      <c r="Q153" s="11">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R153" s="11"/>
+      <c r="S153" s="11"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="5">
+        <v>1.0201</v>
+      </c>
+      <c r="D154" s="5"/>
+      <c r="E154" s="5">
+        <v>0.97489999999999999</v>
+      </c>
+      <c r="F154" s="5">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G154" s="5">
+        <v>0.81820000000000004</v>
+      </c>
+      <c r="H154" s="5">
+        <v>0.88580000000000003</v>
+      </c>
+      <c r="I154" s="5">
+        <v>0.96719999999999995</v>
+      </c>
+      <c r="J154" s="5">
+        <v>1.0412999999999999</v>
+      </c>
+      <c r="K154" s="5">
+        <v>0.88060000000000005</v>
+      </c>
+      <c r="L154" s="5">
+        <v>0.86970000000000003</v>
+      </c>
+      <c r="M154" s="5">
+        <v>0.84709999999999996</v>
+      </c>
+      <c r="N154" s="5">
+        <v>0.97689999999999999</v>
+      </c>
+      <c r="O154" s="5">
+        <v>0.93279999999999996</v>
+      </c>
+      <c r="P154" s="5">
+        <v>0.88039999999999996</v>
+      </c>
+      <c r="Q154" s="5">
+        <v>0.81130000000000002</v>
+      </c>
+      <c r="R154" s="5">
+        <v>0.90949999999999998</v>
+      </c>
+      <c r="S154" s="5">
+        <v>0.9476</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" s="11"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="11"/>
+      <c r="H155" s="11"/>
+      <c r="I155" s="11">
+        <v>0.86480000000000001</v>
+      </c>
+      <c r="J155" s="11">
+        <v>1.173</v>
+      </c>
+      <c r="K155" s="11">
+        <v>0.92369999999999997</v>
+      </c>
+      <c r="L155" s="11">
+        <v>0.86339999999999995</v>
+      </c>
+      <c r="M155" s="11">
+        <v>0.78790000000000004</v>
+      </c>
+      <c r="N155" s="11">
+        <v>0.92159999999999997</v>
+      </c>
+      <c r="O155" s="11">
+        <v>0.85699999999999998</v>
+      </c>
+      <c r="P155" s="11"/>
+      <c r="Q155" s="11"/>
+      <c r="R155" s="11">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="S155" s="11">
+        <v>0.87709999999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" s="11">
+        <v>1</v>
+      </c>
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G156" s="11">
+        <v>0.73799999999999999</v>
+      </c>
+      <c r="H156" s="11">
+        <v>0.89029999999999998</v>
+      </c>
+      <c r="I156" s="11">
+        <v>0.80859999999999999</v>
+      </c>
+      <c r="J156" s="11">
+        <v>0.87860000000000005</v>
+      </c>
+      <c r="K156" s="11">
+        <v>0.84109999999999996</v>
+      </c>
+      <c r="L156" s="11">
+        <v>0.89859999999999995</v>
+      </c>
+      <c r="M156" s="11">
+        <v>0.95450000000000002</v>
+      </c>
+      <c r="N156" s="11">
+        <v>0.94340000000000002</v>
+      </c>
+      <c r="O156" s="11">
+        <v>0.72460000000000002</v>
+      </c>
+      <c r="P156" s="11"/>
+      <c r="Q156" s="11">
+        <v>0.81379999999999997</v>
+      </c>
+      <c r="R156" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S156" s="11"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C157" s="11"/>
+      <c r="D157" s="11"/>
+      <c r="E157" s="11">
+        <v>0.97489999999999999</v>
+      </c>
+      <c r="F157" s="11"/>
+      <c r="G157" s="11">
+        <v>1.4287000000000001</v>
+      </c>
+      <c r="H157" s="11">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="I157" s="11"/>
+      <c r="J157" s="11">
+        <v>0.89459999999999995</v>
+      </c>
+      <c r="K157" s="11">
+        <v>0.77429999999999999</v>
+      </c>
+      <c r="L157" s="11">
+        <v>0.77580000000000005</v>
+      </c>
+      <c r="M157" s="11">
+        <v>0.71160000000000001</v>
+      </c>
+      <c r="N157" s="11">
+        <v>0.86929999999999996</v>
+      </c>
+      <c r="O157" s="11"/>
+      <c r="P157" s="11">
+        <v>0.80320000000000003</v>
+      </c>
+      <c r="Q157" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="R157" s="11"/>
+      <c r="S157" s="11"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" s="11">
+        <v>1.0293000000000001</v>
+      </c>
+      <c r="D158" s="11"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="11"/>
+      <c r="H158" s="11"/>
+      <c r="I158" s="11">
+        <v>1.0133000000000001</v>
+      </c>
+      <c r="J158" s="11">
+        <v>1.0737000000000001</v>
+      </c>
+      <c r="K158" s="11">
+        <v>0.91690000000000005</v>
+      </c>
+      <c r="L158" s="11">
+        <v>0.84160000000000001</v>
+      </c>
+      <c r="M158" s="11">
+        <v>0.96860000000000002</v>
+      </c>
+      <c r="N158" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="O158" s="11">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="P158" s="11"/>
+      <c r="Q158" s="11">
+        <v>0.73519999999999996</v>
+      </c>
+      <c r="R158" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S158" s="11"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C159" s="11">
+        <v>1</v>
+      </c>
+      <c r="D159" s="11"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="11"/>
+      <c r="H159" s="11"/>
+      <c r="I159" s="11">
+        <v>1.0713999999999999</v>
+      </c>
+      <c r="J159" s="11">
+        <v>1.0764</v>
+      </c>
+      <c r="K159" s="11">
+        <v>1.0034000000000001</v>
+      </c>
+      <c r="L159" s="11">
+        <v>0.98780000000000001</v>
+      </c>
+      <c r="M159" s="11">
+        <v>1.0036</v>
+      </c>
+      <c r="N159" s="11">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="O159" s="11"/>
+      <c r="P159" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="Q159" s="11"/>
+      <c r="R159" s="11"/>
+      <c r="S159" s="11"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="11"/>
+      <c r="G160" s="11">
+        <v>1.1698</v>
+      </c>
+      <c r="H160" s="11"/>
+      <c r="I160" s="11">
+        <v>1.2153</v>
+      </c>
+      <c r="J160" s="11">
+        <v>1.2495000000000001</v>
+      </c>
+      <c r="K160" s="11">
+        <v>1.2051000000000001</v>
+      </c>
+      <c r="L160" s="11">
+        <v>1.1868000000000001</v>
+      </c>
+      <c r="M160" s="11">
+        <v>0.89939999999999998</v>
+      </c>
+      <c r="N160" s="11">
+        <v>1.0943000000000001</v>
+      </c>
+      <c r="O160" s="11">
+        <v>1.0747</v>
+      </c>
+      <c r="P160" s="11">
+        <v>1.0379</v>
+      </c>
+      <c r="Q160" s="11"/>
+      <c r="R160" s="11">
+        <v>1.0150999999999999</v>
+      </c>
+      <c r="S160" s="11">
+        <v>1.0181</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="5">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="D161" s="5">
+        <v>1.0419</v>
+      </c>
+      <c r="E161" s="5">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="F161" s="5">
+        <v>1.0064</v>
+      </c>
+      <c r="G161" s="5">
+        <v>0.99729999999999996</v>
+      </c>
+      <c r="H161" s="5">
+        <v>1.0880000000000001</v>
+      </c>
+      <c r="I161" s="5">
+        <v>0.91200000000000003</v>
+      </c>
+      <c r="J161" s="5">
+        <v>0.95920000000000005</v>
+      </c>
+      <c r="K161" s="5">
+        <v>0.95320000000000005</v>
+      </c>
+      <c r="L161" s="5">
+        <v>0.94279999999999997</v>
+      </c>
+      <c r="M161" s="5">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="N161" s="5">
+        <v>0.95079999999999998</v>
+      </c>
+      <c r="O161" s="5">
+        <v>0.9556</v>
+      </c>
+      <c r="P161" s="5">
+        <v>0.90980000000000005</v>
+      </c>
+      <c r="Q161" s="5">
+        <v>0.86299999999999999</v>
+      </c>
+      <c r="R161" s="5">
+        <v>0.91669999999999996</v>
+      </c>
+      <c r="S161" s="5">
+        <v>0.96879999999999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>185</v>
+      </c>
+      <c r="L164" s="1"/>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
+        <v>186</v>
+      </c>
+      <c r="L165" s="1"/>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="L166" s="1"/>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
+        <v>187</v>
+      </c>
+      <c r="L167" s="1"/>
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A169" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="B169" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C169" s="21"/>
+      <c r="D169" s="21"/>
+      <c r="E169" s="21"/>
+      <c r="F169" s="21"/>
+      <c r="G169" s="21"/>
+      <c r="H169" s="21"/>
+      <c r="I169" s="21"/>
+      <c r="J169" s="21"/>
+      <c r="K169" s="21"/>
+      <c r="L169" s="21"/>
+      <c r="M169" s="21"/>
+      <c r="N169" s="21"/>
+      <c r="O169" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="21">
+    <mergeCell ref="B2:S2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="B169:O169"/>
+    <mergeCell ref="A124:A136"/>
+    <mergeCell ref="A137:A142"/>
+    <mergeCell ref="A143:A153"/>
+    <mergeCell ref="A154:A160"/>
+    <mergeCell ref="A161:B161"/>
+    <mergeCell ref="A45:A75"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="A79:A102"/>
+    <mergeCell ref="A103:A114"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="A7:A13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="A31:A44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D426210-31C4-4D5A-89FA-D953CD56DD9E}">
+  <dimension ref="A2:O161"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="25" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" customWidth="1"/>
+    <col min="4" max="4" width="14.109375" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="12.21875" customWidth="1"/>
+    <col min="10" max="10" width="12.6640625" customWidth="1"/>
+    <col min="14" max="15" width="10.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:15" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="H2" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="M2" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="E3" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="F3" s="18">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="6" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" s="2"/>
+      <c r="I4" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.91979999999999995</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="I5" s="4">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="J5" s="4">
+        <v>1.18</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="O5" s="4">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="11">
+        <v>0.95309999999999995</v>
+      </c>
+      <c r="D6" s="11">
+        <v>1.0129999999999999</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="I6" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="J6" s="4">
+        <v>1.04</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="N6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="O6" s="4">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11">
+        <v>0.8569</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.86180000000000001</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I7" s="4">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4">
+        <v>1.02</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="N7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="O7" s="4">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="11">
+        <v>0.8639</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.87139999999999995</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="I8" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="J8" s="4">
+        <v>1</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N8" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="O8" s="4">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="11">
+        <v>0.90429999999999999</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.91120000000000001</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="J9" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="N9" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="O9" s="4">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1.0034000000000001</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1.0592999999999999</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I10" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="J10" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="N10" s="4">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="O10" s="4">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="11">
+        <v>0.89649999999999996</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.96109999999999995</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="I11" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="J11" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="N11" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="O11" s="4">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="5">
+        <v>0.86919999999999997</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1.0396000000000001</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="J12" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="N12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="O12" s="4">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="11">
+        <v>0.8669</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="M13" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="N13" s="16">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="O13" s="16">
+        <v>0.95730000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1.0326</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1.0961000000000001</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="J14" s="16">
+        <v>0.95730000000000004</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="O14" s="4">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="5">
+        <v>0.9032</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="J15" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N15" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="O15" s="4">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="11">
+        <v>0.79669999999999996</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.8135</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="J16" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="N16" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="O16" s="4">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="11">
+        <v>0.8115</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.82589999999999997</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="J17" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="O17" s="4">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="11">
+        <v>0.93269999999999997</v>
+      </c>
+      <c r="D18" s="11">
+        <v>1.0113000000000001</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="N18" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="O18" s="4">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="11">
+        <v>1.0136000000000001</v>
+      </c>
+      <c r="D19" s="11">
+        <v>1.0379</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="O19" s="4">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="11">
+        <v>0.83040000000000003</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.86629999999999996</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="I20" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="J20" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="N20" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="O20" s="4">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1.0343</v>
+      </c>
+      <c r="D21" s="11">
+        <v>1.0548</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="5">
+        <v>0.89149999999999996</v>
+      </c>
+      <c r="D22" s="5">
+        <v>0.96689999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A23" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="11">
+        <v>0.90559999999999996</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.91239999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="11">
+        <v>0.86370000000000002</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.94850000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A25" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="11">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.86860000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="11">
+        <v>0.85929999999999995</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0.90880000000000005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="11">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0.95620000000000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A28" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="11">
+        <v>1.0569999999999999</v>
+      </c>
+      <c r="D28" s="11">
+        <v>1.1184000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A29" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="5">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="D29" s="5">
+        <v>0.95050000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="11">
+        <v>0.89749999999999996</v>
+      </c>
+      <c r="D30" s="11">
+        <v>0.95109999999999995</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="11">
+        <v>0.95209999999999995</v>
+      </c>
+      <c r="D31" s="11">
+        <v>1.0327999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="11">
+        <v>0.7681</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.94899999999999995</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="11">
+        <v>0.7802</v>
+      </c>
+      <c r="D33" s="11">
+        <v>0.81620000000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="11">
+        <v>1.0364</v>
+      </c>
+      <c r="D34" s="11">
+        <v>1.3236000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="11">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="D35" s="11">
+        <v>0.88590000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="11">
+        <v>0.83130000000000004</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="11">
+        <v>0.877</v>
+      </c>
+      <c r="D37" s="11">
+        <v>0.89890000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0.8982</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0.95269999999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="11">
+        <v>0.80510000000000004</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0.86660000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="11">
+        <v>0.75949999999999995</v>
+      </c>
+      <c r="D40" s="11">
+        <v>0.80979999999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0.8165</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0.84989999999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="11">
+        <v>0.90880000000000005</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0.92830000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="5">
+        <v>0.97150000000000003</v>
+      </c>
+      <c r="D43" s="5">
+        <v>1.0034000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="11">
+        <v>0.90090000000000003</v>
+      </c>
+      <c r="D44" s="11">
+        <v>0.90090000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="11">
+        <v>0.97150000000000003</v>
+      </c>
+      <c r="D45" s="11">
+        <v>0.97740000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0.74980000000000002</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0.77549999999999997</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="11">
+        <v>0.90310000000000001</v>
+      </c>
+      <c r="D47" s="11">
+        <v>0.9345</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="11">
+        <v>0.91769999999999996</v>
+      </c>
+      <c r="D48" s="11">
+        <v>0.94530000000000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="11">
+        <v>0.84040000000000004</v>
+      </c>
+      <c r="D49" s="11">
+        <v>0.87190000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C50" s="11">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="D50" s="11">
+        <v>0.77969999999999995</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" s="11">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="D51" s="11">
+        <v>0.94969999999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="11">
+        <v>0.93279999999999996</v>
+      </c>
+      <c r="D52" s="11">
+        <v>0.97950000000000004</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="11">
+        <v>0.8841</v>
+      </c>
+      <c r="D53" s="11">
+        <v>0.88560000000000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="11">
+        <v>0.77610000000000001</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0.85409999999999997</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="11">
+        <v>0.85589999999999999</v>
+      </c>
+      <c r="D55" s="11">
+        <v>0.85589999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" s="11">
+        <v>1.0038</v>
+      </c>
+      <c r="D56" s="11">
+        <v>1.0061</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="11">
+        <v>0.83</v>
+      </c>
+      <c r="D57" s="11">
+        <v>0.84799999999999998</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="11">
+        <v>0.94079999999999997</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1.0006999999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="11">
+        <v>1.0962000000000001</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1.2219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0.84109999999999996</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0.84109999999999996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C61" s="11">
+        <v>0.92869999999999997</v>
+      </c>
+      <c r="D61" s="11">
+        <v>0.94810000000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="11">
+        <v>1.0276000000000001</v>
+      </c>
+      <c r="D62" s="11">
+        <v>1.0609</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C63" s="11">
+        <v>0.88419999999999999</v>
+      </c>
+      <c r="D63" s="11">
+        <v>0.9032</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="11">
+        <v>0.82740000000000002</v>
+      </c>
+      <c r="D64" s="11">
+        <v>0.85650000000000004</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="11">
+        <v>0.96489999999999998</v>
+      </c>
+      <c r="D65" s="11">
+        <v>1.0134000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C66" s="11">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="D66" s="11">
+        <v>1.0036</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="11">
+        <v>0.94810000000000005</v>
+      </c>
+      <c r="D67" s="11">
+        <v>0.998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="11">
+        <v>0.94030000000000002</v>
+      </c>
+      <c r="D68" s="11">
+        <v>0.99029999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C69" s="11">
+        <v>1.0425</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1.0722</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" s="11">
+        <v>0.89229999999999998</v>
+      </c>
+      <c r="D70" s="11">
+        <v>0.94599999999999995</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71" s="11">
+        <v>1.1862999999999999</v>
+      </c>
+      <c r="D71" s="11">
+        <v>1.2038</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C72" s="11">
+        <v>0.90710000000000002</v>
+      </c>
+      <c r="D72" s="11">
+        <v>0.94169999999999998</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C73" s="11">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="D73" s="11">
+        <v>0.95499999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="5">
+        <v>0.83360000000000001</v>
+      </c>
+      <c r="D74" s="5">
+        <v>0.90090000000000003</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C75" s="11">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="D75" s="11">
+        <v>0.90580000000000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C76" s="11">
+        <v>0.82030000000000003</v>
+      </c>
+      <c r="D76" s="11">
+        <v>0.89890000000000003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="5">
+        <v>0.79490000000000005</v>
+      </c>
+      <c r="D77" s="5">
+        <v>0.81289999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C78" s="11">
+        <v>0.82840000000000003</v>
+      </c>
+      <c r="D78" s="11">
+        <v>0.83760000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C79" s="11">
+        <v>0.86950000000000005</v>
+      </c>
+      <c r="D79" s="11">
+        <v>0.88009999999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="11">
+        <v>0.90649999999999997</v>
+      </c>
+      <c r="D80" s="11">
+        <v>0.92679999999999996</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="11">
+        <v>0.77510000000000001</v>
+      </c>
+      <c r="D81" s="11">
+        <v>0.78900000000000003</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="11">
+        <v>0.74780000000000002</v>
+      </c>
+      <c r="D82" s="11">
+        <v>0.77629999999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="11">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="D83" s="11">
+        <v>0.85740000000000005</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C84" s="11">
+        <v>0.79500000000000004</v>
+      </c>
+      <c r="D84" s="11">
+        <v>0.81159999999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C85" s="11">
+        <v>0.75639999999999996</v>
+      </c>
+      <c r="D85" s="11">
+        <v>0.7903</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C86" s="11">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="D86" s="11">
+        <v>0.80810000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="11">
+        <v>0.74</v>
+      </c>
+      <c r="D87" s="11">
+        <v>0.81330000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="11">
+        <v>0.78159999999999996</v>
+      </c>
+      <c r="D88" s="11">
+        <v>0.79149999999999998</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" s="11">
+        <v>0.74670000000000003</v>
+      </c>
+      <c r="D89" s="11">
+        <v>0.74670000000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" s="11">
+        <v>0.80110000000000003</v>
+      </c>
+      <c r="D90" s="11">
+        <v>0.80649999999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" s="11">
+        <v>0.80389999999999995</v>
+      </c>
+      <c r="D91" s="11">
+        <v>0.81330000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="11">
+        <v>0.8599</v>
+      </c>
+      <c r="D92" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="11">
+        <v>0.78620000000000001</v>
+      </c>
+      <c r="D93" s="11">
+        <v>0.78790000000000004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="11">
+        <v>0.78069999999999995</v>
+      </c>
+      <c r="D94" s="11">
+        <v>0.78900000000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C95" s="11">
+        <v>0.88700000000000001</v>
+      </c>
+      <c r="D95" s="11">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C96" s="11">
+        <v>0.83720000000000006</v>
+      </c>
+      <c r="D96" s="11">
+        <v>0.8407</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" s="11">
+        <v>0.89339999999999997</v>
+      </c>
+      <c r="D97" s="11">
+        <v>0.92369999999999997</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C98" s="11">
+        <v>0.79190000000000005</v>
+      </c>
+      <c r="D98" s="11">
+        <v>0.81159999999999999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C99" s="11">
+        <v>0.91020000000000001</v>
+      </c>
+      <c r="D99" s="11">
+        <v>0.96140000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C100" s="11">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="D100" s="11">
+        <v>0.85770000000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C101" s="5">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="D101" s="5">
+        <v>0.97040000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A102" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C102" s="11">
+        <v>0.98019999999999996</v>
+      </c>
+      <c r="D102" s="11">
+        <v>1.0043</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A103" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C103" s="11">
+        <v>0.84830000000000005</v>
+      </c>
+      <c r="D103" s="11">
+        <v>0.91449999999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A104" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="11">
+        <v>0.81540000000000001</v>
+      </c>
+      <c r="D104" s="11">
+        <v>0.83040000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C105" s="11">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="D105" s="11">
+        <v>0.95389999999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C106" s="11">
+        <v>0.85170000000000001</v>
+      </c>
+      <c r="D106" s="11">
+        <v>0.879</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C107" s="11">
+        <v>0.79890000000000005</v>
+      </c>
+      <c r="D107" s="11">
+        <v>0.81069999999999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C108" s="11">
+        <v>0.91790000000000005</v>
+      </c>
+      <c r="D108" s="11">
+        <v>0.91849999999999998</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" s="11">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="D109" s="11">
+        <v>0.99709999999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A110" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C110" s="11">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="D110" s="11">
+        <v>1.0486</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A111" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C111" s="11">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="D111" s="11">
+        <v>1.0893999999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C112" s="11">
+        <v>0.89480000000000004</v>
+      </c>
+      <c r="D112" s="11">
+        <v>1.0768</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C113" s="5">
+        <v>1.0019</v>
+      </c>
+      <c r="D113" s="5">
+        <v>1.0242</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C114" s="11">
+        <v>1.0536000000000001</v>
+      </c>
+      <c r="D114" s="11">
+        <v>1.0752999999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C115" s="11">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="D115" s="11">
+        <v>1.0142</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C116" s="5">
+        <v>1.0938000000000001</v>
+      </c>
+      <c r="D116" s="5">
+        <v>1.1817</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A117" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C117" s="11">
+        <v>0.80669999999999997</v>
+      </c>
+      <c r="D117" s="11">
+        <v>0.89880000000000004</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A118" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C118" s="11">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="D118" s="11">
+        <v>1.0375000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A119" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C119" s="11">
+        <v>1.6789000000000001</v>
+      </c>
+      <c r="D119" s="11">
+        <v>1.7524999999999999</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A120" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C120" s="11">
+        <v>1.2052</v>
+      </c>
+      <c r="D120" s="11">
+        <v>1.3048</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C121" s="11">
+        <v>0.94920000000000004</v>
+      </c>
+      <c r="D121" s="11">
+        <v>1.0504</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A122" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C122" s="5">
+        <v>0.95040000000000002</v>
+      </c>
+      <c r="D122" s="5">
+        <v>0.99439999999999995</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A123" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C123" s="11">
+        <v>1.0117</v>
+      </c>
+      <c r="D123" s="11">
+        <v>1.0471999999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C124" s="11">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="D124" s="11">
+        <v>0.88839999999999997</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A125" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C125" s="11">
+        <v>0.89400000000000002</v>
+      </c>
+      <c r="D125" s="11">
+        <v>0.91339999999999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A126" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C126" s="11">
+        <v>1.0588</v>
+      </c>
+      <c r="D126" s="11">
+        <v>1.0723</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A127" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C127" s="11">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="D127" s="11">
+        <v>0.81899999999999995</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A128" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C128" s="11">
+        <v>1.0548</v>
+      </c>
+      <c r="D128" s="11">
+        <v>1.0907</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A129" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C129" s="11">
+        <v>0.79410000000000003</v>
+      </c>
+      <c r="D129" s="11">
+        <v>0.80649999999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A130" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C130" s="11">
+        <v>0.97889999999999999</v>
+      </c>
+      <c r="D130" s="11">
+        <v>0.9798</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C131" s="11">
+        <v>0.92320000000000002</v>
+      </c>
+      <c r="D131" s="11">
+        <v>1.0861000000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A132" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C132" s="11">
+        <v>0.84179999999999999</v>
+      </c>
+      <c r="D132" s="11">
+        <v>0.84570000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A133" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C133" s="11">
+        <v>0.77339999999999998</v>
+      </c>
+      <c r="D133" s="11">
+        <v>0.79620000000000002</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A134" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C134" s="11">
+        <v>0.82020000000000004</v>
+      </c>
+      <c r="D134" s="11">
+        <v>0.83140000000000003</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A135" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C135" s="5">
+        <v>0.85250000000000004</v>
+      </c>
+      <c r="D135" s="5">
+        <v>0.90549999999999997</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A136" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C136" s="11">
+        <v>0.78239999999999998</v>
+      </c>
+      <c r="D136" s="11">
+        <v>0.80189999999999995</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A137" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C137" s="11">
+        <v>0.79590000000000005</v>
+      </c>
+      <c r="D137" s="11">
+        <v>0.80989999999999995</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A138" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C138" s="11">
+        <v>0.71689999999999998</v>
+      </c>
+      <c r="D138" s="11">
+        <v>0.71689999999999998</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A139" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C139" s="11">
+        <v>0.92300000000000004</v>
+      </c>
+      <c r="D139" s="11">
+        <v>0.99150000000000005</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A140" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C140" s="11">
+        <v>0.8931</v>
+      </c>
+      <c r="D140" s="11">
+        <v>0.97270000000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A141" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C141" s="5">
+        <v>0.94569999999999999</v>
+      </c>
+      <c r="D141" s="5">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A142" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C142" s="11">
+        <v>0.98419999999999996</v>
+      </c>
+      <c r="D142" s="11">
+        <v>1.0401</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A143" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C143" s="11">
+        <v>0.90090000000000003</v>
+      </c>
+      <c r="D143" s="11">
+        <v>0.94210000000000005</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A144" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C144" s="11">
+        <v>0.98670000000000002</v>
+      </c>
+      <c r="D144" s="11">
+        <v>1.0403</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A145" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C145" s="11">
+        <v>0.77310000000000001</v>
+      </c>
+      <c r="D145" s="11">
+        <v>0.78290000000000004</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A146" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C146" s="11">
+        <v>0.88529999999999998</v>
+      </c>
+      <c r="D146" s="11">
+        <v>0.91139999999999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A147" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C147" s="11">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="D147" s="11">
+        <v>0.87370000000000003</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A148" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C148" s="11">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="D148" s="11">
+        <v>1.0894999999999999</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A149" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C149" s="11">
+        <v>0.99150000000000005</v>
+      </c>
+      <c r="D149" s="11">
+        <v>0.99850000000000005</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A150" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C150" s="11">
+        <v>0.94169999999999998</v>
+      </c>
+      <c r="D150" s="11">
+        <v>0.99439999999999995</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A151" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C151" s="11">
+        <v>0.98540000000000005</v>
+      </c>
+      <c r="D151" s="11">
+        <v>1.0041</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A152" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C152" s="5">
+        <v>0.90249999999999997</v>
+      </c>
+      <c r="D152" s="5">
+        <v>0.92090000000000005</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A153" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C153" s="11">
+        <v>0.87590000000000001</v>
+      </c>
+      <c r="D153" s="11">
+        <v>0.87719999999999998</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A154" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C154" s="11">
+        <v>0.8538</v>
+      </c>
+      <c r="D154" s="11">
+        <v>0.8649</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A155" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C155" s="11">
+        <v>0.77790000000000004</v>
+      </c>
+      <c r="D155" s="11">
+        <v>0.79249999999999998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A156" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C156" s="11">
+        <v>1.012</v>
+      </c>
+      <c r="D156" s="11">
+        <v>1.0330999999999999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A157" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C157" s="11">
+        <v>0.96970000000000001</v>
+      </c>
+      <c r="D157" s="11">
+        <v>1.0088999999999999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A158" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C158" s="11">
+        <v>0.91569999999999996</v>
+      </c>
+      <c r="D158" s="11">
+        <v>0.98919999999999997</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A159" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B159" s="13"/>
+      <c r="C159" s="5">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="D159" s="5">
+        <v>0.95730000000000004</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A161" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
-[...7073 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A4:S160" xr:uid="{495BFDD6-EDE2-4AC9-AF62-960E1673FB60}">
-[...27 lines deleted...]
-    <mergeCell ref="C4:S4"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="M5:O20">
+    <sortCondition descending="1" ref="O5:O20"/>
+  </sortState>
+  <mergeCells count="19">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="H2:J2"/>
+    <mergeCell ref="M2:O2"/>
+    <mergeCell ref="A135:A140"/>
+    <mergeCell ref="A141:A151"/>
+    <mergeCell ref="A152:A158"/>
+    <mergeCell ref="A159:B159"/>
+    <mergeCell ref="A74:A76"/>
+    <mergeCell ref="A77:A100"/>
+    <mergeCell ref="A101:A112"/>
+    <mergeCell ref="A113:A115"/>
+    <mergeCell ref="A116:A121"/>
+    <mergeCell ref="A122:A134"/>
+    <mergeCell ref="A5:A11"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="A15:A21"/>
+    <mergeCell ref="A22:A28"/>
+    <mergeCell ref="A29:A42"/>
     <mergeCell ref="A43:A73"/>
-    <mergeCell ref="A74:A76"/>
-[...8 lines deleted...]
-    <mergeCell ref="A30:A42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>vid.d.samaksa</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>mēnešalga</vt:lpstr>
+      <vt:lpstr>mēnešalga no viduspunkta</vt:lpstr>
+      <vt:lpstr>mēneša. ar piem</vt:lpstr>
+      <vt:lpstr>mēnesalg ar piem.pret vidusp.</vt:lpstr>
+      <vt:lpstr>reitingi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laila Ruskule</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>