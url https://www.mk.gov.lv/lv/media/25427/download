--- v1 (2026-05-02)
+++ v2 (2026-06-12)
@@ -8,87 +8,79 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vkanceleja-my.sharepoint.com/personal/laila_ruskule_mk_gov_lv/Documents/Documents/Darbi 2026/mājas lapai/VK ieteikumu public/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B5A6637-0C22-4C38-A2F0-F43E3CA7F713}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8F48C14-FE79-48E8-AA20-F8F39426D3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="mēnešalga" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="mēnesalg ar piem.pret vidusp." sheetId="4" r:id="rId4"/>
+    <sheet name="mēnešalga " sheetId="1" r:id="rId1"/>
+    <sheet name="mēnešalga no vidsupunkta" sheetId="2" r:id="rId2"/>
+    <sheet name="mēnešal.ar piemaksām" sheetId="3" r:id="rId3"/>
+    <sheet name="mēnešalg.ar piemaksām pret vidu" sheetId="4" r:id="rId4"/>
     <sheet name="reitingi" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">mēnešalga!$A$7:$S$161</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">reitingi!$A$4:$D$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'mēnešal.ar piemaksām'!$A$5:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'mēnešalg.ar piemaksām pret vidu'!$A$5:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'mēnešalga '!$A$5:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'mēnešalga no vidsupunkta'!$A$5:$S$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">reitingi!$A$2:$F$159</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="0"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1630" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1636" uniqueCount="195">
   <si>
     <t>Resors</t>
   </si>
   <si>
     <t>Iestāde</t>
   </si>
   <si>
     <t>AIM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Aizsardzības ministrija</t>
   </si>
   <si>
     <t>Jaunsardzes centrs</t>
   </si>
   <si>
     <t>Latvijas Ģeotelpiskās informācijas aģentūra</t>
   </si>
   <si>
     <t>Latvijas Kara muzejs</t>
   </si>
   <si>
@@ -280,50 +272,53 @@
   <si>
     <t>Ventspils tehnikums</t>
   </si>
   <si>
     <t>Vidzemes tehnoloģiju un dizaina tehnikums</t>
   </si>
   <si>
     <t>KEM</t>
   </si>
   <si>
     <t>Klimata un enerģētikas ministrija</t>
   </si>
   <si>
     <t>Valsts vides dienests</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Alfrēda Kalniņa Cēsu mūzikas vidusskola</t>
   </si>
   <si>
     <t>Īpaši aizsargājamais kultūras piemineklis - Turaidas muzejrezervāts</t>
   </si>
   <si>
+    <t>Jāzepa Mediņa Rīgas mūzikas vidusskola</t>
+  </si>
+  <si>
     <t>Jelgavas Mūzikas vidusskola</t>
   </si>
   <si>
     <t>Kultūras informācijas sistēmu centrs</t>
   </si>
   <si>
     <t>Kultūras ministrija</t>
   </si>
   <si>
     <t>Latgales Mūzikas un mākslas vidusskola</t>
   </si>
   <si>
     <t>Latvijas Etnogrāfiskais brīvdabas muzejs</t>
   </si>
   <si>
     <t>Latvijas Nacionālā bibliotēka</t>
   </si>
   <si>
     <t>Latvijas Nacionālais arhīvs</t>
   </si>
   <si>
     <t>Latvijas Nacionālais kultūras centrs</t>
   </si>
   <si>
     <t>Latvijas Nacionālais mākslas muzejs</t>
@@ -397,108 +392,99 @@
   <si>
     <t>VSAC "Rīga"</t>
   </si>
   <si>
     <t>VSAC "Zemgale"</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Valsts administrācijas skola</t>
   </si>
   <si>
     <t>Valsts kanceleja</t>
   </si>
   <si>
     <t>SAM</t>
   </si>
   <si>
     <t>Satiksmes ministrija</t>
   </si>
   <si>
     <t>Transporta nelaimes gadījumu un incidentu izmeklēšanas birojs</t>
   </si>
   <si>
-    <t>Valsts aģentūra "Civilās aviācijas aģentūra"</t>
-[...1 lines deleted...]
-  <si>
     <t>Valsts dzelzceļa administrācija</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valsts dzelzceļa tehniskā inspekcija</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Ieslodzījuma vietu pārvalde</t>
   </si>
   <si>
     <t>Maksātnespējas kontroles dienests</t>
   </si>
   <si>
     <t>Patentu valde</t>
   </si>
   <si>
     <t>Tieslietu akadēmija</t>
   </si>
   <si>
     <t>Tieslietu ministrija</t>
   </si>
   <si>
     <t>Tiesu administrācija</t>
   </si>
   <si>
     <t>Uzņēmumu reģistrs</t>
   </si>
   <si>
     <t>Uzturlīdzekļu garantiju fonda administrācija</t>
   </si>
   <si>
     <t>Valsts probācijas dienests</t>
   </si>
   <si>
     <t>Valsts tiesu ekspertīžu birojs</t>
   </si>
   <si>
     <t>Valsts valodas centrs</t>
   </si>
   <si>
     <t>Valsts zemes dienests</t>
   </si>
   <si>
     <t>VARAM</t>
   </si>
   <si>
     <t>Dabas aizsardzības pārvalde</t>
   </si>
   <si>
     <t>Latvijas Dabas muzejs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Latvijas Nacionālais botāniskais dārzs</t>
   </si>
   <si>
     <t>Valsts digitālās attīstības aģentūra</t>
   </si>
   <si>
     <t>Viedās administrācijas un reģionālās attīstības ministrija</t>
   </si>
   <si>
     <t>VM</t>
   </si>
   <si>
     <t>Latvijas Antidopinga birojs</t>
   </si>
   <si>
     <t>Nacionālais veselības dienests</t>
   </si>
   <si>
     <t>Neatliekamās medicīniskās palīdzības dienests</t>
   </si>
   <si>
     <t>Paula Stradiņa Medicīnas vēstures muzejs</t>
   </si>
   <si>
     <t>Slimību profilakses un kontroles centrs</t>
   </si>
@@ -517,313 +503,329 @@
   <si>
     <t>Zāļu valsts aģentūra</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Lauku atbalsta dienests</t>
   </si>
   <si>
     <t>Pārtikas un veterinārais dienests</t>
   </si>
   <si>
     <t>Valsts augu aizsardzības dienests</t>
   </si>
   <si>
     <t>Valsts meža dienests</t>
   </si>
   <si>
     <t>Valsts tehniskās uzraudzības aģentūra</t>
   </si>
   <si>
     <t>Zemkopības ministrija</t>
   </si>
   <si>
-    <t>Lietotie filtri: 
-Iestāde nav Datu valsts inspekcija vai Pulkveža Oskara Kalpaka profesionālā vidusskola</t>
+    <t>Vidējā mēnešalga iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dati: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mēnešalgu grupas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kopā resors </t>
+  </si>
+  <si>
+    <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
+  </si>
+  <si>
+    <t>Par sniegto datu kvalitāti un patiesumu atbild iestādes vadītājs par kuru dati ir sniegti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IZM un KM resora izglītības iestādēs - tikai tehniskais personāls (netiek ietvertas pedagogu amata vietas) </t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>nodarbinātajiem, kuru profesionālā darba (amata) pienākumi un amatam izvirzāmās prasības ir saistītas ar Eiropas Savienības un Starptautiskās civilās aviācijas organizācijas (ICAO) prasību izpildi menešalga tiek noteikta saskaņa ar algu skalu, ko nosaka Ministru kabineta 21.06.2022. notiekumi Nr. 361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kopā vidēji valstī </t>
+  </si>
+  <si>
+    <t>Vidējā mēnešalga iestādē pa mēnešalgu grupām % no skalas viduspunkta nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
+  </si>
+  <si>
+    <t>Mēnešalgu grupas</t>
+  </si>
+  <si>
+    <t>Vidējā darba samaksa (mēnešalga un piemaksas)  iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  (€)</t>
+  </si>
+  <si>
+    <t>Kopā vidēji valstī</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kopā resors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vidējā darba samaksa (mēnešalga un piemaksas) % no skalas viduspunkta iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  </t>
   </si>
   <si>
     <t>Mēnešalga vidēji % no skalas viduspunkta</t>
   </si>
   <si>
     <t>Darba samaksa % no skalas viduspunkta</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Kopā vidēji valstī </t>
   </si>
   <si>
     <t xml:space="preserve">AiM resors </t>
   </si>
   <si>
     <t xml:space="preserve">ĀM resors </t>
   </si>
   <si>
     <t xml:space="preserve">EM resors </t>
   </si>
   <si>
     <t xml:space="preserve">FM resors </t>
   </si>
   <si>
-    <t xml:space="preserve">IeM resors </t>
+    <t xml:space="preserve">IEM resors </t>
   </si>
   <si>
     <t xml:space="preserve">IZM resors </t>
   </si>
   <si>
     <t xml:space="preserve">KEM resors </t>
   </si>
   <si>
     <t xml:space="preserve">KM resors </t>
   </si>
   <si>
     <t xml:space="preserve">LM resors </t>
   </si>
   <si>
     <t xml:space="preserve">MK resors </t>
   </si>
   <si>
-    <t xml:space="preserve">SaM resors </t>
+    <t xml:space="preserve">SAM resors </t>
   </si>
   <si>
     <t xml:space="preserve">TM resors </t>
   </si>
   <si>
     <t xml:space="preserve">VARAM resors </t>
   </si>
   <si>
     <t xml:space="preserve">VM resors </t>
   </si>
   <si>
     <t xml:space="preserve">ZM resors </t>
   </si>
   <si>
     <t xml:space="preserve">Iestāžu un resoru "reitingi" pēc darba samaksas (mēnešalga un piemaksas) un mēnešalgas % no skalas viduspunkta </t>
   </si>
   <si>
-    <t>AiM</t>
-[...13 lines deleted...]
-  <si>
     <t>Reitingi - resori (kopā) pēc darba samaksas (mēnešalga un piemaksas) % no skalas viduspunkta</t>
   </si>
   <si>
     <t>Reitingi - ministriju CA un Valsts kanceleja pēc darba samaksas (mēnešalga un piemaksas) % no skalas viduspunkta</t>
   </si>
   <si>
-    <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
+    <t>Valsts aģentūra "Civilās aviācijas aģentūra" *</t>
   </si>
   <si>
-    <t>Par sniegto datu kvalitāti un patiesumu atbild iestādes vadītājs par kuru dati ir sniegti</t>
+    <t>Valsts dzelzceļa tehniskā inspekcija *</t>
   </si>
   <si>
-    <t xml:space="preserve">IZM un KM resora izglītības iestādēs - tikai tehniskais personāls (netiek ietvertas pedagogu amata vietas) </t>
+    <t>Resori</t>
   </si>
   <si>
-    <t>*</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Vidējā darba samaksa (mēnešalga un piemaksas) % no skalas viduspunkta iestādē pa mēnešalgu grupām nodarbinātajiem, kuriem tiek noteikta  alga saskaņā ar Amatu katalogu un algu skalu  </t>
+    <t xml:space="preserve">Ministrijas </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0%;\-#,##0%;#,##0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="17" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1118,31022 +1120,31104 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:S169"/>
+  <dimension ref="A2:S168"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P3" sqref="P3:Q3"/>
+    <sheetView tabSelected="1" topLeftCell="A98" workbookViewId="0">
+      <selection activeCell="D110" sqref="D110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="29.6640625" customWidth="1"/>
+    <col min="2" max="2" width="40.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="P3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="6">
+        <v>1</v>
+      </c>
+      <c r="D6" s="6">
+        <v>2</v>
+      </c>
+      <c r="E6" s="6">
+        <v>3</v>
+      </c>
+      <c r="F6" s="6">
+        <v>4</v>
+      </c>
+      <c r="G6" s="6">
+        <v>5</v>
+      </c>
+      <c r="H6" s="6">
+        <v>6</v>
+      </c>
+      <c r="I6" s="6">
+        <v>7</v>
+      </c>
+      <c r="J6" s="6">
+        <v>8</v>
+      </c>
+      <c r="K6" s="6">
+        <v>9</v>
+      </c>
+      <c r="L6" s="6">
+        <v>10</v>
+      </c>
+      <c r="M6" s="6">
+        <v>11</v>
+      </c>
+      <c r="N6" s="6">
+        <v>12</v>
+      </c>
+      <c r="O6" s="6">
+        <v>13</v>
+      </c>
+      <c r="P6" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>15</v>
+      </c>
+      <c r="R6" s="6">
+        <v>16</v>
+      </c>
+      <c r="S6" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C7" s="10">
+        <v>790</v>
+      </c>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10">
+        <v>1059.5152</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1079.7097000000001</v>
+      </c>
+      <c r="G7" s="10">
+        <v>1108.25</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1155.193</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1406.4833000000001</v>
+      </c>
+      <c r="J7" s="10">
+        <v>1481.4733000000001</v>
+      </c>
+      <c r="K7" s="10">
+        <v>1721.0862999999999</v>
+      </c>
+      <c r="L7" s="10">
+        <v>1859.2245</v>
+      </c>
+      <c r="M7" s="10">
+        <v>2418.2085999999999</v>
+      </c>
+      <c r="N7" s="10">
+        <v>3154.2673</v>
+      </c>
+      <c r="O7" s="10">
+        <v>3951.8809999999999</v>
+      </c>
+      <c r="P7" s="10">
+        <v>4627</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>4367.5</v>
+      </c>
+      <c r="R7" s="10">
+        <v>4660.7</v>
+      </c>
+      <c r="S7" s="10">
+        <v>4274.1666999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11">
+        <v>1889.4583</v>
+      </c>
+      <c r="L8" s="11">
+        <v>2046.8431</v>
+      </c>
+      <c r="M8" s="11">
+        <v>2472.4614999999999</v>
+      </c>
+      <c r="N8" s="11">
+        <v>3282.9</v>
+      </c>
+      <c r="O8" s="11">
+        <v>4141.1935000000003</v>
+      </c>
+      <c r="P8" s="11">
+        <v>4763.2857000000004</v>
+      </c>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11">
+        <v>4959.25</v>
+      </c>
+      <c r="S8" s="11">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11">
+        <v>1590</v>
+      </c>
+      <c r="I9" s="11">
+        <v>1596.3333</v>
+      </c>
+      <c r="J9" s="11">
+        <v>1651.4318000000001</v>
+      </c>
+      <c r="K9" s="11">
+        <v>1761.2917</v>
+      </c>
+      <c r="L9" s="11">
+        <v>1818.9244000000001</v>
+      </c>
+      <c r="M9" s="11">
+        <v>2122.1817999999998</v>
+      </c>
+      <c r="N9" s="11">
+        <v>2521.3928999999998</v>
+      </c>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11">
+        <v>3450</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11">
+        <v>892</v>
+      </c>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11">
+        <v>1090</v>
+      </c>
+      <c r="H10" s="11">
+        <v>1140</v>
+      </c>
+      <c r="I10" s="11">
+        <v>1240</v>
+      </c>
+      <c r="J10" s="11">
+        <v>1309.0196000000001</v>
+      </c>
+      <c r="K10" s="11">
+        <v>1529.3827000000001</v>
+      </c>
+      <c r="L10" s="11">
+        <v>1890.5881999999999</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2381.8919000000001</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2990</v>
+      </c>
+      <c r="O10" s="11">
+        <v>3605</v>
+      </c>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11">
+        <v>4740</v>
+      </c>
+      <c r="R10" s="11">
+        <v>4840</v>
+      </c>
+      <c r="S10" s="11"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11">
+        <v>986.25</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11">
+        <v>1432</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1426.1922999999999</v>
+      </c>
+      <c r="K11" s="11">
+        <v>1563.7778000000001</v>
+      </c>
+      <c r="L11" s="11">
+        <v>1810</v>
+      </c>
+      <c r="M11" s="11">
+        <v>2278.6667000000002</v>
+      </c>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11">
+        <v>3673</v>
+      </c>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11">
+        <v>1081.2194999999999</v>
+      </c>
+      <c r="F12" s="11">
+        <v>1193.8888999999999</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1181.6418000000001</v>
+      </c>
+      <c r="H12" s="11">
+        <v>1248.3333</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1441.5385000000001</v>
+      </c>
+      <c r="J12" s="11">
+        <v>1558.9394</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1858.8888999999999</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2006.7319</v>
+      </c>
+      <c r="M12" s="11">
+        <v>2505.2993000000001</v>
+      </c>
+      <c r="N12" s="11">
+        <v>3308.6667000000002</v>
+      </c>
+      <c r="O12" s="11">
+        <v>2864</v>
+      </c>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11">
+        <v>4540</v>
+      </c>
+      <c r="R12" s="11">
+        <v>4740</v>
+      </c>
+      <c r="S12" s="11">
+        <v>2956.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="11">
+        <v>790</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11">
+        <v>981</v>
+      </c>
+      <c r="F13" s="11">
+        <v>921.61540000000002</v>
+      </c>
+      <c r="G13" s="11">
+        <v>959.69569999999999</v>
+      </c>
+      <c r="H13" s="11">
+        <v>1081.6470999999999</v>
+      </c>
+      <c r="I13" s="11">
+        <v>1305.5999999999999</v>
+      </c>
+      <c r="J13" s="11">
+        <v>1544.2273</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1761.4259</v>
+      </c>
+      <c r="L13" s="11">
+        <v>1750.8929000000001</v>
+      </c>
+      <c r="M13" s="11">
+        <v>2349.2903000000001</v>
+      </c>
+      <c r="N13" s="11">
+        <v>2779.5882000000001</v>
+      </c>
+      <c r="O13" s="11">
+        <v>3490.8</v>
+      </c>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11">
+        <v>4150</v>
+      </c>
+      <c r="S13" s="11">
+        <v>3356.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10">
+        <v>1152</v>
+      </c>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10">
+        <v>1562.1429000000001</v>
+      </c>
+      <c r="J14" s="10">
+        <v>1695.6883</v>
+      </c>
+      <c r="K14" s="10">
+        <v>1637.6614</v>
+      </c>
+      <c r="L14" s="10">
+        <v>1787.0410999999999</v>
+      </c>
+      <c r="M14" s="10">
+        <v>2177.9931999999999</v>
+      </c>
+      <c r="N14" s="10">
+        <v>2778.8276000000001</v>
+      </c>
+      <c r="O14" s="10">
+        <v>3207.7316999999998</v>
+      </c>
+      <c r="P14" s="10">
+        <v>3644.52</v>
+      </c>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10">
+        <v>4300</v>
+      </c>
+      <c r="S14" s="10">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11">
+        <v>1152</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11">
+        <v>1562.1429000000001</v>
+      </c>
+      <c r="J15" s="11">
+        <v>1695.6883</v>
+      </c>
+      <c r="K15" s="11">
+        <v>1637.6614</v>
+      </c>
+      <c r="L15" s="11">
+        <v>1773.3239000000001</v>
+      </c>
+      <c r="M15" s="11">
+        <v>2164.0493000000001</v>
+      </c>
+      <c r="N15" s="11">
+        <v>2721.7037</v>
+      </c>
+      <c r="O15" s="11">
+        <v>3162.3</v>
+      </c>
+      <c r="P15" s="11">
+        <v>3644.52</v>
+      </c>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11">
+        <v>4300</v>
+      </c>
+      <c r="S15" s="11">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11">
+        <v>2274</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2574</v>
+      </c>
+      <c r="N16" s="11">
+        <v>3550</v>
+      </c>
+      <c r="O16" s="11">
+        <v>5025</v>
+      </c>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C17" s="10">
+        <v>780</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10">
+        <v>1316.25</v>
+      </c>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10">
+        <v>1473.9286</v>
+      </c>
+      <c r="J17" s="10">
+        <v>1125.0154</v>
+      </c>
+      <c r="K17" s="10">
+        <v>1683.404</v>
+      </c>
+      <c r="L17" s="10">
+        <v>2079.7284</v>
+      </c>
+      <c r="M17" s="10">
+        <v>2443.0873000000001</v>
+      </c>
+      <c r="N17" s="10">
+        <v>3030.6433999999999</v>
+      </c>
+      <c r="O17" s="10">
+        <v>4107.2439000000004</v>
+      </c>
+      <c r="P17" s="10">
+        <v>4290.4286000000002</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>6715.3333000000002</v>
+      </c>
+      <c r="R17" s="10">
+        <v>5594.25</v>
+      </c>
+      <c r="S17" s="10">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11">
+        <v>1485</v>
+      </c>
+      <c r="J18" s="11">
+        <v>1400</v>
+      </c>
+      <c r="K18" s="11">
+        <v>1576.5</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1924.8462</v>
+      </c>
+      <c r="M18" s="11">
+        <v>2290.4666999999999</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2672</v>
+      </c>
+      <c r="O18" s="11">
+        <v>3548.5</v>
+      </c>
+      <c r="P18" s="11">
+        <v>4312.5</v>
+      </c>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11">
+        <v>6000</v>
+      </c>
+      <c r="S18" s="11"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="11">
+        <v>780</v>
+      </c>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11">
+        <v>1175</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11">
+        <v>1258.3333</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1083.7645</v>
+      </c>
+      <c r="K19" s="11">
+        <v>1533.7902999999999</v>
+      </c>
+      <c r="L19" s="11">
+        <v>1708.3604</v>
+      </c>
+      <c r="M19" s="11">
+        <v>2370.1774</v>
+      </c>
+      <c r="N19" s="11">
+        <v>3064.3714</v>
+      </c>
+      <c r="O19" s="11">
+        <v>4859.4286000000002</v>
+      </c>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11">
+        <v>6773</v>
+      </c>
+      <c r="R19" s="11">
+        <v>6934</v>
+      </c>
+      <c r="S19" s="11"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11">
+        <v>1430</v>
+      </c>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11">
+        <v>1736.6667</v>
+      </c>
+      <c r="J20" s="11">
+        <v>1953</v>
+      </c>
+      <c r="K20" s="11">
+        <v>2154.3636000000001</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2342.5</v>
+      </c>
+      <c r="M20" s="11">
+        <v>2406.6495</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2974.5882000000001</v>
+      </c>
+      <c r="O20" s="11">
+        <v>3889.1905000000002</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3950</v>
+      </c>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11">
+        <v>5120</v>
+      </c>
+      <c r="S20" s="11">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11">
+        <v>1620</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1649</v>
+      </c>
+      <c r="K21" s="11">
+        <v>1888.5</v>
+      </c>
+      <c r="L21" s="11">
+        <v>2301.0419999999999</v>
+      </c>
+      <c r="M21" s="11">
+        <v>2580.6</v>
+      </c>
+      <c r="N21" s="11">
+        <v>3125.1714000000002</v>
+      </c>
+      <c r="O21" s="11">
+        <v>4290.7142999999996</v>
+      </c>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11">
+        <v>6220</v>
+      </c>
+      <c r="S21" s="11">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11">
+        <v>1500</v>
+      </c>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11">
+        <v>2233.3332999999998</v>
+      </c>
+      <c r="N22" s="11">
+        <v>2600</v>
+      </c>
+      <c r="O22" s="11">
+        <v>4500</v>
+      </c>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11">
+        <v>1230</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11">
+        <v>1575</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1597</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1889.2856999999999</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2276.0196000000001</v>
+      </c>
+      <c r="M23" s="11">
+        <v>2774.6774</v>
+      </c>
+      <c r="N23" s="11">
+        <v>3625</v>
+      </c>
+      <c r="O23" s="11">
+        <v>3979</v>
+      </c>
+      <c r="P23" s="11">
+        <v>4502.6666999999998</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>6600</v>
+      </c>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10">
+        <v>893.28570000000002</v>
+      </c>
+      <c r="H24" s="10">
+        <v>988.47059999999999</v>
+      </c>
+      <c r="I24" s="10">
+        <v>1241.7393999999999</v>
+      </c>
+      <c r="J24" s="10">
+        <v>1414.3592000000001</v>
+      </c>
+      <c r="K24" s="10">
+        <v>1603.6429000000001</v>
+      </c>
+      <c r="L24" s="10">
+        <v>1927.9102</v>
+      </c>
+      <c r="M24" s="10">
+        <v>2337.8717999999999</v>
+      </c>
+      <c r="N24" s="10">
+        <v>3153.2863000000002</v>
+      </c>
+      <c r="O24" s="10">
+        <v>4180.4246999999996</v>
+      </c>
+      <c r="P24" s="10">
+        <v>4679.8333000000002</v>
+      </c>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10">
+        <v>6061</v>
+      </c>
+      <c r="S24" s="10">
+        <v>7296.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11">
+        <v>1589</v>
+      </c>
+      <c r="J25" s="11">
+        <v>1656</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1819.8846000000001</v>
+      </c>
+      <c r="L25" s="11">
+        <v>1974.8942</v>
+      </c>
+      <c r="M25" s="11">
+        <v>2267.2325999999998</v>
+      </c>
+      <c r="N25" s="11">
+        <v>3221.1363999999999</v>
+      </c>
+      <c r="O25" s="11">
+        <v>4044.4</v>
+      </c>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11">
+        <v>4741.5</v>
+      </c>
+      <c r="S25" s="11">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11">
+        <v>1515</v>
+      </c>
+      <c r="J26" s="11">
+        <v>1838</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1846.25</v>
+      </c>
+      <c r="L26" s="11">
+        <v>2328.6667000000002</v>
+      </c>
+      <c r="M26" s="11">
+        <v>2426.5913</v>
+      </c>
+      <c r="N26" s="11">
+        <v>3369.7721999999999</v>
+      </c>
+      <c r="O26" s="11">
+        <v>4867.5909000000001</v>
+      </c>
+      <c r="P26" s="11">
+        <v>5500</v>
+      </c>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11">
+        <v>6880</v>
+      </c>
+      <c r="S26" s="11">
+        <v>7300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J27" s="11">
+        <v>1319</v>
+      </c>
+      <c r="K27" s="11">
+        <v>1605.7143000000001</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1807.375</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2316</v>
+      </c>
+      <c r="N27" s="11">
+        <v>2891.7143000000001</v>
+      </c>
+      <c r="O27" s="11">
+        <v>4038</v>
+      </c>
+      <c r="P27" s="11">
+        <v>6000</v>
+      </c>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11">
+        <v>1554</v>
+      </c>
+      <c r="L28" s="11">
+        <v>1746.6667</v>
+      </c>
+      <c r="M28" s="11">
+        <v>2420</v>
+      </c>
+      <c r="N28" s="11">
+        <v>2920</v>
+      </c>
+      <c r="O28" s="11"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11">
+        <v>893.28570000000002</v>
+      </c>
+      <c r="H29" s="11">
+        <v>969.25</v>
+      </c>
+      <c r="I29" s="11">
+        <v>1092.0843</v>
+      </c>
+      <c r="J29" s="11">
+        <v>1390.9349</v>
+      </c>
+      <c r="K29" s="11">
+        <v>1541.3941</v>
+      </c>
+      <c r="L29" s="11">
+        <v>1852.6978999999999</v>
+      </c>
+      <c r="M29" s="11">
+        <v>2228.2516000000001</v>
+      </c>
+      <c r="N29" s="11">
+        <v>2782.0769</v>
+      </c>
+      <c r="O29" s="11">
+        <v>3570.6923000000002</v>
+      </c>
+      <c r="P29" s="11">
+        <v>4295.3333000000002</v>
+      </c>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11">
+        <v>5403.3333000000002</v>
+      </c>
+      <c r="S29" s="11">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11">
+        <v>1296</v>
+      </c>
+      <c r="I30" s="11">
+        <v>1445.0377000000001</v>
+      </c>
+      <c r="J30" s="11">
+        <v>1576.7421999999999</v>
+      </c>
+      <c r="K30" s="11">
+        <v>1853.8317</v>
+      </c>
+      <c r="L30" s="11">
+        <v>2345.6527999999998</v>
+      </c>
+      <c r="M30" s="11">
+        <v>2730.4544999999998</v>
+      </c>
+      <c r="N30" s="11">
+        <v>3513.4194000000002</v>
+      </c>
+      <c r="O30" s="11">
+        <v>4422.7272999999996</v>
+      </c>
+      <c r="P30" s="11">
+        <v>6000</v>
+      </c>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11">
+        <v>6233.3333000000002</v>
+      </c>
+      <c r="S30" s="11">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="10">
+        <v>798.41380000000004</v>
+      </c>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10">
+        <v>816.07140000000004</v>
+      </c>
+      <c r="F31" s="10">
+        <v>887.125</v>
+      </c>
+      <c r="G31" s="10">
+        <v>1113.1377</v>
+      </c>
+      <c r="H31" s="10">
+        <v>996.81610000000001</v>
+      </c>
+      <c r="I31" s="10">
+        <v>1168.7962</v>
+      </c>
+      <c r="J31" s="10">
+        <v>1303.4494999999999</v>
+      </c>
+      <c r="K31" s="10">
+        <v>1574.8228999999999</v>
+      </c>
+      <c r="L31" s="10">
+        <v>2054.6705000000002</v>
+      </c>
+      <c r="M31" s="10">
+        <v>2254.3883999999998</v>
+      </c>
+      <c r="N31" s="10">
+        <v>2816.0409</v>
+      </c>
+      <c r="O31" s="10">
+        <v>3233.3560000000002</v>
+      </c>
+      <c r="P31" s="10">
+        <v>3513.4119999999998</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>4997.625</v>
+      </c>
+      <c r="R31" s="10">
+        <v>3916.0120000000002</v>
+      </c>
+      <c r="S31" s="10">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11">
+        <v>990</v>
+      </c>
+      <c r="H32" s="11">
+        <v>1074</v>
+      </c>
+      <c r="I32" s="11">
+        <v>1345</v>
+      </c>
+      <c r="J32" s="11">
+        <v>1423.4286</v>
+      </c>
+      <c r="K32" s="11">
+        <v>1720</v>
+      </c>
+      <c r="L32" s="11">
+        <v>2080</v>
+      </c>
+      <c r="M32" s="11">
+        <v>2092.3332999999998</v>
+      </c>
+      <c r="N32" s="11">
+        <v>2733</v>
+      </c>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11">
+        <v>1581.25</v>
+      </c>
+      <c r="K33" s="11">
+        <v>2159.625</v>
+      </c>
+      <c r="L33" s="11">
+        <v>2522.5</v>
+      </c>
+      <c r="M33" s="11">
+        <v>2409.8123000000001</v>
+      </c>
+      <c r="N33" s="11">
+        <v>3061.2943</v>
+      </c>
+      <c r="O33" s="11">
+        <v>3084.5569</v>
+      </c>
+      <c r="P33" s="11">
+        <v>1237.06</v>
+      </c>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11">
+        <v>2888.53</v>
+      </c>
+      <c r="S33" s="11">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11">
+        <v>1145.5714</v>
+      </c>
+      <c r="J34" s="11">
+        <v>1239.7619</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1329.76</v>
+      </c>
+      <c r="L34" s="11">
+        <v>1977.5385000000001</v>
+      </c>
+      <c r="M34" s="11">
+        <v>2164.2307999999998</v>
+      </c>
+      <c r="N34" s="11">
+        <v>2703.5097999999998</v>
+      </c>
+      <c r="O34" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P34" s="11">
+        <v>4509</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>5643</v>
+      </c>
+      <c r="R34" s="11">
+        <v>6000</v>
+      </c>
+      <c r="S34" s="11"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11">
+        <v>857.48839999999996</v>
+      </c>
+      <c r="I35" s="11">
+        <v>992.5</v>
+      </c>
+      <c r="J35" s="11">
+        <v>1300</v>
+      </c>
+      <c r="K35" s="11">
+        <v>1589.1538</v>
+      </c>
+      <c r="L35" s="11">
+        <v>1602</v>
+      </c>
+      <c r="M35" s="11">
+        <v>2049.5556000000001</v>
+      </c>
+      <c r="N35" s="11">
+        <v>2364</v>
+      </c>
+      <c r="O35" s="11"/>
+      <c r="P35" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>4151</v>
+      </c>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11">
+        <v>850</v>
+      </c>
+      <c r="I36" s="11">
+        <v>1276</v>
+      </c>
+      <c r="J36" s="11">
+        <v>1493.7333000000001</v>
+      </c>
+      <c r="K36" s="11">
+        <v>1809.8214</v>
+      </c>
+      <c r="L36" s="11">
+        <v>2413.2260999999999</v>
+      </c>
+      <c r="M36" s="11">
+        <v>2776.4857000000002</v>
+      </c>
+      <c r="N36" s="11">
+        <v>3317.1817999999998</v>
+      </c>
+      <c r="O36" s="11">
+        <v>3831</v>
+      </c>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11">
+        <v>4270</v>
+      </c>
+      <c r="R36" s="11">
+        <v>5253</v>
+      </c>
+      <c r="S36" s="11"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="11">
+        <v>780.5</v>
+      </c>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11">
+        <v>780</v>
+      </c>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11">
+        <v>909.06600000000003</v>
+      </c>
+      <c r="H37" s="11">
+        <v>1046.3588999999999</v>
+      </c>
+      <c r="I37" s="11">
+        <v>1198.2932000000001</v>
+      </c>
+      <c r="J37" s="11">
+        <v>1343.527</v>
+      </c>
+      <c r="K37" s="11">
+        <v>1604.7494999999999</v>
+      </c>
+      <c r="L37" s="11">
+        <v>1862.7738999999999</v>
+      </c>
+      <c r="M37" s="11">
+        <v>2181.1667000000002</v>
+      </c>
+      <c r="N37" s="11">
+        <v>2442.7777999999998</v>
+      </c>
+      <c r="O37" s="11">
+        <v>3318.2</v>
+      </c>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11">
+        <v>3824.3332999999998</v>
+      </c>
+      <c r="S37" s="11"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="11">
+        <v>872</v>
+      </c>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11">
+        <v>1202.5</v>
+      </c>
+      <c r="H38" s="11">
+        <v>1070</v>
+      </c>
+      <c r="I38" s="11">
+        <v>1144.3425999999999</v>
+      </c>
+      <c r="J38" s="11">
+        <v>1227.7796000000001</v>
+      </c>
+      <c r="K38" s="11">
+        <v>1501.3441</v>
+      </c>
+      <c r="L38" s="11">
+        <v>1754.6189999999999</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2266.0821999999998</v>
+      </c>
+      <c r="N38" s="11">
+        <v>3155.7316999999998</v>
+      </c>
+      <c r="O38" s="11">
+        <v>3863</v>
+      </c>
+      <c r="P38" s="11">
+        <v>4805</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>4877</v>
+      </c>
+      <c r="R38" s="11">
+        <v>4880</v>
+      </c>
+      <c r="S38" s="11"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11">
+        <v>1150</v>
+      </c>
+      <c r="H39" s="11">
+        <v>1155</v>
+      </c>
+      <c r="I39" s="11">
+        <v>1357.5</v>
+      </c>
+      <c r="J39" s="11">
+        <v>1333.5</v>
+      </c>
+      <c r="K39" s="11">
+        <v>1560</v>
+      </c>
+      <c r="L39" s="11">
+        <v>1760</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2020</v>
+      </c>
+      <c r="N39" s="11"/>
+      <c r="O39" s="11"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11">
+        <v>893</v>
+      </c>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11">
+        <v>1206.0114000000001</v>
+      </c>
+      <c r="H40" s="11">
+        <v>1141.2727</v>
+      </c>
+      <c r="I40" s="11">
+        <v>1188.4065000000001</v>
+      </c>
+      <c r="J40" s="11">
+        <v>1351.5642</v>
+      </c>
+      <c r="K40" s="11">
+        <v>1615.3802000000001</v>
+      </c>
+      <c r="L40" s="11">
+        <v>1813.7646999999999</v>
+      </c>
+      <c r="M40" s="11">
+        <v>2064.5823</v>
+      </c>
+      <c r="N40" s="11">
+        <v>2721.8571000000002</v>
+      </c>
+      <c r="O40" s="11">
+        <v>3122.3332999999998</v>
+      </c>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11">
+        <v>883</v>
+      </c>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11">
+        <v>1021</v>
+      </c>
+      <c r="H41" s="11">
+        <v>1209</v>
+      </c>
+      <c r="I41" s="11">
+        <v>1168.4545000000001</v>
+      </c>
+      <c r="J41" s="11">
+        <v>1564.5</v>
+      </c>
+      <c r="K41" s="11">
+        <v>1632.2692</v>
+      </c>
+      <c r="L41" s="11">
+        <v>1733.75</v>
+      </c>
+      <c r="M41" s="11">
+        <v>2212</v>
+      </c>
+      <c r="N41" s="11">
+        <v>2472</v>
+      </c>
+      <c r="O41" s="11"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="11">
+        <v>788</v>
+      </c>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11">
+        <v>812</v>
+      </c>
+      <c r="F42" s="11">
+        <v>820.5</v>
+      </c>
+      <c r="G42" s="11">
+        <v>857.02380000000005</v>
+      </c>
+      <c r="H42" s="11">
+        <v>899.16359999999997</v>
+      </c>
+      <c r="I42" s="11">
+        <v>1093</v>
+      </c>
+      <c r="J42" s="11">
+        <v>1161.8947000000001</v>
+      </c>
+      <c r="K42" s="11">
+        <v>1335.4065000000001</v>
+      </c>
+      <c r="L42" s="11">
+        <v>1654.6296</v>
+      </c>
+      <c r="M42" s="11">
+        <v>1900.0667000000001</v>
+      </c>
+      <c r="N42" s="11">
+        <v>2239.1538</v>
+      </c>
+      <c r="O42" s="11">
+        <v>2925.5</v>
+      </c>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="11">
+        <v>782.82349999999997</v>
+      </c>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11">
+        <v>796</v>
+      </c>
+      <c r="F43" s="11">
+        <v>820.5</v>
+      </c>
+      <c r="G43" s="11">
+        <v>852.375</v>
+      </c>
+      <c r="H43" s="11">
+        <v>867.33330000000001</v>
+      </c>
+      <c r="I43" s="11">
+        <v>1045.1111000000001</v>
+      </c>
+      <c r="J43" s="11">
+        <v>1185.9380000000001</v>
+      </c>
+      <c r="K43" s="11">
+        <v>1319.6</v>
+      </c>
+      <c r="L43" s="11">
+        <v>1703</v>
+      </c>
+      <c r="M43" s="11">
+        <v>1960</v>
+      </c>
+      <c r="N43" s="11">
+        <v>1982</v>
+      </c>
+      <c r="O43" s="11"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11">
+        <v>1087</v>
+      </c>
+      <c r="G44" s="11">
+        <v>1015</v>
+      </c>
+      <c r="H44" s="11">
+        <v>1179.8276000000001</v>
+      </c>
+      <c r="I44" s="11">
+        <v>1213.5714</v>
+      </c>
+      <c r="J44" s="11">
+        <v>1495.1212</v>
+      </c>
+      <c r="K44" s="11">
+        <v>1598.3774000000001</v>
+      </c>
+      <c r="L44" s="11">
+        <v>1868</v>
+      </c>
+      <c r="M44" s="11">
+        <v>2116.1538</v>
+      </c>
+      <c r="N44" s="11">
+        <v>2513.75</v>
+      </c>
+      <c r="O44" s="11">
+        <v>3170</v>
+      </c>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" s="10">
+        <v>788.31700000000001</v>
+      </c>
+      <c r="D45" s="10">
+        <v>795.42420000000004</v>
+      </c>
+      <c r="E45" s="10">
+        <v>846.5204</v>
+      </c>
+      <c r="F45" s="10">
+        <v>918.40710000000001</v>
+      </c>
+      <c r="G45" s="10">
+        <v>989.2817</v>
+      </c>
+      <c r="H45" s="10">
+        <v>1139.7311999999999</v>
+      </c>
+      <c r="I45" s="10">
+        <v>1278.8182999999999</v>
+      </c>
+      <c r="J45" s="10">
+        <v>1365.0990999999999</v>
+      </c>
+      <c r="K45" s="10">
+        <v>1678.3390999999999</v>
+      </c>
+      <c r="L45" s="10">
+        <v>2083.9101999999998</v>
+      </c>
+      <c r="M45" s="10">
+        <v>2321.6995000000002</v>
+      </c>
+      <c r="N45" s="10">
+        <v>2953.4506000000001</v>
+      </c>
+      <c r="O45" s="10">
+        <v>3721.7777999999998</v>
+      </c>
+      <c r="P45" s="10">
+        <v>4150.8</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>4718</v>
+      </c>
+      <c r="R45" s="10">
+        <v>4695</v>
+      </c>
+      <c r="S45" s="10">
+        <v>6127.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="11">
+        <v>780</v>
+      </c>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11">
+        <v>783.57140000000004</v>
+      </c>
+      <c r="F46" s="11">
+        <v>840</v>
+      </c>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11">
+        <v>1220</v>
+      </c>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11">
+        <v>1501</v>
+      </c>
+      <c r="L46" s="11">
+        <v>1945</v>
+      </c>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="11">
+        <v>786.27269999999999</v>
+      </c>
+      <c r="D47" s="11">
+        <v>788</v>
+      </c>
+      <c r="E47" s="11">
+        <v>944.41669999999999</v>
+      </c>
+      <c r="F47" s="11">
+        <v>1017.5714</v>
+      </c>
+      <c r="G47" s="11">
+        <v>1096.4000000000001</v>
+      </c>
+      <c r="H47" s="11">
+        <v>1123.0625</v>
+      </c>
+      <c r="I47" s="11">
+        <v>1257.8</v>
+      </c>
+      <c r="J47" s="11">
+        <v>1369.5</v>
+      </c>
+      <c r="K47" s="11">
+        <v>1718</v>
+      </c>
+      <c r="L47" s="11">
+        <v>2059.5</v>
+      </c>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11">
+        <v>850</v>
+      </c>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11">
+        <v>1081</v>
+      </c>
+      <c r="J48" s="11">
+        <v>1114.5</v>
+      </c>
+      <c r="K48" s="11">
+        <v>1341.1765</v>
+      </c>
+      <c r="L48" s="11">
+        <v>1546.0833</v>
+      </c>
+      <c r="M48" s="11">
+        <v>2266</v>
+      </c>
+      <c r="N48" s="11">
+        <v>2364</v>
+      </c>
+      <c r="O48" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P48" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>5485</v>
+      </c>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11">
+        <v>1474.3333</v>
+      </c>
+      <c r="I49" s="11">
+        <v>1440</v>
+      </c>
+      <c r="J49" s="11">
+        <v>1532.8333</v>
+      </c>
+      <c r="K49" s="11">
+        <v>1843.5518999999999</v>
+      </c>
+      <c r="L49" s="11">
+        <v>2142.625</v>
+      </c>
+      <c r="M49" s="11">
+        <v>2342.3928999999998</v>
+      </c>
+      <c r="N49" s="11">
+        <v>3083.2</v>
+      </c>
+      <c r="O49" s="11">
+        <v>3763.9375</v>
+      </c>
+      <c r="P49" s="11">
+        <v>4392</v>
+      </c>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11">
+        <v>4695</v>
+      </c>
+      <c r="S49" s="11">
+        <v>6644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11">
+        <v>1800</v>
+      </c>
+      <c r="K50" s="11">
+        <v>1950</v>
+      </c>
+      <c r="L50" s="11">
+        <v>2022.0968</v>
+      </c>
+      <c r="M50" s="11">
+        <v>2399.5</v>
+      </c>
+      <c r="N50" s="11">
+        <v>2665</v>
+      </c>
+      <c r="O50" s="11">
+        <v>3430</v>
+      </c>
+      <c r="P50" s="11">
+        <v>4262</v>
+      </c>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="11">
+        <v>780</v>
+      </c>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11">
+        <v>786.42859999999996</v>
+      </c>
+      <c r="F51" s="11">
+        <v>861.66669999999999</v>
+      </c>
+      <c r="G51" s="11">
+        <v>824.73329999999999</v>
+      </c>
+      <c r="H51" s="11">
+        <v>824.73</v>
+      </c>
+      <c r="I51" s="11">
+        <v>1025.6875</v>
+      </c>
+      <c r="J51" s="11">
+        <v>1079.08</v>
+      </c>
+      <c r="K51" s="11">
+        <v>1400.3367000000001</v>
+      </c>
+      <c r="L51" s="11">
+        <v>1904.96</v>
+      </c>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11">
+        <v>800</v>
+      </c>
+      <c r="H52" s="11">
+        <v>1017.4</v>
+      </c>
+      <c r="I52" s="11">
+        <v>1015.6667</v>
+      </c>
+      <c r="J52" s="11">
+        <v>1148</v>
+      </c>
+      <c r="K52" s="11">
+        <v>1258</v>
+      </c>
+      <c r="L52" s="11">
+        <v>1522</v>
+      </c>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="11">
+        <v>787.24239999999998</v>
+      </c>
+      <c r="D53" s="11">
+        <v>805.33339999999998</v>
+      </c>
+      <c r="E53" s="11">
+        <v>850.58910000000003</v>
+      </c>
+      <c r="F53" s="11">
+        <v>927.5</v>
+      </c>
+      <c r="G53" s="11">
+        <v>912.5</v>
+      </c>
+      <c r="H53" s="11">
+        <v>1105.5555999999999</v>
+      </c>
+      <c r="I53" s="11">
+        <v>1156.6667</v>
+      </c>
+      <c r="J53" s="11">
+        <v>1175</v>
+      </c>
+      <c r="K53" s="11">
+        <v>1412.5</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="11">
+        <v>1370</v>
+      </c>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="11">
+        <v>780</v>
+      </c>
+      <c r="D55" s="11">
+        <v>780</v>
+      </c>
+      <c r="E55" s="11">
+        <v>803.5</v>
+      </c>
+      <c r="F55" s="11">
+        <v>816</v>
+      </c>
+      <c r="G55" s="11">
+        <v>860</v>
+      </c>
+      <c r="H55" s="11">
+        <v>1002.125</v>
+      </c>
+      <c r="I55" s="11">
+        <v>1134.3</v>
+      </c>
+      <c r="J55" s="11">
+        <v>1182.75</v>
+      </c>
+      <c r="K55" s="11">
+        <v>1474.5</v>
+      </c>
+      <c r="L55" s="11">
+        <v>1698</v>
+      </c>
+      <c r="M55" s="11">
+        <v>2714</v>
+      </c>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="11">
+        <v>780</v>
+      </c>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11">
+        <v>1291</v>
+      </c>
+      <c r="K56" s="11">
+        <v>1388.6315999999999</v>
+      </c>
+      <c r="L56" s="11">
+        <v>1526</v>
+      </c>
+      <c r="M56" s="11">
+        <v>1905</v>
+      </c>
+      <c r="N56" s="11">
+        <v>2371</v>
+      </c>
+      <c r="O56" s="11">
+        <v>3162</v>
+      </c>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="11">
+        <v>780</v>
+      </c>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11">
+        <v>928</v>
+      </c>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11">
+        <v>1016</v>
+      </c>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11">
+        <v>1225</v>
+      </c>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11">
+        <v>1990</v>
+      </c>
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11">
+        <v>1943</v>
+      </c>
+      <c r="K58" s="11">
+        <v>2245</v>
+      </c>
+      <c r="L58" s="11">
+        <v>2247.0859999999998</v>
+      </c>
+      <c r="M58" s="11">
+        <v>2420.3056000000001</v>
+      </c>
+      <c r="N58" s="11">
+        <v>3189</v>
+      </c>
+      <c r="O58" s="11">
+        <v>4090.5</v>
+      </c>
+      <c r="P58" s="11">
+        <v>4200</v>
+      </c>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="11">
+        <v>780</v>
+      </c>
+      <c r="D59" s="11">
+        <v>780</v>
+      </c>
+      <c r="E59" s="11">
+        <v>780</v>
+      </c>
+      <c r="F59" s="11">
+        <v>780</v>
+      </c>
+      <c r="G59" s="11">
+        <v>784</v>
+      </c>
+      <c r="H59" s="11">
+        <v>891.52670000000001</v>
+      </c>
+      <c r="I59" s="11">
+        <v>1002</v>
+      </c>
+      <c r="J59" s="11">
+        <v>1075</v>
+      </c>
+      <c r="K59" s="11">
+        <v>1280</v>
+      </c>
+      <c r="L59" s="11">
+        <v>1548</v>
+      </c>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+      <c r="O59" s="11"/>
+      <c r="P59" s="11"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="11">
+        <v>787.64710000000002</v>
+      </c>
+      <c r="D60" s="11">
+        <v>873.05250000000001</v>
+      </c>
+      <c r="E60" s="11">
+        <v>811.51530000000002</v>
+      </c>
+      <c r="F60" s="11">
+        <v>904.18200000000002</v>
+      </c>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11">
+        <v>1232.4438</v>
+      </c>
+      <c r="I60" s="11">
+        <v>1310</v>
+      </c>
+      <c r="J60" s="11">
+        <v>1524.0889</v>
+      </c>
+      <c r="K60" s="11">
+        <v>1756.7306000000001</v>
+      </c>
+      <c r="L60" s="11">
+        <v>1791.8</v>
+      </c>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="11">
+        <v>797.596</v>
+      </c>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11">
+        <v>1105.5205000000001</v>
+      </c>
+      <c r="F61" s="11">
+        <v>1259.25</v>
+      </c>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11">
+        <v>1359</v>
+      </c>
+      <c r="I61" s="11">
+        <v>1563</v>
+      </c>
+      <c r="J61" s="11">
+        <v>1752</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1886.5</v>
+      </c>
+      <c r="L61" s="11">
+        <v>2418</v>
+      </c>
+      <c r="M61" s="11">
+        <v>2821</v>
+      </c>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="11">
+        <v>795</v>
+      </c>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11">
+        <v>939.66669999999999</v>
+      </c>
+      <c r="F62" s="11">
+        <v>892.5</v>
+      </c>
+      <c r="G62" s="11">
+        <v>1024</v>
+      </c>
+      <c r="H62" s="11">
+        <v>887.75</v>
+      </c>
+      <c r="I62" s="11">
+        <v>1199.25</v>
+      </c>
+      <c r="J62" s="11">
+        <v>1239.5</v>
+      </c>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11">
+        <v>1763.5</v>
+      </c>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="11">
+        <v>862.77930000000003</v>
+      </c>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11">
+        <v>843.70820000000003</v>
+      </c>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11">
+        <v>995</v>
+      </c>
+      <c r="H63" s="11">
+        <v>1138.3888999999999</v>
+      </c>
+      <c r="I63" s="11">
+        <v>1293</v>
+      </c>
+      <c r="J63" s="11">
+        <v>1465</v>
+      </c>
+      <c r="K63" s="11">
+        <v>1547</v>
+      </c>
+      <c r="L63" s="11">
+        <v>1852.8570999999999</v>
+      </c>
+      <c r="M63" s="11">
+        <v>2500</v>
+      </c>
+      <c r="N63" s="11">
+        <v>2370</v>
+      </c>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="11">
+        <v>794.5</v>
+      </c>
+      <c r="D64" s="11">
+        <v>895</v>
+      </c>
+      <c r="E64" s="11">
+        <v>800</v>
+      </c>
+      <c r="F64" s="11">
+        <v>942.85709999999995</v>
+      </c>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="11">
+        <v>1432.5</v>
+      </c>
+      <c r="J64" s="11">
+        <v>1550</v>
+      </c>
+      <c r="K64" s="11">
+        <v>1849.3333</v>
+      </c>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="11">
+        <v>780</v>
+      </c>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11">
+        <v>780</v>
+      </c>
+      <c r="F65" s="11">
+        <v>1003</v>
+      </c>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11">
+        <v>912.1</v>
+      </c>
+      <c r="I65" s="11">
+        <v>1297.2221999999999</v>
+      </c>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11">
+        <v>1470</v>
+      </c>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="11">
+        <v>780</v>
+      </c>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11">
+        <v>780</v>
+      </c>
+      <c r="F66" s="11">
+        <v>780</v>
+      </c>
+      <c r="G66" s="11">
+        <v>798</v>
+      </c>
+      <c r="H66" s="11">
+        <v>1075.03</v>
+      </c>
+      <c r="I66" s="11"/>
+      <c r="J66" s="11">
+        <v>1233.3333</v>
+      </c>
+      <c r="K66" s="11">
+        <v>1303</v>
+      </c>
+      <c r="L66" s="11">
+        <v>1576</v>
+      </c>
+      <c r="M66" s="11"/>
+      <c r="N66" s="11"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="11"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="11">
+        <v>809.16669999999999</v>
+      </c>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11">
+        <v>804</v>
+      </c>
+      <c r="F67" s="11">
+        <v>1062.5</v>
+      </c>
+      <c r="G67" s="11">
+        <v>1310</v>
+      </c>
+      <c r="H67" s="11">
+        <v>1104.375</v>
+      </c>
+      <c r="I67" s="11">
+        <v>1242.8</v>
+      </c>
+      <c r="J67" s="11">
+        <v>1312.25</v>
+      </c>
+      <c r="K67" s="11">
+        <v>1839.4142999999999</v>
+      </c>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="N67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="11">
+        <v>790</v>
+      </c>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11">
+        <v>873.25</v>
+      </c>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11">
+        <v>1150</v>
+      </c>
+      <c r="J68" s="11">
+        <v>2047.5</v>
+      </c>
+      <c r="K68" s="11">
+        <v>1502</v>
+      </c>
+      <c r="L68" s="11">
+        <v>1636</v>
+      </c>
+      <c r="M68" s="11"/>
+      <c r="N68" s="11"/>
+      <c r="O68" s="11"/>
+      <c r="P68" s="11"/>
+      <c r="Q68" s="11"/>
+      <c r="R68" s="11"/>
+      <c r="S68" s="11"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="11">
+        <v>780</v>
+      </c>
+      <c r="D69" s="11">
+        <v>782.5</v>
+      </c>
+      <c r="E69" s="11">
+        <v>795.65219999999999</v>
+      </c>
+      <c r="F69" s="11">
+        <v>884.625</v>
+      </c>
+      <c r="G69" s="11">
+        <v>1026.5</v>
+      </c>
+      <c r="H69" s="11">
+        <v>1088.28</v>
+      </c>
+      <c r="I69" s="11">
+        <v>1333.0588</v>
+      </c>
+      <c r="J69" s="11">
+        <v>1262.3635999999999</v>
+      </c>
+      <c r="K69" s="11">
+        <v>1833.8</v>
+      </c>
+      <c r="L69" s="11">
+        <v>2312.3332999999998</v>
+      </c>
+      <c r="M69" s="11">
+        <v>2550</v>
+      </c>
+      <c r="N69" s="11"/>
+      <c r="O69" s="11"/>
+      <c r="P69" s="11"/>
+      <c r="Q69" s="11"/>
+      <c r="R69" s="11"/>
+      <c r="S69" s="11"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="11">
+        <v>780</v>
+      </c>
+      <c r="D70" s="11">
+        <v>785</v>
+      </c>
+      <c r="E70" s="11">
+        <v>800.90909999999997</v>
+      </c>
+      <c r="F70" s="11">
+        <v>895</v>
+      </c>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11">
+        <v>1124</v>
+      </c>
+      <c r="I70" s="11">
+        <v>1800</v>
+      </c>
+      <c r="J70" s="11">
+        <v>1500</v>
+      </c>
+      <c r="K70" s="11">
+        <v>1932.5</v>
+      </c>
+      <c r="L70" s="11"/>
+      <c r="M70" s="11"/>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11"/>
+      <c r="P70" s="11"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+      <c r="S70" s="11"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="11">
+        <v>780.13329999999996</v>
+      </c>
+      <c r="D71" s="11">
+        <v>780</v>
+      </c>
+      <c r="E71" s="11">
+        <v>859.46780000000001</v>
+      </c>
+      <c r="F71" s="11">
+        <v>850.875</v>
+      </c>
+      <c r="G71" s="11">
+        <v>1045</v>
+      </c>
+      <c r="H71" s="11">
+        <v>1170.2856999999999</v>
+      </c>
+      <c r="I71" s="11">
+        <v>1263.1667</v>
+      </c>
+      <c r="J71" s="11">
+        <v>1320.8</v>
+      </c>
+      <c r="K71" s="11">
+        <v>1554.4</v>
+      </c>
+      <c r="L71" s="11"/>
+      <c r="M71" s="11"/>
+      <c r="N71" s="11"/>
+      <c r="O71" s="11"/>
+      <c r="P71" s="11"/>
+      <c r="Q71" s="11"/>
+      <c r="R71" s="11"/>
+      <c r="S71" s="11"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="11">
+        <v>780</v>
+      </c>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11">
+        <v>793.55589999999995</v>
+      </c>
+      <c r="F72" s="11">
+        <v>1010</v>
+      </c>
+      <c r="G72" s="11">
+        <v>930</v>
+      </c>
+      <c r="H72" s="11">
+        <v>1250.8611000000001</v>
+      </c>
+      <c r="I72" s="11">
+        <v>1058.6667</v>
+      </c>
+      <c r="J72" s="11">
+        <v>1427.0045</v>
+      </c>
+      <c r="K72" s="11">
+        <v>1418</v>
+      </c>
+      <c r="L72" s="11">
+        <v>1700.4</v>
+      </c>
+      <c r="M72" s="11">
+        <v>2126</v>
+      </c>
+      <c r="N72" s="11"/>
+      <c r="O72" s="11"/>
+      <c r="P72" s="11"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11">
+        <v>1400</v>
+      </c>
+      <c r="H73" s="11">
+        <v>1329.0085999999999</v>
+      </c>
+      <c r="I73" s="11">
+        <v>1412.7143000000001</v>
+      </c>
+      <c r="J73" s="11">
+        <v>1437.2442000000001</v>
+      </c>
+      <c r="K73" s="11">
+        <v>1799.0966000000001</v>
+      </c>
+      <c r="L73" s="11">
+        <v>2137.1507999999999</v>
+      </c>
+      <c r="M73" s="11">
+        <v>2255.2736</v>
+      </c>
+      <c r="N73" s="11">
+        <v>2833.04</v>
+      </c>
+      <c r="O73" s="11">
+        <v>3760.1667000000002</v>
+      </c>
+      <c r="P73" s="11"/>
+      <c r="Q73" s="11">
+        <v>3951</v>
+      </c>
+      <c r="R73" s="11"/>
+      <c r="S73" s="11">
+        <v>5610.8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="11">
+        <v>780</v>
+      </c>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11">
+        <v>835.3</v>
+      </c>
+      <c r="G74" s="11">
+        <v>1000</v>
+      </c>
+      <c r="H74" s="11">
+        <v>899</v>
+      </c>
+      <c r="I74" s="11">
+        <v>1230</v>
+      </c>
+      <c r="J74" s="11">
+        <v>1689</v>
+      </c>
+      <c r="K74" s="11">
+        <v>1563.1429000000001</v>
+      </c>
+      <c r="L74" s="11">
+        <v>2110</v>
+      </c>
+      <c r="M74" s="11"/>
+      <c r="N74" s="11"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="11"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="11">
+        <v>790</v>
+      </c>
+      <c r="D75" s="11">
+        <v>780</v>
+      </c>
+      <c r="E75" s="11">
+        <v>781.66669999999999</v>
+      </c>
+      <c r="F75" s="11">
+        <v>790</v>
+      </c>
+      <c r="G75" s="11">
+        <v>1000</v>
+      </c>
+      <c r="H75" s="11">
+        <v>1187.5</v>
+      </c>
+      <c r="I75" s="11">
+        <v>1460</v>
+      </c>
+      <c r="J75" s="11">
+        <v>1700</v>
+      </c>
+      <c r="K75" s="11">
+        <v>1430</v>
+      </c>
+      <c r="L75" s="11">
+        <v>2000</v>
+      </c>
+      <c r="M75" s="11"/>
+      <c r="N75" s="11"/>
+      <c r="O75" s="11"/>
+      <c r="P75" s="11"/>
+      <c r="Q75" s="11"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="11"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="10"/>
+      <c r="H76" s="10">
+        <v>819.58</v>
+      </c>
+      <c r="I76" s="10">
+        <v>1222.223</v>
+      </c>
+      <c r="J76" s="10">
+        <v>1238.1233</v>
+      </c>
+      <c r="K76" s="10">
+        <v>1542.1233</v>
+      </c>
+      <c r="L76" s="10">
+        <v>1759.8782000000001</v>
+      </c>
+      <c r="M76" s="10">
+        <v>2159.4</v>
+      </c>
+      <c r="N76" s="10">
+        <v>2981.4</v>
+      </c>
+      <c r="O76" s="10">
+        <v>3792.6957000000002</v>
+      </c>
+      <c r="P76" s="10">
+        <v>4272.6666999999998</v>
+      </c>
+      <c r="Q76" s="10">
+        <v>4061</v>
+      </c>
+      <c r="R76" s="10">
+        <v>5700</v>
+      </c>
+      <c r="S76" s="10">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11"/>
+      <c r="H77" s="11"/>
+      <c r="I77" s="11">
+        <v>1830</v>
+      </c>
+      <c r="J77" s="11"/>
+      <c r="K77" s="11">
+        <v>1933.3333</v>
+      </c>
+      <c r="L77" s="11">
+        <v>2333.3332999999998</v>
+      </c>
+      <c r="M77" s="11">
+        <v>2186.2026999999998</v>
+      </c>
+      <c r="N77" s="11">
+        <v>3185.9412000000002</v>
+      </c>
+      <c r="O77" s="11">
+        <v>3973.875</v>
+      </c>
+      <c r="P77" s="11">
+        <v>4500</v>
+      </c>
+      <c r="Q77" s="11">
+        <v>4061</v>
+      </c>
+      <c r="R77" s="11">
+        <v>5700</v>
+      </c>
+      <c r="S77" s="11">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11">
+        <v>819.58</v>
+      </c>
+      <c r="I78" s="11">
+        <v>1198.8469</v>
+      </c>
+      <c r="J78" s="11">
+        <v>1238.1233</v>
+      </c>
+      <c r="K78" s="11">
+        <v>1517.6727000000001</v>
+      </c>
+      <c r="L78" s="11">
+        <v>1726.7942</v>
+      </c>
+      <c r="M78" s="11">
+        <v>2095.4194000000002</v>
+      </c>
+      <c r="N78" s="11">
+        <v>2788.2222000000002</v>
+      </c>
+      <c r="O78" s="11">
+        <v>3378.5713999999998</v>
+      </c>
+      <c r="P78" s="11">
+        <v>4159</v>
+      </c>
+      <c r="Q78" s="11"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="11"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="10">
+        <v>780.84169999999995</v>
+      </c>
+      <c r="D79" s="10">
+        <v>789.55809999999997</v>
+      </c>
+      <c r="E79" s="10">
+        <v>817.18110000000001</v>
+      </c>
+      <c r="F79" s="10">
+        <v>862.75710000000004</v>
+      </c>
+      <c r="G79" s="10">
+        <v>849.06539999999995</v>
+      </c>
+      <c r="H79" s="10">
+        <v>1030.2863</v>
+      </c>
+      <c r="I79" s="10">
+        <v>1106.2469000000001</v>
+      </c>
+      <c r="J79" s="10">
+        <v>1212.3996999999999</v>
+      </c>
+      <c r="K79" s="10">
+        <v>1386.8927000000001</v>
+      </c>
+      <c r="L79" s="10">
+        <v>1635.1224999999999</v>
+      </c>
+      <c r="M79" s="10">
+        <v>2015.6741999999999</v>
+      </c>
+      <c r="N79" s="10">
+        <v>2450.1696000000002</v>
+      </c>
+      <c r="O79" s="10">
+        <v>3007.0435000000002</v>
+      </c>
+      <c r="P79" s="10">
+        <v>3695.6667000000002</v>
+      </c>
+      <c r="Q79" s="10">
+        <v>4122.5</v>
+      </c>
+      <c r="R79" s="10">
+        <v>4242.3999999999996</v>
+      </c>
+      <c r="S79" s="10">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="11">
+        <v>780</v>
+      </c>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="11">
+        <v>790</v>
+      </c>
+      <c r="G80" s="11">
+        <v>870</v>
+      </c>
+      <c r="H80" s="11">
+        <v>1070</v>
+      </c>
+      <c r="I80" s="11">
+        <v>1023.3333</v>
+      </c>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11">
+        <v>1418.3333</v>
+      </c>
+      <c r="L80" s="11">
+        <v>1522</v>
+      </c>
+      <c r="M80" s="11"/>
+      <c r="N80" s="11"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="11"/>
+      <c r="Q80" s="11"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="11"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11">
+        <v>793.25</v>
+      </c>
+      <c r="E81" s="11">
+        <v>961</v>
+      </c>
+      <c r="F81" s="11">
+        <v>1024</v>
+      </c>
+      <c r="G81" s="11">
+        <v>897.5</v>
+      </c>
+      <c r="H81" s="11">
+        <v>998</v>
+      </c>
+      <c r="I81" s="11">
+        <v>1170</v>
+      </c>
+      <c r="J81" s="11">
+        <v>1338.2746999999999</v>
+      </c>
+      <c r="K81" s="11">
+        <v>1528.8</v>
+      </c>
+      <c r="L81" s="11">
+        <v>1950</v>
+      </c>
+      <c r="M81" s="11">
+        <v>2300</v>
+      </c>
+      <c r="N81" s="11"/>
+      <c r="O81" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P81" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q81" s="11"/>
+      <c r="R81" s="11"/>
+      <c r="S81" s="11"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="11">
+        <v>780</v>
+      </c>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11">
+        <v>785</v>
+      </c>
+      <c r="F82" s="11">
+        <v>965.96799999999996</v>
+      </c>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11">
+        <v>1019</v>
+      </c>
+      <c r="I82" s="11">
+        <v>1098.5</v>
+      </c>
+      <c r="J82" s="11">
+        <v>1357.51</v>
+      </c>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11">
+        <v>1598</v>
+      </c>
+      <c r="M82" s="11"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+      <c r="S82" s="11"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="11">
+        <v>780</v>
+      </c>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11">
+        <v>821.6</v>
+      </c>
+      <c r="G83" s="11">
+        <v>925.2</v>
+      </c>
+      <c r="H83" s="11">
+        <v>1075.08</v>
+      </c>
+      <c r="I83" s="11"/>
+      <c r="J83" s="11"/>
+      <c r="K83" s="11">
+        <v>1258</v>
+      </c>
+      <c r="L83" s="11"/>
+      <c r="M83" s="11"/>
+      <c r="N83" s="11"/>
+      <c r="O83" s="11"/>
+      <c r="P83" s="11"/>
+      <c r="Q83" s="11"/>
+      <c r="R83" s="11"/>
+      <c r="S83" s="11"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="11">
+        <v>780</v>
+      </c>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="I84" s="11">
+        <v>988</v>
+      </c>
+      <c r="J84" s="11">
+        <v>1174.4000000000001</v>
+      </c>
+      <c r="K84" s="11">
+        <v>1270.5184999999999</v>
+      </c>
+      <c r="L84" s="11">
+        <v>1680.1875</v>
+      </c>
+      <c r="M84" s="11">
+        <v>2156.1667000000002</v>
+      </c>
+      <c r="N84" s="11">
+        <v>2497.625</v>
+      </c>
+      <c r="O84" s="11"/>
+      <c r="P84" s="11">
+        <v>3573</v>
+      </c>
+      <c r="Q84" s="11"/>
+      <c r="R84" s="11"/>
+      <c r="S84" s="11"/>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="11"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="11"/>
+      <c r="H85" s="11"/>
+      <c r="I85" s="11">
+        <v>1263.4000000000001</v>
+      </c>
+      <c r="J85" s="11"/>
+      <c r="K85" s="11">
+        <v>1679</v>
+      </c>
+      <c r="L85" s="11">
+        <v>1704.8570999999999</v>
+      </c>
+      <c r="M85" s="11">
+        <v>1916.6667</v>
+      </c>
+      <c r="N85" s="11">
+        <v>2479.4</v>
+      </c>
+      <c r="O85" s="11">
+        <v>3059.6363999999999</v>
+      </c>
+      <c r="P85" s="11">
+        <v>3517</v>
+      </c>
+      <c r="Q85" s="11"/>
+      <c r="R85" s="11">
+        <v>4162</v>
+      </c>
+      <c r="S85" s="11">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="11">
+        <v>780</v>
+      </c>
+      <c r="D86" s="11">
+        <v>780</v>
+      </c>
+      <c r="E86" s="11">
+        <v>780</v>
+      </c>
+      <c r="F86" s="11">
+        <v>802</v>
+      </c>
+      <c r="G86" s="11">
+        <v>909</v>
+      </c>
+      <c r="H86" s="11"/>
+      <c r="I86" s="11">
+        <v>1073.9159999999999</v>
+      </c>
+      <c r="J86" s="11">
+        <v>1202</v>
+      </c>
+      <c r="K86" s="11">
+        <v>1257.5467000000001</v>
+      </c>
+      <c r="L86" s="11">
+        <v>2300</v>
+      </c>
+      <c r="M86" s="11"/>
+      <c r="N86" s="11"/>
+      <c r="O86" s="11"/>
+      <c r="P86" s="11"/>
+      <c r="Q86" s="11"/>
+      <c r="R86" s="11"/>
+      <c r="S86" s="11"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11">
+        <v>885</v>
+      </c>
+      <c r="G87" s="11">
+        <v>864.83330000000001</v>
+      </c>
+      <c r="H87" s="11">
+        <v>1100</v>
+      </c>
+      <c r="I87" s="11">
+        <v>1043.3333</v>
+      </c>
+      <c r="J87" s="11">
+        <v>1277</v>
+      </c>
+      <c r="K87" s="11">
+        <v>1444.6667</v>
+      </c>
+      <c r="L87" s="11"/>
+      <c r="M87" s="11">
+        <v>1900</v>
+      </c>
+      <c r="N87" s="11"/>
+      <c r="O87" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P87" s="11">
+        <v>4141</v>
+      </c>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
+      <c r="S87" s="11"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="11"/>
+      <c r="D88" s="11"/>
+      <c r="E88" s="11">
+        <v>1004.2</v>
+      </c>
+      <c r="F88" s="11"/>
+      <c r="G88" s="11">
+        <v>1118</v>
+      </c>
+      <c r="H88" s="11">
+        <v>1222</v>
+      </c>
+      <c r="I88" s="11">
+        <v>1277.5833</v>
+      </c>
+      <c r="J88" s="11">
+        <v>1209.7719</v>
+      </c>
+      <c r="K88" s="11">
+        <v>1332.3596</v>
+      </c>
+      <c r="L88" s="11">
+        <v>1569.7065</v>
+      </c>
+      <c r="M88" s="11">
+        <v>1991.7508</v>
+      </c>
+      <c r="N88" s="11">
+        <v>2420.6788000000001</v>
+      </c>
+      <c r="O88" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P88" s="11">
+        <v>3922</v>
+      </c>
+      <c r="Q88" s="11">
+        <v>4346</v>
+      </c>
+      <c r="R88" s="11">
+        <v>4363</v>
+      </c>
+      <c r="S88" s="11"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="11">
+        <v>781.5</v>
+      </c>
+      <c r="D89" s="11">
+        <v>795</v>
+      </c>
+      <c r="E89" s="11">
+        <v>875</v>
+      </c>
+      <c r="F89" s="11">
+        <v>831.66669999999999</v>
+      </c>
+      <c r="G89" s="11">
+        <v>986.42859999999996</v>
+      </c>
+      <c r="H89" s="11">
+        <v>1015</v>
+      </c>
+      <c r="I89" s="11">
+        <v>1042.9412</v>
+      </c>
+      <c r="J89" s="11">
+        <v>1204.5306</v>
+      </c>
+      <c r="K89" s="11">
+        <v>1394</v>
+      </c>
+      <c r="L89" s="11">
+        <v>1612.0244</v>
+      </c>
+      <c r="M89" s="11">
+        <v>2050.2082999999998</v>
+      </c>
+      <c r="N89" s="11">
+        <v>2463.5713999999998</v>
+      </c>
+      <c r="O89" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P89" s="11"/>
+      <c r="Q89" s="11">
+        <v>3951</v>
+      </c>
+      <c r="R89" s="11">
+        <v>4363</v>
+      </c>
+      <c r="S89" s="11"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11">
+        <v>916</v>
+      </c>
+      <c r="H90" s="11"/>
+      <c r="I90" s="11"/>
+      <c r="J90" s="11">
+        <v>1505</v>
+      </c>
+      <c r="K90" s="11">
+        <v>1486</v>
+      </c>
+      <c r="L90" s="11">
+        <v>1596.875</v>
+      </c>
+      <c r="M90" s="11">
+        <v>2014.75</v>
+      </c>
+      <c r="N90" s="11"/>
+      <c r="O90" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P90" s="11"/>
+      <c r="Q90" s="11">
+        <v>4153</v>
+      </c>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="11">
+        <v>780</v>
+      </c>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11">
+        <v>780</v>
+      </c>
+      <c r="F91" s="11">
+        <v>848</v>
+      </c>
+      <c r="G91" s="11">
+        <v>820.37739999999997</v>
+      </c>
+      <c r="H91" s="11"/>
+      <c r="I91" s="11">
+        <v>1086.9375</v>
+      </c>
+      <c r="J91" s="11">
+        <v>1189.0464999999999</v>
+      </c>
+      <c r="K91" s="11">
+        <v>1510.2381</v>
+      </c>
+      <c r="L91" s="11">
+        <v>1924.75</v>
+      </c>
+      <c r="M91" s="11">
+        <v>2195.9</v>
+      </c>
+      <c r="N91" s="11">
+        <v>2364</v>
+      </c>
+      <c r="O91" s="11"/>
+      <c r="P91" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q91" s="11">
+        <v>4373</v>
+      </c>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="11"/>
+      <c r="D92" s="11"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="11"/>
+      <c r="G92" s="11"/>
+      <c r="H92" s="11"/>
+      <c r="I92" s="11">
+        <v>1034.6584</v>
+      </c>
+      <c r="J92" s="11">
+        <v>1127.963</v>
+      </c>
+      <c r="K92" s="11">
+        <v>1346.1333</v>
+      </c>
+      <c r="L92" s="11">
+        <v>1572.7449999999999</v>
+      </c>
+      <c r="M92" s="11">
+        <v>2304</v>
+      </c>
+      <c r="N92" s="11"/>
+      <c r="O92" s="11"/>
+      <c r="P92" s="11">
+        <v>3687</v>
+      </c>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="11">
+        <v>780</v>
+      </c>
+      <c r="D93" s="11">
+        <v>780</v>
+      </c>
+      <c r="E93" s="11">
+        <v>850</v>
+      </c>
+      <c r="F93" s="11">
+        <v>858.33330000000001</v>
+      </c>
+      <c r="G93" s="11">
+        <v>835.23810000000003</v>
+      </c>
+      <c r="H93" s="11">
+        <v>1125</v>
+      </c>
+      <c r="I93" s="11">
+        <v>1113.0952</v>
+      </c>
+      <c r="J93" s="11">
+        <v>1269.1667</v>
+      </c>
+      <c r="K93" s="11">
+        <v>1367.5385000000001</v>
+      </c>
+      <c r="L93" s="11">
+        <v>1736</v>
+      </c>
+      <c r="M93" s="11">
+        <v>2008.1667</v>
+      </c>
+      <c r="N93" s="11"/>
+      <c r="O93" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P93" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q93" s="11"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="11"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="11">
+        <v>780</v>
+      </c>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="11"/>
+      <c r="G94" s="11">
+        <v>1012.4</v>
+      </c>
+      <c r="H94" s="11">
+        <v>954.4</v>
+      </c>
+      <c r="I94" s="11">
+        <v>1068.875</v>
+      </c>
+      <c r="J94" s="11">
+        <v>1117.5999999999999</v>
+      </c>
+      <c r="K94" s="11">
+        <v>1369</v>
+      </c>
+      <c r="L94" s="11">
+        <v>1624.5</v>
+      </c>
+      <c r="M94" s="11"/>
+      <c r="N94" s="11"/>
+      <c r="O94" s="11">
+        <v>3081</v>
+      </c>
+      <c r="P94" s="11"/>
+      <c r="Q94" s="11"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="11"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="11">
+        <v>780</v>
+      </c>
+      <c r="D95" s="11">
+        <v>780</v>
+      </c>
+      <c r="E95" s="11">
+        <v>782.78</v>
+      </c>
+      <c r="F95" s="11">
+        <v>813</v>
+      </c>
+      <c r="G95" s="11">
+        <v>1000.02</v>
+      </c>
+      <c r="H95" s="11">
+        <v>1045</v>
+      </c>
+      <c r="I95" s="11">
+        <v>1078</v>
+      </c>
+      <c r="J95" s="11">
+        <v>1323.348</v>
+      </c>
+      <c r="K95" s="11">
+        <v>1361.74</v>
+      </c>
+      <c r="L95" s="11">
+        <v>1773.4</v>
+      </c>
+      <c r="M95" s="11"/>
+      <c r="N95" s="11"/>
+      <c r="O95" s="11"/>
+      <c r="P95" s="11"/>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="11"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="11">
+        <v>780</v>
+      </c>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="11"/>
+      <c r="G96" s="11">
+        <v>800</v>
+      </c>
+      <c r="H96" s="11"/>
+      <c r="I96" s="11">
+        <v>1122.5833</v>
+      </c>
+      <c r="J96" s="11">
+        <v>1176.4706000000001</v>
+      </c>
+      <c r="K96" s="11">
+        <v>1360</v>
+      </c>
+      <c r="L96" s="11">
+        <v>2165</v>
+      </c>
+      <c r="M96" s="11">
+        <v>2000</v>
+      </c>
+      <c r="N96" s="11"/>
+      <c r="O96" s="11">
+        <v>3115</v>
+      </c>
+      <c r="P96" s="11">
+        <v>3882</v>
+      </c>
+      <c r="Q96" s="11"/>
+      <c r="R96" s="11"/>
+      <c r="S96" s="11"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="11">
+        <v>785</v>
+      </c>
+      <c r="D97" s="11"/>
+      <c r="E97" s="11">
+        <v>780</v>
+      </c>
+      <c r="F97" s="11"/>
+      <c r="G97" s="11"/>
+      <c r="H97" s="11">
+        <v>996</v>
+      </c>
+      <c r="I97" s="11">
+        <v>1094.0999999999999</v>
+      </c>
+      <c r="J97" s="11">
+        <v>1160.6215999999999</v>
+      </c>
+      <c r="K97" s="11">
+        <v>1425.0454999999999</v>
+      </c>
+      <c r="L97" s="11">
+        <v>1632.5833</v>
+      </c>
+      <c r="M97" s="11">
+        <v>2050.3332999999998</v>
+      </c>
+      <c r="N97" s="11"/>
+      <c r="O97" s="11"/>
+      <c r="P97" s="11">
+        <v>3584.5</v>
+      </c>
+      <c r="Q97" s="11">
+        <v>3961</v>
+      </c>
+      <c r="R97" s="11"/>
+      <c r="S97" s="11"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="11">
+        <v>781.5625</v>
+      </c>
+      <c r="D98" s="11">
+        <v>798</v>
+      </c>
+      <c r="E98" s="11">
+        <v>784.21050000000002</v>
+      </c>
+      <c r="F98" s="11">
+        <v>792.5</v>
+      </c>
+      <c r="G98" s="11">
+        <v>791.5</v>
+      </c>
+      <c r="H98" s="11">
+        <v>1026</v>
+      </c>
+      <c r="I98" s="11">
+        <v>1252.375</v>
+      </c>
+      <c r="J98" s="11">
+        <v>1607.25</v>
+      </c>
+      <c r="K98" s="11">
+        <v>1394.9547</v>
+      </c>
+      <c r="L98" s="11">
+        <v>2051.3332999999998</v>
+      </c>
+      <c r="M98" s="11">
+        <v>2169.3332999999998</v>
+      </c>
+      <c r="N98" s="11"/>
+      <c r="O98" s="11"/>
+      <c r="P98" s="11"/>
+      <c r="Q98" s="11"/>
+      <c r="R98" s="11"/>
+      <c r="S98" s="11"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="11"/>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="11"/>
+      <c r="G99" s="11"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11">
+        <v>1327</v>
+      </c>
+      <c r="J99" s="11">
+        <v>1388</v>
+      </c>
+      <c r="K99" s="11">
+        <v>1388</v>
+      </c>
+      <c r="L99" s="11">
+        <v>1914.5</v>
+      </c>
+      <c r="M99" s="11">
+        <v>1899</v>
+      </c>
+      <c r="N99" s="11"/>
+      <c r="O99" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P99" s="11">
+        <v>3687</v>
+      </c>
+      <c r="Q99" s="11"/>
+      <c r="R99" s="11"/>
+      <c r="S99" s="11"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="11">
+        <v>780</v>
+      </c>
+      <c r="D100" s="11"/>
+      <c r="E100" s="11">
+        <v>780</v>
+      </c>
+      <c r="F100" s="11">
+        <v>842</v>
+      </c>
+      <c r="G100" s="11"/>
+      <c r="H100" s="11"/>
+      <c r="I100" s="11"/>
+      <c r="J100" s="11">
+        <v>1440</v>
+      </c>
+      <c r="K100" s="11">
+        <v>1500</v>
+      </c>
+      <c r="L100" s="11">
+        <v>1999</v>
+      </c>
+      <c r="M100" s="11"/>
+      <c r="N100" s="11"/>
+      <c r="O100" s="11"/>
+      <c r="P100" s="11"/>
+      <c r="Q100" s="11"/>
+      <c r="R100" s="11"/>
+      <c r="S100" s="11"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="11">
+        <v>785.0575</v>
+      </c>
+      <c r="D101" s="11">
+        <v>780</v>
+      </c>
+      <c r="E101" s="11">
+        <v>818</v>
+      </c>
+      <c r="F101" s="11">
+        <v>851</v>
+      </c>
+      <c r="G101" s="11">
+        <v>821.1</v>
+      </c>
+      <c r="H101" s="11">
+        <v>1100</v>
+      </c>
+      <c r="I101" s="11">
+        <v>1092.7833000000001</v>
+      </c>
+      <c r="J101" s="11">
+        <v>1199.8533</v>
+      </c>
+      <c r="K101" s="11">
+        <v>1391.2548999999999</v>
+      </c>
+      <c r="L101" s="11">
+        <v>1879.1667</v>
+      </c>
+      <c r="M101" s="11">
+        <v>2266</v>
+      </c>
+      <c r="N101" s="11"/>
+      <c r="O101" s="11"/>
+      <c r="P101" s="11"/>
+      <c r="Q101" s="11"/>
+      <c r="R101" s="11"/>
+      <c r="S101" s="11"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="11">
+        <v>780</v>
+      </c>
+      <c r="D102" s="11">
+        <v>803</v>
+      </c>
+      <c r="E102" s="11">
+        <v>820.01599999999996</v>
+      </c>
+      <c r="F102" s="11">
+        <v>881.5</v>
+      </c>
+      <c r="G102" s="11">
+        <v>931.75</v>
+      </c>
+      <c r="H102" s="11"/>
+      <c r="I102" s="11">
+        <v>1403</v>
+      </c>
+      <c r="J102" s="11">
+        <v>1116</v>
+      </c>
+      <c r="K102" s="11">
+        <v>1297</v>
+      </c>
+      <c r="L102" s="11">
+        <v>1706</v>
+      </c>
+      <c r="M102" s="11"/>
+      <c r="N102" s="11"/>
+      <c r="O102" s="11"/>
+      <c r="P102" s="11"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+      <c r="S102" s="11"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C103" s="11"/>
+      <c r="D103" s="11"/>
+      <c r="E103" s="11">
+        <v>785.15300000000002</v>
+      </c>
+      <c r="F103" s="11"/>
+      <c r="G103" s="11"/>
+      <c r="H103" s="11">
+        <v>1065</v>
+      </c>
+      <c r="I103" s="11">
+        <v>1240</v>
+      </c>
+      <c r="J103" s="11">
+        <v>1700</v>
+      </c>
+      <c r="K103" s="11">
+        <v>1503.3333</v>
+      </c>
+      <c r="L103" s="11"/>
+      <c r="M103" s="11"/>
+      <c r="N103" s="11"/>
+      <c r="O103" s="11"/>
+      <c r="P103" s="11"/>
+      <c r="Q103" s="11"/>
+      <c r="R103" s="11"/>
+      <c r="S103" s="11"/>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="10">
+        <v>784.55920000000003</v>
+      </c>
+      <c r="D104" s="10">
+        <v>806.11760000000004</v>
+      </c>
+      <c r="E104" s="10">
+        <v>916.25789999999995</v>
+      </c>
+      <c r="F104" s="10">
+        <v>808.56830000000002</v>
+      </c>
+      <c r="G104" s="10">
+        <v>961.10919999999999</v>
+      </c>
+      <c r="H104" s="10">
+        <v>1120.8409999999999</v>
+      </c>
+      <c r="I104" s="10">
+        <v>1268.5916</v>
+      </c>
+      <c r="J104" s="10">
+        <v>1289.7217000000001</v>
+      </c>
+      <c r="K104" s="10">
+        <v>1614.9331</v>
+      </c>
+      <c r="L104" s="10">
+        <v>1814.4521999999999</v>
+      </c>
+      <c r="M104" s="10">
+        <v>2229.6968000000002</v>
+      </c>
+      <c r="N104" s="10">
+        <v>2691.4866999999999</v>
+      </c>
+      <c r="O104" s="10">
+        <v>3446.8856999999998</v>
+      </c>
+      <c r="P104" s="10">
+        <v>3719.625</v>
+      </c>
+      <c r="Q104" s="10">
+        <v>4269.1111000000001</v>
+      </c>
+      <c r="R104" s="10">
+        <v>4905.5</v>
+      </c>
+      <c r="S104" s="10">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="11">
+        <v>1162</v>
+      </c>
+      <c r="H105" s="11"/>
+      <c r="I105" s="11">
+        <v>1449.6667</v>
+      </c>
+      <c r="J105" s="11">
+        <v>1583</v>
+      </c>
+      <c r="K105" s="11">
+        <v>1921.3103000000001</v>
+      </c>
+      <c r="L105" s="11">
+        <v>2026.8378</v>
+      </c>
+      <c r="M105" s="11">
+        <v>2310.7143000000001</v>
+      </c>
+      <c r="N105" s="11">
+        <v>2744</v>
+      </c>
+      <c r="O105" s="11">
+        <v>3388.6667000000002</v>
+      </c>
+      <c r="P105" s="11"/>
+      <c r="Q105" s="11">
+        <v>4565</v>
+      </c>
+      <c r="R105" s="11"/>
+      <c r="S105" s="11"/>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="11"/>
+      <c r="G106" s="11">
+        <v>1215</v>
+      </c>
+      <c r="H106" s="11"/>
+      <c r="I106" s="11">
+        <v>1610</v>
+      </c>
+      <c r="J106" s="11">
+        <v>1620</v>
+      </c>
+      <c r="K106" s="11">
+        <v>1728</v>
+      </c>
+      <c r="L106" s="11">
+        <v>1918.0645</v>
+      </c>
+      <c r="M106" s="11">
+        <v>2195.8134</v>
+      </c>
+      <c r="N106" s="11">
+        <v>2821.4286000000002</v>
+      </c>
+      <c r="O106" s="11">
+        <v>3430.45</v>
+      </c>
+      <c r="P106" s="11">
+        <v>4150</v>
+      </c>
+      <c r="Q106" s="11"/>
+      <c r="R106" s="11">
+        <v>5510</v>
+      </c>
+      <c r="S106" s="11">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="11"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="11"/>
+      <c r="F107" s="11"/>
+      <c r="G107" s="11">
+        <v>982.5</v>
+      </c>
+      <c r="H107" s="11">
+        <v>1070</v>
+      </c>
+      <c r="I107" s="11">
+        <v>1121.25</v>
+      </c>
+      <c r="J107" s="11">
+        <v>1264.9847</v>
+      </c>
+      <c r="K107" s="11">
+        <v>1402.6667</v>
+      </c>
+      <c r="L107" s="11">
+        <v>1681.8919000000001</v>
+      </c>
+      <c r="M107" s="11">
+        <v>2060.9090999999999</v>
+      </c>
+      <c r="N107" s="11">
+        <v>2546.4286000000002</v>
+      </c>
+      <c r="O107" s="11">
+        <v>3037.5</v>
+      </c>
+      <c r="P107" s="11"/>
+      <c r="Q107" s="11">
+        <v>4090</v>
+      </c>
+      <c r="R107" s="11">
+        <v>4795</v>
+      </c>
+      <c r="S107" s="11"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="11">
+        <v>780</v>
+      </c>
+      <c r="D108" s="11">
+        <v>806.25</v>
+      </c>
+      <c r="E108" s="11">
+        <v>850.16129999999998</v>
+      </c>
+      <c r="F108" s="11">
+        <v>936.31579999999997</v>
+      </c>
+      <c r="G108" s="11">
+        <v>1291.3333</v>
+      </c>
+      <c r="H108" s="11">
+        <v>1112.9142999999999</v>
+      </c>
+      <c r="I108" s="11">
+        <v>1254.2592999999999</v>
+      </c>
+      <c r="J108" s="11">
+        <v>1446.4744000000001</v>
+      </c>
+      <c r="K108" s="11">
+        <v>1547.0555999999999</v>
+      </c>
+      <c r="L108" s="11">
+        <v>1775.8888999999999</v>
+      </c>
+      <c r="M108" s="11">
+        <v>2298.1111000000001</v>
+      </c>
+      <c r="N108" s="11">
+        <v>3091</v>
+      </c>
+      <c r="O108" s="11"/>
+      <c r="P108" s="11">
+        <v>3520</v>
+      </c>
+      <c r="Q108" s="11">
+        <v>4680</v>
+      </c>
+      <c r="R108" s="11"/>
+      <c r="S108" s="11"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="11"/>
+      <c r="D109" s="11"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="11"/>
+      <c r="G109" s="11"/>
+      <c r="H109" s="11"/>
+      <c r="I109" s="11">
+        <v>1316.6346000000001</v>
+      </c>
+      <c r="J109" s="11">
+        <v>1383.8462</v>
+      </c>
+      <c r="K109" s="11">
+        <v>1515.8723</v>
+      </c>
+      <c r="L109" s="11">
+        <v>1645.3570999999999</v>
+      </c>
+      <c r="M109" s="11">
+        <v>2133.1667000000002</v>
+      </c>
+      <c r="N109" s="11">
+        <v>2490.1750000000002</v>
+      </c>
+      <c r="O109" s="11"/>
+      <c r="P109" s="11">
+        <v>3575</v>
+      </c>
+      <c r="Q109" s="11">
+        <v>4680</v>
+      </c>
+      <c r="R109" s="11"/>
+      <c r="S109" s="11"/>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="11">
+        <v>909</v>
+      </c>
+      <c r="H110" s="11">
+        <v>972.0806</v>
+      </c>
+      <c r="I110" s="11">
+        <v>1135.4412</v>
+      </c>
+      <c r="J110" s="11">
+        <v>1195.3387</v>
+      </c>
+      <c r="K110" s="11">
+        <v>1440.9237000000001</v>
+      </c>
+      <c r="L110" s="11">
+        <v>1879.6667</v>
+      </c>
+      <c r="M110" s="11">
+        <v>2127.04</v>
+      </c>
+      <c r="N110" s="11">
+        <v>2664.1968999999999</v>
+      </c>
+      <c r="O110" s="11">
+        <v>3927.3332999999998</v>
+      </c>
+      <c r="P110" s="11">
+        <v>3842</v>
+      </c>
+      <c r="Q110" s="11"/>
+      <c r="R110" s="11">
+        <v>4150</v>
+      </c>
+      <c r="S110" s="11">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="11"/>
+      <c r="D111" s="11"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="11"/>
+      <c r="G111" s="11"/>
+      <c r="H111" s="11">
+        <v>1015.5</v>
+      </c>
+      <c r="I111" s="11">
+        <v>1159.7221999999999</v>
+      </c>
+      <c r="J111" s="11">
+        <v>1545</v>
+      </c>
+      <c r="K111" s="11">
+        <v>1940.8570999999999</v>
+      </c>
+      <c r="L111" s="11">
+        <v>1855.2727</v>
+      </c>
+      <c r="M111" s="11">
+        <v>2304.4848000000002</v>
+      </c>
+      <c r="N111" s="11">
+        <v>2576.5</v>
+      </c>
+      <c r="O111" s="11">
+        <v>3076</v>
+      </c>
+      <c r="P111" s="11">
+        <v>4055</v>
+      </c>
+      <c r="Q111" s="11"/>
+      <c r="R111" s="11"/>
+      <c r="S111" s="11"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="11">
+        <v>783.8904</v>
+      </c>
+      <c r="D112" s="11">
+        <v>786</v>
+      </c>
+      <c r="E112" s="11">
+        <v>928.83330000000001</v>
+      </c>
+      <c r="F112" s="11">
+        <v>805.83249999999998</v>
+      </c>
+      <c r="G112" s="11">
+        <v>952.61019999999996</v>
+      </c>
+      <c r="H112" s="11">
+        <v>1112.1021000000001</v>
+      </c>
+      <c r="I112" s="11">
+        <v>1450.3251</v>
+      </c>
+      <c r="J112" s="11">
+        <v>1472.7499</v>
+      </c>
+      <c r="K112" s="11">
+        <v>1728.9183</v>
+      </c>
+      <c r="L112" s="11">
+        <v>1795.3333</v>
+      </c>
+      <c r="M112" s="11">
+        <v>2443</v>
+      </c>
+      <c r="N112" s="11"/>
+      <c r="O112" s="11"/>
+      <c r="P112" s="11"/>
+      <c r="Q112" s="11">
+        <v>4072</v>
+      </c>
+      <c r="R112" s="11">
+        <v>4920</v>
+      </c>
+      <c r="S112" s="11"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="11">
+        <v>786.13750000000005</v>
+      </c>
+      <c r="D113" s="11"/>
+      <c r="E113" s="11">
+        <v>947</v>
+      </c>
+      <c r="F113" s="11">
+        <v>791.23140000000001</v>
+      </c>
+      <c r="G113" s="11">
+        <v>1041.9231</v>
+      </c>
+      <c r="H113" s="11">
+        <v>1103.9105999999999</v>
+      </c>
+      <c r="I113" s="11">
+        <v>1385.1470999999999</v>
+      </c>
+      <c r="J113" s="11">
+        <v>1433.3667</v>
+      </c>
+      <c r="K113" s="11">
+        <v>1679</v>
+      </c>
+      <c r="L113" s="11">
+        <v>1971.8</v>
+      </c>
+      <c r="M113" s="11">
+        <v>2434.4286000000002</v>
+      </c>
+      <c r="N113" s="11"/>
+      <c r="O113" s="11"/>
+      <c r="P113" s="11"/>
+      <c r="Q113" s="11">
+        <v>4072</v>
+      </c>
+      <c r="R113" s="11">
+        <v>4920</v>
+      </c>
+      <c r="S113" s="11"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="11">
+        <v>784</v>
+      </c>
+      <c r="D114" s="11"/>
+      <c r="E114" s="11">
+        <v>897.37040000000002</v>
+      </c>
+      <c r="F114" s="11">
+        <v>807.49519999999995</v>
+      </c>
+      <c r="G114" s="11">
+        <v>938.75030000000004</v>
+      </c>
+      <c r="H114" s="11">
+        <v>1166.2179000000001</v>
+      </c>
+      <c r="I114" s="11">
+        <v>1397.6364000000001</v>
+      </c>
+      <c r="J114" s="11">
+        <v>1561.5</v>
+      </c>
+      <c r="K114" s="11">
+        <v>1647.3125</v>
+      </c>
+      <c r="L114" s="11">
+        <v>1790.48</v>
+      </c>
+      <c r="M114" s="11">
+        <v>2626.1111000000001</v>
+      </c>
+      <c r="N114" s="11"/>
+      <c r="O114" s="11"/>
+      <c r="P114" s="11"/>
+      <c r="Q114" s="11">
+        <v>4095.5</v>
+      </c>
+      <c r="R114" s="11">
+        <v>4795</v>
+      </c>
+      <c r="S114" s="11"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C115" s="11">
+        <v>783.8039</v>
+      </c>
+      <c r="D115" s="11">
+        <v>808.5</v>
+      </c>
+      <c r="E115" s="11">
+        <v>905.66070000000002</v>
+      </c>
+      <c r="F115" s="11">
+        <v>818.51160000000004</v>
+      </c>
+      <c r="G115" s="11">
+        <v>950.76919999999996</v>
+      </c>
+      <c r="H115" s="11">
+        <v>1152.1703</v>
+      </c>
+      <c r="I115" s="11">
+        <v>1507.6667</v>
+      </c>
+      <c r="J115" s="11">
+        <v>1457.4237000000001</v>
+      </c>
+      <c r="K115" s="11">
+        <v>1752.125</v>
+      </c>
+      <c r="L115" s="11">
+        <v>1802.32</v>
+      </c>
+      <c r="M115" s="11">
+        <v>2555.6667000000002</v>
+      </c>
+      <c r="N115" s="11"/>
+      <c r="O115" s="11"/>
+      <c r="P115" s="11"/>
+      <c r="Q115" s="11">
+        <v>4072</v>
+      </c>
+      <c r="R115" s="11">
+        <v>4795</v>
+      </c>
+      <c r="S115" s="11"/>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10">
+        <v>1336</v>
+      </c>
+      <c r="G116" s="10">
+        <v>1430</v>
+      </c>
+      <c r="H116" s="10">
+        <v>1428</v>
+      </c>
+      <c r="I116" s="10">
+        <v>1430</v>
+      </c>
+      <c r="J116" s="10">
+        <v>1772.4167</v>
+      </c>
+      <c r="K116" s="10">
+        <v>2046.1111000000001</v>
+      </c>
+      <c r="L116" s="10">
+        <v>2338.625</v>
+      </c>
+      <c r="M116" s="10">
+        <v>2691.6388999999999</v>
+      </c>
+      <c r="N116" s="10">
+        <v>3097.6505000000002</v>
+      </c>
+      <c r="O116" s="10">
+        <v>3842.1363999999999</v>
+      </c>
+      <c r="P116" s="10">
+        <v>4145.4286000000002</v>
+      </c>
+      <c r="Q116" s="10">
+        <v>6044</v>
+      </c>
+      <c r="R116" s="10">
+        <v>5929</v>
+      </c>
+      <c r="S116" s="10">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="11"/>
+      <c r="D117" s="11"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="11"/>
+      <c r="G117" s="11"/>
+      <c r="H117" s="11"/>
+      <c r="I117" s="11">
+        <v>1309</v>
+      </c>
+      <c r="J117" s="11">
+        <v>1731</v>
+      </c>
+      <c r="K117" s="11">
+        <v>1817.1818000000001</v>
+      </c>
+      <c r="L117" s="11">
+        <v>2195</v>
+      </c>
+      <c r="M117" s="11">
+        <v>3198.4286000000002</v>
+      </c>
+      <c r="N117" s="11">
+        <v>3564.6111000000001</v>
+      </c>
+      <c r="O117" s="11"/>
+      <c r="P117" s="11">
+        <v>4659</v>
+      </c>
+      <c r="Q117" s="11"/>
+      <c r="R117" s="11"/>
+      <c r="S117" s="11"/>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C118" s="11"/>
+      <c r="D118" s="11"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="11">
+        <v>1336</v>
+      </c>
+      <c r="G118" s="11">
+        <v>1430</v>
+      </c>
+      <c r="H118" s="11">
+        <v>1428</v>
+      </c>
+      <c r="I118" s="11">
+        <v>1551</v>
+      </c>
+      <c r="J118" s="11">
+        <v>1780.7</v>
+      </c>
+      <c r="K118" s="11">
+        <v>2203.5</v>
+      </c>
+      <c r="L118" s="11">
+        <v>2397.7647000000002</v>
+      </c>
+      <c r="M118" s="11">
+        <v>2569.3103000000001</v>
+      </c>
+      <c r="N118" s="11">
+        <v>3077.3478</v>
+      </c>
+      <c r="O118" s="11">
+        <v>3842.1363999999999</v>
+      </c>
+      <c r="P118" s="11">
+        <v>4059.8332999999998</v>
+      </c>
+      <c r="Q118" s="11">
+        <v>6044</v>
+      </c>
+      <c r="R118" s="11">
+        <v>5929</v>
+      </c>
+      <c r="S118" s="11">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+      <c r="G119" s="10"/>
+      <c r="H119" s="10"/>
+      <c r="I119" s="10">
+        <v>1520</v>
+      </c>
+      <c r="J119" s="10">
+        <v>1878.2856999999999</v>
+      </c>
+      <c r="K119" s="10">
+        <v>2108.7878999999998</v>
+      </c>
+      <c r="L119" s="10">
+        <v>3209.2197000000001</v>
+      </c>
+      <c r="M119" s="10">
+        <v>2879.7172</v>
+      </c>
+      <c r="N119" s="10">
+        <v>3603.4582999999998</v>
+      </c>
+      <c r="O119" s="10">
+        <v>4121.1666999999998</v>
+      </c>
+      <c r="P119" s="10">
+        <v>3900</v>
+      </c>
+      <c r="Q119" s="10"/>
+      <c r="R119" s="10">
+        <v>5500</v>
+      </c>
+      <c r="S119" s="10">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="11"/>
+      <c r="D120" s="11"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="11"/>
+      <c r="G120" s="11"/>
+      <c r="H120" s="11"/>
+      <c r="I120" s="11">
+        <v>1656.6667</v>
+      </c>
+      <c r="J120" s="11">
+        <v>1825</v>
+      </c>
+      <c r="K120" s="11">
+        <v>1870.3</v>
+      </c>
+      <c r="L120" s="11">
+        <v>1861.9</v>
+      </c>
+      <c r="M120" s="11">
+        <v>2274.3939</v>
+      </c>
+      <c r="N120" s="11">
+        <v>2908.8667</v>
+      </c>
+      <c r="O120" s="11">
+        <v>3997.7058999999999</v>
+      </c>
+      <c r="P120" s="11">
+        <v>3900</v>
+      </c>
+      <c r="Q120" s="11"/>
+      <c r="R120" s="11">
+        <v>5500</v>
+      </c>
+      <c r="S120" s="11">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="11"/>
+      <c r="D121" s="11"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="11"/>
+      <c r="G121" s="11"/>
+      <c r="H121" s="11"/>
+      <c r="I121" s="11"/>
+      <c r="J121" s="11"/>
+      <c r="K121" s="11"/>
+      <c r="L121" s="11"/>
+      <c r="M121" s="11">
+        <v>2600</v>
+      </c>
+      <c r="N121" s="11">
+        <v>3000</v>
+      </c>
+      <c r="O121" s="11"/>
+      <c r="P121" s="11"/>
+      <c r="Q121" s="11"/>
+      <c r="R121" s="11"/>
+      <c r="S121" s="11"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="C2" s="19"/>
-[...252 lines deleted...]
-      <c r="E10" s="23">
+      <c r="C122" s="11"/>
+      <c r="D122" s="11"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="11"/>
+      <c r="G122" s="11"/>
+      <c r="H122" s="11"/>
+      <c r="I122" s="11">
+        <v>1110</v>
+      </c>
+      <c r="J122" s="11">
+        <v>1904</v>
+      </c>
+      <c r="K122" s="11">
+        <v>3011.25</v>
+      </c>
+      <c r="L122" s="11">
+        <v>3808.7556</v>
+      </c>
+      <c r="M122" s="11">
+        <v>4539.7825999999995</v>
+      </c>
+      <c r="N122" s="11">
+        <v>5359.9231</v>
+      </c>
+      <c r="O122" s="11">
+        <v>6220</v>
+      </c>
+      <c r="P122" s="11"/>
+      <c r="Q122" s="11"/>
+      <c r="R122" s="11"/>
+      <c r="S122" s="11"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C123" s="11"/>
+      <c r="D123" s="11"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="11"/>
+      <c r="G123" s="11"/>
+      <c r="H123" s="11"/>
+      <c r="I123" s="11"/>
+      <c r="J123" s="11">
+        <v>1953</v>
+      </c>
+      <c r="K123" s="11">
+        <v>2098</v>
+      </c>
+      <c r="L123" s="11">
+        <v>2446</v>
+      </c>
+      <c r="M123" s="11">
+        <v>3279.8332999999998</v>
+      </c>
+      <c r="N123" s="11"/>
+      <c r="O123" s="11"/>
+      <c r="P123" s="11"/>
+      <c r="Q123" s="11"/>
+      <c r="R123" s="11"/>
+      <c r="S123" s="11"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C124" s="11"/>
+      <c r="D124" s="11"/>
+      <c r="E124" s="11"/>
+      <c r="F124" s="11"/>
+      <c r="G124" s="11"/>
+      <c r="H124" s="11"/>
+      <c r="I124" s="11"/>
+      <c r="J124" s="11">
+        <v>1784</v>
+      </c>
+      <c r="K124" s="11">
+        <v>1499</v>
+      </c>
+      <c r="L124" s="11">
+        <v>1716</v>
+      </c>
+      <c r="M124" s="11">
+        <v>2762.6667000000002</v>
+      </c>
+      <c r="N124" s="11">
+        <v>3510.5</v>
+      </c>
+      <c r="O124" s="11"/>
+      <c r="P124" s="11"/>
+      <c r="Q124" s="11"/>
+      <c r="R124" s="11"/>
+      <c r="S124" s="11"/>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C125" s="10">
+        <v>811.06259999999997</v>
+      </c>
+      <c r="D125" s="10">
+        <v>841</v>
+      </c>
+      <c r="E125" s="10">
+        <v>1075</v>
+      </c>
+      <c r="F125" s="10">
+        <v>1100.75</v>
+      </c>
+      <c r="G125" s="10">
+        <v>1174.925</v>
+      </c>
+      <c r="H125" s="10">
+        <v>1305.8868</v>
+      </c>
+      <c r="I125" s="10">
+        <v>1333.1926000000001</v>
+      </c>
+      <c r="J125" s="10">
+        <v>1394.6880000000001</v>
+      </c>
+      <c r="K125" s="10">
+        <v>1669.4054000000001</v>
+      </c>
+      <c r="L125" s="10">
+        <v>1880.4884999999999</v>
+      </c>
+      <c r="M125" s="10">
+        <v>2235.1428999999998</v>
+      </c>
+      <c r="N125" s="10">
+        <v>2796.2609000000002</v>
+      </c>
+      <c r="O125" s="10">
+        <v>3338.1590999999999</v>
+      </c>
+      <c r="P125" s="10">
+        <v>4363.0769</v>
+      </c>
+      <c r="Q125" s="10">
+        <v>4444.5</v>
+      </c>
+      <c r="R125" s="10">
+        <v>5197.3333000000002</v>
+      </c>
+      <c r="S125" s="10">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C126" s="11">
+        <v>820</v>
+      </c>
+      <c r="D126" s="11">
+        <v>828.33330000000001</v>
+      </c>
+      <c r="E126" s="11">
+        <v>1075</v>
+      </c>
+      <c r="F126" s="11">
+        <v>1100.75</v>
+      </c>
+      <c r="G126" s="11">
+        <v>1082.9167</v>
+      </c>
+      <c r="H126" s="11">
+        <v>1210.3448000000001</v>
+      </c>
+      <c r="I126" s="11">
+        <v>1490.5769</v>
+      </c>
+      <c r="J126" s="11">
+        <v>1634.8485000000001</v>
+      </c>
+      <c r="K126" s="11">
+        <v>1854.8</v>
+      </c>
+      <c r="L126" s="11">
+        <v>2158.3332999999998</v>
+      </c>
+      <c r="M126" s="11">
+        <v>2226.1905000000002</v>
+      </c>
+      <c r="N126" s="11">
+        <v>3176.25</v>
+      </c>
+      <c r="O126" s="11">
+        <v>3435</v>
+      </c>
+      <c r="P126" s="11"/>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+      <c r="S126" s="11"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C127" s="11"/>
+      <c r="D127" s="11"/>
+      <c r="E127" s="11"/>
+      <c r="F127" s="11"/>
+      <c r="G127" s="11"/>
+      <c r="H127" s="11"/>
+      <c r="I127" s="11">
+        <v>1190</v>
+      </c>
+      <c r="J127" s="11">
+        <v>1230</v>
+      </c>
+      <c r="K127" s="11">
+        <v>1774.6153999999999</v>
+      </c>
+      <c r="L127" s="11">
+        <v>1890</v>
+      </c>
+      <c r="M127" s="11">
+        <v>2215</v>
+      </c>
+      <c r="N127" s="11">
+        <v>2750</v>
+      </c>
+      <c r="O127" s="11">
+        <v>3375</v>
+      </c>
+      <c r="P127" s="11">
+        <v>4520</v>
+      </c>
+      <c r="Q127" s="11"/>
+      <c r="R127" s="11"/>
+      <c r="S127" s="11"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="11"/>
+      <c r="H128" s="11"/>
+      <c r="I128" s="11"/>
+      <c r="J128" s="11">
+        <v>1622.2</v>
+      </c>
+      <c r="K128" s="11">
+        <v>1600</v>
+      </c>
+      <c r="L128" s="11">
+        <v>1954.6364000000001</v>
+      </c>
+      <c r="M128" s="11">
+        <v>2190.9090999999999</v>
+      </c>
+      <c r="N128" s="11">
+        <v>2625</v>
+      </c>
+      <c r="O128" s="11">
+        <v>3500</v>
+      </c>
+      <c r="P128" s="11">
+        <v>5000</v>
+      </c>
+      <c r="Q128" s="11"/>
+      <c r="R128" s="11"/>
+      <c r="S128" s="11"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="11"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="11"/>
+      <c r="H129" s="11"/>
+      <c r="I129" s="11"/>
+      <c r="J129" s="11"/>
+      <c r="K129" s="11"/>
+      <c r="L129" s="11">
+        <v>2344</v>
+      </c>
+      <c r="M129" s="11">
+        <v>2635</v>
+      </c>
+      <c r="N129" s="11">
+        <v>3643</v>
+      </c>
+      <c r="O129" s="11">
+        <v>4187</v>
+      </c>
+      <c r="P129" s="11"/>
+      <c r="Q129" s="11"/>
+      <c r="R129" s="11"/>
+      <c r="S129" s="11"/>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="11"/>
+      <c r="D130" s="11"/>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="11"/>
+      <c r="H130" s="11"/>
+      <c r="I130" s="11">
+        <v>1243</v>
+      </c>
+      <c r="J130" s="11">
+        <v>1389.9</v>
+      </c>
+      <c r="K130" s="11">
+        <v>1870.0733</v>
+      </c>
+      <c r="L130" s="11">
+        <v>2020</v>
+      </c>
+      <c r="M130" s="11">
+        <v>2091.8672999999999</v>
+      </c>
+      <c r="N130" s="11">
+        <v>2699.6129000000001</v>
+      </c>
+      <c r="O130" s="11">
+        <v>3183.0909000000001</v>
+      </c>
+      <c r="P130" s="11">
+        <v>4459.5</v>
+      </c>
+      <c r="Q130" s="11"/>
+      <c r="R130" s="11">
+        <v>4994.6666999999998</v>
+      </c>
+      <c r="S130" s="11">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="11">
+        <v>810.89710000000002</v>
+      </c>
+      <c r="D131" s="11"/>
+      <c r="E131" s="11"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="11">
+        <v>1284.4348</v>
+      </c>
+      <c r="H131" s="11">
+        <v>1319.9873</v>
+      </c>
+      <c r="I131" s="11">
+        <v>1395.4938</v>
+      </c>
+      <c r="J131" s="11">
+        <v>1594.3467000000001</v>
+      </c>
+      <c r="K131" s="11">
+        <v>1739.8596</v>
+      </c>
+      <c r="L131" s="11">
+        <v>1899.5093999999999</v>
+      </c>
+      <c r="M131" s="11">
+        <v>2241.8182000000002</v>
+      </c>
+      <c r="N131" s="11">
+        <v>2857.4666999999999</v>
+      </c>
+      <c r="O131" s="11">
+        <v>3314.75</v>
+      </c>
+      <c r="P131" s="11">
+        <v>3784</v>
+      </c>
+      <c r="Q131" s="11">
+        <v>4183</v>
+      </c>
+      <c r="R131" s="11">
+        <v>5500</v>
+      </c>
+      <c r="S131" s="11"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="11"/>
+      <c r="D132" s="11"/>
+      <c r="E132" s="11"/>
+      <c r="F132" s="11"/>
+      <c r="G132" s="11"/>
+      <c r="H132" s="11"/>
+      <c r="I132" s="11">
+        <v>1150</v>
+      </c>
+      <c r="J132" s="11">
+        <v>1273.4211</v>
+      </c>
+      <c r="K132" s="11">
+        <v>1456</v>
+      </c>
+      <c r="L132" s="11">
+        <v>1658.3581999999999</v>
+      </c>
+      <c r="M132" s="11">
+        <v>2194.3478</v>
+      </c>
+      <c r="N132" s="11">
+        <v>2592.75</v>
+      </c>
+      <c r="O132" s="11">
+        <v>3160</v>
+      </c>
+      <c r="P132" s="11">
+        <v>3950</v>
+      </c>
+      <c r="Q132" s="11">
+        <v>5200</v>
+      </c>
+      <c r="R132" s="11"/>
+      <c r="S132" s="11"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" s="11"/>
+      <c r="D133" s="11"/>
+      <c r="E133" s="11"/>
+      <c r="F133" s="11"/>
+      <c r="G133" s="11"/>
+      <c r="H133" s="11"/>
+      <c r="I133" s="11">
+        <v>1425</v>
+      </c>
+      <c r="J133" s="11">
+        <v>1650</v>
+      </c>
+      <c r="K133" s="11"/>
+      <c r="L133" s="11">
+        <v>2127.5</v>
+      </c>
+      <c r="M133" s="11">
+        <v>3100</v>
+      </c>
+      <c r="N133" s="11"/>
+      <c r="O133" s="11"/>
+      <c r="P133" s="11"/>
+      <c r="Q133" s="11">
+        <v>4600</v>
+      </c>
+      <c r="R133" s="11"/>
+      <c r="S133" s="11"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C134" s="11"/>
+      <c r="D134" s="11"/>
+      <c r="E134" s="11"/>
+      <c r="F134" s="11"/>
+      <c r="G134" s="11"/>
+      <c r="H134" s="11"/>
+      <c r="I134" s="11">
+        <v>1314.5555999999999</v>
+      </c>
+      <c r="J134" s="11">
+        <v>1380.5082</v>
+      </c>
+      <c r="K134" s="11">
+        <v>1675.1864</v>
+      </c>
+      <c r="L134" s="11">
+        <v>1982.1304</v>
+      </c>
+      <c r="M134" s="11">
+        <v>2692.2273</v>
+      </c>
+      <c r="N134" s="11">
+        <v>3132.5455000000002</v>
+      </c>
+      <c r="O134" s="11"/>
+      <c r="P134" s="11">
+        <v>4071</v>
+      </c>
+      <c r="Q134" s="11">
+        <v>4517</v>
+      </c>
+      <c r="R134" s="11">
+        <v>5200</v>
+      </c>
+      <c r="S134" s="11"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C135" s="11"/>
+      <c r="D135" s="11">
+        <v>860</v>
+      </c>
+      <c r="E135" s="11"/>
+      <c r="F135" s="11"/>
+      <c r="G135" s="11"/>
+      <c r="H135" s="11"/>
+      <c r="I135" s="11">
+        <v>1250</v>
+      </c>
+      <c r="J135" s="11">
+        <v>1505</v>
+      </c>
+      <c r="K135" s="11">
+        <v>1448.75</v>
+      </c>
+      <c r="L135" s="11"/>
+      <c r="M135" s="11">
+        <v>2277.2222000000002</v>
+      </c>
+      <c r="N135" s="11">
+        <v>2590</v>
+      </c>
+      <c r="O135" s="11">
+        <v>3150</v>
+      </c>
+      <c r="P135" s="11">
+        <v>4600</v>
+      </c>
+      <c r="Q135" s="11"/>
+      <c r="R135" s="11"/>
+      <c r="S135" s="11"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C136" s="11"/>
+      <c r="D136" s="11"/>
+      <c r="E136" s="11"/>
+      <c r="F136" s="11"/>
+      <c r="G136" s="11"/>
+      <c r="H136" s="11"/>
+      <c r="I136" s="11"/>
+      <c r="J136" s="11">
+        <v>1287</v>
+      </c>
+      <c r="K136" s="11">
+        <v>1384.7826</v>
+      </c>
+      <c r="L136" s="11">
+        <v>1604</v>
+      </c>
+      <c r="M136" s="11">
+        <v>1999</v>
+      </c>
+      <c r="N136" s="11">
+        <v>2534</v>
+      </c>
+      <c r="O136" s="11">
+        <v>4200</v>
+      </c>
+      <c r="P136" s="11"/>
+      <c r="Q136" s="11"/>
+      <c r="R136" s="11"/>
+      <c r="S136" s="11"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="11"/>
+      <c r="D137" s="11"/>
+      <c r="E137" s="11"/>
+      <c r="F137" s="11"/>
+      <c r="G137" s="11">
         <v>892</v>
       </c>
-      <c r="F10" s="23"/>
-[...311 lines deleted...]
-      <c r="C17" s="22">
+      <c r="H137" s="11">
+        <v>922.4615</v>
+      </c>
+      <c r="I137" s="11">
+        <v>1114.0174999999999</v>
+      </c>
+      <c r="J137" s="11">
+        <v>1216.4369999999999</v>
+      </c>
+      <c r="K137" s="11">
+        <v>1470.5101</v>
+      </c>
+      <c r="L137" s="11">
+        <v>1826.7048</v>
+      </c>
+      <c r="M137" s="11">
+        <v>2344.3928999999998</v>
+      </c>
+      <c r="N137" s="11">
+        <v>2901.6</v>
+      </c>
+      <c r="O137" s="11">
+        <v>3660</v>
+      </c>
+      <c r="P137" s="11">
+        <v>4487</v>
+      </c>
+      <c r="Q137" s="11">
+        <v>4178</v>
+      </c>
+      <c r="R137" s="11">
+        <v>5500</v>
+      </c>
+      <c r="S137" s="11"/>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C138" s="10">
         <v>780</v>
       </c>
-      <c r="D17" s="22"/>
-[...56 lines deleted...]
-      <c r="J18" s="23">
+      <c r="D138" s="10"/>
+      <c r="E138" s="10">
+        <v>796.66669999999999</v>
+      </c>
+      <c r="F138" s="10">
+        <v>924</v>
+      </c>
+      <c r="G138" s="10">
+        <v>934.96410000000003</v>
+      </c>
+      <c r="H138" s="10">
+        <v>1128</v>
+      </c>
+      <c r="I138" s="10">
+        <v>1102.3548000000001</v>
+      </c>
+      <c r="J138" s="10">
+        <v>1282.2308</v>
+      </c>
+      <c r="K138" s="10">
+        <v>1500.6172999999999</v>
+      </c>
+      <c r="L138" s="10">
+        <v>1907.2927</v>
+      </c>
+      <c r="M138" s="10">
+        <v>2319.3481999999999</v>
+      </c>
+      <c r="N138" s="10">
+        <v>3053.0844000000002</v>
+      </c>
+      <c r="O138" s="10">
+        <v>3804.0963000000002</v>
+      </c>
+      <c r="P138" s="10">
+        <v>4357.2</v>
+      </c>
+      <c r="Q138" s="10">
+        <v>5242.6666999999998</v>
+      </c>
+      <c r="R138" s="10">
+        <v>6655.75</v>
+      </c>
+      <c r="S138" s="10">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C139" s="11">
+        <v>780</v>
+      </c>
+      <c r="D139" s="11"/>
+      <c r="E139" s="11">
+        <v>795</v>
+      </c>
+      <c r="F139" s="11">
+        <v>924</v>
+      </c>
+      <c r="G139" s="11">
+        <v>849.68579999999997</v>
+      </c>
+      <c r="H139" s="11">
+        <v>1084</v>
+      </c>
+      <c r="I139" s="11">
+        <v>1045.5999999999999</v>
+      </c>
+      <c r="J139" s="11">
+        <v>1242.6875</v>
+      </c>
+      <c r="K139" s="11">
+        <v>1407.3729000000001</v>
+      </c>
+      <c r="L139" s="11">
+        <v>1638.5293999999999</v>
+      </c>
+      <c r="M139" s="11">
+        <v>2169.3332999999998</v>
+      </c>
+      <c r="N139" s="11">
+        <v>2409.8000000000002</v>
+      </c>
+      <c r="O139" s="11"/>
+      <c r="P139" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q139" s="11">
+        <v>5830</v>
+      </c>
+      <c r="R139" s="11"/>
+      <c r="S139" s="11"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="11"/>
+      <c r="D140" s="11"/>
+      <c r="E140" s="11">
+        <v>800</v>
+      </c>
+      <c r="F140" s="11"/>
+      <c r="G140" s="11">
+        <v>920</v>
+      </c>
+      <c r="H140" s="11"/>
+      <c r="I140" s="11"/>
+      <c r="J140" s="11">
+        <v>1367.5</v>
+      </c>
+      <c r="K140" s="11">
+        <v>1639.5</v>
+      </c>
+      <c r="L140" s="11">
+        <v>1636</v>
+      </c>
+      <c r="M140" s="11"/>
+      <c r="N140" s="11">
+        <v>2364</v>
+      </c>
+      <c r="O140" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P140" s="11"/>
+      <c r="Q140" s="11"/>
+      <c r="R140" s="11"/>
+      <c r="S140" s="11"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C141" s="11"/>
+      <c r="D141" s="11"/>
+      <c r="E141" s="11"/>
+      <c r="F141" s="11"/>
+      <c r="G141" s="11"/>
+      <c r="H141" s="11"/>
+      <c r="I141" s="11">
+        <v>1407</v>
+      </c>
+      <c r="J141" s="11">
+        <v>1509</v>
+      </c>
+      <c r="K141" s="11">
+        <v>1761</v>
+      </c>
+      <c r="L141" s="11">
+        <v>1957</v>
+      </c>
+      <c r="M141" s="11">
+        <v>2458.2514000000001</v>
+      </c>
+      <c r="N141" s="11">
+        <v>3124.8658</v>
+      </c>
+      <c r="O141" s="11">
+        <v>3877.15</v>
+      </c>
+      <c r="P141" s="11">
+        <v>4609</v>
+      </c>
+      <c r="Q141" s="11">
+        <v>5830</v>
+      </c>
+      <c r="R141" s="11"/>
+      <c r="S141" s="11"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C142" s="11"/>
+      <c r="D142" s="11"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="11"/>
+      <c r="G142" s="11">
+        <v>1210</v>
+      </c>
+      <c r="H142" s="11">
+        <v>1260</v>
+      </c>
+      <c r="I142" s="11">
+        <v>1325.2</v>
+      </c>
+      <c r="J142" s="11">
+        <v>1631</v>
+      </c>
+      <c r="K142" s="11">
+        <v>1780.9231</v>
+      </c>
+      <c r="L142" s="11">
+        <v>2322.2727</v>
+      </c>
+      <c r="M142" s="11">
+        <v>2309.0392000000002</v>
+      </c>
+      <c r="N142" s="11">
+        <v>3017.78</v>
+      </c>
+      <c r="O142" s="11">
+        <v>3830.5</v>
+      </c>
+      <c r="P142" s="11">
+        <v>4530</v>
+      </c>
+      <c r="Q142" s="11">
+        <v>4068</v>
+      </c>
+      <c r="R142" s="11">
+        <v>6655.75</v>
+      </c>
+      <c r="S142" s="11">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C143" s="10">
+        <v>780</v>
+      </c>
+      <c r="D143" s="10">
+        <v>788.4941</v>
+      </c>
+      <c r="E143" s="10">
+        <v>878.1481</v>
+      </c>
+      <c r="F143" s="10">
+        <v>1038.548</v>
+      </c>
+      <c r="G143" s="10">
+        <v>1014.027</v>
+      </c>
+      <c r="H143" s="10">
+        <v>1256.4762000000001</v>
+      </c>
+      <c r="I143" s="10">
+        <v>1354.8243</v>
+      </c>
+      <c r="J143" s="10">
+        <v>1518.79</v>
+      </c>
+      <c r="K143" s="10">
+        <v>1736.1157000000001</v>
+      </c>
+      <c r="L143" s="10">
+        <v>1968.3553999999999</v>
+      </c>
+      <c r="M143" s="10">
+        <v>2356.1695</v>
+      </c>
+      <c r="N143" s="10">
+        <v>2990.5663</v>
+      </c>
+      <c r="O143" s="10">
+        <v>3648.1613000000002</v>
+      </c>
+      <c r="P143" s="10">
+        <v>4058.5556000000001</v>
+      </c>
+      <c r="Q143" s="10">
+        <v>5300</v>
+      </c>
+      <c r="R143" s="10">
+        <v>5231.2857000000004</v>
+      </c>
+      <c r="S143" s="10">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C144" s="11"/>
+      <c r="D144" s="11"/>
+      <c r="E144" s="11"/>
+      <c r="F144" s="11"/>
+      <c r="G144" s="11"/>
+      <c r="H144" s="11"/>
+      <c r="I144" s="11"/>
+      <c r="J144" s="11">
+        <v>1459</v>
+      </c>
+      <c r="K144" s="11">
+        <v>1690</v>
+      </c>
+      <c r="L144" s="11">
+        <v>2233.6</v>
+      </c>
+      <c r="M144" s="11"/>
+      <c r="N144" s="11">
+        <v>3015</v>
+      </c>
+      <c r="O144" s="11">
+        <v>4000</v>
+      </c>
+      <c r="P144" s="11"/>
+      <c r="Q144" s="11"/>
+      <c r="R144" s="11"/>
+      <c r="S144" s="11"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C145" s="11"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="11"/>
+      <c r="F145" s="11"/>
+      <c r="G145" s="11"/>
+      <c r="H145" s="11"/>
+      <c r="I145" s="11"/>
+      <c r="J145" s="11">
+        <v>1579</v>
+      </c>
+      <c r="K145" s="11">
+        <v>1655.7058999999999</v>
+      </c>
+      <c r="L145" s="11">
+        <v>1873.5121999999999</v>
+      </c>
+      <c r="M145" s="11">
+        <v>2392.4722000000002</v>
+      </c>
+      <c r="N145" s="11">
+        <v>2868.2</v>
+      </c>
+      <c r="O145" s="11">
+        <v>3545.5</v>
+      </c>
+      <c r="P145" s="11"/>
+      <c r="Q145" s="11"/>
+      <c r="R145" s="11">
+        <v>4479</v>
+      </c>
+      <c r="S145" s="11">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C146" s="11">
+        <v>780</v>
+      </c>
+      <c r="D146" s="11">
+        <v>780</v>
+      </c>
+      <c r="E146" s="11">
+        <v>877.08699999999999</v>
+      </c>
+      <c r="F146" s="11">
+        <v>981.66669999999999</v>
+      </c>
+      <c r="G146" s="11">
+        <v>1062.875</v>
+      </c>
+      <c r="H146" s="11">
+        <v>1156.5999999999999</v>
+      </c>
+      <c r="I146" s="11">
+        <v>1446.5555999999999</v>
+      </c>
+      <c r="J146" s="11">
+        <v>1599.6</v>
+      </c>
+      <c r="K146" s="11">
+        <v>1933.4474</v>
+      </c>
+      <c r="L146" s="11">
+        <v>2072.4443999999999</v>
+      </c>
+      <c r="M146" s="11">
+        <v>2444.0369999999998</v>
+      </c>
+      <c r="N146" s="11">
+        <v>3119.2777999999998</v>
+      </c>
+      <c r="O146" s="11">
+        <v>3646</v>
+      </c>
+      <c r="P146" s="11">
+        <v>4443.6666999999998</v>
+      </c>
+      <c r="Q146" s="11"/>
+      <c r="R146" s="11">
+        <v>5243</v>
+      </c>
+      <c r="S146" s="11">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C147" s="11">
+        <v>780</v>
+      </c>
+      <c r="D147" s="11">
+        <v>800</v>
+      </c>
+      <c r="E147" s="11">
+        <v>780</v>
+      </c>
+      <c r="F147" s="11"/>
+      <c r="G147" s="11">
+        <v>780</v>
+      </c>
+      <c r="H147" s="11"/>
+      <c r="I147" s="11">
+        <v>1071</v>
+      </c>
+      <c r="J147" s="11">
+        <v>1212.4614999999999</v>
+      </c>
+      <c r="K147" s="11">
+        <v>1516.5714</v>
+      </c>
+      <c r="L147" s="11">
+        <v>1723.6667</v>
+      </c>
+      <c r="M147" s="11">
+        <v>1899</v>
+      </c>
+      <c r="N147" s="11"/>
+      <c r="O147" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P147" s="11"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+      <c r="S147" s="11"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C148" s="11"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11">
+        <v>1000</v>
+      </c>
+      <c r="H148" s="11">
+        <v>1289.4737</v>
+      </c>
+      <c r="I148" s="11">
         <v>1400</v>
       </c>
-      <c r="K18" s="23">
-[...30 lines deleted...]
-      <c r="C19" s="23">
+      <c r="J148" s="11">
+        <v>1516.6922999999999</v>
+      </c>
+      <c r="K148" s="11">
+        <v>1583.1782000000001</v>
+      </c>
+      <c r="L148" s="11">
+        <v>1756.5454999999999</v>
+      </c>
+      <c r="M148" s="11">
+        <v>2191.6667000000002</v>
+      </c>
+      <c r="N148" s="11">
+        <v>2681.5</v>
+      </c>
+      <c r="O148" s="11">
+        <v>3200</v>
+      </c>
+      <c r="P148" s="11">
+        <v>3625</v>
+      </c>
+      <c r="Q148" s="11"/>
+      <c r="R148" s="11"/>
+      <c r="S148" s="11"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C149" s="11"/>
+      <c r="D149" s="11">
+        <v>834</v>
+      </c>
+      <c r="E149" s="11">
+        <v>919</v>
+      </c>
+      <c r="F149" s="11"/>
+      <c r="G149" s="11"/>
+      <c r="H149" s="11">
+        <v>1038</v>
+      </c>
+      <c r="I149" s="11">
+        <v>1121.8824</v>
+      </c>
+      <c r="J149" s="11">
+        <v>1580.6</v>
+      </c>
+      <c r="K149" s="11">
+        <v>1421.9167</v>
+      </c>
+      <c r="L149" s="11">
+        <v>1628.875</v>
+      </c>
+      <c r="M149" s="11">
+        <v>2118.4286000000002</v>
+      </c>
+      <c r="N149" s="11">
+        <v>2673</v>
+      </c>
+      <c r="O149" s="11"/>
+      <c r="P149" s="11"/>
+      <c r="Q149" s="11">
+        <v>5300</v>
+      </c>
+      <c r="R149" s="11"/>
+      <c r="S149" s="11"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C150" s="11"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="11">
+        <v>1076.4689000000001</v>
+      </c>
+      <c r="G150" s="11">
+        <v>1147</v>
+      </c>
+      <c r="H150" s="11">
+        <v>1274.3158000000001</v>
+      </c>
+      <c r="I150" s="11">
+        <v>1727</v>
+      </c>
+      <c r="J150" s="11">
+        <v>1421.0741</v>
+      </c>
+      <c r="K150" s="11">
+        <v>2089.8462</v>
+      </c>
+      <c r="L150" s="11">
+        <v>2312</v>
+      </c>
+      <c r="M150" s="11">
+        <v>2238.8649</v>
+      </c>
+      <c r="N150" s="11">
+        <v>2959.5</v>
+      </c>
+      <c r="O150" s="11">
+        <v>3516</v>
+      </c>
+      <c r="P150" s="11"/>
+      <c r="Q150" s="11"/>
+      <c r="R150" s="11"/>
+      <c r="S150" s="11"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" s="11"/>
+      <c r="D151" s="11"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="11">
+        <v>1412</v>
+      </c>
+      <c r="H151" s="11">
+        <v>1403</v>
+      </c>
+      <c r="I151" s="11">
+        <v>1444.6667</v>
+      </c>
+      <c r="J151" s="11">
+        <v>1593.1090999999999</v>
+      </c>
+      <c r="K151" s="11">
+        <v>1753.8276000000001</v>
+      </c>
+      <c r="L151" s="11">
+        <v>1909.5</v>
+      </c>
+      <c r="M151" s="11">
+        <v>2414.3636000000001</v>
+      </c>
+      <c r="N151" s="11">
+        <v>3221</v>
+      </c>
+      <c r="O151" s="11"/>
+      <c r="P151" s="11">
+        <v>4385</v>
+      </c>
+      <c r="Q151" s="11">
+        <v>5300</v>
+      </c>
+      <c r="R151" s="11"/>
+      <c r="S151" s="11"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" s="11"/>
+      <c r="D152" s="11"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="11"/>
+      <c r="G152" s="11">
+        <v>1430</v>
+      </c>
+      <c r="H152" s="11"/>
+      <c r="I152" s="11"/>
+      <c r="J152" s="11">
+        <v>1768</v>
+      </c>
+      <c r="K152" s="11">
+        <v>1952.1904999999999</v>
+      </c>
+      <c r="L152" s="11">
+        <v>2070.4706000000001</v>
+      </c>
+      <c r="M152" s="11">
+        <v>2440.8982999999998</v>
+      </c>
+      <c r="N152" s="11">
+        <v>3064.8888999999999</v>
+      </c>
+      <c r="O152" s="11">
+        <v>3725.1176</v>
+      </c>
+      <c r="P152" s="11">
+        <v>3853.6667000000002</v>
+      </c>
+      <c r="Q152" s="11"/>
+      <c r="R152" s="11">
+        <v>5725</v>
+      </c>
+      <c r="S152" s="11">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" s="11"/>
+      <c r="D153" s="11"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11">
+        <v>1161</v>
+      </c>
+      <c r="H153" s="11">
+        <v>1253</v>
+      </c>
+      <c r="I153" s="11">
+        <v>1461.7143000000001</v>
+      </c>
+      <c r="J153" s="11">
+        <v>1579.25</v>
+      </c>
+      <c r="K153" s="11">
+        <v>1808.383</v>
+      </c>
+      <c r="L153" s="11">
+        <v>2164</v>
+      </c>
+      <c r="M153" s="11">
+        <v>2398.2413999999999</v>
+      </c>
+      <c r="N153" s="11">
+        <v>2925.9286000000002</v>
+      </c>
+      <c r="O153" s="11">
+        <v>3904.6667000000002</v>
+      </c>
+      <c r="P153" s="11"/>
+      <c r="Q153" s="11">
+        <v>5300</v>
+      </c>
+      <c r="R153" s="11"/>
+      <c r="S153" s="11"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C154" s="10">
+        <v>793.59649999999999</v>
+      </c>
+      <c r="D154" s="10"/>
+      <c r="E154" s="10">
+        <v>790</v>
+      </c>
+      <c r="F154" s="10">
+        <v>785</v>
+      </c>
+      <c r="G154" s="10">
+        <v>864.16669999999999</v>
+      </c>
+      <c r="H154" s="10">
+        <v>1015.8123000000001</v>
+      </c>
+      <c r="I154" s="10">
+        <v>1318.9846</v>
+      </c>
+      <c r="J154" s="10">
+        <v>1545.8025</v>
+      </c>
+      <c r="K154" s="10">
+        <v>1570.4121</v>
+      </c>
+      <c r="L154" s="10">
+        <v>1870.3349000000001</v>
+      </c>
+      <c r="M154" s="10">
+        <v>2226.4641000000001</v>
+      </c>
+      <c r="N154" s="10">
+        <v>3120.8362000000002</v>
+      </c>
+      <c r="O154" s="10">
+        <v>3662.0587999999998</v>
+      </c>
+      <c r="P154" s="10">
+        <v>4243.5</v>
+      </c>
+      <c r="Q154" s="10">
+        <v>4391.5</v>
+      </c>
+      <c r="R154" s="10">
+        <v>4928.5555999999997</v>
+      </c>
+      <c r="S154" s="10">
+        <v>6055.5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" s="11"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="11"/>
+      <c r="H155" s="11"/>
+      <c r="I155" s="11">
+        <v>1216.8181999999999</v>
+      </c>
+      <c r="J155" s="11">
+        <v>1770</v>
+      </c>
+      <c r="K155" s="11">
+        <v>1663.5628999999999</v>
+      </c>
+      <c r="L155" s="11">
+        <v>1877.1298999999999</v>
+      </c>
+      <c r="M155" s="11">
+        <v>2133.0736000000002</v>
+      </c>
+      <c r="N155" s="11">
+        <v>3099.4</v>
+      </c>
+      <c r="O155" s="11">
+        <v>3553.1053000000002</v>
+      </c>
+      <c r="P155" s="11"/>
+      <c r="Q155" s="11"/>
+      <c r="R155" s="11">
+        <v>4685</v>
+      </c>
+      <c r="S155" s="11">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C156" s="11">
         <v>780</v>
       </c>
-      <c r="D19" s="23"/>
-[...47 lines deleted...]
-      <c r="G20" s="23">
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11">
+        <v>785</v>
+      </c>
+      <c r="G156" s="11">
+        <v>812.72730000000001</v>
+      </c>
+      <c r="H156" s="11">
+        <v>1020.1933</v>
+      </c>
+      <c r="I156" s="11">
+        <v>1104.5</v>
+      </c>
+      <c r="J156" s="11">
+        <v>1336.1356000000001</v>
+      </c>
+      <c r="K156" s="11">
+        <v>1500.1753000000001</v>
+      </c>
+      <c r="L156" s="11">
+        <v>1913.1746000000001</v>
+      </c>
+      <c r="M156" s="11">
+        <v>2506.8000000000002</v>
+      </c>
+      <c r="N156" s="11">
+        <v>3002.1</v>
+      </c>
+      <c r="O156" s="11">
+        <v>3034</v>
+      </c>
+      <c r="P156" s="11"/>
+      <c r="Q156" s="11">
+        <v>4312.5</v>
+      </c>
+      <c r="R156" s="11">
+        <v>5201</v>
+      </c>
+      <c r="S156" s="11"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" s="11"/>
+      <c r="D157" s="11"/>
+      <c r="E157" s="11">
+        <v>790</v>
+      </c>
+      <c r="F157" s="11"/>
+      <c r="G157" s="11">
         <v>1430</v>
       </c>
-      <c r="H20" s="23"/>
-[...749 lines deleted...]
-      <c r="E37" s="23">
+      <c r="H157" s="11">
+        <v>880</v>
+      </c>
+      <c r="I157" s="11"/>
+      <c r="J157" s="11">
+        <v>1354</v>
+      </c>
+      <c r="K157" s="11">
+        <v>1379.0389</v>
+      </c>
+      <c r="L157" s="11">
+        <v>1691</v>
+      </c>
+      <c r="M157" s="11">
+        <v>1896.8</v>
+      </c>
+      <c r="N157" s="11">
+        <v>2901.7777999999998</v>
+      </c>
+      <c r="O157" s="11"/>
+      <c r="P157" s="11">
+        <v>3689.5</v>
+      </c>
+      <c r="Q157" s="11">
+        <v>4950</v>
+      </c>
+      <c r="R157" s="11"/>
+      <c r="S157" s="11"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C158" s="11">
+        <v>799.87180000000001</v>
+      </c>
+      <c r="D158" s="11"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="11"/>
+      <c r="H158" s="11"/>
+      <c r="I158" s="11">
+        <v>1371.1034</v>
+      </c>
+      <c r="J158" s="11">
+        <v>1583.6978999999999</v>
+      </c>
+      <c r="K158" s="11">
+        <v>1604.84</v>
+      </c>
+      <c r="L158" s="11">
+        <v>1797.25</v>
+      </c>
+      <c r="M158" s="11">
+        <v>2529.8888999999999</v>
+      </c>
+      <c r="N158" s="11">
+        <v>2949.375</v>
+      </c>
+      <c r="O158" s="11">
+        <v>3080</v>
+      </c>
+      <c r="P158" s="11"/>
+      <c r="Q158" s="11">
+        <v>4149</v>
+      </c>
+      <c r="R158" s="11">
+        <v>5201</v>
+      </c>
+      <c r="S158" s="11"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C159" s="11">
         <v>780</v>
       </c>
-      <c r="F37" s="23"/>
-[...4158 lines deleted...]
-      <c r="Q131" s="23">
+      <c r="D159" s="11"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="11"/>
+      <c r="H159" s="11"/>
+      <c r="I159" s="11">
+        <v>1372.8</v>
+      </c>
+      <c r="J159" s="11">
+        <v>1559.1667</v>
+      </c>
+      <c r="K159" s="11">
+        <v>1760.2357</v>
+      </c>
+      <c r="L159" s="11">
+        <v>2209</v>
+      </c>
+      <c r="M159" s="11">
+        <v>2491.5</v>
+      </c>
+      <c r="N159" s="11">
+        <v>3019.3332999999998</v>
+      </c>
+      <c r="O159" s="11"/>
+      <c r="P159" s="11">
+        <v>4395</v>
+      </c>
+      <c r="Q159" s="11"/>
+      <c r="R159" s="11"/>
+      <c r="S159" s="11"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="11"/>
+      <c r="G160" s="11"/>
+      <c r="H160" s="11"/>
+      <c r="I160" s="11">
+        <v>1710</v>
+      </c>
+      <c r="J160" s="11">
+        <v>1854.2</v>
+      </c>
+      <c r="K160" s="11">
+        <v>2103.9090999999999</v>
+      </c>
+      <c r="L160" s="11">
+        <v>2450</v>
+      </c>
+      <c r="M160" s="11">
+        <v>2291.2727</v>
+      </c>
+      <c r="N160" s="11">
+        <v>3262.2927</v>
+      </c>
+      <c r="O160" s="11">
+        <v>3914.3845999999999</v>
+      </c>
+      <c r="P160" s="11">
         <v>5200</v>
       </c>
-      <c r="R131" s="23"/>
-[...1318 lines deleted...]
-      <c r="R160" s="23">
+      <c r="Q160" s="11"/>
+      <c r="R160" s="11">
         <v>4975</v>
       </c>
-      <c r="S160" s="23">
+      <c r="S160" s="11">
         <v>6400</v>
       </c>
     </row>
     <row r="161" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A161" s="12" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B161" s="13"/>
-      <c r="C161" s="22">
-[...49 lines deleted...]
-      </c>
+      <c r="C161" s="10">
+        <v>788.15340000000003</v>
+      </c>
+      <c r="D161" s="10">
+        <v>793.37860000000001</v>
+      </c>
+      <c r="E161" s="10">
+        <v>893.9479</v>
+      </c>
+      <c r="F161" s="10">
+        <v>833.83529999999996</v>
+      </c>
+      <c r="G161" s="10">
+        <v>1025.8306</v>
+      </c>
+      <c r="H161" s="10">
+        <v>1163.1098</v>
+      </c>
+      <c r="I161" s="10">
+        <v>1241.8367000000001</v>
+      </c>
+      <c r="J161" s="10">
+        <v>1365.3614</v>
+      </c>
+      <c r="K161" s="10">
+        <v>1616.9858999999999</v>
+      </c>
+      <c r="L161" s="10">
+        <v>1933.8735999999999</v>
+      </c>
+      <c r="M161" s="10">
+        <v>2307.5178000000001</v>
+      </c>
+      <c r="N161" s="10">
+        <v>2986.7361000000001</v>
+      </c>
+      <c r="O161" s="10">
+        <v>3692.5563000000002</v>
+      </c>
+      <c r="P161" s="10">
+        <v>3985.652</v>
+      </c>
+      <c r="Q161" s="10">
+        <v>4700.5185000000001</v>
+      </c>
+      <c r="R161" s="10">
+        <v>5100.0216</v>
+      </c>
+      <c r="S161" s="10">
+        <v>6120.2808000000005</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>159</v>
+      </c>
+      <c r="L163" s="14"/>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="L164" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="L164" s="14"/>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A165" t="s">
-[...2 lines deleted...]
-      <c r="L165" s="1"/>
+      <c r="L165" s="14"/>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="L166" s="1"/>
-[...26 lines deleted...]
-      <c r="O169" s="21"/>
+      <c r="A166" t="s">
+        <v>161</v>
+      </c>
+      <c r="L166" s="14"/>
+    </row>
+    <row r="168" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A168" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" s="16"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16"/>
+      <c r="F168" s="16"/>
+      <c r="G168" s="16"/>
+      <c r="H168" s="16"/>
+      <c r="I168" s="16"/>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+      <c r="L168" s="16"/>
+      <c r="M168" s="16"/>
+      <c r="N168" s="16"/>
+      <c r="O168" s="16"/>
     </row>
   </sheetData>
+  <autoFilter ref="A5:S161" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <filterColumn colId="2" showButton="0"/>
+    <filterColumn colId="3" showButton="0"/>
+    <filterColumn colId="4" showButton="0"/>
+    <filterColumn colId="5" showButton="0"/>
+    <filterColumn colId="6" showButton="0"/>
+    <filterColumn colId="7" showButton="0"/>
+    <filterColumn colId="8" showButton="0"/>
+    <filterColumn colId="9" showButton="0"/>
+    <filterColumn colId="10" showButton="0"/>
+    <filterColumn colId="11" showButton="0"/>
+    <filterColumn colId="12" showButton="0"/>
+    <filterColumn colId="13" showButton="0"/>
+    <filterColumn colId="14" showButton="0"/>
+    <filterColumn colId="15" showButton="0"/>
+    <filterColumn colId="16" showButton="0"/>
+    <filterColumn colId="17" showButton="0"/>
+  </autoFilter>
   <mergeCells count="21">
+    <mergeCell ref="B168:O168"/>
     <mergeCell ref="A154:A160"/>
     <mergeCell ref="A161:B161"/>
     <mergeCell ref="B2:P2"/>
-    <mergeCell ref="B169:O169"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:S5"/>
-    <mergeCell ref="B5:B6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A137:A142"/>
+    <mergeCell ref="A116:A118"/>
+    <mergeCell ref="A119:A124"/>
+    <mergeCell ref="A125:A137"/>
+    <mergeCell ref="A138:A142"/>
     <mergeCell ref="A143:A153"/>
     <mergeCell ref="A31:A44"/>
     <mergeCell ref="A45:A75"/>
     <mergeCell ref="A76:A78"/>
-    <mergeCell ref="A79:A102"/>
-    <mergeCell ref="A103:A114"/>
+    <mergeCell ref="A79:A103"/>
+    <mergeCell ref="A104:A115"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A23"/>
     <mergeCell ref="A24:A30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{873759BF-4BDD-4D4B-8088-74FA4B4B5663}">
-  <dimension ref="A2:S169"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DB2ED47-8829-4092-9AC7-684C45A782CA}">
+  <dimension ref="A2:S168"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P3" sqref="P3:Q3"/>
+    <sheetView topLeftCell="A147" workbookViewId="0">
+      <selection activeCell="B125" sqref="B125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="37.21875" customWidth="1"/>
+    <col min="2" max="2" width="40.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="29" t="s">
+      <c r="B2" s="17" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="P3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="6">
+        <v>1</v>
+      </c>
+      <c r="D6" s="6">
+        <v>2</v>
+      </c>
+      <c r="E6" s="6">
+        <v>3</v>
+      </c>
+      <c r="F6" s="6">
+        <v>4</v>
+      </c>
+      <c r="G6" s="6">
+        <v>5</v>
+      </c>
+      <c r="H6" s="6">
+        <v>6</v>
+      </c>
+      <c r="I6" s="6">
+        <v>7</v>
+      </c>
+      <c r="J6" s="6">
+        <v>8</v>
+      </c>
+      <c r="K6" s="6">
+        <v>9</v>
+      </c>
+      <c r="L6" s="6">
+        <v>10</v>
+      </c>
+      <c r="M6" s="6">
+        <v>11</v>
+      </c>
+      <c r="N6" s="6">
+        <v>12</v>
+      </c>
+      <c r="O6" s="6">
+        <v>13</v>
+      </c>
+      <c r="P6" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>15</v>
+      </c>
+      <c r="R6" s="6">
+        <v>16</v>
+      </c>
+      <c r="S6" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18">
+        <v>1.0521</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1.0492999999999999</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1.0065999999999999</v>
+      </c>
+      <c r="H7" s="18">
+        <v>0.98319999999999996</v>
+      </c>
+      <c r="I7" s="18">
+        <v>0.99960000000000004</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0.98180000000000001</v>
+      </c>
+      <c r="K7" s="18">
+        <v>0.95779999999999998</v>
+      </c>
+      <c r="L7" s="18">
+        <v>0.85519999999999996</v>
+      </c>
+      <c r="M7" s="18">
+        <v>0.89100000000000001</v>
+      </c>
+      <c r="N7" s="18">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="O7" s="18">
+        <v>0.94379999999999997</v>
+      </c>
+      <c r="P7" s="18">
+        <v>0.92349999999999999</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>0.77400000000000002</v>
+      </c>
+      <c r="R7" s="18">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="S7" s="18">
+        <v>0.65639999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19">
+        <v>1.0515000000000001</v>
+      </c>
+      <c r="L8" s="19">
+        <v>0.9415</v>
+      </c>
+      <c r="M8" s="19">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="N8" s="19">
+        <v>0.97209999999999996</v>
+      </c>
+      <c r="O8" s="19">
+        <v>0.98909999999999998</v>
+      </c>
+      <c r="P8" s="19">
+        <v>0.95069999999999999</v>
+      </c>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19">
+        <v>0.83640000000000003</v>
+      </c>
+      <c r="S8" s="19">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19">
+        <v>1.3532</v>
+      </c>
+      <c r="I9" s="19">
+        <v>1.1346000000000001</v>
+      </c>
+      <c r="J9" s="19">
+        <v>1.0944</v>
+      </c>
+      <c r="K9" s="19">
+        <v>0.98009999999999997</v>
+      </c>
+      <c r="L9" s="19">
+        <v>0.8367</v>
+      </c>
+      <c r="M9" s="19">
+        <v>0.78190000000000004</v>
+      </c>
+      <c r="N9" s="19">
+        <v>0.74660000000000004</v>
+      </c>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19">
+        <v>0.61140000000000005</v>
+      </c>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19">
+        <v>0.88580000000000003</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="19">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="I10" s="19">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J10" s="19">
+        <v>0.86750000000000005</v>
+      </c>
+      <c r="K10" s="19">
+        <v>0.85109999999999997</v>
+      </c>
+      <c r="L10" s="19">
+        <v>0.86970000000000003</v>
+      </c>
+      <c r="M10" s="19">
+        <v>0.87760000000000005</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="O10" s="19">
+        <v>0.86099999999999999</v>
+      </c>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="R10" s="19">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="S10" s="19"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19">
+        <v>1.0178</v>
+      </c>
+      <c r="J11" s="19">
+        <v>0.94510000000000005</v>
+      </c>
+      <c r="K11" s="19">
+        <v>0.87019999999999997</v>
+      </c>
+      <c r="L11" s="19">
+        <v>0.83260000000000001</v>
+      </c>
+      <c r="M11" s="19">
+        <v>0.83960000000000001</v>
+      </c>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19">
+        <v>0.73309999999999997</v>
+      </c>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19">
+        <v>1.0737000000000001</v>
+      </c>
+      <c r="F12" s="19">
+        <v>1.1603000000000001</v>
+      </c>
+      <c r="G12" s="19">
+        <v>1.0731999999999999</v>
+      </c>
+      <c r="H12" s="19">
+        <v>1.0624</v>
+      </c>
+      <c r="I12" s="19">
+        <v>1.0246</v>
+      </c>
+      <c r="J12" s="19">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="K12" s="19">
+        <v>1.0344</v>
+      </c>
+      <c r="L12" s="19">
+        <v>0.92310000000000003</v>
+      </c>
+      <c r="M12" s="19">
+        <v>0.92310000000000003</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0.9798</v>
+      </c>
+      <c r="O12" s="19">
+        <v>0.68400000000000005</v>
+      </c>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="19">
+        <v>0.80449999999999999</v>
+      </c>
+      <c r="R12" s="19">
+        <v>0.79949999999999999</v>
+      </c>
+      <c r="S12" s="19">
+        <v>0.45400000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19">
+        <v>0.97419999999999995</v>
+      </c>
+      <c r="F13" s="19">
+        <v>0.89570000000000005</v>
+      </c>
+      <c r="G13" s="19">
+        <v>0.87170000000000003</v>
+      </c>
+      <c r="H13" s="19">
+        <v>0.92059999999999997</v>
+      </c>
+      <c r="I13" s="19">
+        <v>0.92789999999999995</v>
+      </c>
+      <c r="J13" s="19">
+        <v>1.0233000000000001</v>
+      </c>
+      <c r="K13" s="19">
+        <v>0.98019999999999996</v>
+      </c>
+      <c r="L13" s="19">
+        <v>0.8054</v>
+      </c>
+      <c r="M13" s="19">
+        <v>0.86560000000000004</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0.8337</v>
+      </c>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S13" s="19">
+        <v>0.51549999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18">
+        <v>1.0463</v>
+      </c>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18">
+        <v>1.1102000000000001</v>
+      </c>
+      <c r="J14" s="18">
+        <v>1.1236999999999999</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0.9113</v>
+      </c>
+      <c r="L14" s="18">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="M14" s="18">
+        <v>0.80249999999999999</v>
+      </c>
+      <c r="N14" s="18">
+        <v>0.82279999999999998</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0.7661</v>
+      </c>
+      <c r="P14" s="18">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18">
+        <v>0.72519999999999996</v>
+      </c>
+      <c r="S14" s="18">
+        <v>0.8286</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19">
+        <v>1.0463</v>
+      </c>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19">
+        <v>1.1102000000000001</v>
+      </c>
+      <c r="J15" s="19">
+        <v>1.1236999999999999</v>
+      </c>
+      <c r="K15" s="19">
+        <v>0.9113</v>
+      </c>
+      <c r="L15" s="19">
+        <v>0.81569999999999998</v>
+      </c>
+      <c r="M15" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0.80589999999999995</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="P15" s="19">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19">
+        <v>0.72519999999999996</v>
+      </c>
+      <c r="S15" s="19">
+        <v>0.8286</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19">
+        <v>1.046</v>
+      </c>
+      <c r="M16" s="19">
+        <v>0.94840000000000002</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="O16" s="19">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C17" s="18">
+        <v>1</v>
+      </c>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18">
+        <v>1.1955</v>
+      </c>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18">
+        <v>1.0476000000000001</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0.74550000000000005</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0.93679999999999997</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="M17" s="18">
+        <v>0.9002</v>
+      </c>
+      <c r="N17" s="18">
+        <v>0.89739999999999998</v>
+      </c>
+      <c r="O17" s="18">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="P17" s="18">
+        <v>0.85640000000000005</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>1.19</v>
+      </c>
+      <c r="R17" s="18">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="S17" s="18">
+        <v>1.0289999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="J18" s="19">
+        <v>0.92779999999999996</v>
+      </c>
+      <c r="K18" s="19">
+        <v>0.87729999999999997</v>
+      </c>
+      <c r="L18" s="19">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="M18" s="19">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0.79120000000000001</v>
+      </c>
+      <c r="O18" s="19">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="P18" s="19">
+        <v>0.86080000000000001</v>
+      </c>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19">
+        <v>1.012</v>
+      </c>
+      <c r="S18" s="19"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="19">
+        <v>1</v>
+      </c>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="J19" s="19">
+        <v>0.71819999999999995</v>
+      </c>
+      <c r="K19" s="19">
+        <v>0.85350000000000004</v>
+      </c>
+      <c r="L19" s="19">
+        <v>0.78580000000000005</v>
+      </c>
+      <c r="M19" s="19">
+        <v>0.87329999999999997</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0.90739999999999998</v>
+      </c>
+      <c r="O19" s="19">
+        <v>1.1606000000000001</v>
+      </c>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19">
+        <v>1.2001999999999999</v>
+      </c>
+      <c r="R19" s="19">
+        <v>1.1695</v>
+      </c>
+      <c r="S19" s="19"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19">
+        <v>1.2988</v>
+      </c>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19">
+        <v>1.2343</v>
+      </c>
+      <c r="J20" s="19">
+        <v>1.2942</v>
+      </c>
+      <c r="K20" s="19">
+        <v>1.1989000000000001</v>
+      </c>
+      <c r="L20" s="19">
+        <v>1.0775999999999999</v>
+      </c>
+      <c r="M20" s="19">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0.88080000000000003</v>
+      </c>
+      <c r="O20" s="19">
+        <v>0.92889999999999995</v>
+      </c>
+      <c r="P20" s="19">
+        <v>0.78839999999999999</v>
+      </c>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="S20" s="19">
+        <v>1.0597000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19">
+        <v>1.1514</v>
+      </c>
+      <c r="J21" s="19">
+        <v>1.0928</v>
+      </c>
+      <c r="K21" s="19">
+        <v>1.0508999999999999</v>
+      </c>
+      <c r="L21" s="19">
+        <v>1.0584</v>
+      </c>
+      <c r="M21" s="19">
+        <v>0.95079999999999998</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0.92549999999999999</v>
+      </c>
+      <c r="O21" s="19">
+        <v>1.0247999999999999</v>
+      </c>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19">
+        <v>1.0490999999999999</v>
+      </c>
+      <c r="S21" s="19">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19">
+        <v>0.82289999999999996</v>
+      </c>
+      <c r="N22" s="19">
+        <v>0.76990000000000003</v>
+      </c>
+      <c r="O22" s="19">
+        <v>1.0748</v>
+      </c>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19">
+        <v>1.1172</v>
+      </c>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19">
+        <v>1.1194</v>
+      </c>
+      <c r="J23" s="19">
+        <v>1.0583</v>
+      </c>
+      <c r="K23" s="19">
+        <v>1.0513999999999999</v>
+      </c>
+      <c r="L23" s="19">
+        <v>1.0469999999999999</v>
+      </c>
+      <c r="M23" s="19">
+        <v>1.0223</v>
+      </c>
+      <c r="N23" s="19">
+        <v>1.0733999999999999</v>
+      </c>
+      <c r="O23" s="19">
+        <v>0.95030000000000003</v>
+      </c>
+      <c r="P23" s="19">
+        <v>0.89870000000000005</v>
+      </c>
+      <c r="Q23" s="19">
+        <v>1.1696</v>
+      </c>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18">
+        <v>0.81130000000000002</v>
+      </c>
+      <c r="H24" s="18">
+        <v>0.84119999999999995</v>
+      </c>
+      <c r="I24" s="18">
+        <v>0.88249999999999995</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0.93730000000000002</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="L24" s="18">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="M24" s="18">
+        <v>0.86140000000000005</v>
+      </c>
+      <c r="N24" s="18">
+        <v>0.93379999999999996</v>
+      </c>
+      <c r="O24" s="18">
+        <v>0.99839999999999995</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0.93410000000000004</v>
+      </c>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="18">
+        <v>1.0223</v>
+      </c>
+      <c r="S24" s="18">
+        <v>1.1206</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19">
+        <v>1.1294</v>
+      </c>
+      <c r="J25" s="19">
+        <v>1.0973999999999999</v>
+      </c>
+      <c r="K25" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="L25" s="19">
+        <v>0.90839999999999999</v>
+      </c>
+      <c r="M25" s="19">
+        <v>0.83540000000000003</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="O25" s="19">
+        <v>0.96589999999999998</v>
+      </c>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19">
+        <v>0.79969999999999997</v>
+      </c>
+      <c r="S25" s="19">
+        <v>1.1057999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19">
+        <v>1.0768</v>
+      </c>
+      <c r="J26" s="19">
+        <v>1.218</v>
+      </c>
+      <c r="K26" s="19">
+        <v>1.0274000000000001</v>
+      </c>
+      <c r="L26" s="19">
+        <v>1.0711999999999999</v>
+      </c>
+      <c r="M26" s="19">
+        <v>0.89410000000000001</v>
+      </c>
+      <c r="N26" s="19">
+        <v>0.99790000000000001</v>
+      </c>
+      <c r="O26" s="19">
+        <v>1.1625000000000001</v>
+      </c>
+      <c r="P26" s="19">
+        <v>1.0978000000000001</v>
+      </c>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19">
+        <v>1.1604000000000001</v>
+      </c>
+      <c r="S26" s="19">
+        <v>1.1212</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="J27" s="19">
+        <v>0.87409999999999999</v>
+      </c>
+      <c r="K27" s="19">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="L27" s="19">
+        <v>0.83140000000000003</v>
+      </c>
+      <c r="M27" s="19">
+        <v>0.85340000000000005</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0.85629999999999995</v>
+      </c>
+      <c r="O27" s="19">
+        <v>0.96440000000000003</v>
+      </c>
+      <c r="P27" s="19">
+        <v>1.1976</v>
+      </c>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19">
+        <v>0.86480000000000001</v>
+      </c>
+      <c r="L28" s="19">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="M28" s="19">
+        <v>0.89170000000000005</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0.86470000000000002</v>
+      </c>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="19"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19">
+        <v>0.81130000000000002</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0.82489999999999997</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0.7762</v>
+      </c>
+      <c r="J29" s="19">
+        <v>0.92179999999999995</v>
+      </c>
+      <c r="K29" s="19">
+        <v>0.85780000000000001</v>
+      </c>
+      <c r="L29" s="19">
+        <v>0.85219999999999996</v>
+      </c>
+      <c r="M29" s="19">
+        <v>0.82099999999999995</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0.82379999999999998</v>
+      </c>
+      <c r="O29" s="19">
+        <v>0.8528</v>
+      </c>
+      <c r="P29" s="19">
+        <v>0.85740000000000005</v>
+      </c>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19">
+        <v>0.9113</v>
+      </c>
+      <c r="S29" s="19">
+        <v>1.1496</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19">
+        <v>1.103</v>
+      </c>
+      <c r="I30" s="19">
+        <v>1.0269999999999999</v>
+      </c>
+      <c r="J30" s="19">
+        <v>1.0448999999999999</v>
+      </c>
+      <c r="K30" s="19">
+        <v>1.0316000000000001</v>
+      </c>
+      <c r="L30" s="19">
+        <v>1.079</v>
+      </c>
+      <c r="M30" s="19">
+        <v>1.0061</v>
+      </c>
+      <c r="N30" s="19">
+        <v>1.0404</v>
+      </c>
+      <c r="O30" s="19">
+        <v>1.0563</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1.1976</v>
+      </c>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="S30" s="19">
+        <v>1.1057999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="18">
+        <v>1.0236000000000001</v>
+      </c>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18">
+        <v>0.81040000000000001</v>
+      </c>
+      <c r="F31" s="18">
+        <v>0.86209999999999998</v>
+      </c>
+      <c r="G31" s="18">
+        <v>1.0109999999999999</v>
+      </c>
+      <c r="H31" s="18">
+        <v>0.84840000000000004</v>
+      </c>
+      <c r="I31" s="18">
+        <v>0.83069999999999999</v>
+      </c>
+      <c r="J31" s="18">
+        <v>0.86380000000000001</v>
+      </c>
+      <c r="K31" s="18">
+        <v>0.87639999999999996</v>
+      </c>
+      <c r="L31" s="18">
+        <v>0.94510000000000005</v>
+      </c>
+      <c r="M31" s="18">
+        <v>0.83069999999999999</v>
+      </c>
+      <c r="N31" s="18">
+        <v>0.83389999999999997</v>
+      </c>
+      <c r="O31" s="18">
+        <v>0.7722</v>
+      </c>
+      <c r="P31" s="18">
+        <v>0.70130000000000003</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="R31" s="18">
+        <v>0.66049999999999998</v>
+      </c>
+      <c r="S31" s="18">
+        <v>1.0213000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19">
+        <v>0.8992</v>
+      </c>
+      <c r="H32" s="19">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="I32" s="19">
+        <v>0.95589999999999997</v>
+      </c>
+      <c r="J32" s="19">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="K32" s="19">
+        <v>0.95720000000000005</v>
+      </c>
+      <c r="L32" s="19">
+        <v>0.95679999999999998</v>
+      </c>
+      <c r="M32" s="19">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="N32" s="19">
+        <v>0.80930000000000002</v>
+      </c>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="19"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="19">
+        <v>1.0479000000000001</v>
+      </c>
+      <c r="K33" s="19">
+        <v>1.2018</v>
+      </c>
+      <c r="L33" s="19">
+        <v>1.1604000000000001</v>
+      </c>
+      <c r="M33" s="19">
+        <v>0.88790000000000002</v>
+      </c>
+      <c r="N33" s="19">
+        <v>0.90649999999999997</v>
+      </c>
+      <c r="O33" s="19">
+        <v>0.73670000000000002</v>
+      </c>
+      <c r="P33" s="19">
+        <v>0.24690000000000001</v>
+      </c>
+      <c r="Q33" s="19"/>
+      <c r="R33" s="19">
+        <v>0.48720000000000002</v>
+      </c>
+      <c r="S33" s="19">
+        <v>1.0213000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19">
+        <v>0.81420000000000003</v>
+      </c>
+      <c r="J34" s="19">
+        <v>0.8216</v>
+      </c>
+      <c r="K34" s="19">
+        <v>0.74</v>
+      </c>
+      <c r="L34" s="19">
+        <v>0.90959999999999996</v>
+      </c>
+      <c r="M34" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="N34" s="19">
+        <v>0.80049999999999999</v>
+      </c>
+      <c r="O34" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P34" s="19">
+        <v>0.9</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>1</v>
+      </c>
+      <c r="R34" s="19">
+        <v>1.012</v>
+      </c>
+      <c r="S34" s="19"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="19">
+        <v>0.7298</v>
+      </c>
+      <c r="I35" s="19">
+        <v>0.70540000000000003</v>
+      </c>
+      <c r="J35" s="19">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="K35" s="19">
+        <v>0.88439999999999996</v>
+      </c>
+      <c r="L35" s="19">
+        <v>0.7369</v>
+      </c>
+      <c r="M35" s="19">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="N35" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="19"/>
+      <c r="P35" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q35" s="19">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="R35" s="19"/>
+      <c r="S35" s="19"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="I36" s="19">
+        <v>0.90690000000000004</v>
+      </c>
+      <c r="J36" s="19">
+        <v>0.9899</v>
+      </c>
+      <c r="K36" s="19">
+        <v>1.0071000000000001</v>
+      </c>
+      <c r="L36" s="19">
+        <v>1.1101000000000001</v>
+      </c>
+      <c r="M36" s="19">
+        <v>1.0229999999999999</v>
+      </c>
+      <c r="N36" s="19">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="O36" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="P36" s="19"/>
+      <c r="Q36" s="19">
+        <v>0.75670000000000004</v>
+      </c>
+      <c r="R36" s="19">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="S36" s="19"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="19">
+        <v>1.0006999999999999</v>
+      </c>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F37" s="19"/>
+      <c r="G37" s="19">
+        <v>0.82569999999999999</v>
+      </c>
+      <c r="H37" s="19">
+        <v>0.89049999999999996</v>
+      </c>
+      <c r="I37" s="19">
+        <v>0.85170000000000001</v>
+      </c>
+      <c r="J37" s="19">
+        <v>0.89029999999999998</v>
+      </c>
+      <c r="K37" s="19">
+        <v>0.89300000000000002</v>
+      </c>
+      <c r="L37" s="19">
+        <v>0.85680000000000001</v>
+      </c>
+      <c r="M37" s="19">
+        <v>0.80369999999999997</v>
+      </c>
+      <c r="N37" s="19">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="O37" s="19">
+        <v>0.79249999999999998</v>
+      </c>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19">
+        <v>0.64500000000000002</v>
+      </c>
+      <c r="S37" s="19"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="19">
+        <v>1.1178999999999999</v>
+      </c>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19">
+        <v>1.0922000000000001</v>
+      </c>
+      <c r="H38" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I38" s="19">
+        <v>0.81330000000000002</v>
+      </c>
+      <c r="J38" s="19">
+        <v>0.81359999999999999</v>
+      </c>
+      <c r="K38" s="19">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="L38" s="19">
+        <v>0.80710000000000004</v>
+      </c>
+      <c r="M38" s="19">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="N38" s="19">
+        <v>0.9345</v>
+      </c>
+      <c r="O38" s="19">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="P38" s="19">
+        <v>0.95909999999999995</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="R38" s="19">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="S38" s="19"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19">
+        <v>1.0445</v>
+      </c>
+      <c r="H39" s="19">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="I39" s="19">
+        <v>0.96479999999999999</v>
+      </c>
+      <c r="J39" s="19">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="K39" s="19">
+        <v>0.86809999999999998</v>
+      </c>
+      <c r="L39" s="19">
+        <v>0.80959999999999999</v>
+      </c>
+      <c r="M39" s="19">
+        <v>0.74429999999999996</v>
+      </c>
+      <c r="N39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19">
+        <v>1.0953999999999999</v>
+      </c>
+      <c r="H40" s="19">
+        <v>0.97130000000000005</v>
+      </c>
+      <c r="I40" s="19">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="J40" s="19">
+        <v>0.89570000000000005</v>
+      </c>
+      <c r="K40" s="19">
+        <v>0.89890000000000003</v>
+      </c>
+      <c r="L40" s="19">
+        <v>0.83430000000000004</v>
+      </c>
+      <c r="M40" s="19">
+        <v>0.76070000000000004</v>
+      </c>
+      <c r="N40" s="19">
+        <v>0.80600000000000005</v>
+      </c>
+      <c r="O40" s="19">
+        <v>0.74570000000000003</v>
+      </c>
+      <c r="P40" s="19"/>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19"/>
+      <c r="S40" s="19"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19">
+        <v>0.92730000000000001</v>
+      </c>
+      <c r="H41" s="19">
+        <v>1.0288999999999999</v>
+      </c>
+      <c r="I41" s="19">
+        <v>0.83050000000000002</v>
+      </c>
+      <c r="J41" s="19">
+        <v>1.0367999999999999</v>
+      </c>
+      <c r="K41" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="L41" s="19">
+        <v>0.79749999999999999</v>
+      </c>
+      <c r="M41" s="19">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="N41" s="19">
+        <v>0.73199999999999998</v>
+      </c>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19">
+        <v>0.80640000000000001</v>
+      </c>
+      <c r="F42" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="G42" s="19">
+        <v>0.77839999999999998</v>
+      </c>
+      <c r="H42" s="19">
+        <v>0.76529999999999998</v>
+      </c>
+      <c r="I42" s="19">
+        <v>0.77680000000000005</v>
+      </c>
+      <c r="J42" s="19">
+        <v>0.77</v>
+      </c>
+      <c r="K42" s="19">
+        <v>0.74319999999999997</v>
+      </c>
+      <c r="L42" s="19">
+        <v>0.7611</v>
+      </c>
+      <c r="M42" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="N42" s="19">
+        <v>0.66310000000000002</v>
+      </c>
+      <c r="O42" s="19">
+        <v>0.69879999999999998</v>
+      </c>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>1.0036</v>
+      </c>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19">
+        <v>0.79049999999999998</v>
+      </c>
+      <c r="F43" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="G43" s="19">
+        <v>0.7742</v>
+      </c>
+      <c r="H43" s="19">
+        <v>0.73819999999999997</v>
+      </c>
+      <c r="I43" s="19">
+        <v>0.74280000000000002</v>
+      </c>
+      <c r="J43" s="19">
+        <v>0.78590000000000004</v>
+      </c>
+      <c r="K43" s="19">
+        <v>0.73440000000000005</v>
+      </c>
+      <c r="L43" s="19">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="M43" s="19">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="N43" s="19">
+        <v>0.58689999999999998</v>
+      </c>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19">
+        <v>1.0564</v>
+      </c>
+      <c r="G44" s="19">
+        <v>0.92190000000000005</v>
+      </c>
+      <c r="H44" s="19">
+        <v>1.0041</v>
+      </c>
+      <c r="I44" s="19">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="J44" s="19">
+        <v>0.99080000000000001</v>
+      </c>
+      <c r="K44" s="19">
+        <v>0.88949999999999996</v>
+      </c>
+      <c r="L44" s="19">
+        <v>0.85929999999999995</v>
+      </c>
+      <c r="M44" s="19">
+        <v>0.77969999999999995</v>
+      </c>
+      <c r="N44" s="19">
+        <v>0.74439999999999995</v>
+      </c>
+      <c r="O44" s="19">
+        <v>0.7571</v>
+      </c>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" s="18">
+        <v>1.0106999999999999</v>
+      </c>
+      <c r="D45" s="18">
+        <v>1.0198</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0.8407</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0.89249999999999996</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0.89849999999999997</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0.97</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0.90890000000000004</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0.90459999999999996</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0.95860000000000001</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0.85540000000000005</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0.87460000000000004</v>
+      </c>
+      <c r="O45" s="18">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="P45" s="18">
+        <v>0.82850000000000001</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="R45" s="18">
+        <v>0.79190000000000005</v>
+      </c>
+      <c r="S45" s="18">
+        <v>0.94110000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1</v>
+      </c>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19">
+        <v>0.77810000000000001</v>
+      </c>
+      <c r="F46" s="19">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="19">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="J46" s="19"/>
+      <c r="K46" s="19">
+        <v>0.83530000000000004</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="19">
+        <v>1.0081</v>
+      </c>
+      <c r="D47" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="E47" s="19">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="F47" s="19">
+        <v>0.9889</v>
+      </c>
+      <c r="G47" s="19">
+        <v>0.99580000000000002</v>
+      </c>
+      <c r="H47" s="19">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="I47" s="19">
+        <v>0.89390000000000003</v>
+      </c>
+      <c r="J47" s="19">
+        <v>0.90749999999999997</v>
+      </c>
+      <c r="K47" s="19">
+        <v>0.95609999999999995</v>
+      </c>
+      <c r="L47" s="19">
+        <v>0.94730000000000003</v>
+      </c>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="J48" s="19">
+        <v>0.73860000000000003</v>
+      </c>
+      <c r="K48" s="19">
+        <v>0.74639999999999995</v>
+      </c>
+      <c r="L48" s="19">
+        <v>0.71120000000000005</v>
+      </c>
+      <c r="M48" s="19">
+        <v>0.83489999999999998</v>
+      </c>
+      <c r="N48" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O48" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P48" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q48" s="19">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19">
+        <v>1.2547999999999999</v>
+      </c>
+      <c r="I49" s="19">
+        <v>1.0234000000000001</v>
+      </c>
+      <c r="J49" s="19">
+        <v>1.0158</v>
+      </c>
+      <c r="K49" s="19">
+        <v>1.0259</v>
+      </c>
+      <c r="L49" s="19">
+        <v>0.98560000000000003</v>
+      </c>
+      <c r="M49" s="19">
+        <v>0.86309999999999998</v>
+      </c>
+      <c r="N49" s="19">
+        <v>0.91300000000000003</v>
+      </c>
+      <c r="O49" s="19">
+        <v>0.89890000000000003</v>
+      </c>
+      <c r="P49" s="19">
+        <v>0.87670000000000003</v>
+      </c>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19">
+        <v>0.79190000000000005</v>
+      </c>
+      <c r="S49" s="19">
+        <v>1.0204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="19"/>
+      <c r="I50" s="19"/>
+      <c r="J50" s="19">
+        <v>1.1928000000000001</v>
+      </c>
+      <c r="K50" s="19">
+        <v>1.0851999999999999</v>
+      </c>
+      <c r="L50" s="19">
+        <v>0.93020000000000003</v>
+      </c>
+      <c r="M50" s="19">
+        <v>0.8841</v>
+      </c>
+      <c r="N50" s="19">
+        <v>0.78920000000000001</v>
+      </c>
+      <c r="O50" s="19">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="P50" s="19">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="Q50" s="19"/>
+      <c r="R50" s="19"/>
+      <c r="S50" s="19"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="19">
+        <v>1</v>
+      </c>
+      <c r="D51" s="19"/>
+      <c r="E51" s="19">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="F51" s="19">
+        <v>0.83740000000000003</v>
+      </c>
+      <c r="G51" s="19">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="H51" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="I51" s="19">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0.71509999999999996</v>
+      </c>
+      <c r="K51" s="19">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="L51" s="19">
+        <v>0.87619999999999998</v>
+      </c>
+      <c r="M51" s="19"/>
+      <c r="N51" s="19"/>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+      <c r="E52" s="19"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="19">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H52" s="19">
+        <v>0.8659</v>
+      </c>
+      <c r="I52" s="19">
+        <v>0.72189999999999999</v>
+      </c>
+      <c r="J52" s="19">
+        <v>0.76080000000000003</v>
+      </c>
+      <c r="K52" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L52" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M52" s="19"/>
+      <c r="N52" s="19"/>
+      <c r="O52" s="19"/>
+      <c r="P52" s="19"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19"/>
+      <c r="S52" s="19"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="19">
+        <v>1.0093000000000001</v>
+      </c>
+      <c r="D53" s="19">
+        <v>1.0325</v>
+      </c>
+      <c r="E53" s="19">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="F53" s="19">
+        <v>0.90139999999999998</v>
+      </c>
+      <c r="G53" s="19">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="H53" s="19">
+        <v>0.94089999999999996</v>
+      </c>
+      <c r="I53" s="19">
+        <v>0.82210000000000005</v>
+      </c>
+      <c r="J53" s="19">
+        <v>0.77869999999999995</v>
+      </c>
+      <c r="K53" s="19">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="L53" s="19"/>
+      <c r="M53" s="19"/>
+      <c r="N53" s="19"/>
+      <c r="O53" s="19"/>
+      <c r="P53" s="19"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="19"/>
+      <c r="S53" s="19"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+      <c r="E54" s="19"/>
+      <c r="F54" s="19"/>
+      <c r="G54" s="19"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="19">
+        <v>0.97370000000000001</v>
+      </c>
+      <c r="J54" s="19"/>
+      <c r="K54" s="19"/>
+      <c r="L54" s="19"/>
+      <c r="M54" s="19"/>
+      <c r="N54" s="19"/>
+      <c r="O54" s="19"/>
+      <c r="P54" s="19"/>
+      <c r="Q54" s="19"/>
+      <c r="R54" s="19"/>
+      <c r="S54" s="19"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="19">
+        <v>1</v>
+      </c>
+      <c r="D55" s="19">
+        <v>1</v>
+      </c>
+      <c r="E55" s="19">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="F55" s="19">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="G55" s="19">
+        <v>0.78110000000000002</v>
+      </c>
+      <c r="H55" s="19">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="I55" s="19">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="J55" s="19">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="K55" s="19">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="L55" s="19">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="M55" s="19">
+        <v>1</v>
+      </c>
+      <c r="N55" s="19"/>
+      <c r="O55" s="19"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="19">
+        <v>1</v>
+      </c>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="K56" s="19">
+        <v>0.77280000000000004</v>
+      </c>
+      <c r="L56" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="M56" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="N56" s="19">
+        <v>0.70209999999999995</v>
+      </c>
+      <c r="O56" s="19">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="19">
+        <v>1</v>
+      </c>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19">
+        <v>0.92149999999999999</v>
+      </c>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19">
+        <v>0.81179999999999997</v>
+      </c>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19">
+        <v>0.73319999999999996</v>
+      </c>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="19">
+        <v>1.2876000000000001</v>
+      </c>
+      <c r="K58" s="19">
+        <v>1.2493000000000001</v>
+      </c>
+      <c r="L58" s="19">
+        <v>1.0337000000000001</v>
+      </c>
+      <c r="M58" s="19">
+        <v>0.89180000000000004</v>
+      </c>
+      <c r="N58" s="19">
+        <v>0.94430000000000003</v>
+      </c>
+      <c r="O58" s="19">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="P58" s="19">
+        <v>0.83830000000000005</v>
+      </c>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="19">
+        <v>1</v>
+      </c>
+      <c r="D59" s="19">
+        <v>1</v>
+      </c>
+      <c r="E59" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F59" s="19">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G59" s="19">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="H59" s="19">
+        <v>0.75870000000000004</v>
+      </c>
+      <c r="I59" s="19">
+        <v>0.71220000000000006</v>
+      </c>
+      <c r="J59" s="19">
+        <v>0.71240000000000003</v>
+      </c>
+      <c r="K59" s="19">
+        <v>0.71230000000000004</v>
+      </c>
+      <c r="L59" s="19">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="19">
+        <v>1.0098</v>
+      </c>
+      <c r="D60" s="19">
+        <v>1.1193</v>
+      </c>
+      <c r="E60" s="19">
+        <v>0.80589999999999995</v>
+      </c>
+      <c r="F60" s="19">
+        <v>0.87870000000000004</v>
+      </c>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="I60" s="19">
+        <v>0.93110000000000004</v>
+      </c>
+      <c r="J60" s="19">
+        <v>1.01</v>
+      </c>
+      <c r="K60" s="19">
+        <v>0.97760000000000002</v>
+      </c>
+      <c r="L60" s="19">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="19">
+        <v>1.0226</v>
+      </c>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19">
+        <v>1.0978000000000001</v>
+      </c>
+      <c r="F61" s="19">
+        <v>1.2237</v>
+      </c>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19">
+        <v>1.1566000000000001</v>
+      </c>
+      <c r="I61" s="19">
+        <v>1.1109</v>
+      </c>
+      <c r="J61" s="19">
+        <v>1.161</v>
+      </c>
+      <c r="K61" s="19">
+        <v>1.0498000000000001</v>
+      </c>
+      <c r="L61" s="19">
+        <v>1.1122000000000001</v>
+      </c>
+      <c r="M61" s="19">
+        <v>1.0395000000000001</v>
+      </c>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="19">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="D62" s="19"/>
+      <c r="E62" s="19">
+        <v>0.93310000000000004</v>
+      </c>
+      <c r="F62" s="19">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="G62" s="19">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H62" s="19">
+        <v>0.75560000000000005</v>
+      </c>
+      <c r="I62" s="19">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="J62" s="19">
+        <v>0.82140000000000002</v>
+      </c>
+      <c r="K62" s="19"/>
+      <c r="L62" s="19">
+        <v>0.81120000000000003</v>
+      </c>
+      <c r="M62" s="19"/>
+      <c r="N62" s="19"/>
+      <c r="O62" s="19"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="19">
+        <v>1.1061000000000001</v>
+      </c>
+      <c r="D63" s="19"/>
+      <c r="E63" s="19">
+        <v>0.83779999999999999</v>
+      </c>
+      <c r="F63" s="19"/>
+      <c r="G63" s="19">
+        <v>0.90380000000000005</v>
+      </c>
+      <c r="H63" s="19">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="I63" s="19">
+        <v>0.91900000000000004</v>
+      </c>
+      <c r="J63" s="19">
+        <v>0.9708</v>
+      </c>
+      <c r="K63" s="19">
+        <v>0.8609</v>
+      </c>
+      <c r="L63" s="19">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="M63" s="19">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="N63" s="19">
+        <v>0.70179999999999998</v>
+      </c>
+      <c r="O63" s="19"/>
+      <c r="P63" s="19"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="19">
+        <v>1.0185999999999999</v>
+      </c>
+      <c r="D64" s="19">
+        <v>1.1474</v>
+      </c>
+      <c r="E64" s="19">
+        <v>0.7944</v>
+      </c>
+      <c r="F64" s="19">
+        <v>0.9163</v>
+      </c>
+      <c r="G64" s="19"/>
+      <c r="H64" s="19"/>
+      <c r="I64" s="19">
+        <v>1.0181</v>
+      </c>
+      <c r="J64" s="19">
+        <v>1.0271999999999999</v>
+      </c>
+      <c r="K64" s="19">
+        <v>1.0290999999999999</v>
+      </c>
+      <c r="L64" s="19"/>
+      <c r="M64" s="19"/>
+      <c r="N64" s="19"/>
+      <c r="O64" s="19"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="19">
+        <v>1</v>
+      </c>
+      <c r="D65" s="19"/>
+      <c r="E65" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F65" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="19">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="I65" s="19">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="J65" s="19"/>
+      <c r="K65" s="19">
+        <v>0.81799999999999995</v>
+      </c>
+      <c r="L65" s="19"/>
+      <c r="M65" s="19"/>
+      <c r="N65" s="19"/>
+      <c r="O65" s="19"/>
+      <c r="P65" s="19"/>
+      <c r="Q65" s="19"/>
+      <c r="R65" s="19"/>
+      <c r="S65" s="19"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="19">
+        <v>1</v>
+      </c>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F66" s="19">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0.7248</v>
+      </c>
+      <c r="H66" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="K66" s="19">
+        <v>0.72509999999999997</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="M66" s="19"/>
+      <c r="N66" s="19"/>
+      <c r="O66" s="19"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="19">
+        <v>1.0374000000000001</v>
+      </c>
+      <c r="D67" s="19"/>
+      <c r="E67" s="19">
+        <v>0.7984</v>
+      </c>
+      <c r="F67" s="19">
+        <v>1.0325</v>
+      </c>
+      <c r="G67" s="19">
+        <v>1.1898</v>
+      </c>
+      <c r="H67" s="19">
+        <v>0.93989999999999996</v>
+      </c>
+      <c r="I67" s="19">
+        <v>0.88329999999999997</v>
+      </c>
+      <c r="J67" s="19">
+        <v>0.86960000000000004</v>
+      </c>
+      <c r="K67" s="19">
+        <v>1.0236000000000001</v>
+      </c>
+      <c r="L67" s="19"/>
+      <c r="M67" s="19"/>
+      <c r="N67" s="19"/>
+      <c r="O67" s="19"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="19"/>
+      <c r="S67" s="19"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19">
+        <v>0.86719999999999997</v>
+      </c>
+      <c r="F68" s="19"/>
+      <c r="G68" s="19"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="19">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J68" s="19">
+        <v>1.3569</v>
+      </c>
+      <c r="K68" s="19">
+        <v>0.83579999999999999</v>
+      </c>
+      <c r="L68" s="19">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M68" s="19"/>
+      <c r="N68" s="19"/>
+      <c r="O68" s="19"/>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="19">
+        <v>1</v>
+      </c>
+      <c r="D69" s="19">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E69" s="19">
+        <v>0.79010000000000002</v>
+      </c>
+      <c r="F69" s="19">
+        <v>0.85970000000000002</v>
+      </c>
+      <c r="G69" s="19">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="H69" s="19">
+        <v>0.92620000000000002</v>
+      </c>
+      <c r="I69" s="19">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="J69" s="19">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="K69" s="19">
+        <v>1.0205</v>
+      </c>
+      <c r="L69" s="19">
+        <v>1.0637000000000001</v>
+      </c>
+      <c r="M69" s="19">
+        <v>0.93959999999999999</v>
+      </c>
+      <c r="N69" s="19"/>
+      <c r="O69" s="19"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="19"/>
+      <c r="R69" s="19"/>
+      <c r="S69" s="19"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="19">
+        <v>1</v>
+      </c>
+      <c r="D70" s="19">
+        <v>1.0064</v>
+      </c>
+      <c r="E70" s="19">
+        <v>0.79530000000000001</v>
+      </c>
+      <c r="F70" s="19">
+        <v>0.86980000000000002</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="19">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="I70" s="19">
+        <v>1.2794000000000001</v>
+      </c>
+      <c r="J70" s="19">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K70" s="19">
+        <v>1.0753999999999999</v>
+      </c>
+      <c r="L70" s="19"/>
+      <c r="M70" s="19"/>
+      <c r="N70" s="19"/>
+      <c r="O70" s="19"/>
+      <c r="P70" s="19"/>
+      <c r="Q70" s="19"/>
+      <c r="R70" s="19"/>
+      <c r="S70" s="19"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="19">
+        <v>1.0002</v>
+      </c>
+      <c r="D71" s="19">
+        <v>1</v>
+      </c>
+      <c r="E71" s="19">
+        <v>0.85350000000000004</v>
+      </c>
+      <c r="F71" s="19">
+        <v>0.82689999999999997</v>
+      </c>
+      <c r="G71" s="19">
+        <v>0.94910000000000005</v>
+      </c>
+      <c r="H71" s="19">
+        <v>0.996</v>
+      </c>
+      <c r="I71" s="19">
+        <v>0.89780000000000004</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0.87529999999999997</v>
+      </c>
+      <c r="K71" s="19">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="L71" s="19"/>
+      <c r="M71" s="19"/>
+      <c r="N71" s="19"/>
+      <c r="O71" s="19"/>
+      <c r="P71" s="19"/>
+      <c r="Q71" s="19"/>
+      <c r="R71" s="19"/>
+      <c r="S71" s="19"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="19">
+        <v>1</v>
+      </c>
+      <c r="D72" s="19"/>
+      <c r="E72" s="19">
+        <v>0.78810000000000002</v>
+      </c>
+      <c r="F72" s="19">
+        <v>0.98150000000000004</v>
+      </c>
+      <c r="G72" s="19">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="H72" s="19">
+        <v>1.0646</v>
+      </c>
+      <c r="I72" s="19">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="J72" s="19">
+        <v>0.94569999999999999</v>
+      </c>
+      <c r="K72" s="19">
+        <v>0.78910000000000002</v>
+      </c>
+      <c r="L72" s="19">
+        <v>0.78210000000000002</v>
+      </c>
+      <c r="M72" s="19">
+        <v>0.7833</v>
+      </c>
+      <c r="N72" s="19"/>
+      <c r="O72" s="19"/>
+      <c r="P72" s="19"/>
+      <c r="Q72" s="19"/>
+      <c r="R72" s="19"/>
+      <c r="S72" s="19"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="19"/>
+      <c r="D73" s="19"/>
+      <c r="E73" s="19"/>
+      <c r="F73" s="19"/>
+      <c r="G73" s="19">
+        <v>1.2716000000000001</v>
+      </c>
+      <c r="H73" s="19">
+        <v>1.131</v>
+      </c>
+      <c r="I73" s="19">
+        <v>1.004</v>
+      </c>
+      <c r="J73" s="19">
+        <v>0.95250000000000001</v>
+      </c>
+      <c r="K73" s="19">
+        <v>1.0012000000000001</v>
+      </c>
+      <c r="L73" s="19">
+        <v>0.98309999999999997</v>
+      </c>
+      <c r="M73" s="19">
+        <v>0.83099999999999996</v>
+      </c>
+      <c r="N73" s="19">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="O73" s="19">
+        <v>0.89810000000000001</v>
+      </c>
+      <c r="P73" s="19"/>
+      <c r="Q73" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R73" s="19"/>
+      <c r="S73" s="19">
+        <v>0.86170000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="19">
+        <v>1</v>
+      </c>
+      <c r="D74" s="19"/>
+      <c r="E74" s="19"/>
+      <c r="F74" s="19">
+        <v>0.81169999999999998</v>
+      </c>
+      <c r="G74" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H74" s="19">
+        <v>0.7651</v>
+      </c>
+      <c r="I74" s="19">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="J74" s="19">
+        <v>1.1193</v>
+      </c>
+      <c r="K74" s="19">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="L74" s="19">
+        <v>0.97060000000000002</v>
+      </c>
+      <c r="M74" s="19"/>
+      <c r="N74" s="19"/>
+      <c r="O74" s="19"/>
+      <c r="P74" s="19"/>
+      <c r="Q74" s="19"/>
+      <c r="R74" s="19"/>
+      <c r="S74" s="19"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D75" s="19">
+        <v>1</v>
+      </c>
+      <c r="E75" s="19">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="F75" s="19">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="G75" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H75" s="19">
+        <v>1.0106999999999999</v>
+      </c>
+      <c r="I75" s="19">
+        <v>1.0377000000000001</v>
+      </c>
+      <c r="J75" s="19">
+        <v>1.1266</v>
+      </c>
+      <c r="K75" s="19">
+        <v>0.79579999999999995</v>
+      </c>
+      <c r="L75" s="19">
+        <v>0.92</v>
+      </c>
+      <c r="M75" s="19"/>
+      <c r="N75" s="19"/>
+      <c r="O75" s="19"/>
+      <c r="P75" s="19"/>
+      <c r="Q75" s="19"/>
+      <c r="R75" s="19"/>
+      <c r="S75" s="19"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I76" s="18">
+        <v>0.86870000000000003</v>
+      </c>
+      <c r="J76" s="18">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="K76" s="18">
+        <v>0.85819999999999996</v>
+      </c>
+      <c r="L76" s="18">
+        <v>0.8095</v>
+      </c>
+      <c r="M76" s="18">
+        <v>0.79569999999999996</v>
+      </c>
+      <c r="N76" s="18">
+        <v>0.88290000000000002</v>
+      </c>
+      <c r="O76" s="18">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="P76" s="18">
+        <v>0.8528</v>
+      </c>
+      <c r="Q76" s="18">
+        <v>0.71970000000000001</v>
+      </c>
+      <c r="R76" s="18">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S76" s="18">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="19"/>
+      <c r="D77" s="19"/>
+      <c r="E77" s="19"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="19"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="19">
+        <v>1.3006</v>
+      </c>
+      <c r="J77" s="19"/>
+      <c r="K77" s="19">
+        <v>1.0759000000000001</v>
+      </c>
+      <c r="L77" s="19">
+        <v>1.0732999999999999</v>
+      </c>
+      <c r="M77" s="19">
+        <v>0.80549999999999999</v>
+      </c>
+      <c r="N77" s="19">
+        <v>0.94340000000000002</v>
+      </c>
+      <c r="O77" s="19">
+        <v>0.94910000000000005</v>
+      </c>
+      <c r="P77" s="19">
+        <v>0.8982</v>
+      </c>
+      <c r="Q77" s="19">
+        <v>0.71970000000000001</v>
+      </c>
+      <c r="R77" s="19">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S77" s="19">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="19"/>
+      <c r="D78" s="19"/>
+      <c r="E78" s="19"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="19"/>
+      <c r="H78" s="19">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I78" s="19">
+        <v>0.85209999999999997</v>
+      </c>
+      <c r="J78" s="19">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="K78" s="19">
+        <v>0.84460000000000002</v>
+      </c>
+      <c r="L78" s="19">
+        <v>0.79430000000000001</v>
+      </c>
+      <c r="M78" s="19">
+        <v>0.77210000000000001</v>
+      </c>
+      <c r="N78" s="19">
+        <v>0.82569999999999999</v>
+      </c>
+      <c r="O78" s="19">
+        <v>0.80689999999999995</v>
+      </c>
+      <c r="P78" s="19">
+        <v>0.83009999999999995</v>
+      </c>
+      <c r="Q78" s="19"/>
+      <c r="R78" s="19"/>
+      <c r="S78" s="19"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="18">
+        <v>1.0011000000000001</v>
+      </c>
+      <c r="D79" s="18">
+        <v>1.0123</v>
+      </c>
+      <c r="E79" s="18">
+        <v>0.8115</v>
+      </c>
+      <c r="F79" s="18">
+        <v>0.83840000000000003</v>
+      </c>
+      <c r="G79" s="18">
+        <v>0.77110000000000001</v>
+      </c>
+      <c r="H79" s="18">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="I79" s="18">
+        <v>0.78620000000000001</v>
+      </c>
+      <c r="J79" s="18">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="K79" s="18">
+        <v>0.77180000000000004</v>
+      </c>
+      <c r="L79" s="18">
+        <v>0.75209999999999999</v>
+      </c>
+      <c r="M79" s="18">
+        <v>0.74270000000000003</v>
+      </c>
+      <c r="N79" s="18">
+        <v>0.72550000000000003</v>
+      </c>
+      <c r="O79" s="18">
+        <v>0.71819999999999995</v>
+      </c>
+      <c r="P79" s="18">
+        <v>0.73770000000000002</v>
+      </c>
+      <c r="Q79" s="18">
+        <v>0.73060000000000003</v>
+      </c>
+      <c r="R79" s="18">
+        <v>0.71560000000000001</v>
+      </c>
+      <c r="S79" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="19">
+        <v>1</v>
+      </c>
+      <c r="D80" s="19"/>
+      <c r="E80" s="19"/>
+      <c r="F80" s="19">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="G80" s="19">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="H80" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I80" s="19">
+        <v>0.72729999999999995</v>
+      </c>
+      <c r="J80" s="19"/>
+      <c r="K80" s="19">
+        <v>0.7893</v>
+      </c>
+      <c r="L80" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M80" s="19"/>
+      <c r="N80" s="19"/>
+      <c r="O80" s="19"/>
+      <c r="P80" s="19"/>
+      <c r="Q80" s="19"/>
+      <c r="R80" s="19"/>
+      <c r="S80" s="19"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="19"/>
+      <c r="D81" s="19">
+        <v>1.0169999999999999</v>
+      </c>
+      <c r="E81" s="19">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="F81" s="19">
+        <v>0.99509999999999998</v>
+      </c>
+      <c r="G81" s="19">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="H81" s="19">
+        <v>0.84940000000000004</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0.83160000000000001</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0.88690000000000002</v>
+      </c>
+      <c r="K81" s="19">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="L81" s="19">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="M81" s="19">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="N81" s="19"/>
+      <c r="O81" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P81" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q81" s="19"/>
+      <c r="R81" s="19"/>
+      <c r="S81" s="19"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="19">
+        <v>1</v>
+      </c>
+      <c r="D82" s="19"/>
+      <c r="E82" s="19">
+        <v>0.77959999999999996</v>
+      </c>
+      <c r="F82" s="19">
+        <v>0.93879999999999997</v>
+      </c>
+      <c r="G82" s="19"/>
+      <c r="H82" s="19">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="I82" s="19">
+        <v>0.78080000000000005</v>
+      </c>
+      <c r="J82" s="19">
+        <v>0.89959999999999996</v>
+      </c>
+      <c r="K82" s="19"/>
+      <c r="L82" s="19">
+        <v>0.73509999999999998</v>
+      </c>
+      <c r="M82" s="19"/>
+      <c r="N82" s="19"/>
+      <c r="O82" s="19"/>
+      <c r="P82" s="19"/>
+      <c r="Q82" s="19"/>
+      <c r="R82" s="19"/>
+      <c r="S82" s="19"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="19">
+        <v>1</v>
+      </c>
+      <c r="D83" s="19"/>
+      <c r="E83" s="19"/>
+      <c r="F83" s="19">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G83" s="19">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="H83" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I83" s="19"/>
+      <c r="J83" s="19"/>
+      <c r="K83" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L83" s="19"/>
+      <c r="M83" s="19"/>
+      <c r="N83" s="19"/>
+      <c r="O83" s="19"/>
+      <c r="P83" s="19"/>
+      <c r="Q83" s="19"/>
+      <c r="R83" s="19"/>
+      <c r="S83" s="19"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="19">
+        <v>1</v>
+      </c>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
+      <c r="F84" s="19"/>
+      <c r="G84" s="19"/>
+      <c r="H84" s="19"/>
+      <c r="I84" s="19">
+        <v>0.70220000000000005</v>
+      </c>
+      <c r="J84" s="19">
+        <v>0.77829999999999999</v>
+      </c>
+      <c r="K84" s="19">
+        <v>0.70699999999999996</v>
+      </c>
+      <c r="L84" s="19">
+        <v>0.77280000000000004</v>
+      </c>
+      <c r="M84" s="19">
+        <v>0.79449999999999998</v>
+      </c>
+      <c r="N84" s="19">
+        <v>0.73960000000000004</v>
+      </c>
+      <c r="O84" s="19"/>
+      <c r="P84" s="19">
+        <v>0.71319999999999995</v>
+      </c>
+      <c r="Q84" s="19"/>
+      <c r="R84" s="19"/>
+      <c r="S84" s="19"/>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+      <c r="F85" s="19"/>
+      <c r="G85" s="19"/>
+      <c r="H85" s="19"/>
+      <c r="I85" s="19">
+        <v>0.89790000000000003</v>
+      </c>
+      <c r="J85" s="19"/>
+      <c r="K85" s="19">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="L85" s="19">
+        <v>0.78420000000000001</v>
+      </c>
+      <c r="M85" s="19">
+        <v>0.70620000000000005</v>
+      </c>
+      <c r="N85" s="19">
+        <v>0.73419999999999996</v>
+      </c>
+      <c r="O85" s="19">
+        <v>0.73070000000000002</v>
+      </c>
+      <c r="P85" s="19">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="Q85" s="19"/>
+      <c r="R85" s="19">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="S85" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="19">
+        <v>1</v>
+      </c>
+      <c r="D86" s="19">
+        <v>1</v>
+      </c>
+      <c r="E86" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F86" s="19">
+        <v>0.77939999999999998</v>
+      </c>
+      <c r="G86" s="19">
+        <v>0.8256</v>
+      </c>
+      <c r="H86" s="19"/>
+      <c r="I86" s="19">
+        <v>0.76319999999999999</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="K86" s="19">
+        <v>0.69979999999999998</v>
+      </c>
+      <c r="L86" s="19">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="M86" s="19"/>
+      <c r="N86" s="19"/>
+      <c r="O86" s="19"/>
+      <c r="P86" s="19"/>
+      <c r="Q86" s="19"/>
+      <c r="R86" s="19"/>
+      <c r="S86" s="19"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="19"/>
+      <c r="D87" s="19"/>
+      <c r="E87" s="19"/>
+      <c r="F87" s="19">
+        <v>0.86009999999999998</v>
+      </c>
+      <c r="G87" s="19">
+        <v>0.78549999999999998</v>
+      </c>
+      <c r="H87" s="19">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I87" s="19">
+        <v>0.74150000000000005</v>
+      </c>
+      <c r="J87" s="19">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="K87" s="19">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="L87" s="19"/>
+      <c r="M87" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="N87" s="19"/>
+      <c r="O87" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P87" s="19">
+        <v>0.82650000000000001</v>
+      </c>
+      <c r="Q87" s="19"/>
+      <c r="R87" s="19"/>
+      <c r="S87" s="19"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="19"/>
+      <c r="D88" s="19"/>
+      <c r="E88" s="19">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="F88" s="19"/>
+      <c r="G88" s="19">
+        <v>1.0154000000000001</v>
+      </c>
+      <c r="H88" s="19">
+        <v>1.04</v>
+      </c>
+      <c r="I88" s="19">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="J88" s="19">
+        <v>0.80169999999999997</v>
+      </c>
+      <c r="K88" s="19">
+        <v>0.74139999999999995</v>
+      </c>
+      <c r="L88" s="19">
+        <v>0.72209999999999996</v>
+      </c>
+      <c r="M88" s="19">
+        <v>0.7339</v>
+      </c>
+      <c r="N88" s="19">
+        <v>0.71679999999999999</v>
+      </c>
+      <c r="O88" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P88" s="19">
+        <v>0.78290000000000004</v>
+      </c>
+      <c r="Q88" s="19">
+        <v>0.7702</v>
+      </c>
+      <c r="R88" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="S88" s="19"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="19">
+        <v>1.0019</v>
+      </c>
+      <c r="D89" s="19">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="E89" s="19">
+        <v>0.86890000000000001</v>
+      </c>
+      <c r="F89" s="19">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="G89" s="19">
+        <v>0.89590000000000003</v>
+      </c>
+      <c r="H89" s="19">
+        <v>0.8639</v>
+      </c>
+      <c r="I89" s="19">
+        <v>0.74129999999999996</v>
+      </c>
+      <c r="J89" s="19">
+        <v>0.79820000000000002</v>
+      </c>
+      <c r="K89" s="19">
+        <v>0.77580000000000005</v>
+      </c>
+      <c r="L89" s="19">
+        <v>0.74150000000000005</v>
+      </c>
+      <c r="M89" s="19">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="N89" s="19">
+        <v>0.72950000000000004</v>
+      </c>
+      <c r="O89" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P89" s="19"/>
+      <c r="Q89" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R89" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="S89" s="19"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="19"/>
+      <c r="D90" s="19"/>
+      <c r="E90" s="19"/>
+      <c r="F90" s="19"/>
+      <c r="G90" s="19">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="H90" s="19"/>
+      <c r="I90" s="19"/>
+      <c r="J90" s="19">
+        <v>0.99739999999999995</v>
+      </c>
+      <c r="K90" s="19">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="L90" s="19">
+        <v>0.73450000000000004</v>
+      </c>
+      <c r="M90" s="19">
+        <v>0.74239999999999995</v>
+      </c>
+      <c r="N90" s="19"/>
+      <c r="O90" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P90" s="19"/>
+      <c r="Q90" s="19">
+        <v>0.73599999999999999</v>
+      </c>
+      <c r="R90" s="19"/>
+      <c r="S90" s="19"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="19">
+        <v>1</v>
+      </c>
+      <c r="D91" s="19"/>
+      <c r="E91" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0.82410000000000005</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0.74509999999999998</v>
+      </c>
+      <c r="H91" s="19"/>
+      <c r="I91" s="19">
+        <v>0.77249999999999996</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="K91" s="19">
+        <v>0.84040000000000004</v>
+      </c>
+      <c r="L91" s="19">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="M91" s="19">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="N91" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O91" s="19"/>
+      <c r="P91" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q91" s="19">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="R91" s="19"/>
+      <c r="S91" s="19"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="19"/>
+      <c r="D92" s="19"/>
+      <c r="E92" s="19"/>
+      <c r="F92" s="19"/>
+      <c r="G92" s="19"/>
+      <c r="H92" s="19"/>
+      <c r="I92" s="19">
+        <v>0.73540000000000005</v>
+      </c>
+      <c r="J92" s="19">
+        <v>0.74750000000000005</v>
+      </c>
+      <c r="K92" s="19">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="L92" s="19">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="M92" s="19">
+        <v>0.84889999999999999</v>
+      </c>
+      <c r="N92" s="19"/>
+      <c r="O92" s="19"/>
+      <c r="P92" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="Q92" s="19"/>
+      <c r="R92" s="19"/>
+      <c r="S92" s="19"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="19">
+        <v>1</v>
+      </c>
+      <c r="D93" s="19">
+        <v>1</v>
+      </c>
+      <c r="E93" s="19">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="F93" s="19">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="G93" s="19">
+        <v>0.75860000000000005</v>
+      </c>
+      <c r="H93" s="19">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="I93" s="19">
+        <v>0.79110000000000003</v>
+      </c>
+      <c r="J93" s="19">
+        <v>0.84109999999999996</v>
+      </c>
+      <c r="K93" s="19">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="L93" s="19">
+        <v>0.79859999999999998</v>
+      </c>
+      <c r="M93" s="19">
+        <v>0.7399</v>
+      </c>
+      <c r="N93" s="19"/>
+      <c r="O93" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P93" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q93" s="19"/>
+      <c r="R93" s="19"/>
+      <c r="S93" s="19"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="19">
+        <v>1</v>
+      </c>
+      <c r="D94" s="19"/>
+      <c r="E94" s="19"/>
+      <c r="F94" s="19"/>
+      <c r="G94" s="19">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="H94" s="19">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="I94" s="19">
+        <v>0.75970000000000004</v>
+      </c>
+      <c r="J94" s="19">
+        <v>0.74060000000000004</v>
+      </c>
+      <c r="K94" s="19">
+        <v>0.76180000000000003</v>
+      </c>
+      <c r="L94" s="19">
+        <v>0.74719999999999998</v>
+      </c>
+      <c r="M94" s="19"/>
+      <c r="N94" s="19"/>
+      <c r="O94" s="19">
+        <v>0.73580000000000001</v>
+      </c>
+      <c r="P94" s="19"/>
+      <c r="Q94" s="19"/>
+      <c r="R94" s="19"/>
+      <c r="S94" s="19"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="19">
+        <v>1</v>
+      </c>
+      <c r="D95" s="19">
+        <v>1</v>
+      </c>
+      <c r="E95" s="19">
+        <v>0.77739999999999998</v>
+      </c>
+      <c r="F95" s="19">
+        <v>0.79010000000000002</v>
+      </c>
+      <c r="G95" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H95" s="19">
+        <v>0.88939999999999997</v>
+      </c>
+      <c r="I95" s="19">
+        <v>0.76619999999999999</v>
+      </c>
+      <c r="J95" s="19">
+        <v>0.877</v>
+      </c>
+      <c r="K95" s="19">
+        <v>0.75780000000000003</v>
+      </c>
+      <c r="L95" s="19">
+        <v>0.81569999999999998</v>
+      </c>
+      <c r="M95" s="19"/>
+      <c r="N95" s="19"/>
+      <c r="O95" s="19"/>
+      <c r="P95" s="19"/>
+      <c r="Q95" s="19"/>
+      <c r="R95" s="19"/>
+      <c r="S95" s="19"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="19">
+        <v>1</v>
+      </c>
+      <c r="D96" s="19"/>
+      <c r="E96" s="19"/>
+      <c r="F96" s="19"/>
+      <c r="G96" s="19">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H96" s="19"/>
+      <c r="I96" s="19">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0.77959999999999996</v>
+      </c>
+      <c r="K96" s="19">
+        <v>0.75680000000000003</v>
+      </c>
+      <c r="L96" s="19">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="M96" s="19">
+        <v>0.7369</v>
+      </c>
+      <c r="N96" s="19"/>
+      <c r="O96" s="19">
+        <v>0.74399999999999999</v>
+      </c>
+      <c r="P96" s="19">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="Q96" s="19"/>
+      <c r="R96" s="19"/>
+      <c r="S96" s="19"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="19">
+        <v>1.0064</v>
+      </c>
+      <c r="D97" s="19"/>
+      <c r="E97" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F97" s="19"/>
+      <c r="G97" s="19"/>
+      <c r="H97" s="19">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="I97" s="19">
+        <v>0.77759999999999996</v>
+      </c>
+      <c r="J97" s="19">
+        <v>0.76910000000000001</v>
+      </c>
+      <c r="K97" s="19">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="L97" s="19">
+        <v>0.75090000000000001</v>
+      </c>
+      <c r="M97" s="19">
+        <v>0.75549999999999995</v>
+      </c>
+      <c r="N97" s="19"/>
+      <c r="O97" s="19"/>
+      <c r="P97" s="19">
+        <v>0.71550000000000002</v>
+      </c>
+      <c r="Q97" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="R97" s="19"/>
+      <c r="S97" s="19"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="19">
+        <v>1.002</v>
+      </c>
+      <c r="D98" s="19">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="E98" s="19">
+        <v>0.77880000000000005</v>
+      </c>
+      <c r="F98" s="19">
+        <v>0.7702</v>
+      </c>
+      <c r="G98" s="19">
+        <v>0.71889999999999998</v>
+      </c>
+      <c r="H98" s="19">
+        <v>0.87319999999999998</v>
+      </c>
+      <c r="I98" s="19">
+        <v>0.8901</v>
+      </c>
+      <c r="J98" s="19">
+        <v>1.0650999999999999</v>
+      </c>
+      <c r="K98" s="19">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="L98" s="19">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="M98" s="19">
+        <v>0.79930000000000001</v>
+      </c>
+      <c r="N98" s="19"/>
+      <c r="O98" s="19"/>
+      <c r="P98" s="19"/>
+      <c r="Q98" s="19"/>
+      <c r="R98" s="19"/>
+      <c r="S98" s="19"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="19"/>
+      <c r="D99" s="19"/>
+      <c r="E99" s="19"/>
+      <c r="F99" s="19"/>
+      <c r="G99" s="19"/>
+      <c r="H99" s="19"/>
+      <c r="I99" s="19">
+        <v>0.94310000000000005</v>
+      </c>
+      <c r="J99" s="19">
+        <v>0.91979999999999995</v>
+      </c>
+      <c r="K99" s="19">
+        <v>0.77239999999999998</v>
+      </c>
+      <c r="L99" s="19">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="M99" s="19">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N99" s="19"/>
+      <c r="O99" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P99" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="Q99" s="19"/>
+      <c r="R99" s="19"/>
+      <c r="S99" s="19"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="19">
+        <v>1</v>
+      </c>
+      <c r="D100" s="19"/>
+      <c r="E100" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F100" s="19">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="G100" s="19"/>
+      <c r="H100" s="19"/>
+      <c r="I100" s="19"/>
+      <c r="J100" s="19">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K100" s="19">
+        <v>0.8347</v>
+      </c>
+      <c r="L100" s="19">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="M100" s="19"/>
+      <c r="N100" s="19"/>
+      <c r="O100" s="19"/>
+      <c r="P100" s="19"/>
+      <c r="Q100" s="19"/>
+      <c r="R100" s="19"/>
+      <c r="S100" s="19"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="19">
+        <v>1.0065</v>
+      </c>
+      <c r="D101" s="19">
+        <v>1</v>
+      </c>
+      <c r="E101" s="19">
+        <v>0.81230000000000002</v>
+      </c>
+      <c r="F101" s="19">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="G101" s="19">
+        <v>0.74570000000000003</v>
+      </c>
+      <c r="H101" s="19">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0.77669999999999995</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0.79510000000000003</v>
+      </c>
+      <c r="K101" s="19">
+        <v>0.7742</v>
+      </c>
+      <c r="L101" s="19">
+        <v>0.86439999999999995</v>
+      </c>
+      <c r="M101" s="19">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="N101" s="19"/>
+      <c r="O101" s="19"/>
+      <c r="P101" s="19"/>
+      <c r="Q101" s="19"/>
+      <c r="R101" s="19"/>
+      <c r="S101" s="19"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="19">
+        <v>1</v>
+      </c>
+      <c r="D102" s="19">
+        <v>1.0295000000000001</v>
+      </c>
+      <c r="E102" s="19">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="F102" s="19">
+        <v>0.85670000000000002</v>
+      </c>
+      <c r="G102" s="19">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="H102" s="19"/>
+      <c r="I102" s="19">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="J102" s="19">
+        <v>0.73960000000000004</v>
+      </c>
+      <c r="K102" s="19">
+        <v>0.7218</v>
+      </c>
+      <c r="L102" s="19">
+        <v>0.78469999999999995</v>
+      </c>
+      <c r="M102" s="19"/>
+      <c r="N102" s="19"/>
+      <c r="O102" s="19"/>
+      <c r="P102" s="19"/>
+      <c r="Q102" s="19"/>
+      <c r="R102" s="19"/>
+      <c r="S102" s="19"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C103" s="19"/>
+      <c r="D103" s="19"/>
+      <c r="E103" s="19">
+        <v>0.77969999999999995</v>
+      </c>
+      <c r="F103" s="19"/>
+      <c r="G103" s="19"/>
+      <c r="H103" s="19">
+        <v>0.90639999999999998</v>
+      </c>
+      <c r="I103" s="19">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="J103" s="19">
+        <v>1.1266</v>
+      </c>
+      <c r="K103" s="19">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="L103" s="19"/>
+      <c r="M103" s="19"/>
+      <c r="N103" s="19"/>
+      <c r="O103" s="19"/>
+      <c r="P103" s="19"/>
+      <c r="Q103" s="19"/>
+      <c r="R103" s="19"/>
+      <c r="S103" s="19"/>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="18">
+        <v>1.0058</v>
+      </c>
+      <c r="D104" s="18">
+        <v>1.0335000000000001</v>
+      </c>
+      <c r="E104" s="18">
+        <v>0.90990000000000004</v>
+      </c>
+      <c r="F104" s="18">
+        <v>0.78580000000000005</v>
+      </c>
+      <c r="G104" s="18">
+        <v>0.87290000000000001</v>
+      </c>
+      <c r="H104" s="18">
+        <v>0.95389999999999997</v>
+      </c>
+      <c r="I104" s="18">
+        <v>0.90159999999999996</v>
+      </c>
+      <c r="J104" s="18">
+        <v>0.85470000000000002</v>
+      </c>
+      <c r="K104" s="18">
+        <v>0.89870000000000005</v>
+      </c>
+      <c r="L104" s="18">
+        <v>0.83460000000000001</v>
+      </c>
+      <c r="M104" s="18">
+        <v>0.8216</v>
+      </c>
+      <c r="N104" s="18">
+        <v>0.79700000000000004</v>
+      </c>
+      <c r="O104" s="18">
+        <v>0.82320000000000004</v>
+      </c>
+      <c r="P104" s="18">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="Q104" s="18">
+        <v>0.75649999999999995</v>
+      </c>
+      <c r="R104" s="18">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="S104" s="18">
+        <v>0.90620000000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="19"/>
+      <c r="D105" s="19"/>
+      <c r="E105" s="19"/>
+      <c r="F105" s="19"/>
+      <c r="G105" s="19">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="H105" s="19"/>
+      <c r="I105" s="19">
+        <v>1.0303</v>
+      </c>
+      <c r="J105" s="19">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="K105" s="19">
+        <v>1.0691999999999999</v>
+      </c>
+      <c r="L105" s="19">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="M105" s="19">
+        <v>0.85140000000000005</v>
+      </c>
+      <c r="N105" s="19">
+        <v>0.8125</v>
+      </c>
+      <c r="O105" s="19">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="P105" s="19"/>
+      <c r="Q105" s="19">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="R105" s="19"/>
+      <c r="S105" s="19"/>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="19"/>
+      <c r="D106" s="19"/>
+      <c r="E106" s="19"/>
+      <c r="F106" s="19"/>
+      <c r="G106" s="19">
+        <v>1.1034999999999999</v>
+      </c>
+      <c r="H106" s="19"/>
+      <c r="I106" s="19">
+        <v>1.1443000000000001</v>
+      </c>
+      <c r="J106" s="19">
+        <v>1.0736000000000001</v>
+      </c>
+      <c r="K106" s="19">
+        <v>0.96160000000000001</v>
+      </c>
+      <c r="L106" s="19">
+        <v>0.88229999999999997</v>
+      </c>
+      <c r="M106" s="19">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="N106" s="19">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="O106" s="19">
+        <v>0.81930000000000003</v>
+      </c>
+      <c r="P106" s="19">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="Q106" s="19"/>
+      <c r="R106" s="19">
+        <v>0.92930000000000001</v>
+      </c>
+      <c r="S106" s="19">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="19"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="19"/>
+      <c r="F107" s="19"/>
+      <c r="G107" s="19">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="H107" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I107" s="19">
+        <v>0.79690000000000005</v>
+      </c>
+      <c r="J107" s="19">
+        <v>0.83830000000000005</v>
+      </c>
+      <c r="K107" s="19">
+        <v>0.78059999999999996</v>
+      </c>
+      <c r="L107" s="19">
+        <v>0.77370000000000005</v>
+      </c>
+      <c r="M107" s="19">
+        <v>0.75939999999999996</v>
+      </c>
+      <c r="N107" s="19">
+        <v>0.75409999999999999</v>
+      </c>
+      <c r="O107" s="19">
+        <v>0.72540000000000004</v>
+      </c>
+      <c r="P107" s="19"/>
+      <c r="Q107" s="19">
+        <v>0.7248</v>
+      </c>
+      <c r="R107" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S107" s="19"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="19">
+        <v>1</v>
+      </c>
+      <c r="D108" s="19">
+        <v>1.0336000000000001</v>
+      </c>
+      <c r="E108" s="19">
+        <v>0.84430000000000005</v>
+      </c>
+      <c r="F108" s="19">
+        <v>0.90990000000000004</v>
+      </c>
+      <c r="G108" s="19">
+        <v>1.1729000000000001</v>
+      </c>
+      <c r="H108" s="19">
+        <v>0.94720000000000004</v>
+      </c>
+      <c r="I108" s="19">
+        <v>0.89149999999999996</v>
+      </c>
+      <c r="J108" s="19">
+        <v>0.95860000000000001</v>
+      </c>
+      <c r="K108" s="19">
+        <v>0.8609</v>
+      </c>
+      <c r="L108" s="19">
+        <v>0.81689999999999996</v>
+      </c>
+      <c r="M108" s="19">
+        <v>0.8468</v>
+      </c>
+      <c r="N108" s="19">
+        <v>0.9153</v>
+      </c>
+      <c r="O108" s="19"/>
+      <c r="P108" s="19">
+        <v>0.7026</v>
+      </c>
+      <c r="Q108" s="19">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R108" s="19"/>
+      <c r="S108" s="19"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="19"/>
+      <c r="D109" s="19"/>
+      <c r="E109" s="19"/>
+      <c r="F109" s="19"/>
+      <c r="G109" s="19"/>
+      <c r="H109" s="19"/>
+      <c r="I109" s="19">
+        <v>0.93579999999999997</v>
+      </c>
+      <c r="J109" s="19">
+        <v>0.91710000000000003</v>
+      </c>
+      <c r="K109" s="19">
+        <v>0.84350000000000003</v>
+      </c>
+      <c r="L109" s="19">
+        <v>0.75690000000000002</v>
+      </c>
+      <c r="M109" s="19">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="N109" s="19">
+        <v>0.73740000000000006</v>
+      </c>
+      <c r="O109" s="19"/>
+      <c r="P109" s="19">
+        <v>0.71360000000000001</v>
+      </c>
+      <c r="Q109" s="19">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R109" s="19"/>
+      <c r="S109" s="19"/>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+      <c r="F110" s="19"/>
+      <c r="G110" s="19">
+        <v>0.8256</v>
+      </c>
+      <c r="H110" s="19">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="I110" s="19">
+        <v>0.80700000000000005</v>
+      </c>
+      <c r="J110" s="19">
+        <v>0.79220000000000002</v>
+      </c>
+      <c r="K110" s="19">
+        <v>0.80179999999999996</v>
+      </c>
+      <c r="L110" s="19">
+        <v>0.86460000000000004</v>
+      </c>
+      <c r="M110" s="19">
+        <v>0.78369999999999995</v>
+      </c>
+      <c r="N110" s="19">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="O110" s="19">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="P110" s="19">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="Q110" s="19"/>
+      <c r="R110" s="19">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S110" s="19">
+        <v>0.81399999999999995</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+      <c r="F111" s="19"/>
+      <c r="G111" s="19"/>
+      <c r="H111" s="19">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="J111" s="19">
+        <v>1.0239</v>
+      </c>
+      <c r="K111" s="19">
+        <v>1.08</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0.85340000000000005</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0.84909999999999997</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="O111" s="19">
+        <v>0.73470000000000002</v>
+      </c>
+      <c r="P111" s="19">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="Q111" s="19"/>
+      <c r="R111" s="19"/>
+      <c r="S111" s="19"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="19">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D112" s="19">
+        <v>1.0077</v>
+      </c>
+      <c r="E112" s="19">
+        <v>0.9224</v>
+      </c>
+      <c r="F112" s="19">
+        <v>0.78310000000000002</v>
+      </c>
+      <c r="G112" s="19">
+        <v>0.86519999999999997</v>
+      </c>
+      <c r="H112" s="19">
+        <v>0.94650000000000001</v>
+      </c>
+      <c r="I112" s="19">
+        <v>1.0307999999999999</v>
+      </c>
+      <c r="J112" s="19">
+        <v>0.97599999999999998</v>
+      </c>
+      <c r="K112" s="19">
+        <v>0.96209999999999996</v>
+      </c>
+      <c r="L112" s="19">
+        <v>0.82579999999999998</v>
+      </c>
+      <c r="M112" s="19">
+        <v>0.90010000000000001</v>
+      </c>
+      <c r="N112" s="19"/>
+      <c r="O112" s="19"/>
+      <c r="P112" s="19"/>
+      <c r="Q112" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R112" s="19">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S112" s="19"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="19">
+        <v>1.0079</v>
+      </c>
+      <c r="D113" s="19"/>
+      <c r="E113" s="19">
+        <v>0.94040000000000001</v>
+      </c>
+      <c r="F113" s="19">
+        <v>0.76890000000000003</v>
+      </c>
+      <c r="G113" s="19">
+        <v>0.94630000000000003</v>
+      </c>
+      <c r="H113" s="19">
+        <v>0.9395</v>
+      </c>
+      <c r="I113" s="19">
+        <v>0.98450000000000004</v>
+      </c>
+      <c r="J113" s="19">
+        <v>0.94989999999999997</v>
+      </c>
+      <c r="K113" s="19">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="L113" s="19">
+        <v>0.90700000000000003</v>
+      </c>
+      <c r="M113" s="19">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="N113" s="19"/>
+      <c r="O113" s="19"/>
+      <c r="P113" s="19"/>
+      <c r="Q113" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R113" s="19">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S113" s="19"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="19">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="D114" s="19"/>
+      <c r="E114" s="19">
+        <v>0.8911</v>
+      </c>
+      <c r="F114" s="19">
+        <v>0.78469999999999995</v>
+      </c>
+      <c r="G114" s="19">
+        <v>0.85260000000000002</v>
+      </c>
+      <c r="H114" s="19">
+        <v>0.99250000000000005</v>
+      </c>
+      <c r="I114" s="19">
+        <v>0.99329999999999996</v>
+      </c>
+      <c r="J114" s="19">
+        <v>1.0347999999999999</v>
+      </c>
+      <c r="K114" s="19">
+        <v>0.91669999999999996</v>
+      </c>
+      <c r="L114" s="19">
+        <v>0.8236</v>
+      </c>
+      <c r="M114" s="19">
+        <v>0.96760000000000002</v>
+      </c>
+      <c r="N114" s="19"/>
+      <c r="O114" s="19"/>
+      <c r="P114" s="19"/>
+      <c r="Q114" s="19">
+        <v>0.7258</v>
+      </c>
+      <c r="R114" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S114" s="19"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C115" s="19">
+        <v>1.0048999999999999</v>
+      </c>
+      <c r="D115" s="19">
+        <v>1.0365</v>
+      </c>
+      <c r="E115" s="19">
+        <v>0.89939999999999998</v>
+      </c>
+      <c r="F115" s="19">
+        <v>0.7954</v>
+      </c>
+      <c r="G115" s="19">
+        <v>0.86350000000000005</v>
+      </c>
+      <c r="H115" s="19">
+        <v>0.98060000000000003</v>
+      </c>
+      <c r="I115" s="19">
+        <v>1.0714999999999999</v>
+      </c>
+      <c r="J115" s="19">
+        <v>0.96579999999999999</v>
+      </c>
+      <c r="K115" s="19">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="L115" s="19">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="M115" s="19">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="N115" s="19"/>
+      <c r="O115" s="19"/>
+      <c r="P115" s="19"/>
+      <c r="Q115" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R115" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S115" s="19"/>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C116" s="18"/>
+      <c r="D116" s="18"/>
+      <c r="E116" s="18"/>
+      <c r="F116" s="18">
+        <v>1.2983</v>
+      </c>
+      <c r="G116" s="18">
+        <v>1.2988</v>
+      </c>
+      <c r="H116" s="18">
+        <v>1.2153</v>
+      </c>
+      <c r="I116" s="18">
+        <v>1.0163</v>
+      </c>
+      <c r="J116" s="18">
+        <v>1.1746000000000001</v>
+      </c>
+      <c r="K116" s="18">
+        <v>1.1386000000000001</v>
+      </c>
+      <c r="L116" s="18">
+        <v>1.0757000000000001</v>
+      </c>
+      <c r="M116" s="18">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="N116" s="18">
+        <v>0.9173</v>
+      </c>
+      <c r="O116" s="18">
+        <v>0.91759999999999997</v>
+      </c>
+      <c r="P116" s="18">
+        <v>0.82740000000000002</v>
+      </c>
+      <c r="Q116" s="18">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R116" s="18">
+        <v>1</v>
+      </c>
+      <c r="S116" s="18">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+      <c r="I117" s="19">
+        <v>0.93030000000000002</v>
+      </c>
+      <c r="J117" s="19">
+        <v>1.1471</v>
+      </c>
+      <c r="K117" s="19">
+        <v>1.0112000000000001</v>
+      </c>
+      <c r="L117" s="19">
+        <v>1.0097</v>
+      </c>
+      <c r="M117" s="19">
+        <v>1.1785000000000001</v>
+      </c>
+      <c r="N117" s="19">
+        <v>1.0556000000000001</v>
+      </c>
+      <c r="O117" s="19"/>
+      <c r="P117" s="19">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="Q117" s="19"/>
+      <c r="R117" s="19"/>
+      <c r="S117" s="19"/>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C118" s="19"/>
+      <c r="D118" s="19"/>
+      <c r="E118" s="19"/>
+      <c r="F118" s="19">
+        <v>1.2983</v>
+      </c>
+      <c r="G118" s="19">
+        <v>1.2988</v>
+      </c>
+      <c r="H118" s="19">
+        <v>1.2153</v>
+      </c>
+      <c r="I118" s="19">
+        <v>1.1023000000000001</v>
+      </c>
+      <c r="J118" s="19">
+        <v>1.18</v>
+      </c>
+      <c r="K118" s="19">
+        <v>1.2262</v>
+      </c>
+      <c r="L118" s="19">
+        <v>1.1029</v>
+      </c>
+      <c r="M118" s="19">
+        <v>0.94669999999999999</v>
+      </c>
+      <c r="N118" s="19">
+        <v>0.9113</v>
+      </c>
+      <c r="O118" s="19">
+        <v>0.91759999999999997</v>
+      </c>
+      <c r="P118" s="19">
+        <v>0.81040000000000001</v>
+      </c>
+      <c r="Q118" s="19">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R118" s="19">
+        <v>1</v>
+      </c>
+      <c r="S118" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C119" s="18"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="18"/>
+      <c r="F119" s="18"/>
+      <c r="G119" s="18"/>
+      <c r="H119" s="18"/>
+      <c r="I119" s="18">
+        <v>1.0803</v>
+      </c>
+      <c r="J119" s="18">
+        <v>1.2446999999999999</v>
+      </c>
+      <c r="K119" s="18">
+        <v>1.1735</v>
+      </c>
+      <c r="L119" s="18">
+        <v>1.4762</v>
+      </c>
+      <c r="M119" s="18">
+        <v>1.0610999999999999</v>
+      </c>
+      <c r="N119" s="18">
+        <v>1.0670999999999999</v>
+      </c>
+      <c r="O119" s="18">
+        <v>0.98429999999999995</v>
+      </c>
+      <c r="P119" s="18">
+        <v>0.77839999999999998</v>
+      </c>
+      <c r="Q119" s="18"/>
+      <c r="R119" s="18">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S119" s="18">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="19"/>
+      <c r="D120" s="19"/>
+      <c r="E120" s="19"/>
+      <c r="F120" s="19"/>
+      <c r="G120" s="19"/>
+      <c r="H120" s="19"/>
+      <c r="I120" s="19">
+        <v>1.1774</v>
+      </c>
+      <c r="J120" s="19">
+        <v>1.2094</v>
+      </c>
+      <c r="K120" s="19">
+        <v>1.0407999999999999</v>
+      </c>
+      <c r="L120" s="19">
+        <v>0.85650000000000004</v>
+      </c>
+      <c r="M120" s="19">
+        <v>0.83799999999999997</v>
+      </c>
+      <c r="N120" s="19">
+        <v>0.86140000000000005</v>
+      </c>
+      <c r="O120" s="19">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="P120" s="19">
+        <v>0.77839999999999998</v>
+      </c>
+      <c r="Q120" s="19"/>
+      <c r="R120" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S120" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="19"/>
+      <c r="D121" s="19"/>
+      <c r="E121" s="19"/>
+      <c r="F121" s="19"/>
+      <c r="G121" s="19"/>
+      <c r="H121" s="19"/>
+      <c r="I121" s="19"/>
+      <c r="J121" s="19"/>
+      <c r="K121" s="19"/>
+      <c r="L121" s="19"/>
+      <c r="M121" s="19">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="N121" s="19">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="O121" s="19"/>
+      <c r="P121" s="19"/>
+      <c r="Q121" s="19"/>
+      <c r="R121" s="19"/>
+      <c r="S121" s="19"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C122" s="19"/>
+      <c r="D122" s="19"/>
+      <c r="E122" s="19"/>
+      <c r="F122" s="19"/>
+      <c r="G122" s="19"/>
+      <c r="H122" s="19"/>
+      <c r="I122" s="19">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="J122" s="19">
+        <v>1.2618</v>
+      </c>
+      <c r="K122" s="19">
+        <v>1.6757</v>
+      </c>
+      <c r="L122" s="19">
+        <v>1.752</v>
+      </c>
+      <c r="M122" s="19">
+        <v>1.6728000000000001</v>
+      </c>
+      <c r="N122" s="19">
+        <v>1.5871999999999999</v>
+      </c>
+      <c r="O122" s="19">
+        <v>1.4856</v>
+      </c>
+      <c r="P122" s="19"/>
+      <c r="Q122" s="19"/>
+      <c r="R122" s="19"/>
+      <c r="S122" s="19"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C123" s="19"/>
+      <c r="D123" s="19"/>
+      <c r="E123" s="19"/>
+      <c r="F123" s="19"/>
+      <c r="G123" s="19"/>
+      <c r="H123" s="19"/>
+      <c r="I123" s="19"/>
+      <c r="J123" s="19">
+        <v>1.2942</v>
+      </c>
+      <c r="K123" s="19">
+        <v>1.1675</v>
+      </c>
+      <c r="L123" s="19">
+        <v>1.1251</v>
+      </c>
+      <c r="M123" s="19">
+        <v>1.2084999999999999</v>
+      </c>
+      <c r="N123" s="19"/>
+      <c r="O123" s="19"/>
+      <c r="P123" s="19"/>
+      <c r="Q123" s="19"/>
+      <c r="R123" s="19"/>
+      <c r="S123" s="19"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B124" s="7" t="s">
         <v>192</v>
       </c>
+      <c r="C124" s="19"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+      <c r="F124" s="19"/>
+      <c r="G124" s="19"/>
+      <c r="H124" s="19"/>
+      <c r="I124" s="19"/>
+      <c r="J124" s="19">
+        <v>1.1821999999999999</v>
+      </c>
+      <c r="K124" s="19">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="L124" s="19">
+        <v>0.7893</v>
+      </c>
+      <c r="M124" s="19">
+        <v>1.0179</v>
+      </c>
+      <c r="N124" s="19">
+        <v>1.0395000000000001</v>
+      </c>
+      <c r="O124" s="19"/>
+      <c r="P124" s="19"/>
+      <c r="Q124" s="19"/>
+      <c r="R124" s="19"/>
+      <c r="S124" s="19"/>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C125" s="18">
+        <v>1.0398000000000001</v>
+      </c>
+      <c r="D125" s="18">
+        <v>1.0782</v>
+      </c>
+      <c r="E125" s="18">
+        <v>1.0674999999999999</v>
+      </c>
+      <c r="F125" s="18">
+        <v>1.0697000000000001</v>
+      </c>
+      <c r="G125" s="18">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="H125" s="18">
+        <v>1.1113999999999999</v>
+      </c>
+      <c r="I125" s="18">
+        <v>0.9476</v>
+      </c>
+      <c r="J125" s="18">
+        <v>0.92430000000000001</v>
+      </c>
+      <c r="K125" s="18">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="L125" s="18">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="M125" s="18">
+        <v>0.8236</v>
+      </c>
+      <c r="N125" s="18">
+        <v>0.82799999999999996</v>
+      </c>
+      <c r="O125" s="18">
+        <v>0.79730000000000001</v>
+      </c>
+      <c r="P125" s="18">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="Q125" s="18">
+        <v>0.78759999999999997</v>
+      </c>
+      <c r="R125" s="18">
+        <v>0.87660000000000005</v>
+      </c>
+      <c r="S125" s="18">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C126" s="19">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="D126" s="19">
+        <v>1.0620000000000001</v>
+      </c>
+      <c r="E126" s="19">
+        <v>1.0674999999999999</v>
+      </c>
+      <c r="F126" s="19">
+        <v>1.0697000000000001</v>
+      </c>
+      <c r="G126" s="19">
+        <v>0.98360000000000003</v>
+      </c>
+      <c r="H126" s="19">
+        <v>1.0301</v>
+      </c>
+      <c r="I126" s="19">
+        <v>1.0593999999999999</v>
+      </c>
+      <c r="J126" s="19">
+        <v>1.0833999999999999</v>
+      </c>
+      <c r="K126" s="19">
+        <v>1.0322</v>
+      </c>
+      <c r="L126" s="19">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="M126" s="19">
+        <v>0.82030000000000003</v>
+      </c>
+      <c r="N126" s="19">
+        <v>0.94059999999999999</v>
+      </c>
+      <c r="O126" s="19">
+        <v>0.82040000000000002</v>
+      </c>
+      <c r="P126" s="19"/>
+      <c r="Q126" s="19"/>
+      <c r="R126" s="19"/>
+      <c r="S126" s="19"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C127" s="19"/>
+      <c r="D127" s="19"/>
+      <c r="E127" s="19"/>
+      <c r="F127" s="19"/>
+      <c r="G127" s="19"/>
+      <c r="H127" s="19"/>
+      <c r="I127" s="19">
+        <v>0.8458</v>
+      </c>
+      <c r="J127" s="19">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="K127" s="19">
+        <v>0.98760000000000003</v>
+      </c>
+      <c r="L127" s="19">
+        <v>0.86939999999999995</v>
+      </c>
+      <c r="M127" s="19">
+        <v>0.81610000000000005</v>
+      </c>
+      <c r="N127" s="19">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="O127" s="19">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="P127" s="19">
+        <v>0.9022</v>
+      </c>
+      <c r="Q127" s="19"/>
+      <c r="R127" s="19"/>
+      <c r="S127" s="19"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="19"/>
+      <c r="D128" s="19"/>
+      <c r="E128" s="19"/>
+      <c r="F128" s="19"/>
+      <c r="G128" s="19"/>
+      <c r="H128" s="19"/>
+      <c r="I128" s="19"/>
+      <c r="J128" s="19">
+        <v>1.075</v>
+      </c>
+      <c r="K128" s="19">
+        <v>0.89039999999999997</v>
+      </c>
+      <c r="L128" s="19">
+        <v>0.89910000000000001</v>
+      </c>
+      <c r="M128" s="19">
+        <v>0.80730000000000002</v>
+      </c>
+      <c r="N128" s="19">
+        <v>0.77729999999999999</v>
+      </c>
+      <c r="O128" s="19">
+        <v>0.83589999999999998</v>
+      </c>
+      <c r="P128" s="19">
+        <v>0.998</v>
+      </c>
+      <c r="Q128" s="19"/>
+      <c r="R128" s="19"/>
+      <c r="S128" s="19"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="19"/>
+      <c r="D129" s="19"/>
+      <c r="E129" s="19"/>
+      <c r="F129" s="19"/>
+      <c r="G129" s="19"/>
+      <c r="H129" s="19"/>
+      <c r="I129" s="19"/>
+      <c r="J129" s="19"/>
+      <c r="K129" s="19"/>
+      <c r="L129" s="19">
+        <v>1.0782</v>
+      </c>
+      <c r="M129" s="19">
+        <v>0.97089999999999999</v>
+      </c>
+      <c r="N129" s="19">
+        <v>1.0788</v>
+      </c>
+      <c r="O129" s="19">
+        <v>1</v>
+      </c>
+      <c r="P129" s="19"/>
+      <c r="Q129" s="19"/>
+      <c r="R129" s="19"/>
+      <c r="S129" s="19"/>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="19"/>
+      <c r="D130" s="19"/>
+      <c r="E130" s="19"/>
+      <c r="F130" s="19"/>
+      <c r="G130" s="19"/>
+      <c r="H130" s="19"/>
+      <c r="I130" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="J130" s="19">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="K130" s="19">
+        <v>1.0407</v>
+      </c>
+      <c r="L130" s="19">
+        <v>0.92910000000000004</v>
+      </c>
+      <c r="M130" s="19">
+        <v>0.77080000000000004</v>
+      </c>
+      <c r="N130" s="19">
+        <v>0.7994</v>
+      </c>
+      <c r="O130" s="19">
+        <v>0.76019999999999999</v>
+      </c>
+      <c r="P130" s="19">
+        <v>0.8901</v>
+      </c>
+      <c r="Q130" s="19"/>
+      <c r="R130" s="19">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="S130" s="19">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="19">
+        <v>1.0396000000000001</v>
+      </c>
+      <c r="D131" s="19"/>
+      <c r="E131" s="19"/>
+      <c r="F131" s="19"/>
+      <c r="G131" s="19">
+        <v>1.1666000000000001</v>
+      </c>
+      <c r="H131" s="19">
+        <v>1.1234</v>
+      </c>
+      <c r="I131" s="19">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="J131" s="19">
+        <v>1.0566</v>
+      </c>
+      <c r="K131" s="19">
+        <v>0.96819999999999995</v>
+      </c>
+      <c r="L131" s="19">
+        <v>0.87370000000000003</v>
+      </c>
+      <c r="M131" s="19">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="N131" s="19">
+        <v>0.84619999999999995</v>
+      </c>
+      <c r="O131" s="19">
+        <v>0.79169999999999996</v>
+      </c>
+      <c r="P131" s="19">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="Q131" s="19">
+        <v>0.74129999999999996</v>
+      </c>
+      <c r="R131" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S131" s="19"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="19"/>
+      <c r="D132" s="19"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="19"/>
+      <c r="G132" s="19"/>
+      <c r="H132" s="19"/>
+      <c r="I132" s="19">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J132" s="19">
+        <v>0.84389999999999998</v>
+      </c>
+      <c r="K132" s="19">
+        <v>0.81030000000000002</v>
+      </c>
+      <c r="L132" s="19">
+        <v>0.76280000000000003</v>
+      </c>
+      <c r="M132" s="19">
+        <v>0.80859999999999999</v>
+      </c>
+      <c r="N132" s="19">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="O132" s="19">
+        <v>0.75470000000000004</v>
+      </c>
+      <c r="P132" s="19">
+        <v>0.78839999999999999</v>
+      </c>
+      <c r="Q132" s="19">
+        <v>0.92149999999999999</v>
+      </c>
+      <c r="R132" s="19"/>
+      <c r="S132" s="19"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="19"/>
+      <c r="G133" s="19"/>
+      <c r="H133" s="19"/>
+      <c r="I133" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="J133" s="19">
+        <v>1.0934999999999999</v>
+      </c>
+      <c r="K133" s="19"/>
+      <c r="L133" s="19">
+        <v>0.97860000000000003</v>
+      </c>
+      <c r="M133" s="19">
+        <v>1.1422000000000001</v>
+      </c>
+      <c r="N133" s="19"/>
+      <c r="O133" s="19"/>
+      <c r="P133" s="19"/>
+      <c r="Q133" s="19">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R133" s="19"/>
+      <c r="S133" s="19"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C134" s="19"/>
+      <c r="D134" s="19"/>
+      <c r="E134" s="19"/>
+      <c r="F134" s="19"/>
+      <c r="G134" s="19"/>
+      <c r="H134" s="19"/>
+      <c r="I134" s="19">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="J134" s="19">
+        <v>0.91490000000000005</v>
+      </c>
+      <c r="K134" s="19">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="L134" s="19">
+        <v>0.91169999999999995</v>
+      </c>
+      <c r="M134" s="19">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="N134" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="O134" s="19"/>
+      <c r="P134" s="19">
+        <v>0.81259999999999999</v>
+      </c>
+      <c r="Q134" s="19">
+        <v>0.80049999999999999</v>
+      </c>
+      <c r="R134" s="19">
+        <v>0.877</v>
+      </c>
+      <c r="S134" s="19"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C135" s="19"/>
+      <c r="D135" s="19">
+        <v>1.1026</v>
+      </c>
+      <c r="E135" s="19"/>
+      <c r="F135" s="19"/>
+      <c r="G135" s="19"/>
+      <c r="H135" s="19"/>
+      <c r="I135" s="19">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="J135" s="19">
+        <v>0.99739999999999995</v>
+      </c>
+      <c r="K135" s="19">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="L135" s="19"/>
+      <c r="M135" s="19">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="N135" s="19">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="O135" s="19">
+        <v>0.75229999999999997</v>
+      </c>
+      <c r="P135" s="19">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="Q135" s="19"/>
+      <c r="R135" s="19"/>
+      <c r="S135" s="19"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C136" s="19"/>
+      <c r="D136" s="19"/>
+      <c r="E136" s="19"/>
+      <c r="F136" s="19"/>
+      <c r="G136" s="19"/>
+      <c r="H136" s="19"/>
+      <c r="I136" s="19"/>
+      <c r="J136" s="19">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="K136" s="19">
+        <v>0.77059999999999995</v>
+      </c>
+      <c r="L136" s="19">
+        <v>0.73780000000000001</v>
+      </c>
+      <c r="M136" s="19">
+        <v>0.73660000000000003</v>
+      </c>
+      <c r="N136" s="19">
+        <v>0.75039999999999996</v>
+      </c>
+      <c r="O136" s="19">
+        <v>1.0031000000000001</v>
+      </c>
+      <c r="P136" s="19"/>
+      <c r="Q136" s="19"/>
+      <c r="R136" s="19"/>
+      <c r="S136" s="19"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="19"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+      <c r="F137" s="19"/>
+      <c r="G137" s="19">
+        <v>0.81020000000000003</v>
+      </c>
+      <c r="H137" s="19">
+        <v>0.78510000000000002</v>
+      </c>
+      <c r="I137" s="19">
+        <v>0.79179999999999995</v>
+      </c>
+      <c r="J137" s="19">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="K137" s="19">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="L137" s="19">
+        <v>0.84019999999999995</v>
+      </c>
+      <c r="M137" s="19">
+        <v>0.86380000000000001</v>
+      </c>
+      <c r="N137" s="19">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="O137" s="19">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="P137" s="19">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="Q137" s="19">
+        <v>0.74039999999999995</v>
+      </c>
+      <c r="R137" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S137" s="19"/>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C138" s="18">
+        <v>1</v>
+      </c>
+      <c r="D138" s="18"/>
+      <c r="E138" s="18">
+        <v>0.79110000000000003</v>
+      </c>
+      <c r="F138" s="18">
+        <v>0.89790000000000003</v>
+      </c>
+      <c r="G138" s="18">
+        <v>0.84919999999999995</v>
+      </c>
+      <c r="H138" s="18">
+        <v>0.96</v>
+      </c>
+      <c r="I138" s="18">
+        <v>0.78349999999999997</v>
+      </c>
+      <c r="J138" s="18">
+        <v>0.84970000000000001</v>
+      </c>
+      <c r="K138" s="18">
+        <v>0.83509999999999995</v>
+      </c>
+      <c r="L138" s="18">
+        <v>0.87729999999999997</v>
+      </c>
+      <c r="M138" s="18">
+        <v>0.85460000000000003</v>
+      </c>
+      <c r="N138" s="18">
+        <v>0.90410000000000001</v>
+      </c>
+      <c r="O138" s="18">
+        <v>0.90849999999999997</v>
+      </c>
+      <c r="P138" s="18">
+        <v>0.86970000000000003</v>
+      </c>
+      <c r="Q138" s="18">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="R138" s="18">
+        <v>1.1226</v>
+      </c>
+      <c r="S138" s="18">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C139" s="19">
+        <v>1</v>
+      </c>
+      <c r="D139" s="19"/>
+      <c r="E139" s="19">
+        <v>0.78949999999999998</v>
+      </c>
+      <c r="F139" s="19">
+        <v>0.89790000000000003</v>
+      </c>
+      <c r="G139" s="19">
+        <v>0.77170000000000005</v>
+      </c>
+      <c r="H139" s="19">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="I139" s="19">
+        <v>0.74309999999999998</v>
+      </c>
+      <c r="J139" s="19">
+        <v>0.82350000000000001</v>
+      </c>
+      <c r="K139" s="19">
+        <v>0.78320000000000001</v>
+      </c>
+      <c r="L139" s="19">
+        <v>0.75370000000000004</v>
+      </c>
+      <c r="M139" s="19">
+        <v>0.79930000000000001</v>
+      </c>
+      <c r="N139" s="19">
+        <v>0.71360000000000001</v>
+      </c>
+      <c r="O139" s="19"/>
+      <c r="P139" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q139" s="19">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R139" s="19"/>
+      <c r="S139" s="19"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="19"/>
+      <c r="D140" s="19"/>
+      <c r="E140" s="19">
+        <v>0.7944</v>
+      </c>
+      <c r="F140" s="19"/>
+      <c r="G140" s="19">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="H140" s="19"/>
+      <c r="I140" s="19"/>
+      <c r="J140" s="19">
+        <v>0.90629999999999999</v>
+      </c>
+      <c r="K140" s="19">
+        <v>0.91239999999999999</v>
+      </c>
+      <c r="L140" s="19">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M140" s="19"/>
+      <c r="N140" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O140" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P140" s="19"/>
+      <c r="Q140" s="19"/>
+      <c r="R140" s="19"/>
+      <c r="S140" s="19"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C141" s="19"/>
+      <c r="D141" s="19"/>
+      <c r="E141" s="19"/>
+      <c r="F141" s="19"/>
+      <c r="G141" s="19"/>
+      <c r="H141" s="19"/>
+      <c r="I141" s="19">
+        <v>1</v>
+      </c>
+      <c r="J141" s="19">
+        <v>1</v>
+      </c>
+      <c r="K141" s="19">
+        <v>0.98</v>
+      </c>
+      <c r="L141" s="19">
+        <v>0.9002</v>
+      </c>
+      <c r="M141" s="19">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="N141" s="19">
+        <v>0.92530000000000001</v>
+      </c>
+      <c r="O141" s="19">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="P141" s="19">
+        <v>0.92</v>
+      </c>
+      <c r="Q141" s="19">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R141" s="19"/>
+      <c r="S141" s="19"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C142" s="19"/>
+      <c r="D142" s="19"/>
+      <c r="E142" s="19"/>
+      <c r="F142" s="19"/>
+      <c r="G142" s="19">
+        <v>1.099</v>
+      </c>
+      <c r="H142" s="19">
+        <v>1.0723</v>
+      </c>
+      <c r="I142" s="19">
+        <v>0.94179999999999997</v>
+      </c>
+      <c r="J142" s="19">
+        <v>1.0809</v>
+      </c>
+      <c r="K142" s="19">
+        <v>0.99099999999999999</v>
+      </c>
+      <c r="L142" s="19">
+        <v>1.0682</v>
+      </c>
+      <c r="M142" s="19">
+        <v>0.8508</v>
+      </c>
+      <c r="N142" s="19">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="O142" s="19">
+        <v>0.91490000000000005</v>
+      </c>
+      <c r="P142" s="19">
+        <v>0.9042</v>
+      </c>
+      <c r="Q142" s="19">
+        <v>0.72089999999999999</v>
+      </c>
+      <c r="R142" s="19">
+        <v>1.1226</v>
+      </c>
+      <c r="S142" s="19">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C143" s="18">
+        <v>1</v>
+      </c>
+      <c r="D143" s="18">
+        <v>1.0108999999999999</v>
+      </c>
+      <c r="E143" s="18">
+        <v>0.87209999999999999</v>
+      </c>
+      <c r="F143" s="18">
+        <v>1.0093000000000001</v>
+      </c>
+      <c r="G143" s="18">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="H143" s="18">
+        <v>1.0692999999999999</v>
+      </c>
+      <c r="I143" s="18">
+        <v>0.96289999999999998</v>
+      </c>
+      <c r="J143" s="18">
+        <v>1.0065</v>
+      </c>
+      <c r="K143" s="18">
+        <v>0.96609999999999996</v>
+      </c>
+      <c r="L143" s="18">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="M143" s="18">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="N143" s="18">
+        <v>0.88560000000000005</v>
+      </c>
+      <c r="O143" s="18">
+        <v>0.87129999999999996</v>
+      </c>
+      <c r="P143" s="18">
+        <v>0.81010000000000004</v>
+      </c>
+      <c r="Q143" s="18">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R143" s="18">
+        <v>0.88229999999999997</v>
+      </c>
+      <c r="S143" s="18">
+        <v>0.90029999999999999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C144" s="19"/>
+      <c r="D144" s="19"/>
+      <c r="E144" s="19"/>
+      <c r="F144" s="19"/>
+      <c r="G144" s="19"/>
+      <c r="H144" s="19"/>
+      <c r="I144" s="19"/>
+      <c r="J144" s="19">
+        <v>0.96689999999999998</v>
+      </c>
+      <c r="K144" s="19">
+        <v>0.9405</v>
+      </c>
+      <c r="L144" s="19">
+        <v>1.0274000000000001</v>
+      </c>
+      <c r="M144" s="19"/>
+      <c r="N144" s="19">
+        <v>0.89280000000000004</v>
+      </c>
+      <c r="O144" s="19">
+        <v>0.95530000000000004</v>
+      </c>
+      <c r="P144" s="19"/>
+      <c r="Q144" s="19"/>
+      <c r="R144" s="19"/>
+      <c r="S144" s="19"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C145" s="19"/>
+      <c r="D145" s="19"/>
+      <c r="E145" s="19"/>
+      <c r="F145" s="19"/>
+      <c r="G145" s="19"/>
+      <c r="H145" s="19"/>
+      <c r="I145" s="19"/>
+      <c r="J145" s="19">
+        <v>1.0464</v>
+      </c>
+      <c r="K145" s="19">
+        <v>0.9214</v>
+      </c>
+      <c r="L145" s="19">
+        <v>0.86180000000000001</v>
+      </c>
+      <c r="M145" s="19">
+        <v>0.88149999999999995</v>
+      </c>
+      <c r="N145" s="19">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="O145" s="19">
+        <v>0.8468</v>
+      </c>
+      <c r="P145" s="19"/>
+      <c r="Q145" s="19"/>
+      <c r="R145" s="19">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="S145" s="19">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C146" s="19">
+        <v>1</v>
+      </c>
+      <c r="D146" s="19">
+        <v>1</v>
+      </c>
+      <c r="E146" s="19">
+        <v>0.871</v>
+      </c>
+      <c r="F146" s="19">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="G146" s="19">
+        <v>0.96540000000000004</v>
+      </c>
+      <c r="H146" s="19">
+        <v>0.98429999999999995</v>
+      </c>
+      <c r="I146" s="19">
+        <v>1.0281</v>
+      </c>
+      <c r="J146" s="19">
+        <v>1.06</v>
+      </c>
+      <c r="K146" s="19">
+        <v>1.0759000000000001</v>
+      </c>
+      <c r="L146" s="19">
+        <v>0.95330000000000004</v>
+      </c>
+      <c r="M146" s="19">
+        <v>0.90049999999999997</v>
+      </c>
+      <c r="N146" s="19">
+        <v>0.92369999999999997</v>
+      </c>
+      <c r="O146" s="19">
+        <v>0.87080000000000002</v>
+      </c>
+      <c r="P146" s="19">
+        <v>0.88690000000000002</v>
+      </c>
+      <c r="Q146" s="19"/>
+      <c r="R146" s="19">
+        <v>0.88429999999999997</v>
+      </c>
+      <c r="S146" s="19">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C147" s="19">
+        <v>1</v>
+      </c>
+      <c r="D147" s="19">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="E147" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F147" s="19"/>
+      <c r="G147" s="19">
+        <v>0.70840000000000003</v>
+      </c>
+      <c r="H147" s="19"/>
+      <c r="I147" s="19">
+        <v>0.76119999999999999</v>
+      </c>
+      <c r="J147" s="19">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="K147" s="19">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="L147" s="19">
+        <v>0.79290000000000005</v>
+      </c>
+      <c r="M147" s="19">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N147" s="19"/>
+      <c r="O147" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P147" s="19"/>
+      <c r="Q147" s="19"/>
+      <c r="R147" s="19"/>
+      <c r="S147" s="19"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C148" s="19"/>
+      <c r="D148" s="19"/>
+      <c r="E148" s="19"/>
+      <c r="F148" s="19"/>
+      <c r="G148" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H148" s="19">
+        <v>1.0973999999999999</v>
+      </c>
+      <c r="I148" s="19">
+        <v>0.995</v>
+      </c>
+      <c r="J148" s="19">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="K148" s="19">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="L148" s="19">
+        <v>0.80800000000000005</v>
+      </c>
+      <c r="M148" s="19">
+        <v>0.80759999999999998</v>
+      </c>
+      <c r="N148" s="19">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="O148" s="19">
+        <v>0.76429999999999998</v>
+      </c>
+      <c r="P148" s="19">
+        <v>0.72360000000000002</v>
+      </c>
+      <c r="Q148" s="19"/>
+      <c r="R148" s="19"/>
+      <c r="S148" s="19"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C149" s="19"/>
+      <c r="D149" s="19">
+        <v>1.0691999999999999</v>
+      </c>
+      <c r="E149" s="19">
+        <v>0.91259999999999997</v>
+      </c>
+      <c r="F149" s="19"/>
+      <c r="G149" s="19"/>
+      <c r="H149" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="I149" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="J149" s="19">
+        <v>1.0475000000000001</v>
+      </c>
+      <c r="K149" s="19">
+        <v>0.7913</v>
+      </c>
+      <c r="L149" s="19">
+        <v>0.74929999999999997</v>
+      </c>
+      <c r="M149" s="19">
+        <v>0.78059999999999996</v>
+      </c>
+      <c r="N149" s="19">
+        <v>0.79159999999999997</v>
+      </c>
+      <c r="O149" s="19"/>
+      <c r="P149" s="19"/>
+      <c r="Q149" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R149" s="19"/>
+      <c r="S149" s="19"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+      <c r="F150" s="19">
+        <v>1.0461</v>
+      </c>
+      <c r="G150" s="19">
+        <v>1.0418000000000001</v>
+      </c>
+      <c r="H150" s="19">
+        <v>1.0845</v>
+      </c>
+      <c r="I150" s="19">
+        <v>1.2274</v>
+      </c>
+      <c r="J150" s="19">
+        <v>0.94169999999999998</v>
+      </c>
+      <c r="K150" s="19">
+        <v>1.163</v>
+      </c>
+      <c r="L150" s="19">
+        <v>1.0634999999999999</v>
+      </c>
+      <c r="M150" s="19">
+        <v>0.82499999999999996</v>
+      </c>
+      <c r="N150" s="19">
+        <v>0.87639999999999996</v>
+      </c>
+      <c r="O150" s="19">
+        <v>0.8397</v>
+      </c>
+      <c r="P150" s="19"/>
+      <c r="Q150" s="19"/>
+      <c r="R150" s="19"/>
+      <c r="S150" s="19"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" s="19"/>
+      <c r="D151" s="19"/>
+      <c r="E151" s="19"/>
+      <c r="F151" s="19"/>
+      <c r="G151" s="19">
+        <v>1.2825</v>
+      </c>
+      <c r="H151" s="19">
+        <v>1.194</v>
+      </c>
+      <c r="I151" s="19">
+        <v>1.0267999999999999</v>
+      </c>
+      <c r="J151" s="19">
+        <v>1.0557000000000001</v>
+      </c>
+      <c r="K151" s="19">
+        <v>0.97599999999999998</v>
+      </c>
+      <c r="L151" s="19">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="M151" s="19">
+        <v>0.88959999999999995</v>
+      </c>
+      <c r="N151" s="19">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="O151" s="19"/>
+      <c r="P151" s="19">
+        <v>0.87519999999999998</v>
+      </c>
+      <c r="Q151" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R151" s="19"/>
+      <c r="S151" s="19"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" s="19"/>
+      <c r="D152" s="19"/>
+      <c r="E152" s="19"/>
+      <c r="F152" s="19"/>
+      <c r="G152" s="19">
+        <v>1.2988</v>
+      </c>
+      <c r="H152" s="19"/>
+      <c r="I152" s="19"/>
+      <c r="J152" s="19">
+        <v>1.1716</v>
+      </c>
+      <c r="K152" s="19">
+        <v>1.0864</v>
+      </c>
+      <c r="L152" s="19">
+        <v>0.95240000000000002</v>
+      </c>
+      <c r="M152" s="19">
+        <v>0.89939999999999998</v>
+      </c>
+      <c r="N152" s="19">
+        <v>0.90759999999999996</v>
+      </c>
+      <c r="O152" s="19">
+        <v>0.88970000000000005</v>
+      </c>
+      <c r="P152" s="19">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="Q152" s="19"/>
+      <c r="R152" s="19">
+        <v>0.96560000000000001</v>
+      </c>
+      <c r="S152" s="19">
+        <v>0.9194</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" s="19"/>
+      <c r="D153" s="19"/>
+      <c r="E153" s="19"/>
+      <c r="F153" s="19"/>
+      <c r="G153" s="19">
+        <v>1.0545</v>
+      </c>
+      <c r="H153" s="19">
+        <v>1.0664</v>
+      </c>
+      <c r="I153" s="19">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="J153" s="19">
+        <v>1.0466</v>
+      </c>
+      <c r="K153" s="19">
+        <v>1.0063</v>
+      </c>
+      <c r="L153" s="19">
+        <v>0.99539999999999995</v>
+      </c>
+      <c r="M153" s="19">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="N153" s="19">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="O153" s="19">
+        <v>0.9325</v>
+      </c>
+      <c r="P153" s="19"/>
+      <c r="Q153" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R153" s="19"/>
+      <c r="S153" s="19"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C154" s="18">
+        <v>1.0174000000000001</v>
+      </c>
+      <c r="D154" s="18"/>
+      <c r="E154" s="18">
+        <v>0.78449999999999998</v>
+      </c>
+      <c r="F154" s="18">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="G154" s="18">
+        <v>0.78490000000000004</v>
+      </c>
+      <c r="H154" s="18">
+        <v>0.86450000000000005</v>
+      </c>
+      <c r="I154" s="18">
+        <v>0.93740000000000001</v>
+      </c>
+      <c r="J154" s="18">
+        <v>1.0244</v>
+      </c>
+      <c r="K154" s="18">
+        <v>0.87390000000000001</v>
+      </c>
+      <c r="L154" s="18">
+        <v>0.86029999999999995</v>
+      </c>
+      <c r="M154" s="18">
+        <v>0.82040000000000002</v>
+      </c>
+      <c r="N154" s="18">
+        <v>0.92410000000000003</v>
+      </c>
+      <c r="O154" s="18">
+        <v>0.87460000000000004</v>
+      </c>
+      <c r="P154" s="18">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="Q154" s="18">
+        <v>0.7782</v>
+      </c>
+      <c r="R154" s="18">
+        <v>0.83130000000000004</v>
+      </c>
+      <c r="S154" s="18">
+        <v>0.93010000000000004</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" s="19"/>
+      <c r="D155" s="19"/>
+      <c r="E155" s="19"/>
+      <c r="F155" s="19"/>
+      <c r="G155" s="19"/>
+      <c r="H155" s="19"/>
+      <c r="I155" s="19">
+        <v>0.86480000000000001</v>
+      </c>
+      <c r="J155" s="19">
+        <v>1.173</v>
+      </c>
+      <c r="K155" s="19">
+        <v>0.92569999999999997</v>
+      </c>
+      <c r="L155" s="19">
+        <v>0.86339999999999995</v>
+      </c>
+      <c r="M155" s="19">
+        <v>0.78590000000000004</v>
+      </c>
+      <c r="N155" s="19">
+        <v>0.91779999999999995</v>
+      </c>
+      <c r="O155" s="19">
+        <v>0.84860000000000002</v>
+      </c>
+      <c r="P155" s="19"/>
+      <c r="Q155" s="19"/>
+      <c r="R155" s="19">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="S155" s="19">
+        <v>0.87709999999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C156" s="19">
+        <v>1</v>
+      </c>
+      <c r="D156" s="19"/>
+      <c r="E156" s="19"/>
+      <c r="F156" s="19">
+        <v>0.76290000000000002</v>
+      </c>
+      <c r="G156" s="19">
+        <v>0.73819999999999997</v>
+      </c>
+      <c r="H156" s="19">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="I156" s="19">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="J156" s="19">
+        <v>0.88549999999999995</v>
+      </c>
+      <c r="K156" s="19">
+        <v>0.83479999999999999</v>
+      </c>
+      <c r="L156" s="19">
+        <v>0.88</v>
+      </c>
+      <c r="M156" s="19">
+        <v>0.92369999999999997</v>
+      </c>
+      <c r="N156" s="19">
+        <v>0.88900000000000001</v>
+      </c>
+      <c r="O156" s="19">
+        <v>0.72460000000000002</v>
+      </c>
+      <c r="P156" s="19"/>
+      <c r="Q156" s="19">
+        <v>0.76419999999999999</v>
+      </c>
+      <c r="R156" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S156" s="19"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" s="19"/>
+      <c r="D157" s="19"/>
+      <c r="E157" s="19">
+        <v>0.78449999999999998</v>
+      </c>
+      <c r="F157" s="19"/>
+      <c r="G157" s="19">
+        <v>1.2988</v>
+      </c>
+      <c r="H157" s="19">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="I157" s="19"/>
+      <c r="J157" s="19">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="K157" s="19">
+        <v>0.76739999999999997</v>
+      </c>
+      <c r="L157" s="19">
+        <v>0.77790000000000004</v>
+      </c>
+      <c r="M157" s="19">
+        <v>0.69889999999999997</v>
+      </c>
+      <c r="N157" s="19">
+        <v>0.85929999999999995</v>
+      </c>
+      <c r="O157" s="19"/>
+      <c r="P157" s="19">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="Q157" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="R157" s="19"/>
+      <c r="S157" s="19"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C158" s="19">
+        <v>1.0255000000000001</v>
+      </c>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+      <c r="F158" s="19"/>
+      <c r="G158" s="19"/>
+      <c r="H158" s="19"/>
+      <c r="I158" s="19">
+        <v>0.97450000000000003</v>
+      </c>
+      <c r="J158" s="19">
+        <v>1.0495000000000001</v>
+      </c>
+      <c r="K158" s="19">
+        <v>0.8931</v>
+      </c>
+      <c r="L158" s="19">
+        <v>0.82669999999999999</v>
+      </c>
+      <c r="M158" s="19">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="N158" s="19">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="O158" s="19">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="P158" s="19"/>
+      <c r="Q158" s="19">
+        <v>0.73519999999999996</v>
+      </c>
+      <c r="R158" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S158" s="19"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C159" s="19">
+        <v>1</v>
+      </c>
+      <c r="D159" s="19"/>
+      <c r="E159" s="19"/>
+      <c r="F159" s="19"/>
+      <c r="G159" s="19"/>
+      <c r="H159" s="19"/>
+      <c r="I159" s="19">
+        <v>0.97570000000000001</v>
+      </c>
+      <c r="J159" s="19">
+        <v>1.0333000000000001</v>
+      </c>
+      <c r="K159" s="19">
+        <v>0.97960000000000003</v>
+      </c>
+      <c r="L159" s="19">
+        <v>1.0161</v>
+      </c>
+      <c r="M159" s="19">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="N159" s="19">
+        <v>0.89410000000000001</v>
+      </c>
+      <c r="O159" s="19"/>
+      <c r="P159" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="Q159" s="19"/>
+      <c r="R159" s="19"/>
+      <c r="S159" s="19"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C160" s="19"/>
+      <c r="D160" s="19"/>
+      <c r="E160" s="19"/>
+      <c r="F160" s="19"/>
+      <c r="G160" s="19"/>
+      <c r="H160" s="19"/>
+      <c r="I160" s="19">
+        <v>1.2153</v>
+      </c>
+      <c r="J160" s="19">
+        <v>1.2287999999999999</v>
+      </c>
+      <c r="K160" s="19">
+        <v>1.1708000000000001</v>
+      </c>
+      <c r="L160" s="19">
+        <v>1.127</v>
+      </c>
+      <c r="M160" s="19">
+        <v>0.84419999999999995</v>
+      </c>
+      <c r="N160" s="19">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="O160" s="19">
+        <v>0.93489999999999995</v>
+      </c>
+      <c r="P160" s="19">
+        <v>1.0379</v>
+      </c>
+      <c r="Q160" s="19"/>
+      <c r="R160" s="19">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="S160" s="19">
+        <v>0.98299999999999998</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="18">
+        <v>1.0104</v>
+      </c>
+      <c r="D161" s="18">
+        <v>1.0170999999999999</v>
+      </c>
+      <c r="E161" s="18">
+        <v>0.88770000000000004</v>
+      </c>
+      <c r="F161" s="18">
+        <v>0.81030000000000002</v>
+      </c>
+      <c r="G161" s="18">
+        <v>0.93169999999999997</v>
+      </c>
+      <c r="H161" s="18">
+        <v>0.9899</v>
+      </c>
+      <c r="I161" s="18">
+        <v>0.88260000000000005</v>
+      </c>
+      <c r="J161" s="18">
+        <v>0.90480000000000005</v>
+      </c>
+      <c r="K161" s="18">
+        <v>0.89980000000000004</v>
+      </c>
+      <c r="L161" s="18">
+        <v>0.88959999999999995</v>
+      </c>
+      <c r="M161" s="18">
+        <v>0.85019999999999996</v>
+      </c>
+      <c r="N161" s="18">
+        <v>0.88439999999999996</v>
+      </c>
+      <c r="O161" s="18">
+        <v>0.88190000000000002</v>
+      </c>
+      <c r="P161" s="18">
+        <v>0.79549999999999998</v>
+      </c>
+      <c r="Q161" s="18">
+        <v>0.83299999999999996</v>
+      </c>
+      <c r="R161" s="18">
+        <v>0.86019999999999996</v>
+      </c>
+      <c r="S161" s="18">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>159</v>
+      </c>
+      <c r="L163" s="14"/>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>160</v>
+      </c>
+      <c r="L164" s="14"/>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="L165" s="14"/>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A166" t="s">
+        <v>161</v>
+      </c>
+      <c r="L166" s="14"/>
+    </row>
+    <row r="168" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A168" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" s="16"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16"/>
+      <c r="F168" s="16"/>
+      <c r="G168" s="16"/>
+      <c r="H168" s="16"/>
+      <c r="I168" s="16"/>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+      <c r="L168" s="16"/>
+      <c r="M168" s="16"/>
+      <c r="N168" s="16"/>
+      <c r="O168" s="16"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A5:S161" xr:uid="{1DB2ED47-8829-4092-9AC7-684C45A782CA}">
+    <filterColumn colId="2" showButton="0"/>
+    <filterColumn colId="3" showButton="0"/>
+    <filterColumn colId="4" showButton="0"/>
+    <filterColumn colId="5" showButton="0"/>
+    <filterColumn colId="6" showButton="0"/>
+    <filterColumn colId="7" showButton="0"/>
+    <filterColumn colId="8" showButton="0"/>
+    <filterColumn colId="9" showButton="0"/>
+    <filterColumn colId="10" showButton="0"/>
+    <filterColumn colId="11" showButton="0"/>
+    <filterColumn colId="12" showButton="0"/>
+    <filterColumn colId="13" showButton="0"/>
+    <filterColumn colId="14" showButton="0"/>
+    <filterColumn colId="15" showButton="0"/>
+    <filterColumn colId="16" showButton="0"/>
+    <filterColumn colId="17" showButton="0"/>
+  </autoFilter>
+  <mergeCells count="20">
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="B168:O168"/>
+    <mergeCell ref="A125:A137"/>
+    <mergeCell ref="A138:A142"/>
+    <mergeCell ref="A143:A153"/>
+    <mergeCell ref="A154:A160"/>
+    <mergeCell ref="A161:B161"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="A45:A75"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="A79:A103"/>
+    <mergeCell ref="A104:A115"/>
+    <mergeCell ref="A116:A118"/>
+    <mergeCell ref="A119:A124"/>
+    <mergeCell ref="A7:A13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="A31:A44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6156BE6E-0821-4711-9169-574BA1052398}">
+  <dimension ref="A2:S168"/>
+  <sheetViews>
+    <sheetView topLeftCell="A147" workbookViewId="0">
+      <selection activeCell="B173" sqref="B173"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="42.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="P3" s="17" t="s">
-[...3 lines deleted...]
-        <v>46023</v>
+      <c r="R3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="S3" s="3">
+        <v>46112</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="28" t="s">
-[...17 lines deleted...]
-      <c r="S5" s="28"/>
+      <c r="C5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
-[...1 lines deleted...]
-      <c r="C6" s="27">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="6">
         <v>1</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="6">
         <v>2</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="6">
         <v>3</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="6">
         <v>4</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="6">
         <v>5</v>
       </c>
-      <c r="H6" s="27">
+      <c r="H6" s="6">
         <v>6</v>
       </c>
-      <c r="I6" s="27">
+      <c r="I6" s="6">
         <v>7</v>
       </c>
-      <c r="J6" s="27">
+      <c r="J6" s="6">
         <v>8</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="6">
         <v>9</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="6">
         <v>10</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="6">
         <v>11</v>
       </c>
-      <c r="N6" s="27">
+      <c r="N6" s="6">
         <v>12</v>
       </c>
-      <c r="O6" s="27">
+      <c r="O6" s="6">
         <v>13</v>
       </c>
-      <c r="P6" s="27">
+      <c r="P6" s="6">
         <v>14</v>
       </c>
-      <c r="Q6" s="27">
+      <c r="Q6" s="6">
         <v>15</v>
       </c>
-      <c r="R6" s="27">
+      <c r="R6" s="6">
         <v>16</v>
       </c>
-      <c r="S6" s="27">
+      <c r="S6" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A7" s="9" t="s">
+      <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...49 lines deleted...]
-        <v>0.75770000000000004</v>
+      <c r="B7" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C7" s="10">
+        <v>790</v>
+      </c>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10">
+        <v>1118.7066</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1176.1106</v>
+      </c>
+      <c r="G7" s="10">
+        <v>1153.5663</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1199.96</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1517.0598</v>
+      </c>
+      <c r="J7" s="10">
+        <v>1537.7073</v>
+      </c>
+      <c r="K7" s="10">
+        <v>1807.6369</v>
+      </c>
+      <c r="L7" s="10">
+        <v>2021.0435</v>
+      </c>
+      <c r="M7" s="10">
+        <v>2573.3364000000001</v>
+      </c>
+      <c r="N7" s="10">
+        <v>3477.5462000000002</v>
+      </c>
+      <c r="O7" s="10">
+        <v>4319.7838000000002</v>
+      </c>
+      <c r="P7" s="10">
+        <v>5808.91</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>4395.3225000000002</v>
+      </c>
+      <c r="R7" s="10">
+        <v>5038.9350000000004</v>
+      </c>
+      <c r="S7" s="10">
+        <v>4577.3932999999997</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11">
-        <v>1.0486</v>
+        <v>1957.6416999999999</v>
       </c>
       <c r="L8" s="11">
-        <v>0.93569999999999998</v>
+        <v>2177.0063</v>
       </c>
       <c r="M8" s="11">
-        <v>0.90159999999999996</v>
+        <v>2611.0248000000001</v>
       </c>
       <c r="N8" s="11">
-        <v>0.97040000000000004</v>
+        <v>3629.3083999999999</v>
       </c>
       <c r="O8" s="11">
-        <v>0.98750000000000004</v>
+        <v>4521.1490000000003</v>
       </c>
       <c r="P8" s="11">
-        <v>0.95069999999999999</v>
+        <v>6114.04</v>
       </c>
       <c r="Q8" s="11"/>
       <c r="R8" s="11">
-        <v>0.82820000000000005</v>
+        <v>5202.2025000000003</v>
       </c>
       <c r="S8" s="11">
-        <v>0.99980000000000002</v>
+        <v>6510</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11">
-        <v>1.3532</v>
+        <v>1835.7249999999999</v>
       </c>
       <c r="I9" s="11">
-        <v>1.1227</v>
+        <v>1873.2086999999999</v>
       </c>
       <c r="J9" s="11">
-        <v>1.0924</v>
+        <v>1944.0986</v>
       </c>
       <c r="K9" s="11">
-        <v>0.98009999999999997</v>
+        <v>2018.1283000000001</v>
       </c>
       <c r="L9" s="11">
-        <v>0.82889999999999997</v>
+        <v>2064.2653</v>
       </c>
       <c r="M9" s="11">
-        <v>0.77929999999999999</v>
+        <v>2546.8941</v>
       </c>
       <c r="N9" s="11">
-        <v>0.75260000000000005</v>
+        <v>2919.2013999999999</v>
       </c>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11">
-        <v>0.61140000000000005</v>
+        <v>3561.29</v>
       </c>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11">
-        <v>0.88580000000000003</v>
+        <v>1026.5740000000001</v>
       </c>
       <c r="F10" s="11"/>
       <c r="G10" s="11">
-        <v>0.99</v>
+        <v>1090</v>
       </c>
       <c r="H10" s="11">
-        <v>0.97019999999999995</v>
+        <v>1140</v>
       </c>
       <c r="I10" s="11">
-        <v>0.88129999999999997</v>
+        <v>1251.818</v>
       </c>
       <c r="J10" s="11">
-        <v>0.85929999999999995</v>
+        <v>1314.3922</v>
       </c>
       <c r="K10" s="11">
-        <v>0.84989999999999999</v>
+        <v>1536.6735000000001</v>
       </c>
       <c r="L10" s="11">
-        <v>0.86870000000000003</v>
+        <v>1905.0900999999999</v>
       </c>
       <c r="M10" s="11">
-        <v>0.86970000000000003</v>
+        <v>2472.4618999999998</v>
       </c>
       <c r="N10" s="11">
-        <v>0.88219999999999998</v>
+        <v>3194.2809000000002</v>
       </c>
       <c r="O10" s="11">
-        <v>0.85089999999999999</v>
+        <v>3605</v>
       </c>
       <c r="P10" s="11"/>
       <c r="Q10" s="11">
-        <v>0.84</v>
+        <v>4740</v>
       </c>
       <c r="R10" s="11">
-        <v>0.81630000000000003</v>
+        <v>5236</v>
       </c>
       <c r="S10" s="11"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
-        <v>0.89810000000000001</v>
+        <v>986.25</v>
       </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11">
-        <v>1.0988</v>
+        <v>1432</v>
       </c>
       <c r="J11" s="11">
-        <v>0.95340000000000003</v>
+        <v>1427.4846</v>
       </c>
       <c r="K11" s="11">
-        <v>0.85589999999999999</v>
+        <v>1625.9811</v>
       </c>
       <c r="L11" s="11">
-        <v>0.83260000000000001</v>
+        <v>1855.972</v>
       </c>
       <c r="M11" s="11">
-        <v>0.83960000000000001</v>
+        <v>2360.9967000000001</v>
       </c>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11">
-        <v>0.73309999999999997</v>
+        <v>3673</v>
       </c>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11">
-        <v>1.0762</v>
+        <v>1140.8874000000001</v>
       </c>
       <c r="F12" s="11">
-        <v>1.1617999999999999</v>
+        <v>1320.6972000000001</v>
       </c>
       <c r="G12" s="11">
-        <v>1.0743</v>
+        <v>1249.7206000000001</v>
       </c>
       <c r="H12" s="11">
-        <v>1.0624</v>
+        <v>1312.7338999999999</v>
       </c>
       <c r="I12" s="11">
-        <v>1.0353000000000001</v>
+        <v>1477.5385000000001</v>
       </c>
       <c r="J12" s="11">
-        <v>1.0304</v>
+        <v>1600.0147999999999</v>
       </c>
       <c r="K12" s="11">
-        <v>0.96909999999999996</v>
+        <v>1910.0419999999999</v>
       </c>
       <c r="L12" s="11">
-        <v>0.88719999999999999</v>
+        <v>2052.7289999999998</v>
       </c>
       <c r="M12" s="11">
-        <v>0.91520000000000001</v>
+        <v>2571.2755000000002</v>
       </c>
       <c r="N12" s="11">
-        <v>0.95809999999999995</v>
+        <v>3523.54</v>
       </c>
       <c r="O12" s="11">
-        <v>0.82869999999999999</v>
+        <v>3035</v>
       </c>
       <c r="P12" s="11"/>
       <c r="Q12" s="11">
-        <v>0.52390000000000003</v>
-[...2 lines deleted...]
-      <c r="S12" s="11"/>
+        <v>4540</v>
+      </c>
+      <c r="R12" s="11">
+        <v>4740</v>
+      </c>
+      <c r="S12" s="11">
+        <v>3803.43</v>
+      </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="11">
-        <v>1.0124</v>
+        <v>790</v>
       </c>
       <c r="D13" s="11"/>
       <c r="E13" s="11">
-        <v>0.97419999999999995</v>
+        <v>1005.5258</v>
       </c>
       <c r="F13" s="11">
-        <v>0.89570000000000005</v>
+        <v>975.91380000000004</v>
       </c>
       <c r="G13" s="11">
-        <v>0.87890000000000001</v>
+        <v>966.28740000000005</v>
       </c>
       <c r="H13" s="11">
-        <v>0.91769999999999996</v>
+        <v>1108.1487999999999</v>
       </c>
       <c r="I13" s="11">
-        <v>0.92479999999999996</v>
+        <v>1383.7747999999999</v>
       </c>
       <c r="J13" s="11">
-        <v>1.0256000000000001</v>
+        <v>1592.3417999999999</v>
       </c>
       <c r="K13" s="11">
-        <v>0.98970000000000002</v>
+        <v>1978.9069</v>
       </c>
       <c r="L13" s="11">
-        <v>0.80720000000000003</v>
+        <v>1843.9931999999999</v>
       </c>
       <c r="M13" s="11">
-        <v>0.873</v>
+        <v>2594.8719000000001</v>
       </c>
       <c r="N13" s="11">
-        <v>0.83440000000000003</v>
+        <v>3135.9847</v>
       </c>
       <c r="O13" s="11">
-        <v>0.8337</v>
+        <v>4157.0600000000004</v>
       </c>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11">
-        <v>0.69989999999999997</v>
+        <v>4954.8467000000001</v>
       </c>
       <c r="S13" s="11">
-        <v>0.51549999999999996</v>
+        <v>3418.75</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="10" t="s">
-[...39 lines deleted...]
-        <v>0.8286</v>
+      <c r="B14" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10">
+        <v>1484.2032999999999</v>
+      </c>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10">
+        <v>1827.5571</v>
+      </c>
+      <c r="J14" s="10">
+        <v>1832.9960000000001</v>
+      </c>
+      <c r="K14" s="10">
+        <v>2050.1487000000002</v>
+      </c>
+      <c r="L14" s="10">
+        <v>2293.2044999999998</v>
+      </c>
+      <c r="M14" s="10">
+        <v>2649.9418000000001</v>
+      </c>
+      <c r="N14" s="10">
+        <v>3199.9393</v>
+      </c>
+      <c r="O14" s="10">
+        <v>3832.9050999999999</v>
+      </c>
+      <c r="P14" s="10">
+        <v>4864.9430000000002</v>
+      </c>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10">
+        <v>5160</v>
+      </c>
+      <c r="S14" s="10">
+        <v>6474</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11">
-        <v>1.0463</v>
+        <v>1484.2032999999999</v>
       </c>
       <c r="H15" s="11"/>
       <c r="I15" s="11">
-        <v>1.1132</v>
+        <v>1827.5571</v>
       </c>
       <c r="J15" s="11">
-        <v>1.1117999999999999</v>
+        <v>1832.9960000000001</v>
       </c>
       <c r="K15" s="11">
-        <v>0.90980000000000005</v>
+        <v>2050.1487000000002</v>
       </c>
       <c r="L15" s="11">
-        <v>0.81559999999999999</v>
+        <v>2291.88</v>
       </c>
       <c r="M15" s="11">
-        <v>0.79649999999999999</v>
+        <v>2644.4259999999999</v>
       </c>
       <c r="N15" s="11">
-        <v>0.80589999999999995</v>
+        <v>3163.0916999999999</v>
       </c>
       <c r="O15" s="11">
-        <v>0.75529999999999997</v>
+        <v>3803.1028000000001</v>
       </c>
       <c r="P15" s="11">
-        <v>0.72740000000000005</v>
+        <v>4864.9430000000002</v>
       </c>
       <c r="Q15" s="11"/>
       <c r="R15" s="11">
-        <v>0.72519999999999996</v>
+        <v>5160</v>
       </c>
       <c r="S15" s="11">
-        <v>0.8286</v>
+        <v>6474</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11">
-        <v>0.89100000000000001</v>
+        <v>2340.2249999999999</v>
       </c>
       <c r="M16" s="11">
-        <v>1.0368999999999999</v>
+        <v>2806.59</v>
       </c>
       <c r="N16" s="11">
-        <v>1.0683</v>
+        <v>3697.3825000000002</v>
       </c>
       <c r="O16" s="11">
-        <v>1.2000999999999999</v>
+        <v>5025</v>
       </c>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="10" t="s">
-[...43 lines deleted...]
-        <v>1.0289999999999999</v>
+      <c r="B17" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C17" s="10">
+        <v>780</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10">
+        <v>1549.1324999999999</v>
+      </c>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10">
+        <v>1550.1621</v>
+      </c>
+      <c r="J17" s="10">
+        <v>1152.5295000000001</v>
+      </c>
+      <c r="K17" s="10">
+        <v>1745.7309</v>
+      </c>
+      <c r="L17" s="10">
+        <v>2128.3669</v>
+      </c>
+      <c r="M17" s="10">
+        <v>2573.0491000000002</v>
+      </c>
+      <c r="N17" s="10">
+        <v>3303.9991</v>
+      </c>
+      <c r="O17" s="10">
+        <v>4523.5320000000002</v>
+      </c>
+      <c r="P17" s="10">
+        <v>4854.3643000000002</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>6715.3333000000002</v>
+      </c>
+      <c r="R17" s="10">
+        <v>6135.7987999999996</v>
+      </c>
+      <c r="S17" s="10">
+        <v>7045</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11">
-        <v>0.95950000000000002</v>
+        <v>1485</v>
       </c>
       <c r="J18" s="11">
-        <v>0.92779999999999996</v>
+        <v>1419.09</v>
       </c>
       <c r="K18" s="11">
-        <v>0.84930000000000005</v>
+        <v>1789.8775000000001</v>
       </c>
       <c r="L18" s="11">
-        <v>0.83889999999999998</v>
+        <v>1924.8462</v>
       </c>
       <c r="M18" s="11">
-        <v>0.79159999999999997</v>
+        <v>2397.5486999999998</v>
       </c>
       <c r="N18" s="11">
-        <v>0.73980000000000001</v>
+        <v>2904.1064000000001</v>
       </c>
       <c r="O18" s="11">
-        <v>0.7409</v>
+        <v>4165.8175000000001</v>
       </c>
       <c r="P18" s="11">
-        <v>0.74850000000000005</v>
+        <v>5175</v>
       </c>
       <c r="Q18" s="11"/>
       <c r="R18" s="11">
-        <v>1.012</v>
+        <v>6000</v>
       </c>
       <c r="S18" s="11"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11">
-        <v>1.0671999999999999</v>
+        <v>1175</v>
       </c>
       <c r="H19" s="11"/>
       <c r="I19" s="11">
-        <v>0.89429999999999998</v>
+        <v>1258.3333</v>
       </c>
       <c r="J19" s="11">
-        <v>0.71779999999999999</v>
+        <v>1106.7854</v>
       </c>
       <c r="K19" s="11">
-        <v>0.86040000000000005</v>
+        <v>1560.07</v>
       </c>
       <c r="L19" s="11">
-        <v>0.78369999999999995</v>
+        <v>1750.1357</v>
       </c>
       <c r="M19" s="11">
-        <v>0.86860000000000004</v>
+        <v>2404.4105</v>
       </c>
       <c r="N19" s="11">
-        <v>0.9083</v>
+        <v>3174.1833999999999</v>
       </c>
       <c r="O19" s="11">
-        <v>1.1606000000000001</v>
+        <v>4859.4286000000002</v>
       </c>
       <c r="P19" s="11"/>
       <c r="Q19" s="11">
-        <v>1.2001999999999999</v>
+        <v>6773</v>
       </c>
       <c r="R19" s="11">
-        <v>1.1695</v>
+        <v>7170.39</v>
       </c>
       <c r="S19" s="11"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11">
-        <v>1.2988</v>
+        <v>1895.7650000000001</v>
       </c>
       <c r="H20" s="11"/>
       <c r="I20" s="11">
-        <v>1.2130000000000001</v>
+        <v>1852.6667</v>
       </c>
       <c r="J20" s="11">
-        <v>1.2942</v>
+        <v>2213.4</v>
       </c>
       <c r="K20" s="11">
-        <v>1.1989000000000001</v>
+        <v>2366.5464000000002</v>
       </c>
       <c r="L20" s="11">
-        <v>1.0775999999999999</v>
+        <v>2780.3332999999998</v>
       </c>
       <c r="M20" s="11">
-        <v>0.89459999999999995</v>
+        <v>2564.8357999999998</v>
       </c>
       <c r="N20" s="11">
-        <v>0.86399999999999999</v>
+        <v>3282.0315000000001</v>
       </c>
       <c r="O20" s="11">
-        <v>0.92490000000000006</v>
+        <v>4507.5924000000005</v>
       </c>
       <c r="P20" s="11">
-        <v>0.78839999999999999</v>
+        <v>4584</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="11">
-        <v>0.86360000000000003</v>
+        <v>5939.2</v>
       </c>
       <c r="S20" s="11">
-        <v>1.0597000000000001</v>
+        <v>7590</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11">
-        <v>1.1514</v>
+        <v>1701</v>
       </c>
       <c r="J21" s="11">
-        <v>1.0928</v>
+        <v>1649</v>
       </c>
       <c r="K21" s="11">
-        <v>0.99419999999999997</v>
+        <v>1962.6375</v>
       </c>
       <c r="L21" s="11">
-        <v>1.0386</v>
+        <v>2323.384</v>
       </c>
       <c r="M21" s="11">
-        <v>0.98760000000000003</v>
+        <v>2653.9144999999999</v>
       </c>
       <c r="N21" s="11">
-        <v>0.93569999999999998</v>
+        <v>3534.5868999999998</v>
       </c>
       <c r="O21" s="11">
-        <v>1.0247999999999999</v>
+        <v>4521.0142999999998</v>
       </c>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
       <c r="R21" s="11">
-        <v>1.0490999999999999</v>
+        <v>6220</v>
       </c>
       <c r="S21" s="11">
-        <v>0.99829999999999997</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11">
-        <v>0.99399999999999999</v>
+        <v>1500</v>
       </c>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11">
-        <v>0.81850000000000001</v>
+        <v>2264</v>
       </c>
       <c r="N22" s="11">
-        <v>0.76990000000000003</v>
+        <v>2855.645</v>
       </c>
       <c r="O22" s="11">
-        <v>1.0748</v>
+        <v>4500</v>
       </c>
       <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="11"/>
       <c r="S22" s="11"/>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11">
-        <v>1.1172</v>
+        <v>1230</v>
       </c>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
-        <v>1.1194</v>
+        <v>1853.635</v>
       </c>
       <c r="J23" s="11">
-        <v>1.0583</v>
+        <v>1597</v>
       </c>
       <c r="K23" s="11">
-        <v>1.0454000000000001</v>
+        <v>1943.6</v>
       </c>
       <c r="L23" s="11">
-        <v>1.0355000000000001</v>
+        <v>2379.9396000000002</v>
       </c>
       <c r="M23" s="11">
-        <v>1.0206999999999999</v>
+        <v>3151.0628999999999</v>
       </c>
       <c r="N23" s="11">
-        <v>1.0691999999999999</v>
+        <v>3962.8256999999999</v>
       </c>
       <c r="O23" s="11">
-        <v>0.95030000000000003</v>
+        <v>3979</v>
       </c>
       <c r="P23" s="11">
-        <v>0.92320000000000002</v>
+        <v>4820.8500000000004</v>
       </c>
       <c r="Q23" s="11">
-        <v>1.1696</v>
+        <v>6600</v>
       </c>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...41 lines deleted...]
-        <v>1.0523</v>
+      <c r="B24" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10">
+        <v>920.72569999999996</v>
+      </c>
+      <c r="H24" s="10">
+        <v>1028.2828999999999</v>
+      </c>
+      <c r="I24" s="10">
+        <v>1284.3681999999999</v>
+      </c>
+      <c r="J24" s="10">
+        <v>1581.6685</v>
+      </c>
+      <c r="K24" s="10">
+        <v>1702.5927999999999</v>
+      </c>
+      <c r="L24" s="10">
+        <v>2056.4798000000001</v>
+      </c>
+      <c r="M24" s="10">
+        <v>2447.5985999999998</v>
+      </c>
+      <c r="N24" s="10">
+        <v>3373.8735000000001</v>
+      </c>
+      <c r="O24" s="10">
+        <v>4688.7626</v>
+      </c>
+      <c r="P24" s="10">
+        <v>5220.7983000000004</v>
+      </c>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10">
+        <v>6653.4337999999998</v>
+      </c>
+      <c r="S24" s="10">
+        <v>7879.34</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
-        <v>1.1294</v>
+        <v>1589</v>
       </c>
       <c r="J25" s="11">
-        <v>1.0973999999999999</v>
+        <v>1656</v>
       </c>
       <c r="K25" s="11">
-        <v>1.0227999999999999</v>
+        <v>1836.6475</v>
       </c>
       <c r="L25" s="11">
-        <v>0.90300000000000002</v>
+        <v>1988.4747</v>
       </c>
       <c r="M25" s="11">
-        <v>0.83389999999999997</v>
+        <v>2286.3894</v>
       </c>
       <c r="N25" s="11">
-        <v>0.95309999999999995</v>
+        <v>3274.4784</v>
       </c>
       <c r="O25" s="11">
-        <v>0.96589999999999998</v>
+        <v>4048.11</v>
       </c>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="R25" s="11">
-        <v>0.79969999999999997</v>
+        <v>4807.1450000000004</v>
       </c>
       <c r="S25" s="11">
-        <v>1</v>
+        <v>7478.18</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B26" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11">
-        <v>1.0342</v>
+        <v>1515</v>
       </c>
       <c r="J26" s="11">
-        <v>1.1039000000000001</v>
+        <v>1955.454</v>
       </c>
       <c r="K26" s="11">
-        <v>0.97640000000000005</v>
+        <v>1875.8513</v>
       </c>
       <c r="L26" s="11">
-        <v>0.97360000000000002</v>
+        <v>2494.6689000000001</v>
       </c>
       <c r="M26" s="11">
-        <v>0.81320000000000003</v>
+        <v>2497.8081000000002</v>
       </c>
       <c r="N26" s="11">
-        <v>0.90449999999999997</v>
+        <v>3545.9881999999998</v>
       </c>
       <c r="O26" s="11">
-        <v>1.0955999999999999</v>
+        <v>5724.5936000000002</v>
       </c>
       <c r="P26" s="11">
-        <v>1.0978000000000001</v>
+        <v>6300</v>
       </c>
       <c r="Q26" s="11"/>
       <c r="R26" s="11">
-        <v>1.0062</v>
+        <v>7778.5240000000003</v>
       </c>
       <c r="S26" s="11">
-        <v>1.0597000000000001</v>
+        <v>8245.68</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B27" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
-        <v>0.92400000000000004</v>
+        <v>1300</v>
       </c>
       <c r="J27" s="11">
-        <v>0.87409999999999999</v>
+        <v>1319</v>
       </c>
       <c r="K27" s="11">
-        <v>0.89359999999999995</v>
+        <v>1621.0786000000001</v>
       </c>
       <c r="L27" s="11">
-        <v>0.82750000000000001</v>
+        <v>1910.5020999999999</v>
       </c>
       <c r="M27" s="11">
-        <v>0.85340000000000005</v>
+        <v>2533.4935999999998</v>
       </c>
       <c r="N27" s="11">
-        <v>0.85629999999999995</v>
+        <v>3273.16</v>
       </c>
       <c r="O27" s="11">
-        <v>0.96440000000000003</v>
+        <v>4383.1750000000002</v>
       </c>
       <c r="P27" s="11">
-        <v>1.0439000000000001</v>
+        <v>6231.82</v>
       </c>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11">
-        <v>0.85980000000000001</v>
+        <v>1670.492</v>
       </c>
       <c r="L28" s="11">
-        <v>0.80349999999999999</v>
+        <v>1827.5</v>
       </c>
       <c r="M28" s="11">
-        <v>0.89170000000000005</v>
+        <v>2634.5</v>
       </c>
       <c r="N28" s="11">
-        <v>0.86470000000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>3205.36</v>
+      </c>
+      <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11">
-        <v>0.81130000000000002</v>
+        <v>920.72569999999996</v>
       </c>
       <c r="H29" s="11">
-        <v>0.83</v>
+        <v>1011.5506</v>
       </c>
       <c r="I29" s="11">
-        <v>0.77390000000000003</v>
+        <v>1113.7235000000001</v>
       </c>
       <c r="J29" s="11">
-        <v>0.91390000000000005</v>
+        <v>1575.9548</v>
       </c>
       <c r="K29" s="11">
-        <v>0.85580000000000001</v>
+        <v>1658.2464</v>
       </c>
       <c r="L29" s="11">
-        <v>0.84809999999999997</v>
+        <v>2032.9503</v>
       </c>
       <c r="M29" s="11">
-        <v>0.81659999999999999</v>
+        <v>2403.8978000000002</v>
       </c>
       <c r="N29" s="11">
-        <v>0.81920000000000004</v>
+        <v>3167.8544000000002</v>
       </c>
       <c r="O29" s="11">
-        <v>0.82709999999999995</v>
+        <v>4180.0519000000004</v>
       </c>
       <c r="P29" s="11">
-        <v>0.78879999999999995</v>
+        <v>4901.9732999999997</v>
       </c>
       <c r="Q29" s="11"/>
       <c r="R29" s="11">
-        <v>0.82840000000000003</v>
+        <v>6429.2433000000001</v>
       </c>
       <c r="S29" s="11">
-        <v>1.1496</v>
+        <v>8233.5</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A30" s="9" t="s">
+      <c r="A30" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11">
-        <v>1.103</v>
+        <v>1296</v>
       </c>
       <c r="I30" s="11">
-        <v>1.0377000000000001</v>
+        <v>1525.3628000000001</v>
       </c>
       <c r="J30" s="11">
-        <v>1.0728</v>
+        <v>1612.4631999999999</v>
       </c>
       <c r="K30" s="11">
-        <v>1.0497000000000001</v>
+        <v>1896.6805999999999</v>
       </c>
       <c r="L30" s="11">
-        <v>1.0936999999999999</v>
+        <v>2415.6080999999999</v>
       </c>
       <c r="M30" s="11">
-        <v>1.0051000000000001</v>
+        <v>2812.8696</v>
       </c>
       <c r="N30" s="11">
-        <v>1.0488999999999999</v>
+        <v>3628.3197</v>
       </c>
       <c r="O30" s="11">
-        <v>1.0563</v>
+        <v>4513.0418</v>
       </c>
       <c r="P30" s="11">
-        <v>1.1976</v>
+        <v>6000</v>
       </c>
       <c r="Q30" s="11"/>
       <c r="R30" s="11">
-        <v>1.0512999999999999</v>
+        <v>6233.3333000000002</v>
       </c>
       <c r="S30" s="11">
-        <v>1</v>
+        <v>7560</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A31" s="9" t="s">
+      <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="10" t="s">
-[...49 lines deleted...]
-        <v>1.0213000000000001</v>
+      <c r="B31" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="10">
+        <v>824.69410000000005</v>
+      </c>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10">
+        <v>910.9271</v>
+      </c>
+      <c r="F31" s="10">
+        <v>898.42250000000001</v>
+      </c>
+      <c r="G31" s="10">
+        <v>1182.6355000000001</v>
+      </c>
+      <c r="H31" s="10">
+        <v>1041.9592</v>
+      </c>
+      <c r="I31" s="10">
+        <v>1211.6504</v>
+      </c>
+      <c r="J31" s="10">
+        <v>1397.5531000000001</v>
+      </c>
+      <c r="K31" s="10">
+        <v>1752.6880000000001</v>
+      </c>
+      <c r="L31" s="10">
+        <v>2410.4738000000002</v>
+      </c>
+      <c r="M31" s="10">
+        <v>2477.3148999999999</v>
+      </c>
+      <c r="N31" s="10">
+        <v>3216.6475</v>
+      </c>
+      <c r="O31" s="10">
+        <v>3621.6368000000002</v>
+      </c>
+      <c r="P31" s="10">
+        <v>4255.0140000000001</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>5780.5263000000004</v>
+      </c>
+      <c r="R31" s="10">
+        <v>4324.6580000000004</v>
+      </c>
+      <c r="S31" s="10">
+        <v>7103.41</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A32" s="9" t="s">
+      <c r="A32" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="2" t="s">
+      <c r="B32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11">
-        <v>0.8992</v>
+        <v>990</v>
       </c>
       <c r="H32" s="11">
-        <v>0.74380000000000002</v>
+        <v>1074</v>
       </c>
       <c r="I32" s="11">
-        <v>0.95589999999999997</v>
+        <v>1345</v>
       </c>
       <c r="J32" s="11">
-        <v>0.94330000000000003</v>
+        <v>1456.2013999999999</v>
       </c>
       <c r="K32" s="11">
-        <v>0.95720000000000005</v>
+        <v>1845.09</v>
       </c>
       <c r="L32" s="11">
-        <v>0.95679999999999998</v>
+        <v>2127.2750000000001</v>
       </c>
       <c r="M32" s="11">
-        <v>0.77100000000000002</v>
+        <v>2162.9967000000001</v>
       </c>
       <c r="N32" s="11">
-        <v>0.80930000000000002</v>
+        <v>2733</v>
       </c>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A33" s="9" t="s">
+      <c r="A33" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B33" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11">
-        <v>1.0456000000000001</v>
+        <v>1627.6713</v>
       </c>
       <c r="K33" s="11">
-        <v>1.2073</v>
+        <v>2378.2199999999998</v>
       </c>
       <c r="L33" s="11">
-        <v>1.1671</v>
+        <v>2686.9713000000002</v>
       </c>
       <c r="M33" s="11">
-        <v>0.90280000000000005</v>
+        <v>2641.6077</v>
       </c>
       <c r="N33" s="11">
-        <v>0.99460000000000004</v>
+        <v>3575.98</v>
       </c>
       <c r="O33" s="11">
-        <v>0.85270000000000001</v>
+        <v>3454.2215000000001</v>
       </c>
       <c r="P33" s="11">
-        <v>0.92020000000000002</v>
+        <v>1698.06</v>
       </c>
       <c r="Q33" s="11"/>
       <c r="R33" s="11">
-        <v>0.78600000000000003</v>
+        <v>3333.94</v>
       </c>
       <c r="S33" s="11">
-        <v>1.0213000000000001</v>
+        <v>7103.41</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A34" s="9" t="s">
+      <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="B34" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
-      <c r="H34" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="11"/>
       <c r="I34" s="11">
-        <v>0.72560000000000002</v>
+        <v>1211.655</v>
       </c>
       <c r="J34" s="11">
-        <v>0.77659999999999996</v>
+        <v>1434.4929</v>
       </c>
       <c r="K34" s="11">
-        <v>0.72740000000000005</v>
+        <v>1535.2469000000001</v>
       </c>
       <c r="L34" s="11">
-        <v>0.87339999999999995</v>
+        <v>2338.7761999999998</v>
       </c>
       <c r="M34" s="11">
-        <v>0.78169999999999995</v>
+        <v>2480.0162</v>
       </c>
       <c r="N34" s="11">
-        <v>0.76339999999999997</v>
+        <v>3308.1849000000002</v>
       </c>
       <c r="O34" s="11">
-        <v>0.7</v>
+        <v>3597.5663</v>
       </c>
       <c r="P34" s="11">
-        <v>0.82830000000000004</v>
+        <v>6268.96</v>
       </c>
       <c r="Q34" s="11">
-        <v>0.85419999999999996</v>
+        <v>6759.4633000000003</v>
       </c>
       <c r="R34" s="11">
-        <v>1.012</v>
+        <v>7200</v>
       </c>
       <c r="S34" s="11"/>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A35" s="9" t="s">
+      <c r="A35" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="2" t="s">
+      <c r="B35" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11">
-        <v>0.73040000000000005</v>
+        <v>857.48839999999996</v>
       </c>
       <c r="I35" s="11">
-        <v>0.70540000000000003</v>
+        <v>1078.865</v>
       </c>
       <c r="J35" s="11">
-        <v>0.86150000000000004</v>
+        <v>1314.85</v>
       </c>
       <c r="K35" s="11">
-        <v>0.89080000000000004</v>
+        <v>1658.3954000000001</v>
       </c>
       <c r="L35" s="11">
-        <v>0.7369</v>
+        <v>1649.2733000000001</v>
       </c>
       <c r="M35" s="11">
-        <v>0.75519999999999998</v>
+        <v>2168.1922</v>
       </c>
       <c r="N35" s="11">
-        <v>0.7</v>
+        <v>2364</v>
       </c>
       <c r="O35" s="11"/>
       <c r="P35" s="11">
-        <v>0.70020000000000004</v>
+        <v>3802.99</v>
       </c>
       <c r="Q35" s="11">
-        <v>0.73560000000000003</v>
+        <v>4603.84</v>
       </c>
       <c r="R35" s="11"/>
       <c r="S35" s="11"/>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B36" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11">
-        <v>0.79830000000000001</v>
+        <v>850</v>
       </c>
       <c r="I36" s="11">
-        <v>0.90690000000000004</v>
+        <v>1323.376</v>
       </c>
       <c r="J36" s="11">
-        <v>0.98740000000000006</v>
+        <v>1872.6996999999999</v>
       </c>
       <c r="K36" s="11">
-        <v>1.0039</v>
+        <v>2335.261</v>
       </c>
       <c r="L36" s="11">
-        <v>1.0916999999999999</v>
+        <v>3077.2066</v>
       </c>
       <c r="M36" s="11">
-        <v>1.012</v>
+        <v>3418.6386000000002</v>
       </c>
       <c r="N36" s="11">
-        <v>0.96309999999999996</v>
+        <v>3965.8526999999999</v>
       </c>
       <c r="O36" s="11">
-        <v>0.89590000000000003</v>
+        <v>4795.24</v>
       </c>
       <c r="P36" s="11"/>
       <c r="Q36" s="11">
-        <v>0.75670000000000004</v>
+        <v>4868.8500000000004</v>
       </c>
       <c r="R36" s="11">
-        <v>0.88600000000000001</v>
+        <v>5631</v>
       </c>
       <c r="S36" s="11"/>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A37" s="9" t="s">
+      <c r="A37" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B37" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="11">
-        <v>1.0008999999999999</v>
+        <v>780.5</v>
       </c>
       <c r="D37" s="11"/>
       <c r="E37" s="11">
-        <v>0.77459999999999996</v>
+        <v>780</v>
       </c>
       <c r="F37" s="11"/>
       <c r="G37" s="11">
-        <v>0.82669999999999999</v>
+        <v>992.30039999999997</v>
       </c>
       <c r="H37" s="11">
-        <v>0.89539999999999997</v>
+        <v>1132.2231999999999</v>
       </c>
       <c r="I37" s="11">
-        <v>0.873</v>
+        <v>1215.8853999999999</v>
       </c>
       <c r="J37" s="11">
-        <v>0.88790000000000002</v>
+        <v>1398.0473</v>
       </c>
       <c r="K37" s="11">
-        <v>0.85609999999999997</v>
+        <v>1687.3016</v>
       </c>
       <c r="L37" s="11">
-        <v>0.82420000000000004</v>
+        <v>1970.0061000000001</v>
       </c>
       <c r="M37" s="11">
-        <v>0.77480000000000004</v>
+        <v>2244.1914000000002</v>
       </c>
       <c r="N37" s="11">
-        <v>0.72340000000000004</v>
+        <v>2544.5021999999999</v>
       </c>
       <c r="O37" s="11">
-        <v>0.67820000000000003</v>
+        <v>3318.2</v>
       </c>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11">
-        <v>0.64500000000000002</v>
+        <v>4066.6066999999998</v>
       </c>
       <c r="S37" s="11"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A38" s="9" t="s">
+      <c r="A38" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="2" t="s">
+      <c r="B38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="11">
-        <v>1.1178999999999999</v>
+        <v>968.01</v>
       </c>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11">
-        <v>1.0922000000000001</v>
+        <v>1319.09</v>
       </c>
       <c r="H38" s="11">
-        <v>0.91059999999999997</v>
+        <v>1177</v>
       </c>
       <c r="I38" s="11">
-        <v>0.81399999999999995</v>
+        <v>1193.9735000000001</v>
       </c>
       <c r="J38" s="11">
-        <v>0.81430000000000002</v>
+        <v>1320.6511</v>
       </c>
       <c r="K38" s="11">
-        <v>0.83460000000000001</v>
+        <v>1629.2983999999999</v>
       </c>
       <c r="L38" s="11">
-        <v>0.80800000000000005</v>
+        <v>1894.8079</v>
       </c>
       <c r="M38" s="11">
-        <v>0.83479999999999999</v>
+        <v>2509.6660000000002</v>
       </c>
       <c r="N38" s="11">
-        <v>0.92279999999999995</v>
+        <v>3555.0279999999998</v>
       </c>
       <c r="O38" s="11">
-        <v>0.92259999999999998</v>
+        <v>4267.3639999999996</v>
       </c>
       <c r="P38" s="11">
-        <v>0.95909999999999995</v>
+        <v>5702.07</v>
       </c>
       <c r="Q38" s="11">
-        <v>0.86429999999999996</v>
+        <v>5497.71</v>
       </c>
       <c r="R38" s="11">
-        <v>0.82310000000000005</v>
+        <v>4880</v>
       </c>
       <c r="S38" s="11"/>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A39" s="9" t="s">
+      <c r="A39" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="2" t="s">
+      <c r="B39" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
-        <v>1.0445</v>
+        <v>1150</v>
       </c>
       <c r="H39" s="11">
-        <v>0.98299999999999998</v>
+        <v>1155</v>
       </c>
       <c r="I39" s="11">
-        <v>0.96479999999999999</v>
+        <v>1466.4549999999999</v>
       </c>
       <c r="J39" s="11">
-        <v>0.72040000000000004</v>
+        <v>1406.5</v>
       </c>
       <c r="K39" s="11">
-        <v>0.84219999999999995</v>
+        <v>1577.7275</v>
       </c>
       <c r="L39" s="11">
-        <v>0.80959999999999999</v>
-[...1 lines deleted...]
-      <c r="M39" s="11"/>
+        <v>1760</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2020</v>
+      </c>
       <c r="N39" s="11"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="11"/>
       <c r="R39" s="11"/>
       <c r="S39" s="11"/>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A40" s="9" t="s">
+      <c r="A40" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="2" t="s">
+      <c r="B40" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11">
-        <v>0.88680000000000003</v>
+        <v>981.3</v>
       </c>
       <c r="F40" s="11"/>
       <c r="G40" s="11">
-        <v>1.0678000000000001</v>
+        <v>1280.3939</v>
       </c>
       <c r="H40" s="11">
-        <v>0.97009999999999996</v>
+        <v>1170.0081</v>
       </c>
       <c r="I40" s="11">
-        <v>0.84319999999999995</v>
+        <v>1236.6772000000001</v>
       </c>
       <c r="J40" s="11">
-        <v>0.88319999999999999</v>
+        <v>1421.8986</v>
       </c>
       <c r="K40" s="11">
-        <v>0.85329999999999995</v>
+        <v>1720.7726</v>
       </c>
       <c r="L40" s="11">
-        <v>0.76919999999999999</v>
+        <v>1981.1075000000001</v>
       </c>
       <c r="M40" s="11">
-        <v>0.72030000000000005</v>
+        <v>2188.4065999999998</v>
       </c>
       <c r="N40" s="11">
-        <v>0.77149999999999996</v>
+        <v>2923.1043</v>
       </c>
       <c r="O40" s="11">
-        <v>0.68710000000000004</v>
+        <v>3281.84</v>
       </c>
       <c r="P40" s="11"/>
       <c r="Q40" s="11"/>
       <c r="R40" s="11"/>
       <c r="S40" s="11"/>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A41" s="9" t="s">
+      <c r="A41" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="2" t="s">
+      <c r="B41" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11">
-        <v>0.87690000000000001</v>
+        <v>904.26</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11">
-        <v>0.92730000000000001</v>
+        <v>1217.6199999999999</v>
       </c>
       <c r="H41" s="11">
-        <v>0.96089999999999998</v>
+        <v>1214.4949999999999</v>
       </c>
       <c r="I41" s="11">
-        <v>0.82010000000000005</v>
+        <v>1176.2736</v>
       </c>
       <c r="J41" s="11">
-        <v>0.93179999999999996</v>
+        <v>1895.83</v>
       </c>
       <c r="K41" s="11">
-        <v>0.79930000000000001</v>
+        <v>1739.1949999999999</v>
       </c>
       <c r="L41" s="11">
-        <v>0.7671</v>
+        <v>1838.7025000000001</v>
       </c>
       <c r="M41" s="11">
-        <v>0.6925</v>
+        <v>2438.5288999999998</v>
       </c>
       <c r="N41" s="11">
-        <v>0.65949999999999998</v>
+        <v>2870.89</v>
       </c>
       <c r="O41" s="11"/>
       <c r="P41" s="11"/>
       <c r="Q41" s="11"/>
       <c r="R41" s="11"/>
       <c r="S41" s="11"/>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A42" s="9" t="s">
+      <c r="A42" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="2" t="s">
+      <c r="B42" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="11">
-        <v>1.0103</v>
+        <v>788</v>
       </c>
       <c r="D42" s="11"/>
       <c r="E42" s="11">
-        <v>0.80640000000000001</v>
+        <v>812</v>
       </c>
       <c r="F42" s="11">
-        <v>0.7974</v>
+        <v>824.24</v>
       </c>
       <c r="G42" s="11">
-        <v>0.78010000000000002</v>
+        <v>883.54759999999999</v>
       </c>
       <c r="H42" s="11">
-        <v>0.76139999999999997</v>
+        <v>982.31119999999999</v>
       </c>
       <c r="I42" s="11">
-        <v>0.77680000000000005</v>
+        <v>1122.4824000000001</v>
       </c>
       <c r="J42" s="11">
-        <v>0.77149999999999996</v>
+        <v>1185.4931999999999</v>
       </c>
       <c r="K42" s="11">
-        <v>0.7429</v>
+        <v>1399.6682000000001</v>
       </c>
       <c r="L42" s="11">
-        <v>0.7611</v>
+        <v>1739.9151999999999</v>
       </c>
       <c r="M42" s="11">
-        <v>0.68500000000000005</v>
+        <v>2079.6066999999998</v>
       </c>
       <c r="N42" s="11">
-        <v>0.65839999999999999</v>
+        <v>2436.7368999999999</v>
       </c>
       <c r="O42" s="11">
-        <v>0.69879999999999998</v>
+        <v>2925.5</v>
       </c>
       <c r="P42" s="11"/>
       <c r="Q42" s="11"/>
       <c r="R42" s="11"/>
       <c r="S42" s="11"/>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A43" s="9" t="s">
+      <c r="A43" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="B43" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="11">
-        <v>1.0036</v>
+        <v>799.41650000000004</v>
       </c>
       <c r="D43" s="11"/>
       <c r="E43" s="11">
-        <v>0.79049999999999998</v>
+        <v>921.56889999999999</v>
       </c>
       <c r="F43" s="11">
-        <v>0.7974</v>
+        <v>841.22500000000002</v>
       </c>
       <c r="G43" s="11">
-        <v>0.7742</v>
+        <v>866.12</v>
       </c>
       <c r="H43" s="11">
-        <v>0.73819999999999997</v>
+        <v>883.86</v>
       </c>
       <c r="I43" s="11">
-        <v>0.74280000000000002</v>
+        <v>1054.7121999999999</v>
       </c>
       <c r="J43" s="11">
-        <v>0.78490000000000004</v>
+        <v>1232.9169999999999</v>
       </c>
       <c r="K43" s="11">
-        <v>0.74339999999999995</v>
+        <v>1362.24</v>
       </c>
       <c r="L43" s="11">
-        <v>0.78339999999999999</v>
+        <v>1881.87</v>
       </c>
       <c r="M43" s="11">
-        <v>0.72219999999999995</v>
+        <v>1960</v>
       </c>
       <c r="N43" s="11">
-        <v>0.58689999999999998</v>
+        <v>2027.8</v>
       </c>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
       <c r="R43" s="11"/>
       <c r="S43" s="11"/>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A44" s="9" t="s">
+      <c r="A44" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="2" t="s">
+      <c r="B44" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11">
-        <v>1.0564</v>
+        <v>1087</v>
       </c>
       <c r="G44" s="11">
-        <v>0.92190000000000005</v>
+        <v>1110.3288</v>
       </c>
       <c r="H44" s="11">
-        <v>0.99950000000000006</v>
+        <v>1188.4138</v>
       </c>
       <c r="I44" s="11">
-        <v>0.86399999999999999</v>
+        <v>1244.8157000000001</v>
       </c>
       <c r="J44" s="11">
-        <v>0.99150000000000005</v>
+        <v>1528.7947999999999</v>
       </c>
       <c r="K44" s="11">
-        <v>0.89739999999999998</v>
+        <v>1628.4851000000001</v>
       </c>
       <c r="L44" s="11">
-        <v>0.84970000000000001</v>
+        <v>1946.136</v>
       </c>
       <c r="M44" s="11">
-        <v>0.78420000000000001</v>
+        <v>2117.7199999999998</v>
       </c>
       <c r="N44" s="11">
-        <v>0.74439999999999995</v>
+        <v>2513.75</v>
       </c>
       <c r="O44" s="11">
-        <v>0.7571</v>
+        <v>3170</v>
       </c>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
       <c r="R44" s="11"/>
       <c r="S44" s="11"/>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A45" s="9" t="s">
+      <c r="A45" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B45" s="10" t="s">
-[...51 lines deleted...]
-        <v>0.94110000000000005</v>
+      <c r="B45" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" s="10">
+        <v>805.76689999999996</v>
+      </c>
+      <c r="D45" s="10">
+        <v>801.65260000000001</v>
+      </c>
+      <c r="E45" s="10">
+        <v>949.90949999999998</v>
+      </c>
+      <c r="F45" s="10">
+        <v>965.03639999999996</v>
+      </c>
+      <c r="G45" s="10">
+        <v>992.91589999999997</v>
+      </c>
+      <c r="H45" s="10">
+        <v>1167.7925</v>
+      </c>
+      <c r="I45" s="10">
+        <v>1310.6237000000001</v>
+      </c>
+      <c r="J45" s="10">
+        <v>1394.0405000000001</v>
+      </c>
+      <c r="K45" s="10">
+        <v>1744.0686000000001</v>
+      </c>
+      <c r="L45" s="10">
+        <v>2125.9004</v>
+      </c>
+      <c r="M45" s="10">
+        <v>2406.0808999999999</v>
+      </c>
+      <c r="N45" s="10">
+        <v>3057.1041</v>
+      </c>
+      <c r="O45" s="10">
+        <v>3889.6415000000002</v>
+      </c>
+      <c r="P45" s="10">
+        <v>4241.6719999999996</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>4735.96</v>
+      </c>
+      <c r="R45" s="10">
+        <v>5050.9125000000004</v>
+      </c>
+      <c r="S45" s="10">
+        <v>6127.4</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A46" s="9" t="s">
+      <c r="A46" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B46" s="2" t="s">
+      <c r="B46" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D46" s="11"/>
       <c r="E46" s="11">
-        <v>0.7944</v>
+        <v>866.82860000000005</v>
       </c>
       <c r="F46" s="11">
-        <v>0.81630000000000003</v>
+        <v>840</v>
       </c>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11">
-        <v>0.86709999999999998</v>
+        <v>1220</v>
       </c>
       <c r="J46" s="11"/>
       <c r="K46" s="11">
-        <v>0.83530000000000004</v>
+        <v>1501</v>
       </c>
       <c r="L46" s="11">
-        <v>0.89470000000000005</v>
+        <v>1945</v>
       </c>
       <c r="M46" s="11"/>
       <c r="N46" s="11"/>
       <c r="O46" s="11"/>
       <c r="P46" s="11"/>
       <c r="Q46" s="11"/>
       <c r="R46" s="11"/>
       <c r="S46" s="11"/>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A47" s="9" t="s">
+      <c r="A47" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="11">
-        <v>1.008</v>
+        <v>802.49180000000001</v>
       </c>
       <c r="D47" s="11">
-        <v>1.0103</v>
+        <v>788</v>
       </c>
       <c r="E47" s="11">
-        <v>0.93789999999999996</v>
+        <v>1062.0225</v>
       </c>
       <c r="F47" s="11">
-        <v>0.9879</v>
+        <v>1017.5714</v>
       </c>
       <c r="G47" s="11">
-        <v>0.99329999999999996</v>
+        <v>1096.4000000000001</v>
       </c>
       <c r="H47" s="11">
-        <v>0.95579999999999998</v>
+        <v>1123.0625</v>
       </c>
       <c r="I47" s="11">
-        <v>0.89390000000000003</v>
+        <v>1257.8</v>
       </c>
       <c r="J47" s="11">
-        <v>0.91779999999999995</v>
+        <v>1369.5</v>
       </c>
       <c r="K47" s="11">
-        <v>0.95609999999999995</v>
+        <v>1718</v>
       </c>
       <c r="L47" s="11">
-        <v>0.94730000000000003</v>
+        <v>2059.5</v>
       </c>
       <c r="M47" s="11"/>
       <c r="N47" s="11"/>
       <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
       <c r="R47" s="11"/>
       <c r="S47" s="11"/>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A48" s="9" t="s">
+      <c r="A48" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11">
-        <v>0.77200000000000002</v>
+        <v>850</v>
       </c>
       <c r="H48" s="11"/>
       <c r="I48" s="11">
-        <v>0.76829999999999998</v>
+        <v>1081</v>
       </c>
       <c r="J48" s="11">
-        <v>0.73860000000000003</v>
+        <v>1143.925</v>
       </c>
       <c r="K48" s="11">
-        <v>0.75129999999999997</v>
+        <v>1373.6470999999999</v>
       </c>
       <c r="L48" s="11">
-        <v>0.71260000000000001</v>
+        <v>1592.9733000000001</v>
       </c>
       <c r="M48" s="11">
-        <v>0.88990000000000002</v>
+        <v>2266</v>
       </c>
       <c r="N48" s="11">
-        <v>0.7</v>
+        <v>2679.2</v>
       </c>
       <c r="O48" s="11">
-        <v>0.7</v>
+        <v>3490.55</v>
       </c>
       <c r="P48" s="11">
-        <v>0.70020000000000004</v>
+        <v>3508</v>
       </c>
       <c r="Q48" s="11">
-        <v>0.97199999999999998</v>
+        <v>5485</v>
       </c>
       <c r="R48" s="11"/>
       <c r="S48" s="11"/>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A49" s="9" t="s">
+      <c r="A49" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="B49" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11">
-        <v>1.2219</v>
+        <v>1627.4766999999999</v>
       </c>
       <c r="I49" s="11">
-        <v>1.0234000000000001</v>
+        <v>1519.2867000000001</v>
       </c>
       <c r="J49" s="11">
-        <v>1.0158</v>
+        <v>1633.4</v>
       </c>
       <c r="K49" s="11">
-        <v>1.0139</v>
+        <v>1913.66</v>
       </c>
       <c r="L49" s="11">
-        <v>0.95189999999999997</v>
+        <v>2247.7127999999998</v>
       </c>
       <c r="M49" s="11">
-        <v>0.84819999999999995</v>
+        <v>2439.5210999999999</v>
       </c>
       <c r="N49" s="11">
-        <v>0.90720000000000001</v>
+        <v>3222.2341000000001</v>
       </c>
       <c r="O49" s="11">
-        <v>0.88529999999999998</v>
+        <v>3932.3274999999999</v>
       </c>
       <c r="P49" s="11">
-        <v>0.87670000000000003</v>
+        <v>4392</v>
       </c>
       <c r="Q49" s="11"/>
       <c r="R49" s="11">
-        <v>0.79190000000000005</v>
+        <v>5050.9125000000004</v>
       </c>
       <c r="S49" s="11">
-        <v>1.0204</v>
+        <v>6644</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A50" s="9" t="s">
+      <c r="A50" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B50" s="2" t="s">
+      <c r="B50" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11">
-        <v>1.1928000000000001</v>
+        <v>1800</v>
       </c>
       <c r="K50" s="11">
-        <v>1.0851999999999999</v>
+        <v>1970.91</v>
       </c>
       <c r="L50" s="11">
-        <v>0.93159999999999998</v>
+        <v>2092.1028999999999</v>
       </c>
       <c r="M50" s="11">
-        <v>0.87570000000000003</v>
+        <v>2467.422</v>
       </c>
       <c r="N50" s="11">
-        <v>0.78380000000000005</v>
+        <v>2885.4016999999999</v>
       </c>
       <c r="O50" s="11">
-        <v>0.81920000000000004</v>
+        <v>4116</v>
       </c>
       <c r="P50" s="11">
-        <v>0.85070000000000001</v>
+        <v>4262</v>
       </c>
       <c r="Q50" s="11"/>
       <c r="R50" s="11"/>
       <c r="S50" s="11"/>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A51" s="9" t="s">
+      <c r="A51" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B51" s="2" t="s">
+      <c r="B51" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="11">
-        <v>1</v>
+        <v>787.82330000000002</v>
       </c>
       <c r="D51" s="11"/>
       <c r="E51" s="11">
-        <v>0.78100000000000003</v>
+        <v>845.77359999999999</v>
       </c>
       <c r="F51" s="11">
-        <v>0.83740000000000003</v>
+        <v>861.66669999999999</v>
       </c>
       <c r="G51" s="11">
-        <v>0.74909999999999999</v>
+        <v>824.73329999999999</v>
       </c>
       <c r="H51" s="11">
-        <v>0.70189999999999997</v>
+        <v>824.73</v>
       </c>
       <c r="I51" s="11">
-        <v>0.72899999999999998</v>
+        <v>1025.6875</v>
       </c>
       <c r="J51" s="11">
-        <v>0.71509999999999996</v>
+        <v>1079.08</v>
       </c>
       <c r="K51" s="11">
-        <v>0.77929999999999999</v>
+        <v>1400.3367000000001</v>
       </c>
       <c r="L51" s="11">
-        <v>0.87619999999999998</v>
+        <v>1904.96</v>
       </c>
       <c r="M51" s="11"/>
       <c r="N51" s="11"/>
       <c r="O51" s="11"/>
       <c r="P51" s="11"/>
       <c r="Q51" s="11"/>
       <c r="R51" s="11"/>
       <c r="S51" s="11"/>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A52" s="9" t="s">
+      <c r="A52" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="B52" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11"/>
       <c r="F52" s="11"/>
       <c r="G52" s="11">
-        <v>0.72660000000000002</v>
+        <v>800</v>
       </c>
       <c r="H52" s="11">
-        <v>0.89729999999999999</v>
+        <v>1017.4</v>
       </c>
       <c r="I52" s="11">
-        <v>0.72189999999999999</v>
+        <v>1034.45</v>
       </c>
       <c r="J52" s="11">
-        <v>0.76080000000000003</v>
+        <v>1148</v>
       </c>
       <c r="K52" s="11">
-        <v>0.70009999999999994</v>
+        <v>1291.5999999999999</v>
       </c>
       <c r="L52" s="11">
-        <v>0.70009999999999994</v>
-[...3 lines deleted...]
-      </c>
+        <v>1522</v>
+      </c>
+      <c r="M52" s="11"/>
       <c r="N52" s="11"/>
       <c r="O52" s="11"/>
       <c r="P52" s="11"/>
       <c r="Q52" s="11"/>
       <c r="R52" s="11"/>
       <c r="S52" s="11"/>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A53" s="9" t="s">
+      <c r="A53" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B53" s="2" t="s">
+      <c r="B53" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C53" s="11">
-        <v>1.0096000000000001</v>
+        <v>813.30619999999999</v>
       </c>
       <c r="D53" s="11">
-        <v>1.0325</v>
+        <v>805.33339999999998</v>
       </c>
       <c r="E53" s="11">
-        <v>0.84470000000000001</v>
+        <v>957.3741</v>
       </c>
       <c r="F53" s="11">
-        <v>0.90139999999999998</v>
+        <v>941.5625</v>
       </c>
       <c r="G53" s="11">
-        <v>0.82879999999999998</v>
+        <v>912.5</v>
       </c>
       <c r="H53" s="11">
-        <v>0.92130000000000001</v>
+        <v>1134.17</v>
       </c>
       <c r="I53" s="11">
-        <v>0.82210000000000005</v>
+        <v>1156.6667</v>
       </c>
       <c r="J53" s="11">
-        <v>0.80179999999999996</v>
+        <v>1175</v>
       </c>
       <c r="K53" s="11">
-        <v>0.78610000000000002</v>
+        <v>1412.5</v>
       </c>
       <c r="L53" s="11"/>
       <c r="M53" s="11"/>
       <c r="N53" s="11"/>
       <c r="O53" s="11"/>
       <c r="P53" s="11"/>
       <c r="Q53" s="11"/>
       <c r="R53" s="11"/>
       <c r="S53" s="11"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A54" s="9" t="s">
+      <c r="A54" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="B54" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="11"/>
       <c r="D54" s="11"/>
-      <c r="E54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="11"/>
       <c r="F54" s="11"/>
-      <c r="G54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11">
-        <v>0.88600000000000001</v>
+        <v>1370</v>
       </c>
       <c r="J54" s="11"/>
-      <c r="K54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="K54" s="11"/>
       <c r="L54" s="11"/>
       <c r="M54" s="11"/>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
       <c r="P54" s="11"/>
       <c r="Q54" s="11"/>
       <c r="R54" s="11"/>
       <c r="S54" s="11"/>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A55" s="9" t="s">
+      <c r="A55" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B55" s="2" t="s">
+      <c r="B55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C55" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D55" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="E55" s="11">
-        <v>0.79790000000000005</v>
+        <v>803.5</v>
       </c>
       <c r="F55" s="11">
-        <v>0.79300000000000004</v>
+        <v>816</v>
       </c>
       <c r="G55" s="11">
-        <v>0.78110000000000002</v>
+        <v>860</v>
       </c>
       <c r="H55" s="11">
-        <v>0.85289999999999999</v>
+        <v>1002.125</v>
       </c>
       <c r="I55" s="11">
-        <v>0.80689999999999995</v>
+        <v>1134.3</v>
       </c>
       <c r="J55" s="11">
-        <v>0.81710000000000005</v>
+        <v>1182.75</v>
       </c>
       <c r="K55" s="11">
-        <v>0.82730000000000004</v>
+        <v>1491.6575</v>
       </c>
       <c r="L55" s="11">
-        <v>0.78100000000000003</v>
+        <v>1698</v>
       </c>
       <c r="M55" s="11">
-        <v>1</v>
+        <v>2714</v>
       </c>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
       <c r="P55" s="11"/>
       <c r="Q55" s="11"/>
       <c r="R55" s="11"/>
       <c r="S55" s="11"/>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A56" s="9" t="s">
+      <c r="A56" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B56" s="2" t="s">
+      <c r="B56" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C56" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11">
-        <v>0.85550000000000004</v>
+        <v>1526.83</v>
       </c>
       <c r="K56" s="11">
-        <v>0.77249999999999996</v>
+        <v>1498.6511</v>
       </c>
       <c r="L56" s="11">
-        <v>0.70189999999999997</v>
+        <v>1683.2233000000001</v>
       </c>
       <c r="M56" s="11">
-        <v>0.70189999999999997</v>
+        <v>2164.77</v>
       </c>
       <c r="N56" s="11">
-        <v>0.70209999999999995</v>
+        <v>2785.93</v>
       </c>
       <c r="O56" s="11">
-        <v>0.75519999999999998</v>
+        <v>3162</v>
       </c>
       <c r="P56" s="11"/>
       <c r="Q56" s="11"/>
       <c r="R56" s="11"/>
       <c r="S56" s="11"/>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A57" s="9" t="s">
+      <c r="A57" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="2" t="s">
+      <c r="B57" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D57" s="11"/>
-      <c r="E57" s="11"/>
+      <c r="E57" s="11">
+        <v>1014.81</v>
+      </c>
       <c r="F57" s="11"/>
       <c r="G57" s="11">
-        <v>0.92279999999999995</v>
+        <v>1016</v>
       </c>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
       <c r="J57" s="11">
-        <v>0.81179999999999997</v>
+        <v>1225</v>
       </c>
       <c r="K57" s="11"/>
       <c r="L57" s="11"/>
       <c r="M57" s="11">
-        <v>0.73319999999999996</v>
+        <v>1990</v>
       </c>
       <c r="N57" s="11"/>
       <c r="O57" s="11"/>
       <c r="P57" s="11"/>
       <c r="Q57" s="11"/>
       <c r="R57" s="11"/>
       <c r="S57" s="11"/>
     </row>
     <row r="58" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A58" s="9" t="s">
+      <c r="A58" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B58" s="2" t="s">
+      <c r="B58" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11"/>
       <c r="H58" s="11"/>
       <c r="I58" s="11"/>
       <c r="J58" s="11">
-        <v>1.2876000000000001</v>
+        <v>1943</v>
       </c>
       <c r="K58" s="11">
-        <v>1.2493000000000001</v>
+        <v>2292.62</v>
       </c>
       <c r="L58" s="11">
-        <v>1.0337000000000001</v>
+        <v>2247.0859999999998</v>
       </c>
       <c r="M58" s="11">
-        <v>0.91620000000000001</v>
+        <v>2507.2438999999999</v>
       </c>
       <c r="N58" s="11">
-        <v>0.94430000000000003</v>
+        <v>3218.7130000000002</v>
       </c>
       <c r="O58" s="11">
-        <v>0.97699999999999998</v>
+        <v>4113.7950000000001</v>
       </c>
       <c r="P58" s="11">
-        <v>0.83830000000000005</v>
+        <v>4654.3599999999997</v>
       </c>
       <c r="Q58" s="11"/>
       <c r="R58" s="11"/>
       <c r="S58" s="11"/>
     </row>
     <row r="59" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A59" s="9" t="s">
+      <c r="A59" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B59" s="2" t="s">
+      <c r="B59" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="11">
-        <v>1</v>
+        <v>785.31799999999998</v>
       </c>
       <c r="D59" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="E59" s="11">
-        <v>0.77459999999999996</v>
+        <v>852.75810000000001</v>
       </c>
       <c r="F59" s="11">
-        <v>0.75800000000000001</v>
+        <v>780</v>
       </c>
       <c r="G59" s="11">
-        <v>0.71209999999999996</v>
+        <v>791.08</v>
       </c>
       <c r="H59" s="11">
-        <v>0.75870000000000004</v>
+        <v>891.52670000000001</v>
       </c>
       <c r="I59" s="11">
-        <v>0.71220000000000006</v>
+        <v>1002</v>
       </c>
       <c r="J59" s="11">
-        <v>0.71240000000000003</v>
+        <v>1075</v>
       </c>
       <c r="K59" s="11">
-        <v>0.71230000000000004</v>
+        <v>1312</v>
       </c>
       <c r="L59" s="11">
-        <v>0.71209999999999996</v>
+        <v>1548</v>
       </c>
       <c r="M59" s="11"/>
       <c r="N59" s="11"/>
       <c r="O59" s="11"/>
       <c r="P59" s="11"/>
       <c r="Q59" s="11"/>
       <c r="R59" s="11"/>
       <c r="S59" s="11"/>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A60" s="9" t="s">
+      <c r="A60" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B60" s="2" t="s">
+      <c r="B60" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="11">
-        <v>1.0098</v>
+        <v>839.13120000000004</v>
       </c>
       <c r="D60" s="11">
-        <v>1.1193</v>
+        <v>946.76250000000005</v>
       </c>
       <c r="E60" s="11">
-        <v>0.80589999999999995</v>
+        <v>966.83429999999998</v>
       </c>
       <c r="F60" s="11">
-        <v>0.88749999999999996</v>
+        <v>1018.574</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11">
-        <v>1.0488999999999999</v>
+        <v>1232.4438</v>
       </c>
       <c r="I60" s="11">
-        <v>0.86</v>
+        <v>1552</v>
       </c>
       <c r="J60" s="11">
-        <v>1.01</v>
+        <v>1524.0889</v>
       </c>
       <c r="K60" s="11">
-        <v>0.88890000000000002</v>
+        <v>1839.4031</v>
       </c>
       <c r="L60" s="11">
-        <v>0.82420000000000004</v>
+        <v>1842.39</v>
       </c>
       <c r="M60" s="11"/>
       <c r="N60" s="11"/>
       <c r="O60" s="11"/>
       <c r="P60" s="11"/>
       <c r="Q60" s="11"/>
       <c r="R60" s="11"/>
       <c r="S60" s="11"/>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A61" s="9" t="s">
+      <c r="A61" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B61" s="2" t="s">
+      <c r="B61" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="11">
-        <v>1.0226</v>
+        <v>861.75599999999997</v>
       </c>
       <c r="D61" s="11"/>
       <c r="E61" s="11">
-        <v>1.0978000000000001</v>
+        <v>1245.4136000000001</v>
       </c>
       <c r="F61" s="11">
-        <v>1.2237</v>
+        <v>1511.1</v>
       </c>
       <c r="G61" s="11"/>
       <c r="H61" s="11">
-        <v>1.1566000000000001</v>
+        <v>1507.7</v>
       </c>
       <c r="I61" s="11">
-        <v>1.1109</v>
+        <v>1654.5</v>
       </c>
       <c r="J61" s="11">
-        <v>1.161</v>
+        <v>2102.4</v>
       </c>
       <c r="K61" s="11">
-        <v>1.0498000000000001</v>
+        <v>2131.5100000000002</v>
       </c>
       <c r="L61" s="11">
-        <v>1.1122000000000001</v>
+        <v>2901.6</v>
       </c>
       <c r="M61" s="11">
-        <v>1.0395000000000001</v>
+        <v>3385.2</v>
       </c>
       <c r="N61" s="11"/>
       <c r="O61" s="11"/>
       <c r="P61" s="11"/>
       <c r="Q61" s="11"/>
       <c r="R61" s="11"/>
       <c r="S61" s="11"/>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A62" s="9" t="s">
+      <c r="A62" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B62" s="2" t="s">
+      <c r="B62" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="11">
-        <v>1.0192000000000001</v>
+        <v>795</v>
       </c>
       <c r="D62" s="11"/>
       <c r="E62" s="11">
-        <v>0.93310000000000004</v>
+        <v>939.66669999999999</v>
       </c>
       <c r="F62" s="11">
-        <v>0.86729999999999996</v>
+        <v>892.5</v>
       </c>
       <c r="G62" s="11">
-        <v>0.93010000000000004</v>
+        <v>1024</v>
       </c>
       <c r="H62" s="11">
-        <v>0.75560000000000005</v>
+        <v>887.75</v>
       </c>
       <c r="I62" s="11">
-        <v>0.85229999999999995</v>
+        <v>1199.25</v>
       </c>
       <c r="J62" s="11">
-        <v>0.78129999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>1239.5</v>
+      </c>
+      <c r="K62" s="11"/>
       <c r="L62" s="11">
-        <v>0.72540000000000004</v>
+        <v>1763.5</v>
       </c>
       <c r="M62" s="11"/>
       <c r="N62" s="11"/>
       <c r="O62" s="11"/>
       <c r="P62" s="11"/>
       <c r="Q62" s="11"/>
       <c r="R62" s="11"/>
       <c r="S62" s="11"/>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A63" s="9" t="s">
+      <c r="A63" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B63" s="2" t="s">
+      <c r="B63" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="11">
-        <v>1.1061000000000001</v>
+        <v>878.61929999999995</v>
       </c>
       <c r="D63" s="11"/>
       <c r="E63" s="11">
-        <v>0.84319999999999995</v>
+        <v>909.72550000000001</v>
       </c>
       <c r="F63" s="11"/>
       <c r="G63" s="11">
-        <v>0.90380000000000005</v>
+        <v>995</v>
       </c>
       <c r="H63" s="11">
-        <v>0.96230000000000004</v>
+        <v>1138.3888999999999</v>
       </c>
       <c r="I63" s="11">
-        <v>0.91900000000000004</v>
+        <v>1551.6</v>
       </c>
       <c r="J63" s="11">
-        <v>0.9708</v>
+        <v>1478.32</v>
       </c>
       <c r="K63" s="11">
-        <v>0.8609</v>
+        <v>1547</v>
       </c>
       <c r="L63" s="11">
-        <v>0.8105</v>
+        <v>1852.8570999999999</v>
       </c>
       <c r="M63" s="11">
-        <v>0.92110000000000003</v>
+        <v>2500</v>
       </c>
       <c r="N63" s="11">
-        <v>0.70179999999999998</v>
+        <v>2370</v>
       </c>
       <c r="O63" s="11"/>
       <c r="P63" s="11"/>
       <c r="Q63" s="11"/>
       <c r="R63" s="11"/>
       <c r="S63" s="11"/>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A64" s="9" t="s">
+      <c r="A64" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B64" s="2" t="s">
+      <c r="B64" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="11">
-        <v>1.0262</v>
+        <v>840.4375</v>
       </c>
       <c r="D64" s="11">
-        <v>1.1474</v>
+        <v>895</v>
       </c>
       <c r="E64" s="11">
-        <v>0.7944</v>
+        <v>800</v>
       </c>
       <c r="F64" s="11">
-        <v>0.93289999999999995</v>
+        <v>974.28570000000002</v>
       </c>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11">
-        <v>1.155</v>
+        <v>1588.53</v>
       </c>
       <c r="J64" s="11">
-        <v>1.0271999999999999</v>
+        <v>1578.125</v>
       </c>
       <c r="K64" s="11">
-        <v>1.0017</v>
+        <v>2132.5333000000001</v>
       </c>
       <c r="L64" s="11"/>
       <c r="M64" s="11"/>
       <c r="N64" s="11"/>
       <c r="O64" s="11"/>
       <c r="P64" s="11"/>
       <c r="Q64" s="11"/>
       <c r="R64" s="11"/>
       <c r="S64" s="11"/>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A65" s="9" t="s">
+      <c r="A65" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B65" s="2" t="s">
+      <c r="B65" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D65" s="11"/>
       <c r="E65" s="11">
-        <v>0.77459999999999996</v>
+        <v>780</v>
       </c>
       <c r="F65" s="11">
-        <v>0.97470000000000001</v>
+        <v>1003</v>
       </c>
       <c r="G65" s="11"/>
       <c r="H65" s="11">
-        <v>0.77629999999999999</v>
+        <v>912.1</v>
       </c>
       <c r="I65" s="11">
-        <v>0.92200000000000004</v>
+        <v>1297.2221999999999</v>
       </c>
       <c r="J65" s="11"/>
       <c r="K65" s="11">
-        <v>0.81799999999999995</v>
+        <v>1470</v>
       </c>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
       <c r="R65" s="11"/>
       <c r="S65" s="11"/>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A66" s="9" t="s">
+      <c r="A66" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B66" s="2" t="s">
+      <c r="B66" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="11">
-        <v>1</v>
+        <v>792.40179999999998</v>
       </c>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
-        <v>0.77459999999999996</v>
+        <v>847.90599999999995</v>
       </c>
       <c r="F66" s="11">
-        <v>0.75800000000000001</v>
+        <v>780</v>
       </c>
       <c r="G66" s="11">
-        <v>0.7248</v>
+        <v>798</v>
       </c>
       <c r="H66" s="11">
-        <v>0.91500000000000004</v>
+        <v>1075.03</v>
       </c>
       <c r="I66" s="11"/>
       <c r="J66" s="11">
-        <v>0.81730000000000003</v>
+        <v>1233.3333</v>
       </c>
       <c r="K66" s="11">
-        <v>0.72509999999999997</v>
+        <v>1303</v>
       </c>
       <c r="L66" s="11">
-        <v>0.72489999999999999</v>
+        <v>1576</v>
       </c>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
       <c r="R66" s="11"/>
       <c r="S66" s="11"/>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A67" s="9" t="s">
+      <c r="A67" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B67" s="2" t="s">
+      <c r="B67" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="11">
-        <v>1</v>
+        <v>826.00750000000005</v>
       </c>
       <c r="D67" s="11"/>
       <c r="E67" s="11">
-        <v>0.81950000000000001</v>
+        <v>907.40650000000005</v>
       </c>
       <c r="F67" s="11">
-        <v>1.0963000000000001</v>
+        <v>1104.2125000000001</v>
       </c>
       <c r="G67" s="11">
-        <v>1.1898</v>
+        <v>1310</v>
       </c>
       <c r="H67" s="11">
-        <v>0.93989999999999996</v>
+        <v>1149.7325000000001</v>
       </c>
       <c r="I67" s="11">
-        <v>0.88329999999999997</v>
+        <v>1355.35</v>
       </c>
       <c r="J67" s="11">
-        <v>0.86960000000000004</v>
+        <v>1409.4775</v>
       </c>
       <c r="K67" s="11">
-        <v>1.0527</v>
+        <v>1998.7571</v>
       </c>
       <c r="L67" s="11"/>
       <c r="M67" s="11"/>
       <c r="N67" s="11"/>
       <c r="O67" s="11"/>
       <c r="P67" s="11"/>
       <c r="Q67" s="11"/>
       <c r="R67" s="11"/>
       <c r="S67" s="11"/>
     </row>
     <row r="68" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A68" s="9" t="s">
+      <c r="A68" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B68" s="2" t="s">
+      <c r="B68" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="11">
-        <v>1.0127999999999999</v>
+        <v>790</v>
       </c>
       <c r="D68" s="11"/>
       <c r="E68" s="11">
-        <v>0.85719999999999996</v>
+        <v>873.25</v>
       </c>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11">
-        <v>0.81730000000000003</v>
+        <v>1150</v>
       </c>
       <c r="J68" s="11">
-        <v>1.3569</v>
+        <v>2053.3850000000002</v>
       </c>
       <c r="K68" s="11">
-        <v>0.83579999999999999</v>
+        <v>1502</v>
       </c>
       <c r="L68" s="11">
-        <v>0.75260000000000005</v>
+        <v>1636</v>
       </c>
       <c r="M68" s="11"/>
       <c r="N68" s="11"/>
       <c r="O68" s="11"/>
       <c r="P68" s="11"/>
       <c r="Q68" s="11"/>
       <c r="R68" s="11"/>
       <c r="S68" s="11"/>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A69" s="9" t="s">
+      <c r="A69" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="2" t="s">
+      <c r="B69" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D69" s="11">
-        <v>1</v>
+        <v>782.5</v>
       </c>
       <c r="E69" s="11">
-        <v>0.79079999999999995</v>
+        <v>977.7509</v>
       </c>
       <c r="F69" s="11">
-        <v>0.85970000000000002</v>
+        <v>884.625</v>
       </c>
       <c r="G69" s="11">
-        <v>0.93230000000000002</v>
+        <v>1026.5</v>
       </c>
       <c r="H69" s="11">
-        <v>0.92620000000000002</v>
+        <v>1088.28</v>
       </c>
       <c r="I69" s="11">
-        <v>0.98370000000000002</v>
+        <v>1357.7206000000001</v>
       </c>
       <c r="J69" s="11">
-        <v>0.88759999999999994</v>
+        <v>1262.3635999999999</v>
       </c>
       <c r="K69" s="11">
-        <v>1.0205</v>
+        <v>1993.82</v>
       </c>
       <c r="L69" s="11">
-        <v>1.0637000000000001</v>
+        <v>2565.6667000000002</v>
       </c>
       <c r="M69" s="11">
-        <v>0.93959999999999999</v>
+        <v>2820</v>
       </c>
       <c r="N69" s="11"/>
       <c r="O69" s="11"/>
       <c r="P69" s="11"/>
       <c r="Q69" s="11"/>
       <c r="R69" s="11"/>
       <c r="S69" s="11"/>
     </row>
     <row r="70" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A70" s="9" t="s">
+      <c r="A70" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B70" s="2" t="s">
+      <c r="B70" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D70" s="11">
-        <v>1.0085</v>
+        <v>785</v>
       </c>
       <c r="E70" s="11">
-        <v>0.79530000000000001</v>
+        <v>908.46550000000002</v>
       </c>
       <c r="F70" s="11">
-        <v>0.92330000000000001</v>
+        <v>895</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11">
-        <v>0.95660000000000001</v>
+        <v>1124</v>
       </c>
       <c r="I70" s="11">
-        <v>1.2794000000000001</v>
+        <v>1800</v>
       </c>
       <c r="J70" s="11">
-        <v>0.99399999999999999</v>
+        <v>1500</v>
       </c>
       <c r="K70" s="11">
-        <v>1.0753999999999999</v>
+        <v>1932.5</v>
       </c>
       <c r="L70" s="11"/>
       <c r="M70" s="11"/>
       <c r="N70" s="11"/>
       <c r="O70" s="11"/>
       <c r="P70" s="11"/>
       <c r="Q70" s="11"/>
       <c r="R70" s="11"/>
       <c r="S70" s="11"/>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A71" s="9" t="s">
+      <c r="A71" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B71" s="2" t="s">
+      <c r="B71" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="C71" s="11"/>
-      <c r="D71" s="11"/>
+      <c r="C71" s="11">
+        <v>829.06669999999997</v>
+      </c>
+      <c r="D71" s="11">
+        <v>801.27250000000004</v>
+      </c>
       <c r="E71" s="11">
-        <v>0.86329999999999996</v>
+        <v>935.56700000000001</v>
       </c>
       <c r="F71" s="11">
-        <v>0.87919999999999998</v>
+        <v>923.89250000000004</v>
       </c>
       <c r="G71" s="11">
-        <v>0.93010000000000004</v>
+        <v>1045</v>
       </c>
       <c r="H71" s="11">
-        <v>0.97560000000000002</v>
+        <v>1325.5114000000001</v>
       </c>
       <c r="I71" s="11">
-        <v>1.2609999999999999</v>
+        <v>1263.1667</v>
       </c>
       <c r="J71" s="11">
-        <v>0.83020000000000005</v>
+        <v>1342.2950000000001</v>
       </c>
       <c r="K71" s="11">
-        <v>1.9111</v>
+        <v>1554.4</v>
       </c>
       <c r="L71" s="11"/>
       <c r="M71" s="11"/>
       <c r="N71" s="11"/>
       <c r="O71" s="11"/>
       <c r="P71" s="11"/>
       <c r="Q71" s="11"/>
       <c r="R71" s="11"/>
       <c r="S71" s="11"/>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A72" s="9" t="s">
+      <c r="A72" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B72" s="2" t="s">
+      <c r="B72" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="11">
-        <v>1</v>
+        <v>819.86919999999998</v>
       </c>
       <c r="D72" s="11"/>
       <c r="E72" s="11">
-        <v>0.78810000000000002</v>
+        <v>919.12149999999997</v>
       </c>
       <c r="F72" s="11">
-        <v>0.98150000000000004</v>
+        <v>1010</v>
       </c>
       <c r="G72" s="11">
-        <v>0.84470000000000001</v>
+        <v>930</v>
       </c>
       <c r="H72" s="11">
-        <v>1.0803</v>
+        <v>1260.9011</v>
       </c>
       <c r="I72" s="11">
-        <v>0.75239999999999996</v>
+        <v>1058.6667</v>
       </c>
       <c r="J72" s="11">
-        <v>1.0587</v>
+        <v>1510.8712</v>
       </c>
       <c r="K72" s="11">
-        <v>0.97899999999999998</v>
+        <v>1548.5</v>
       </c>
       <c r="L72" s="11">
-        <v>0.79169999999999996</v>
+        <v>1700.4</v>
       </c>
       <c r="M72" s="11">
-        <v>0.72509999999999997</v>
+        <v>2257.1999999999998</v>
       </c>
       <c r="N72" s="11"/>
       <c r="O72" s="11"/>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
       <c r="R72" s="11"/>
       <c r="S72" s="11"/>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A73" s="9" t="s">
+      <c r="A73" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B73" s="2" t="s">
+      <c r="B73" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11">
-        <v>1.2716000000000001</v>
+        <v>1480.01</v>
       </c>
       <c r="H73" s="11">
-        <v>1.131</v>
+        <v>1329.0085999999999</v>
       </c>
       <c r="I73" s="11">
-        <v>1.2251000000000001</v>
+        <v>1412.7143000000001</v>
       </c>
       <c r="J73" s="11">
-        <v>1.0650999999999999</v>
+        <v>1447.9018000000001</v>
       </c>
       <c r="K73" s="11">
-        <v>1.2847999999999999</v>
+        <v>1848.3158000000001</v>
       </c>
       <c r="L73" s="11">
-        <v>1.2536</v>
+        <v>2160.7064</v>
       </c>
       <c r="M73" s="11">
-        <v>0.96799999999999997</v>
+        <v>2310.8829999999998</v>
       </c>
       <c r="N73" s="11">
-        <v>1.2035</v>
+        <v>2846.5356000000002</v>
       </c>
       <c r="O73" s="11">
-        <v>1.5685</v>
+        <v>3851.1567</v>
       </c>
       <c r="P73" s="11"/>
       <c r="Q73" s="11">
-        <v>0.70020000000000004</v>
+        <v>3986.92</v>
       </c>
       <c r="R73" s="11"/>
       <c r="S73" s="11">
-        <v>0.86170000000000002</v>
+        <v>5610.8</v>
       </c>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A74" s="9" t="s">
+      <c r="A74" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B74" s="2" t="s">
+      <c r="B74" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11">
-        <v>0.81169999999999998</v>
+        <v>945.21199999999999</v>
       </c>
       <c r="G74" s="11">
-        <v>0.9083</v>
+        <v>1025.57</v>
       </c>
       <c r="H74" s="11">
-        <v>0.7651</v>
+        <v>899</v>
       </c>
       <c r="I74" s="11">
-        <v>0.87419999999999998</v>
+        <v>1230</v>
       </c>
       <c r="J74" s="11">
-        <v>1.1193</v>
+        <v>1689</v>
       </c>
       <c r="K74" s="11">
-        <v>0.86990000000000001</v>
+        <v>1591.6043</v>
       </c>
       <c r="L74" s="11">
-        <v>0.97060000000000002</v>
+        <v>2209.6149999999998</v>
       </c>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A75" s="9" t="s">
+      <c r="A75" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B75" s="2" t="s">
+      <c r="B75" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="11">
-        <v>1.0145999999999999</v>
+        <v>790</v>
       </c>
       <c r="D75" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="E75" s="11">
-        <v>0.77600000000000002</v>
+        <v>1091.4632999999999</v>
       </c>
       <c r="F75" s="11">
-        <v>0.76780000000000004</v>
+        <v>790</v>
       </c>
       <c r="G75" s="11">
-        <v>0.9083</v>
+        <v>1000</v>
       </c>
       <c r="H75" s="11">
-        <v>1.0106999999999999</v>
+        <v>1200.3175000000001</v>
       </c>
       <c r="I75" s="11">
-        <v>1.0306</v>
+        <v>1530</v>
       </c>
       <c r="J75" s="11">
-        <v>1.1266</v>
+        <v>1700</v>
       </c>
       <c r="K75" s="11">
-        <v>0.79300000000000004</v>
+        <v>1478.06</v>
       </c>
       <c r="L75" s="11">
-        <v>0.86250000000000004</v>
+        <v>2000</v>
       </c>
       <c r="M75" s="11"/>
       <c r="N75" s="11"/>
       <c r="O75" s="11"/>
       <c r="P75" s="11"/>
       <c r="Q75" s="11"/>
       <c r="R75" s="11"/>
       <c r="S75" s="11"/>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A76" s="9" t="s">
+      <c r="A76" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="B76" s="10" t="s">
-[...43 lines deleted...]
-        <v>0.87539999999999996</v>
+      <c r="B76" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="10"/>
+      <c r="H76" s="10">
+        <v>819.58</v>
+      </c>
+      <c r="I76" s="10">
+        <v>1298.1443999999999</v>
+      </c>
+      <c r="J76" s="10">
+        <v>1462.5689</v>
+      </c>
+      <c r="K76" s="10">
+        <v>1678.9365</v>
+      </c>
+      <c r="L76" s="10">
+        <v>1895.3004000000001</v>
+      </c>
+      <c r="M76" s="10">
+        <v>2263.4767999999999</v>
+      </c>
+      <c r="N76" s="10">
+        <v>3217.5740000000001</v>
+      </c>
+      <c r="O76" s="10">
+        <v>4015.7491</v>
+      </c>
+      <c r="P76" s="10">
+        <v>4350.5733</v>
+      </c>
+      <c r="Q76" s="10">
+        <v>4873.2</v>
+      </c>
+      <c r="R76" s="10">
+        <v>5700</v>
+      </c>
+      <c r="S76" s="10">
+        <v>5700</v>
       </c>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A77" s="9" t="s">
+      <c r="A77" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="B77" s="2" t="s">
+      <c r="B77" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="11"/>
       <c r="D77" s="11"/>
       <c r="E77" s="11"/>
       <c r="F77" s="11"/>
-      <c r="G77" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="G77" s="11"/>
       <c r="H77" s="11"/>
-      <c r="I77" s="11"/>
+      <c r="I77" s="11">
+        <v>2531.92</v>
+      </c>
       <c r="J77" s="11"/>
       <c r="K77" s="11">
-        <v>1.0759000000000001</v>
+        <v>2078.8633</v>
       </c>
       <c r="L77" s="11">
-        <v>1.0465</v>
+        <v>2496.6667000000002</v>
       </c>
       <c r="M77" s="11">
-        <v>0.80189999999999995</v>
+        <v>2250.0554999999999</v>
       </c>
       <c r="N77" s="11">
-        <v>0.93610000000000004</v>
+        <v>3470.0835000000002</v>
       </c>
       <c r="O77" s="11">
-        <v>0.95660000000000001</v>
+        <v>4170.0030999999999</v>
       </c>
       <c r="P77" s="11">
-        <v>0.8982</v>
+        <v>4500</v>
       </c>
       <c r="Q77" s="11">
-        <v>0.71970000000000001</v>
+        <v>4873.2</v>
       </c>
       <c r="R77" s="11">
-        <v>0.96140000000000003</v>
+        <v>5700</v>
       </c>
       <c r="S77" s="11">
-        <v>0.87539999999999996</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="78" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A78" s="9" t="s">
+      <c r="A78" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="B78" s="2" t="s">
+      <c r="B78" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11">
-        <v>0.69750000000000001</v>
+        <v>819.58</v>
       </c>
       <c r="I78" s="11">
-        <v>0.85260000000000002</v>
+        <v>1250.6914999999999</v>
       </c>
       <c r="J78" s="11">
-        <v>0.82120000000000004</v>
+        <v>1462.5689</v>
       </c>
       <c r="K78" s="11">
-        <v>0.84519999999999995</v>
+        <v>1653.9411</v>
       </c>
       <c r="L78" s="11">
-        <v>0.79559999999999997</v>
+        <v>1860.6061999999999</v>
       </c>
       <c r="M78" s="11">
-        <v>0.76590000000000003</v>
+        <v>2295.5145000000002</v>
       </c>
       <c r="N78" s="11">
-        <v>0.82569999999999999</v>
+        <v>2979.0927999999999</v>
       </c>
       <c r="O78" s="11">
-        <v>0.80689999999999995</v>
+        <v>3663.1686</v>
       </c>
       <c r="P78" s="11">
-        <v>0.83009999999999995</v>
+        <v>4275.8599999999997</v>
       </c>
       <c r="Q78" s="11"/>
       <c r="R78" s="11"/>
       <c r="S78" s="11"/>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A79" s="9" t="s">
+      <c r="A79" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B79" s="10" t="s">
-[...51 lines deleted...]
-        <v>1</v>
+      <c r="B79" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="10">
+        <v>799.08820000000003</v>
+      </c>
+      <c r="D79" s="10">
+        <v>799.45280000000002</v>
+      </c>
+      <c r="E79" s="10">
+        <v>867.07629999999995</v>
+      </c>
+      <c r="F79" s="10">
+        <v>866.35580000000004</v>
+      </c>
+      <c r="G79" s="10">
+        <v>859.76949999999999</v>
+      </c>
+      <c r="H79" s="10">
+        <v>1055.7550000000001</v>
+      </c>
+      <c r="I79" s="10">
+        <v>1127.7297000000001</v>
+      </c>
+      <c r="J79" s="10">
+        <v>1246.1427000000001</v>
+      </c>
+      <c r="K79" s="10">
+        <v>1429.8148000000001</v>
+      </c>
+      <c r="L79" s="10">
+        <v>1700.7342000000001</v>
+      </c>
+      <c r="M79" s="10">
+        <v>2102.6019999999999</v>
+      </c>
+      <c r="N79" s="10">
+        <v>2600.6938</v>
+      </c>
+      <c r="O79" s="10">
+        <v>3163.2622000000001</v>
+      </c>
+      <c r="P79" s="10">
+        <v>3878.1939000000002</v>
+      </c>
+      <c r="Q79" s="10">
+        <v>4267.3666999999996</v>
+      </c>
+      <c r="R79" s="10">
+        <v>4583.3999999999996</v>
+      </c>
+      <c r="S79" s="10">
+        <v>6511</v>
       </c>
     </row>
     <row r="80" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A80" s="9" t="s">
+      <c r="A80" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B80" s="2" t="s">
+      <c r="B80" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11">
-        <v>0.76770000000000005</v>
+        <v>790</v>
       </c>
       <c r="G80" s="11">
-        <v>0.79020000000000001</v>
+        <v>870</v>
       </c>
       <c r="H80" s="11">
-        <v>0.91059999999999997</v>
+        <v>1070</v>
       </c>
       <c r="I80" s="11">
-        <v>0.72729999999999995</v>
+        <v>1023.3333</v>
       </c>
       <c r="J80" s="11"/>
       <c r="K80" s="11">
-        <v>0.7893</v>
+        <v>1607.3333</v>
       </c>
       <c r="L80" s="11">
-        <v>0.70009999999999994</v>
+        <v>1765.52</v>
       </c>
       <c r="M80" s="11"/>
       <c r="N80" s="11"/>
       <c r="O80" s="11"/>
       <c r="P80" s="11"/>
       <c r="Q80" s="11"/>
       <c r="R80" s="11"/>
       <c r="S80" s="11"/>
     </row>
     <row r="81" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A81" s="9" t="s">
+      <c r="A81" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B81" s="2" t="s">
+      <c r="B81" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11">
-        <v>1.0226</v>
+        <v>793.25</v>
       </c>
       <c r="E81" s="11">
-        <v>0.93640000000000001</v>
+        <v>970.23329999999999</v>
       </c>
       <c r="F81" s="11">
-        <v>0.94299999999999995</v>
+        <v>1024</v>
       </c>
       <c r="G81" s="11">
-        <v>0.82230000000000003</v>
+        <v>897.5</v>
       </c>
       <c r="H81" s="11">
-        <v>0.84940000000000004</v>
+        <v>998</v>
       </c>
       <c r="I81" s="11">
-        <v>0.8246</v>
+        <v>1170</v>
       </c>
       <c r="J81" s="11">
-        <v>0.88739999999999997</v>
+        <v>1358.2746999999999</v>
       </c>
       <c r="K81" s="11">
-        <v>0.82879999999999998</v>
+        <v>1546.3630000000001</v>
       </c>
       <c r="L81" s="11">
-        <v>0.89700000000000002</v>
+        <v>1950</v>
       </c>
       <c r="M81" s="11">
-        <v>0.80510000000000004</v>
+        <v>2300</v>
       </c>
       <c r="N81" s="11"/>
       <c r="O81" s="11">
-        <v>0.7</v>
+        <v>2931</v>
       </c>
       <c r="P81" s="11">
-        <v>0.70020000000000004</v>
+        <v>3508</v>
       </c>
       <c r="Q81" s="11"/>
       <c r="R81" s="11"/>
       <c r="S81" s="11"/>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A82" s="9" t="s">
+      <c r="A82" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B82" s="2" t="s">
+      <c r="B82" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D82" s="11"/>
-      <c r="E82" s="11"/>
+      <c r="E82" s="11">
+        <v>911.60829999999999</v>
+      </c>
       <c r="F82" s="11">
-        <v>0.79849999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>965.96799999999996</v>
+      </c>
+      <c r="G82" s="11"/>
       <c r="H82" s="11">
-        <v>0.83079999999999998</v>
-[...6 lines deleted...]
-      <c r="L82" s="11"/>
+        <v>1019</v>
+      </c>
+      <c r="I82" s="11">
+        <v>1213</v>
+      </c>
+      <c r="J82" s="11">
+        <v>1375.605</v>
+      </c>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11">
+        <v>1765.4</v>
+      </c>
       <c r="M82" s="11"/>
       <c r="N82" s="11"/>
       <c r="O82" s="11"/>
       <c r="P82" s="11"/>
       <c r="Q82" s="11"/>
       <c r="R82" s="11"/>
       <c r="S82" s="11"/>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A83" s="9" t="s">
+      <c r="A83" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B83" s="2" t="s">
+      <c r="B83" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="11">
-        <v>1</v>
+        <v>805.48249999999996</v>
       </c>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
-      <c r="F83" s="11"/>
-[...7 lines deleted...]
-      </c>
+      <c r="F83" s="11">
+        <v>821.6</v>
+      </c>
+      <c r="G83" s="11">
+        <v>925.2</v>
+      </c>
+      <c r="H83" s="11">
+        <v>1075.08</v>
+      </c>
+      <c r="I83" s="11"/>
+      <c r="J83" s="11"/>
       <c r="K83" s="11">
-        <v>0.70740000000000003</v>
-[...9 lines deleted...]
-      </c>
+        <v>1258</v>
+      </c>
+      <c r="L83" s="11"/>
+      <c r="M83" s="11"/>
+      <c r="N83" s="11"/>
       <c r="O83" s="11"/>
-      <c r="P83" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="P83" s="11"/>
       <c r="Q83" s="11"/>
       <c r="R83" s="11"/>
       <c r="S83" s="11"/>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A84" s="9" t="s">
+      <c r="A84" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B84" s="2" t="s">
+      <c r="B84" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="C84" s="11"/>
+      <c r="C84" s="11">
+        <v>780</v>
+      </c>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="11">
-        <v>0.89790000000000003</v>
-[...1 lines deleted...]
-      <c r="J84" s="11"/>
+        <v>1185.5999999999999</v>
+      </c>
+      <c r="J84" s="11">
+        <v>1174.4000000000001</v>
+      </c>
       <c r="K84" s="11">
-        <v>0.93430000000000002</v>
+        <v>1288.5328</v>
       </c>
       <c r="L84" s="11">
-        <v>0.78029999999999999</v>
+        <v>1711.7563</v>
       </c>
       <c r="M84" s="11">
-        <v>0.70479999999999998</v>
+        <v>2268.7350000000001</v>
       </c>
       <c r="N84" s="11">
-        <v>0.73419999999999996</v>
-[...4 lines deleted...]
-      <c r="P84" s="11"/>
+        <v>2497.625</v>
+      </c>
+      <c r="O84" s="11"/>
+      <c r="P84" s="11">
+        <v>3573</v>
+      </c>
       <c r="Q84" s="11"/>
-      <c r="R84" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="R84" s="11"/>
+      <c r="S84" s="11"/>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A85" s="9" t="s">
+      <c r="A85" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B85" s="2" t="s">
+      <c r="B85" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="C85" s="11">
-[...13 lines deleted...]
-      </c>
+      <c r="C85" s="11"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11">
-        <v>0.753</v>
-[...3 lines deleted...]
-      </c>
+        <v>1388.9580000000001</v>
+      </c>
+      <c r="J85" s="11"/>
       <c r="K85" s="11">
-        <v>0.74390000000000001</v>
+        <v>1827.7986000000001</v>
       </c>
       <c r="L85" s="11">
-        <v>1.0580000000000001</v>
-[...4 lines deleted...]
-      <c r="P85" s="11"/>
+        <v>1758.1264000000001</v>
+      </c>
+      <c r="M85" s="11">
+        <v>2015.0516</v>
+      </c>
+      <c r="N85" s="11">
+        <v>2643.9827</v>
+      </c>
+      <c r="O85" s="11">
+        <v>3204.6017999999999</v>
+      </c>
+      <c r="P85" s="11">
+        <v>3517</v>
+      </c>
       <c r="Q85" s="11"/>
-      <c r="R85" s="11"/>
-      <c r="S85" s="11"/>
+      <c r="R85" s="11">
+        <v>4439.4666999999999</v>
+      </c>
+      <c r="S85" s="11">
+        <v>6511</v>
+      </c>
     </row>
     <row r="86" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A86" s="9" t="s">
+      <c r="A86" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B86" s="2" t="s">
+      <c r="B86" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C86" s="11"/>
-[...1 lines deleted...]
-      <c r="E86" s="11"/>
+      <c r="C86" s="11">
+        <v>780</v>
+      </c>
+      <c r="D86" s="11">
+        <v>780</v>
+      </c>
+      <c r="E86" s="11">
+        <v>853.14829999999995</v>
+      </c>
       <c r="F86" s="11">
-        <v>0.86009999999999998</v>
+        <v>802</v>
       </c>
       <c r="G86" s="11">
-        <v>0.78420000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="H86" s="11"/>
       <c r="I86" s="11">
-        <v>0.74150000000000005</v>
+        <v>1073.9159999999999</v>
       </c>
       <c r="J86" s="11">
-        <v>0.84899999999999998</v>
+        <v>1202</v>
       </c>
       <c r="K86" s="11">
-        <v>0.7873</v>
-[...4 lines deleted...]
-      </c>
+        <v>1257.5467000000001</v>
+      </c>
+      <c r="L86" s="11">
+        <v>2300</v>
+      </c>
+      <c r="M86" s="11"/>
       <c r="N86" s="11"/>
-      <c r="O86" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="O86" s="11"/>
+      <c r="P86" s="11"/>
       <c r="Q86" s="11"/>
       <c r="R86" s="11"/>
       <c r="S86" s="11"/>
     </row>
     <row r="87" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A87" s="9" t="s">
+      <c r="A87" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B87" s="2" t="s">
+      <c r="B87" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
-      <c r="E87" s="11">
-[...2 lines deleted...]
-      <c r="F87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11">
+        <v>930.79</v>
+      </c>
       <c r="G87" s="11">
-        <v>1.0154000000000001</v>
+        <v>864.83330000000001</v>
       </c>
       <c r="H87" s="11">
-        <v>1.04</v>
+        <v>1100</v>
       </c>
       <c r="I87" s="11">
-        <v>0.90800000000000003</v>
+        <v>1050.3458000000001</v>
       </c>
       <c r="J87" s="11">
-        <v>0.80049999999999999</v>
+        <v>1301.7333000000001</v>
       </c>
       <c r="K87" s="11">
-        <v>0.74170000000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1466.9067</v>
+      </c>
+      <c r="L87" s="11"/>
       <c r="M87" s="11">
-        <v>0.73650000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1900</v>
+      </c>
+      <c r="N87" s="11"/>
       <c r="O87" s="11">
-        <v>0.7</v>
+        <v>2931</v>
       </c>
       <c r="P87" s="11">
-        <v>0.78290000000000004</v>
-[...6 lines deleted...]
-      </c>
+        <v>4141</v>
+      </c>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
       <c r="S87" s="11"/>
     </row>
     <row r="88" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A88" s="9" t="s">
+      <c r="A88" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B88" s="2" t="s">
+      <c r="B88" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="C88" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="C88" s="11"/>
+      <c r="D88" s="11"/>
       <c r="E88" s="11">
-        <v>0.86890000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>1004.2</v>
+      </c>
+      <c r="F88" s="11"/>
       <c r="G88" s="11">
-        <v>0.89590000000000003</v>
+        <v>1118</v>
       </c>
       <c r="H88" s="11">
-        <v>0.85619999999999996</v>
+        <v>1222</v>
       </c>
       <c r="I88" s="11">
-        <v>0.7409</v>
+        <v>1277.5833</v>
       </c>
       <c r="J88" s="11">
-        <v>0.79769999999999996</v>
+        <v>1245.8653999999999</v>
       </c>
       <c r="K88" s="11">
-        <v>0.77580000000000005</v>
+        <v>1390.4861000000001</v>
       </c>
       <c r="L88" s="11">
-        <v>0.74209999999999998</v>
+        <v>1635.8090999999999</v>
       </c>
       <c r="M88" s="11">
-        <v>0.75539999999999996</v>
+        <v>2155.9511000000002</v>
       </c>
       <c r="N88" s="11">
-        <v>0.72950000000000004</v>
+        <v>2637.0291000000002</v>
       </c>
       <c r="O88" s="11">
-        <v>0.7</v>
-[...1 lines deleted...]
-      <c r="P88" s="11"/>
+        <v>3370.65</v>
+      </c>
+      <c r="P88" s="11">
+        <v>4555.45</v>
+      </c>
       <c r="Q88" s="11">
-        <v>0.70020000000000004</v>
+        <v>5215.2</v>
       </c>
       <c r="R88" s="11">
-        <v>0.7359</v>
+        <v>5235.6000000000004</v>
       </c>
       <c r="S88" s="11"/>
     </row>
     <row r="89" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A89" s="9" t="s">
+      <c r="A89" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B89" s="2" t="s">
+      <c r="B89" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C89" s="11"/>
-[...2 lines deleted...]
-      <c r="F89" s="11"/>
+      <c r="C89" s="11">
+        <v>814.11500000000001</v>
+      </c>
+      <c r="D89" s="11">
+        <v>795</v>
+      </c>
+      <c r="E89" s="11">
+        <v>886.8</v>
+      </c>
+      <c r="F89" s="11">
+        <v>831.66669999999999</v>
+      </c>
       <c r="G89" s="11">
-        <v>0.83199999999999996</v>
-[...2 lines deleted...]
-      <c r="I89" s="11"/>
+        <v>990.10140000000001</v>
+      </c>
+      <c r="H89" s="11">
+        <v>1090.75</v>
+      </c>
+      <c r="I89" s="11">
+        <v>1062.4888000000001</v>
+      </c>
       <c r="J89" s="11">
-        <v>0.83499999999999996</v>
+        <v>1231.0137</v>
       </c>
       <c r="K89" s="11">
-        <v>0.70120000000000005</v>
+        <v>1432.8332</v>
       </c>
       <c r="L89" s="11">
-        <v>0.74650000000000005</v>
+        <v>1649.7924</v>
       </c>
       <c r="M89" s="11">
-        <v>0.74239999999999995</v>
-[...1 lines deleted...]
-      <c r="N89" s="11"/>
+        <v>2084.5259999999998</v>
+      </c>
+      <c r="N89" s="11">
+        <v>2514.1970999999999</v>
+      </c>
       <c r="O89" s="11">
-        <v>0.7</v>
+        <v>3490.56</v>
       </c>
       <c r="P89" s="11"/>
       <c r="Q89" s="11">
-        <v>0.73599999999999999</v>
-[...1 lines deleted...]
-      <c r="R89" s="11"/>
+        <v>3951</v>
+      </c>
+      <c r="R89" s="11">
+        <v>4363</v>
+      </c>
       <c r="S89" s="11"/>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A90" s="9" t="s">
+      <c r="A90" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B90" s="2" t="s">
+      <c r="B90" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C90" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="C90" s="11"/>
       <c r="D90" s="11"/>
-      <c r="E90" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
       <c r="G90" s="11">
-        <v>0.74650000000000005</v>
+        <v>916</v>
       </c>
       <c r="H90" s="11"/>
-      <c r="I90" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="I90" s="11"/>
       <c r="J90" s="11">
-        <v>0.78420000000000001</v>
+        <v>1631</v>
       </c>
       <c r="K90" s="11">
-        <v>0.79730000000000001</v>
+        <v>1531.875</v>
       </c>
       <c r="L90" s="11">
-        <v>0.88539999999999996</v>
+        <v>1740.9856</v>
       </c>
       <c r="M90" s="11">
-        <v>0.80910000000000004</v>
-[...7 lines deleted...]
-      </c>
+        <v>2251.0612999999998</v>
+      </c>
+      <c r="N90" s="11"/>
+      <c r="O90" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P90" s="11"/>
       <c r="Q90" s="11">
-        <v>0.77490000000000003</v>
+        <v>4153</v>
       </c>
       <c r="R90" s="11"/>
       <c r="S90" s="11"/>
     </row>
     <row r="91" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A91" s="9" t="s">
+      <c r="A91" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B91" s="2" t="s">
+      <c r="B91" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="C91" s="11"/>
+      <c r="C91" s="11">
+        <v>790.63750000000005</v>
+      </c>
       <c r="D91" s="11"/>
-      <c r="E91" s="11"/>
-[...1 lines deleted...]
-      <c r="G91" s="11"/>
+      <c r="E91" s="11">
+        <v>877.00829999999996</v>
+      </c>
+      <c r="F91" s="11">
+        <v>848</v>
+      </c>
+      <c r="G91" s="11">
+        <v>820.37739999999997</v>
+      </c>
       <c r="H91" s="11"/>
       <c r="I91" s="11">
-        <v>0.73699999999999999</v>
+        <v>1137.0844</v>
       </c>
       <c r="J91" s="11">
-        <v>0.75939999999999996</v>
+        <v>1203.3891000000001</v>
       </c>
       <c r="K91" s="11">
-        <v>0.74909999999999999</v>
+        <v>1518.2686000000001</v>
       </c>
       <c r="L91" s="11">
-        <v>0.72350000000000003</v>
+        <v>1952.24</v>
       </c>
       <c r="M91" s="11">
-        <v>0.84889999999999999</v>
-[...1 lines deleted...]
-      <c r="N91" s="11"/>
+        <v>2195.9</v>
+      </c>
+      <c r="N91" s="11">
+        <v>2364</v>
+      </c>
       <c r="O91" s="11"/>
       <c r="P91" s="11">
-        <v>0.7359</v>
-[...1 lines deleted...]
-      <c r="Q91" s="11"/>
+        <v>3508</v>
+      </c>
+      <c r="Q91" s="11">
+        <v>4373</v>
+      </c>
       <c r="R91" s="11"/>
       <c r="S91" s="11"/>
     </row>
     <row r="92" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A92" s="9" t="s">
+      <c r="A92" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B92" s="2" t="s">
+      <c r="B92" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C92" s="11">
-[...16 lines deleted...]
-      </c>
+      <c r="C92" s="11"/>
+      <c r="D92" s="11"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="11"/>
+      <c r="G92" s="11"/>
+      <c r="H92" s="11"/>
       <c r="I92" s="11">
-        <v>0.79149999999999998</v>
+        <v>1034.6584</v>
       </c>
       <c r="J92" s="11">
-        <v>0.84279999999999999</v>
+        <v>1127.963</v>
       </c>
       <c r="K92" s="11">
-        <v>0.76529999999999998</v>
+        <v>1346.1333</v>
       </c>
       <c r="L92" s="11">
-        <v>0.79859999999999998</v>
+        <v>1572.7449999999999</v>
       </c>
       <c r="M92" s="11">
-        <v>0.74050000000000005</v>
+        <v>2304</v>
       </c>
       <c r="N92" s="11"/>
-      <c r="O92" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="O92" s="11"/>
       <c r="P92" s="11">
-        <v>0.70020000000000004</v>
+        <v>3687</v>
       </c>
       <c r="Q92" s="11"/>
       <c r="R92" s="11"/>
       <c r="S92" s="11"/>
     </row>
     <row r="93" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A93" s="9" t="s">
+      <c r="A93" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B93" s="2" t="s">
+      <c r="B93" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C93" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="F93" s="11"/>
+        <v>780</v>
+      </c>
+      <c r="D93" s="11">
+        <v>780</v>
+      </c>
+      <c r="E93" s="11">
+        <v>850</v>
+      </c>
+      <c r="F93" s="11">
+        <v>858.33330000000001</v>
+      </c>
       <c r="G93" s="11">
-        <v>0.91949999999999998</v>
+        <v>836.47619999999995</v>
       </c>
       <c r="H93" s="11">
-        <v>0.81220000000000003</v>
+        <v>1125</v>
       </c>
       <c r="I93" s="11">
-        <v>0.75970000000000004</v>
+        <v>1115.5843</v>
       </c>
       <c r="J93" s="11">
-        <v>0.74750000000000005</v>
+        <v>1277.6667</v>
       </c>
       <c r="K93" s="11">
-        <v>0.76180000000000003</v>
+        <v>1378.3077000000001</v>
       </c>
       <c r="L93" s="11">
-        <v>0.74719999999999998</v>
-[...1 lines deleted...]
-      <c r="M93" s="11"/>
+        <v>1848.5</v>
+      </c>
+      <c r="M93" s="11">
+        <v>2008.1667</v>
+      </c>
       <c r="N93" s="11"/>
       <c r="O93" s="11">
-        <v>0.73580000000000001</v>
-[...1 lines deleted...]
-      <c r="P93" s="11"/>
+        <v>3490.55</v>
+      </c>
+      <c r="P93" s="11">
+        <v>3508</v>
+      </c>
       <c r="Q93" s="11"/>
       <c r="R93" s="11"/>
       <c r="S93" s="11"/>
     </row>
     <row r="94" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A94" s="9" t="s">
+      <c r="A94" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B94" s="2" t="s">
+      <c r="B94" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C94" s="11">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="11"/>
       <c r="G94" s="11">
-        <v>0.9083</v>
+        <v>1012.4</v>
       </c>
       <c r="H94" s="11">
-        <v>0.88939999999999997</v>
+        <v>954.4</v>
       </c>
       <c r="I94" s="11">
-        <v>0.76619999999999999</v>
+        <v>1068.875</v>
       </c>
       <c r="J94" s="11">
-        <v>0.877</v>
+        <v>1117.5999999999999</v>
       </c>
       <c r="K94" s="11">
-        <v>0.75780000000000003</v>
+        <v>1445.3967</v>
       </c>
       <c r="L94" s="11">
-        <v>0.81569999999999998</v>
+        <v>1624.5</v>
       </c>
       <c r="M94" s="11"/>
       <c r="N94" s="11"/>
-      <c r="O94" s="11"/>
+      <c r="O94" s="11">
+        <v>3081</v>
+      </c>
       <c r="P94" s="11"/>
       <c r="Q94" s="11"/>
       <c r="R94" s="11"/>
       <c r="S94" s="11"/>
     </row>
     <row r="95" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A95" s="9" t="s">
+      <c r="A95" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B95" s="2" t="s">
+      <c r="B95" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C95" s="11">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="F95" s="11"/>
+        <v>780</v>
+      </c>
+      <c r="D95" s="11">
+        <v>790.63570000000004</v>
+      </c>
+      <c r="E95" s="11">
+        <v>815.11670000000004</v>
+      </c>
+      <c r="F95" s="11">
+        <v>813</v>
+      </c>
       <c r="G95" s="11">
-        <v>0.72660000000000002</v>
-[...1 lines deleted...]
-      <c r="H95" s="11"/>
+        <v>1000.02</v>
+      </c>
+      <c r="H95" s="11">
+        <v>1149.5</v>
+      </c>
       <c r="I95" s="11">
-        <v>0.7923</v>
+        <v>1078</v>
       </c>
       <c r="J95" s="11">
-        <v>0.77959999999999996</v>
+        <v>1323.348</v>
       </c>
       <c r="K95" s="11">
-        <v>0.75680000000000003</v>
+        <v>1361.74</v>
       </c>
       <c r="L95" s="11">
-        <v>0.99590000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>1773.4</v>
+      </c>
+      <c r="M95" s="11"/>
       <c r="N95" s="11"/>
-      <c r="O95" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="O95" s="11"/>
+      <c r="P95" s="11"/>
       <c r="Q95" s="11"/>
       <c r="R95" s="11"/>
       <c r="S95" s="11"/>
     </row>
     <row r="96" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A96" s="9" t="s">
+      <c r="A96" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B96" s="2" t="s">
+      <c r="B96" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C96" s="11">
-        <v>1.0064</v>
+        <v>799.5</v>
       </c>
       <c r="D96" s="11"/>
-      <c r="E96" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E96" s="11"/>
       <c r="F96" s="11"/>
-      <c r="G96" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G96" s="11">
+        <v>807.5</v>
+      </c>
+      <c r="H96" s="11"/>
       <c r="I96" s="11">
-        <v>0.77759999999999996</v>
+        <v>1122.5833</v>
       </c>
       <c r="J96" s="11">
-        <v>0.76880000000000004</v>
+        <v>1176.4706000000001</v>
       </c>
       <c r="K96" s="11">
-        <v>0.79090000000000005</v>
+        <v>1360</v>
       </c>
       <c r="L96" s="11">
-        <v>0.75090000000000001</v>
+        <v>2165</v>
       </c>
       <c r="M96" s="11">
-        <v>0.75549999999999995</v>
+        <v>2000</v>
       </c>
       <c r="N96" s="11"/>
-      <c r="O96" s="11"/>
+      <c r="O96" s="11">
+        <v>3115</v>
+      </c>
       <c r="P96" s="11">
-        <v>0.71550000000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>3882</v>
+      </c>
+      <c r="Q96" s="11"/>
       <c r="R96" s="11"/>
       <c r="S96" s="11"/>
     </row>
     <row r="97" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A97" s="9" t="s">
+      <c r="A97" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B97" s="2" t="s">
+      <c r="B97" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C97" s="11">
-        <v>1.0019</v>
-[...3 lines deleted...]
-      </c>
+        <v>785</v>
+      </c>
+      <c r="D97" s="11"/>
       <c r="E97" s="11">
-        <v>0.77859999999999996</v>
-[...6 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="F97" s="11"/>
+      <c r="G97" s="11"/>
       <c r="H97" s="11">
-        <v>0.80120000000000002</v>
+        <v>996</v>
       </c>
       <c r="I97" s="11">
-        <v>0.8901</v>
+        <v>1223.8520000000001</v>
       </c>
       <c r="J97" s="11">
-        <v>1.0650999999999999</v>
+        <v>1347.0246</v>
       </c>
       <c r="K97" s="11">
-        <v>0.76739999999999997</v>
+        <v>1539.7418</v>
       </c>
       <c r="L97" s="11">
-        <v>0.94359999999999999</v>
+        <v>1800.68</v>
       </c>
       <c r="M97" s="11">
-        <v>0.81159999999999999</v>
+        <v>2287.9250000000002</v>
       </c>
       <c r="N97" s="11"/>
       <c r="O97" s="11"/>
-      <c r="P97" s="11"/>
-      <c r="Q97" s="11"/>
+      <c r="P97" s="11">
+        <v>3876.55</v>
+      </c>
+      <c r="Q97" s="11">
+        <v>3961</v>
+      </c>
       <c r="R97" s="11"/>
       <c r="S97" s="11"/>
     </row>
     <row r="98" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A98" s="9" t="s">
+      <c r="A98" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B98" s="2" t="s">
+      <c r="B98" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="C98" s="11"/>
-[...4 lines deleted...]
-      <c r="H98" s="11"/>
+      <c r="C98" s="11">
+        <v>801.36090000000002</v>
+      </c>
+      <c r="D98" s="11">
+        <v>798</v>
+      </c>
+      <c r="E98" s="11">
+        <v>822.2568</v>
+      </c>
+      <c r="F98" s="11">
+        <v>792.5</v>
+      </c>
+      <c r="G98" s="11">
+        <v>791.5</v>
+      </c>
+      <c r="H98" s="11">
+        <v>1026</v>
+      </c>
       <c r="I98" s="11">
-        <v>0.94310000000000005</v>
+        <v>1323.7625</v>
       </c>
       <c r="J98" s="11">
-        <v>0.91979999999999995</v>
+        <v>1656.075</v>
       </c>
       <c r="K98" s="11">
-        <v>0.77239999999999998</v>
+        <v>1423.0895</v>
       </c>
       <c r="L98" s="11">
-        <v>0.88070000000000004</v>
+        <v>2051.3332999999998</v>
       </c>
       <c r="M98" s="11">
-        <v>0.69969999999999999</v>
+        <v>2329.3332999999998</v>
       </c>
       <c r="N98" s="11"/>
-      <c r="O98" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="O98" s="11"/>
+      <c r="P98" s="11"/>
       <c r="Q98" s="11"/>
       <c r="R98" s="11"/>
       <c r="S98" s="11"/>
     </row>
     <row r="99" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A99" s="9" t="s">
+      <c r="A99" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B99" s="2" t="s">
+      <c r="B99" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C99" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="C99" s="11"/>
       <c r="D99" s="11"/>
-      <c r="E99" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="E99" s="11"/>
+      <c r="F99" s="11"/>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
-      <c r="I99" s="11"/>
+      <c r="I99" s="11">
+        <v>1327</v>
+      </c>
       <c r="J99" s="11">
-        <v>0.95430000000000004</v>
+        <v>1488.9467</v>
       </c>
       <c r="K99" s="11">
-        <v>0.8347</v>
+        <v>1539.42</v>
       </c>
       <c r="L99" s="11">
-        <v>0.91949999999999998</v>
-[...1 lines deleted...]
-      <c r="M99" s="11"/>
+        <v>1914.5</v>
+      </c>
+      <c r="M99" s="11">
+        <v>1899</v>
+      </c>
       <c r="N99" s="11"/>
-      <c r="O99" s="11"/>
-      <c r="P99" s="11"/>
+      <c r="O99" s="11">
+        <v>2931</v>
+      </c>
+      <c r="P99" s="11">
+        <v>3854.59</v>
+      </c>
       <c r="Q99" s="11"/>
       <c r="R99" s="11"/>
       <c r="S99" s="11"/>
     </row>
     <row r="100" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A100" s="9" t="s">
+      <c r="A100" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B100" s="2" t="s">
+      <c r="B100" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C100" s="11">
-        <v>1.0065</v>
-[...3 lines deleted...]
-      </c>
+        <v>817.63620000000003</v>
+      </c>
+      <c r="D100" s="11"/>
       <c r="E100" s="11">
-        <v>0.82489999999999997</v>
+        <v>855.4</v>
       </c>
       <c r="F100" s="11">
-        <v>0.82699999999999996</v>
-[...9 lines deleted...]
-      </c>
+        <v>842</v>
+      </c>
+      <c r="G100" s="11"/>
+      <c r="H100" s="11"/>
+      <c r="I100" s="11"/>
       <c r="J100" s="11">
-        <v>0.79820000000000002</v>
+        <v>1440</v>
       </c>
       <c r="K100" s="11">
-        <v>0.7742</v>
+        <v>1500</v>
       </c>
       <c r="L100" s="11">
-        <v>0.86439999999999995</v>
-[...3 lines deleted...]
-      </c>
+        <v>1999</v>
+      </c>
+      <c r="M100" s="11"/>
       <c r="N100" s="11"/>
       <c r="O100" s="11"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="11"/>
       <c r="R100" s="11"/>
       <c r="S100" s="11"/>
     </row>
     <row r="101" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A101" s="9" t="s">
+      <c r="A101" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B101" s="2" t="s">
+      <c r="B101" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C101" s="11">
-        <v>1</v>
+        <v>785.0575</v>
       </c>
       <c r="D101" s="11">
-        <v>1.0295000000000001</v>
+        <v>780</v>
       </c>
       <c r="E101" s="11">
-        <v>0.81430000000000002</v>
+        <v>860.8</v>
       </c>
       <c r="F101" s="11">
-        <v>0.85670000000000002</v>
+        <v>851</v>
       </c>
       <c r="G101" s="11">
-        <v>0.84630000000000005</v>
-[...1 lines deleted...]
-      <c r="H101" s="11"/>
+        <v>865.53629999999998</v>
+      </c>
+      <c r="H101" s="11">
+        <v>1100</v>
+      </c>
       <c r="I101" s="11">
-        <v>0.9556</v>
-[...1 lines deleted...]
-      <c r="J101" s="11"/>
+        <v>1092.7833000000001</v>
+      </c>
+      <c r="J101" s="11">
+        <v>1213.3049000000001</v>
+      </c>
       <c r="K101" s="11">
-        <v>0.7218</v>
+        <v>1391.2548999999999</v>
       </c>
       <c r="L101" s="11">
-        <v>0.78469999999999995</v>
-[...1 lines deleted...]
-      <c r="M101" s="11"/>
+        <v>2140.5517</v>
+      </c>
+      <c r="M101" s="11">
+        <v>2266</v>
+      </c>
       <c r="N101" s="11"/>
       <c r="O101" s="11"/>
       <c r="P101" s="11"/>
       <c r="Q101" s="11"/>
       <c r="R101" s="11"/>
       <c r="S101" s="11"/>
     </row>
     <row r="102" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A102" s="9" t="s">
+      <c r="A102" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B102" s="2" t="s">
+      <c r="B102" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C102" s="11"/>
-      <c r="D102" s="11"/>
+      <c r="C102" s="11">
+        <v>850</v>
+      </c>
+      <c r="D102" s="11">
+        <v>828.14269999999999</v>
+      </c>
       <c r="E102" s="11">
-        <v>0.77929999999999999</v>
-[...5 lines deleted...]
-      </c>
+        <v>942.09799999999996</v>
+      </c>
+      <c r="F102" s="11">
+        <v>892.13499999999999</v>
+      </c>
+      <c r="G102" s="11">
+        <v>994.41750000000002</v>
+      </c>
+      <c r="H102" s="11"/>
       <c r="I102" s="11">
-        <v>0.88129999999999997</v>
+        <v>1444.85</v>
       </c>
       <c r="J102" s="11">
-        <v>1.1266</v>
+        <v>1116</v>
       </c>
       <c r="K102" s="11">
-        <v>0.83660000000000001</v>
-[...1 lines deleted...]
-      <c r="L102" s="11"/>
+        <v>1335.91</v>
+      </c>
+      <c r="L102" s="11">
+        <v>1735.08</v>
+      </c>
       <c r="M102" s="11"/>
       <c r="N102" s="11"/>
       <c r="O102" s="11"/>
       <c r="P102" s="11"/>
       <c r="Q102" s="11"/>
       <c r="R102" s="11"/>
       <c r="S102" s="11"/>
     </row>
     <row r="103" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A103" s="9" t="s">
+      <c r="A103" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B103" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B103" s="10" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="C103" s="11"/>
+      <c r="D103" s="11"/>
+      <c r="E103" s="11">
+        <v>844.10500000000002</v>
+      </c>
+      <c r="F103" s="11"/>
+      <c r="G103" s="11"/>
+      <c r="H103" s="11">
+        <v>1065</v>
+      </c>
+      <c r="I103" s="11">
+        <v>1298.1224999999999</v>
+      </c>
+      <c r="J103" s="11">
+        <v>1700</v>
+      </c>
+      <c r="K103" s="11">
+        <v>1503.3333</v>
+      </c>
+      <c r="L103" s="11"/>
+      <c r="M103" s="11"/>
+      <c r="N103" s="11"/>
+      <c r="O103" s="11"/>
+      <c r="P103" s="11"/>
+      <c r="Q103" s="11"/>
+      <c r="R103" s="11"/>
+      <c r="S103" s="11"/>
     </row>
     <row r="104" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A104" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B104" s="2" t="s">
+      <c r="A104" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="C104" s="11"/>
-[...33 lines deleted...]
-      <c r="S104" s="11"/>
+      <c r="B104" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C104" s="10">
+        <v>796.10709999999995</v>
+      </c>
+      <c r="D104" s="10">
+        <v>856.83820000000003</v>
+      </c>
+      <c r="E104" s="10">
+        <v>974.97730000000001</v>
+      </c>
+      <c r="F104" s="10">
+        <v>1045.4426000000001</v>
+      </c>
+      <c r="G104" s="10">
+        <v>1173.5161000000001</v>
+      </c>
+      <c r="H104" s="10">
+        <v>1336.2714000000001</v>
+      </c>
+      <c r="I104" s="10">
+        <v>1326.0954999999999</v>
+      </c>
+      <c r="J104" s="10">
+        <v>1344.3876</v>
+      </c>
+      <c r="K104" s="10">
+        <v>1710.0157999999999</v>
+      </c>
+      <c r="L104" s="10">
+        <v>1905.6077</v>
+      </c>
+      <c r="M104" s="10">
+        <v>2374.1966000000002</v>
+      </c>
+      <c r="N104" s="10">
+        <v>2873.7521999999999</v>
+      </c>
+      <c r="O104" s="10">
+        <v>3598.5971</v>
+      </c>
+      <c r="P104" s="10">
+        <v>3807.625</v>
+      </c>
+      <c r="Q104" s="10">
+        <v>4314.3555999999999</v>
+      </c>
+      <c r="R104" s="10">
+        <v>4960.6000000000004</v>
+      </c>
+      <c r="S104" s="10">
+        <v>6550</v>
+      </c>
     </row>
     <row r="105" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A105" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="2" t="s">
+      <c r="A105" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B105" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11">
-        <v>1.1034999999999999</v>
+        <v>1162</v>
       </c>
       <c r="H105" s="11"/>
       <c r="I105" s="11">
-        <v>1.1443000000000001</v>
+        <v>1541.8667</v>
       </c>
       <c r="J105" s="11">
-        <v>1.1027</v>
+        <v>1583</v>
       </c>
       <c r="K105" s="11">
-        <v>0.98399999999999999</v>
+        <v>1997.0492999999999</v>
       </c>
       <c r="L105" s="11">
-        <v>0.87919999999999998</v>
+        <v>2055.1502999999998</v>
       </c>
       <c r="M105" s="11">
-        <v>0.80989999999999995</v>
+        <v>2415.0079000000001</v>
       </c>
       <c r="N105" s="11">
-        <v>0.83550000000000002</v>
+        <v>2965.3742999999999</v>
       </c>
       <c r="O105" s="11">
-        <v>0.81930000000000003</v>
-[...10 lines deleted...]
-      </c>
+        <v>3913.9467</v>
+      </c>
+      <c r="P105" s="11"/>
+      <c r="Q105" s="11">
+        <v>4565</v>
+      </c>
+      <c r="R105" s="11"/>
+      <c r="S105" s="11"/>
     </row>
     <row r="106" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A106" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="2" t="s">
+      <c r="A106" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C106" s="11"/>
       <c r="D106" s="11"/>
       <c r="E106" s="11"/>
       <c r="F106" s="11"/>
       <c r="G106" s="11">
-        <v>0.89239999999999997</v>
-[...3 lines deleted...]
-      </c>
+        <v>1551.7650000000001</v>
+      </c>
+      <c r="H106" s="11"/>
       <c r="I106" s="11">
-        <v>0.78500000000000003</v>
+        <v>1737.5</v>
       </c>
       <c r="J106" s="11">
-        <v>0.8377</v>
+        <v>1736.8333</v>
       </c>
       <c r="K106" s="11">
-        <v>0.78390000000000004</v>
+        <v>1934.2655</v>
       </c>
       <c r="L106" s="11">
-        <v>0.77270000000000005</v>
+        <v>2125.0506</v>
       </c>
       <c r="M106" s="11">
-        <v>0.75670000000000004</v>
+        <v>2367.3939999999998</v>
       </c>
       <c r="N106" s="11">
-        <v>0.75739999999999996</v>
+        <v>3106.3879000000002</v>
       </c>
       <c r="O106" s="11">
-        <v>0.72540000000000004</v>
-[...4 lines deleted...]
-      </c>
+        <v>3558.6774999999998</v>
+      </c>
+      <c r="P106" s="11">
+        <v>4150</v>
+      </c>
+      <c r="Q106" s="11"/>
       <c r="R106" s="11">
-        <v>0.80869999999999997</v>
-[...1 lines deleted...]
-      <c r="S106" s="11"/>
+        <v>5693.6666999999998</v>
+      </c>
+      <c r="S106" s="11">
+        <v>7800</v>
+      </c>
     </row>
     <row r="107" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A107" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="2" t="s">
+      <c r="A107" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="C107" s="11">
-[...10 lines deleted...]
-      </c>
+      <c r="C107" s="11"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="11"/>
+      <c r="F107" s="11"/>
       <c r="G107" s="11">
-        <v>1.0881000000000001</v>
+        <v>982.5</v>
       </c>
       <c r="H107" s="11">
-        <v>0.95120000000000005</v>
+        <v>1070</v>
       </c>
       <c r="I107" s="11">
-        <v>0.89570000000000005</v>
+        <v>1139.8724999999999</v>
       </c>
       <c r="J107" s="11">
-        <v>0.94469999999999998</v>
+        <v>1274.0513000000001</v>
       </c>
       <c r="K107" s="11">
-        <v>0.86380000000000001</v>
+        <v>1451.1047000000001</v>
       </c>
       <c r="L107" s="11">
-        <v>0.81689999999999996</v>
+        <v>1743.0549000000001</v>
       </c>
       <c r="M107" s="11">
-        <v>0.84719999999999995</v>
+        <v>2104.5041000000001</v>
       </c>
       <c r="N107" s="11">
-        <v>0.879</v>
-[...4 lines deleted...]
-      </c>
+        <v>2658.4086000000002</v>
+      </c>
+      <c r="O107" s="11">
+        <v>3183.0675000000001</v>
+      </c>
+      <c r="P107" s="11"/>
       <c r="Q107" s="11">
-        <v>0.82930000000000004</v>
-[...1 lines deleted...]
-      <c r="R107" s="11"/>
+        <v>4090</v>
+      </c>
+      <c r="R107" s="11">
+        <v>4795</v>
+      </c>
       <c r="S107" s="11"/>
     </row>
     <row r="108" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A108" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B108" s="2" t="s">
+      <c r="A108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C108" s="11"/>
-[...4 lines deleted...]
-      <c r="H108" s="11"/>
+      <c r="C108" s="11">
+        <v>780</v>
+      </c>
+      <c r="D108" s="11">
+        <v>806.25</v>
+      </c>
+      <c r="E108" s="11">
+        <v>930.25840000000005</v>
+      </c>
+      <c r="F108" s="11">
+        <v>1014.4453</v>
+      </c>
+      <c r="G108" s="11">
+        <v>1321.3967</v>
+      </c>
+      <c r="H108" s="11">
+        <v>1168.0571</v>
+      </c>
       <c r="I108" s="11">
-        <v>0.93500000000000005</v>
+        <v>1324.0426</v>
       </c>
       <c r="J108" s="11">
-        <v>0.91710000000000003</v>
+        <v>1480.4728</v>
       </c>
       <c r="K108" s="11">
-        <v>0.84099999999999997</v>
+        <v>1631.6708000000001</v>
       </c>
       <c r="L108" s="11">
-        <v>0.75680000000000003</v>
+        <v>1824.9456</v>
       </c>
       <c r="M108" s="11">
-        <v>0.78600000000000003</v>
+        <v>2328.5722000000001</v>
       </c>
       <c r="N108" s="11">
-        <v>0.73560000000000003</v>
+        <v>3134.05</v>
       </c>
       <c r="O108" s="11"/>
       <c r="P108" s="11">
-        <v>0.71360000000000001</v>
+        <v>3754.6667000000002</v>
       </c>
       <c r="Q108" s="11">
-        <v>0.82930000000000004</v>
+        <v>4680</v>
       </c>
       <c r="R108" s="11"/>
       <c r="S108" s="11"/>
     </row>
     <row r="109" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A109" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="2" t="s">
+      <c r="A109" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B109" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="11"/>
       <c r="F109" s="11"/>
-      <c r="G109" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="G109" s="11"/>
+      <c r="H109" s="11"/>
       <c r="I109" s="11">
-        <v>0.80610000000000004</v>
+        <v>1357.9212</v>
       </c>
       <c r="J109" s="11">
-        <v>0.7913</v>
+        <v>1418.1045999999999</v>
       </c>
       <c r="K109" s="11">
-        <v>0.79310000000000003</v>
+        <v>1610.6074000000001</v>
       </c>
       <c r="L109" s="11">
-        <v>0.84589999999999999</v>
+        <v>1703.9754</v>
       </c>
       <c r="M109" s="11">
-        <v>0.77790000000000004</v>
+        <v>2259.0675000000001</v>
       </c>
       <c r="N109" s="11">
-        <v>0.78620000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2797.0938000000001</v>
+      </c>
+      <c r="O109" s="11"/>
       <c r="P109" s="11">
-        <v>0.76690000000000003</v>
-[...7 lines deleted...]
-      </c>
+        <v>3575</v>
+      </c>
+      <c r="Q109" s="11">
+        <v>4680</v>
+      </c>
+      <c r="R109" s="11"/>
+      <c r="S109" s="11"/>
     </row>
     <row r="110" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A110" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B110" s="2" t="s">
+      <c r="A110" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
       <c r="E110" s="11"/>
       <c r="F110" s="11"/>
-      <c r="G110" s="11"/>
+      <c r="G110" s="11">
+        <v>909</v>
+      </c>
       <c r="H110" s="11">
-        <v>0.92259999999999998</v>
+        <v>981.68269999999995</v>
       </c>
       <c r="I110" s="11">
-        <v>0.8206</v>
+        <v>1153.0372</v>
       </c>
       <c r="J110" s="11">
-        <v>1.0239</v>
+        <v>1223.0653</v>
       </c>
       <c r="K110" s="11">
-        <v>1.083</v>
+        <v>1523.8963000000001</v>
       </c>
       <c r="L110" s="11">
-        <v>0.83919999999999995</v>
+        <v>1922.1388999999999</v>
       </c>
       <c r="M110" s="11">
-        <v>0.84560000000000002</v>
+        <v>2232.4402</v>
       </c>
       <c r="N110" s="11">
-        <v>0.75660000000000005</v>
+        <v>2786.9005999999999</v>
       </c>
       <c r="O110" s="11">
-        <v>0.73470000000000002</v>
+        <v>3927.3332999999998</v>
       </c>
       <c r="P110" s="11">
-        <v>0.80940000000000001</v>
+        <v>3842</v>
       </c>
       <c r="Q110" s="11"/>
-      <c r="R110" s="11"/>
-      <c r="S110" s="11"/>
+      <c r="R110" s="11">
+        <v>4150</v>
+      </c>
+      <c r="S110" s="11">
+        <v>5300</v>
+      </c>
     </row>
     <row r="111" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A111" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="2" t="s">
+      <c r="A111" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B111" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="C111" s="11">
-[...13 lines deleted...]
-      </c>
+      <c r="C111" s="11"/>
+      <c r="D111" s="11"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="11"/>
+      <c r="G111" s="11"/>
       <c r="H111" s="11">
-        <v>0.94889999999999997</v>
+        <v>1015.5</v>
       </c>
       <c r="I111" s="11">
-        <v>1.0307999999999999</v>
+        <v>1175.7678000000001</v>
       </c>
       <c r="J111" s="11">
-        <v>0.97599999999999998</v>
+        <v>1545</v>
       </c>
       <c r="K111" s="11">
-        <v>0.97130000000000005</v>
+        <v>1952.9549</v>
       </c>
       <c r="L111" s="11">
-        <v>0.82579999999999998</v>
+        <v>1867.0191</v>
       </c>
       <c r="M111" s="11">
-        <v>0.90010000000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>2385.7482</v>
+      </c>
+      <c r="N111" s="11">
+        <v>2618.9666999999999</v>
+      </c>
+      <c r="O111" s="11">
+        <v>3369.62</v>
+      </c>
+      <c r="P111" s="11">
+        <v>4055</v>
+      </c>
+      <c r="Q111" s="11"/>
+      <c r="R111" s="11"/>
       <c r="S111" s="11"/>
     </row>
     <row r="112" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A112" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B112" s="2" t="s">
+      <c r="A112" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B112" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C112" s="11">
-        <v>1.0078</v>
-[...1 lines deleted...]
-      <c r="D112" s="11"/>
+        <v>791.24260000000004</v>
+      </c>
+      <c r="D112" s="11">
+        <v>910.39</v>
+      </c>
       <c r="E112" s="11">
-        <v>0.94030000000000002</v>
+        <v>932.93499999999995</v>
       </c>
       <c r="F112" s="11">
-        <v>0.76880000000000004</v>
+        <v>954.73779999999999</v>
       </c>
       <c r="G112" s="11">
-        <v>0.95389999999999997</v>
+        <v>1078.7659000000001</v>
       </c>
       <c r="H112" s="11">
-        <v>0.93759999999999999</v>
+        <v>1277.7239</v>
       </c>
       <c r="I112" s="11">
-        <v>0.99060000000000004</v>
+        <v>1605.1215</v>
       </c>
       <c r="J112" s="11">
-        <v>0.94850000000000001</v>
+        <v>1693.2286999999999</v>
       </c>
       <c r="K112" s="11">
-        <v>0.93430000000000002</v>
+        <v>1884.7012999999999</v>
       </c>
       <c r="L112" s="11">
-        <v>0.88290000000000002</v>
+        <v>1920.4192</v>
       </c>
       <c r="M112" s="11">
-        <v>0.89700000000000002</v>
+        <v>2688.9</v>
       </c>
       <c r="N112" s="11"/>
       <c r="O112" s="11"/>
       <c r="P112" s="11"/>
       <c r="Q112" s="11">
-        <v>0.72160000000000002</v>
+        <v>4479.2</v>
       </c>
       <c r="R112" s="11">
-        <v>0.82979999999999998</v>
+        <v>4920</v>
       </c>
       <c r="S112" s="11"/>
     </row>
     <row r="113" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A113" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B113" s="2" t="s">
+      <c r="A113" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C113" s="11">
-        <v>1.0052000000000001</v>
+        <v>793.43960000000004</v>
       </c>
       <c r="D113" s="11"/>
       <c r="E113" s="11">
-        <v>0.8911</v>
+        <v>1015.1506000000001</v>
       </c>
       <c r="F113" s="11">
-        <v>0.7863</v>
+        <v>1032.4960000000001</v>
       </c>
       <c r="G113" s="11">
-        <v>0.85260000000000002</v>
+        <v>1118.6822999999999</v>
       </c>
       <c r="H113" s="11">
-        <v>0.99380000000000002</v>
+        <v>1353.3433</v>
       </c>
       <c r="I113" s="11">
-        <v>0.99329999999999996</v>
+        <v>1462.6487999999999</v>
       </c>
       <c r="J113" s="11">
-        <v>1.0381</v>
+        <v>1645.9683</v>
       </c>
       <c r="K113" s="11">
-        <v>0.92059999999999997</v>
+        <v>1759.1759999999999</v>
       </c>
       <c r="L113" s="11">
-        <v>0.8256</v>
+        <v>1986.1659999999999</v>
       </c>
       <c r="M113" s="11">
-        <v>0.96760000000000002</v>
+        <v>2732.9256999999998</v>
       </c>
       <c r="N113" s="11"/>
       <c r="O113" s="11"/>
       <c r="P113" s="11"/>
       <c r="Q113" s="11">
-        <v>0.7258</v>
+        <v>4072</v>
       </c>
       <c r="R113" s="11">
-        <v>0.80869999999999997</v>
+        <v>4920</v>
       </c>
       <c r="S113" s="11"/>
     </row>
     <row r="114" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A114" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B114" s="2" t="s">
+      <c r="A114" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B114" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C114" s="11">
-        <v>1.0049999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>786.11890000000005</v>
+      </c>
+      <c r="D114" s="11"/>
       <c r="E114" s="11">
-        <v>0.89829999999999999</v>
+        <v>1002.073</v>
       </c>
       <c r="F114" s="11">
-        <v>0.79449999999999998</v>
+        <v>1098.2609</v>
       </c>
       <c r="G114" s="11">
-        <v>0.85909999999999997</v>
+        <v>1213.1993</v>
       </c>
       <c r="H114" s="11">
-        <v>0.97909999999999997</v>
+        <v>1483.2293999999999</v>
       </c>
       <c r="I114" s="11">
-        <v>1.0714999999999999</v>
+        <v>1556.1909000000001</v>
       </c>
       <c r="J114" s="11">
-        <v>0.96150000000000002</v>
+        <v>1754.3331000000001</v>
       </c>
       <c r="K114" s="11">
-        <v>0.97499999999999998</v>
+        <v>1872.6319000000001</v>
       </c>
       <c r="L114" s="11">
-        <v>0.82</v>
+        <v>2017.0716</v>
       </c>
       <c r="M114" s="11">
-        <v>0.94159999999999999</v>
+        <v>2867.25</v>
       </c>
       <c r="N114" s="11"/>
       <c r="O114" s="11"/>
       <c r="P114" s="11"/>
       <c r="Q114" s="11">
-        <v>0.72160000000000002</v>
+        <v>4095.5</v>
       </c>
       <c r="R114" s="11">
-        <v>0.80869999999999997</v>
+        <v>4795</v>
       </c>
       <c r="S114" s="11"/>
     </row>
     <row r="115" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A115" s="9" t="s">
+      <c r="A115" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="B115" s="10" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="C115" s="11">
+        <v>815.76409999999998</v>
+      </c>
+      <c r="D115" s="11">
+        <v>900.73249999999996</v>
+      </c>
+      <c r="E115" s="11">
+        <v>975.75819999999999</v>
+      </c>
+      <c r="F115" s="11">
+        <v>1046.7112</v>
+      </c>
+      <c r="G115" s="11">
+        <v>1224.0678</v>
+      </c>
+      <c r="H115" s="11">
+        <v>1395.5111999999999</v>
+      </c>
+      <c r="I115" s="11">
+        <v>1707.345</v>
+      </c>
+      <c r="J115" s="11">
+        <v>1650.4054000000001</v>
+      </c>
+      <c r="K115" s="11">
+        <v>1863.4158</v>
+      </c>
+      <c r="L115" s="11">
+        <v>1992.8008</v>
+      </c>
+      <c r="M115" s="11">
+        <v>2846.605</v>
+      </c>
+      <c r="N115" s="11"/>
+      <c r="O115" s="11"/>
+      <c r="P115" s="11"/>
+      <c r="Q115" s="11">
+        <v>4072</v>
+      </c>
+      <c r="R115" s="11">
+        <v>4795</v>
+      </c>
+      <c r="S115" s="11"/>
     </row>
     <row r="116" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A116" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B116" s="2" t="s">
+      <c r="A116" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="C116" s="11"/>
-[...29 lines deleted...]
-      <c r="S116" s="11"/>
+      <c r="B116" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10">
+        <v>1336</v>
+      </c>
+      <c r="G116" s="10">
+        <v>1430</v>
+      </c>
+      <c r="H116" s="10">
+        <v>1428</v>
+      </c>
+      <c r="I116" s="10">
+        <v>1430</v>
+      </c>
+      <c r="J116" s="10">
+        <v>1847.4641999999999</v>
+      </c>
+      <c r="K116" s="10">
+        <v>2133.6563000000001</v>
+      </c>
+      <c r="L116" s="10">
+        <v>2453.0054</v>
+      </c>
+      <c r="M116" s="10">
+        <v>2826.8930999999998</v>
+      </c>
+      <c r="N116" s="10">
+        <v>3283.2885999999999</v>
+      </c>
+      <c r="O116" s="10">
+        <v>3965.4414000000002</v>
+      </c>
+      <c r="P116" s="10">
+        <v>4358.8471</v>
+      </c>
+      <c r="Q116" s="10">
+        <v>6044</v>
+      </c>
+      <c r="R116" s="10">
+        <v>5929</v>
+      </c>
+      <c r="S116" s="10">
+        <v>6346</v>
+      </c>
     </row>
     <row r="117" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A117" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B117" s="2" t="s">
+      <c r="A117" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B117" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
-      <c r="F117" s="11">
-[...7 lines deleted...]
-      </c>
+      <c r="F117" s="11"/>
+      <c r="G117" s="11"/>
+      <c r="H117" s="11"/>
       <c r="I117" s="11">
-        <v>1.1023000000000001</v>
+        <v>1309</v>
       </c>
       <c r="J117" s="11">
-        <v>1.1523000000000001</v>
+        <v>1775.385</v>
       </c>
       <c r="K117" s="11">
-        <v>1.1909000000000001</v>
+        <v>1944.9027000000001</v>
       </c>
       <c r="L117" s="11">
-        <v>1.0820000000000001</v>
+        <v>2209.1170999999999</v>
       </c>
       <c r="M117" s="11">
-        <v>0.94810000000000005</v>
+        <v>3372.6271000000002</v>
       </c>
       <c r="N117" s="11">
-        <v>0.90820000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>3733.4611</v>
+      </c>
+      <c r="O117" s="11"/>
       <c r="P117" s="11">
-        <v>0.81040000000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>4659</v>
+      </c>
+      <c r="Q117" s="11"/>
+      <c r="R117" s="11"/>
+      <c r="S117" s="11"/>
     </row>
     <row r="118" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A118" s="9" t="s">
+      <c r="A118" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B118" s="10" t="s">
-[...37 lines deleted...]
-        <v>0.97470000000000001</v>
+      <c r="C118" s="11"/>
+      <c r="D118" s="11"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="11">
+        <v>1336</v>
+      </c>
+      <c r="G118" s="11">
+        <v>1430</v>
+      </c>
+      <c r="H118" s="11">
+        <v>1428</v>
+      </c>
+      <c r="I118" s="11">
+        <v>1551</v>
+      </c>
+      <c r="J118" s="11">
+        <v>1861.88</v>
+      </c>
+      <c r="K118" s="11">
+        <v>2263.4243999999999</v>
+      </c>
+      <c r="L118" s="11">
+        <v>2553.4299999999998</v>
+      </c>
+      <c r="M118" s="11">
+        <v>2695.1641</v>
+      </c>
+      <c r="N118" s="11">
+        <v>3263.7159000000001</v>
+      </c>
+      <c r="O118" s="11">
+        <v>3965.4414000000002</v>
+      </c>
+      <c r="P118" s="11">
+        <v>4308.8217000000004</v>
+      </c>
+      <c r="Q118" s="11">
+        <v>6044</v>
+      </c>
+      <c r="R118" s="11">
+        <v>5929</v>
+      </c>
+      <c r="S118" s="11">
+        <v>6346</v>
       </c>
     </row>
     <row r="119" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A119" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B119" s="2" t="s">
+      <c r="A119" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="C119" s="11"/>
-[...34 lines deleted...]
-        <v>0.97470000000000001</v>
+      <c r="B119" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+      <c r="G119" s="10"/>
+      <c r="H119" s="10"/>
+      <c r="I119" s="10">
+        <v>1590</v>
+      </c>
+      <c r="J119" s="10">
+        <v>1929.2571</v>
+      </c>
+      <c r="K119" s="10">
+        <v>2242.7076000000002</v>
+      </c>
+      <c r="L119" s="10">
+        <v>3275.9140000000002</v>
+      </c>
+      <c r="M119" s="10">
+        <v>3067.377</v>
+      </c>
+      <c r="N119" s="10">
+        <v>3935.0194000000001</v>
+      </c>
+      <c r="O119" s="10">
+        <v>4473.2983000000004</v>
+      </c>
+      <c r="P119" s="10">
+        <v>4680</v>
+      </c>
+      <c r="Q119" s="10"/>
+      <c r="R119" s="10">
+        <v>6228.3333000000002</v>
+      </c>
+      <c r="S119" s="10">
+        <v>6346</v>
       </c>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A120" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="2" t="s">
+      <c r="A120" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="11"/>
       <c r="F120" s="11"/>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
-      <c r="I120" s="11"/>
-[...2 lines deleted...]
-      <c r="L120" s="11"/>
+      <c r="I120" s="11">
+        <v>1750</v>
+      </c>
+      <c r="J120" s="11">
+        <v>1825</v>
+      </c>
+      <c r="K120" s="11">
+        <v>1997.4224999999999</v>
+      </c>
+      <c r="L120" s="11">
+        <v>1937.9</v>
+      </c>
       <c r="M120" s="11">
-        <v>0.95799999999999996</v>
+        <v>2434.1916999999999</v>
       </c>
       <c r="N120" s="11">
-        <v>0.88839999999999997</v>
-[...2 lines deleted...]
-      <c r="P120" s="11"/>
+        <v>3304.7327</v>
+      </c>
+      <c r="O120" s="11">
+        <v>4292.7865000000002</v>
+      </c>
+      <c r="P120" s="11">
+        <v>4680</v>
+      </c>
       <c r="Q120" s="11"/>
-      <c r="R120" s="11"/>
-      <c r="S120" s="11"/>
+      <c r="R120" s="11">
+        <v>6228.3333000000002</v>
+      </c>
+      <c r="S120" s="11">
+        <v>6346</v>
+      </c>
     </row>
     <row r="121" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A121" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B121" s="2" t="s">
+      <c r="A121" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="11"/>
       <c r="F121" s="11"/>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
-      <c r="I121" s="11">
-[...10 lines deleted...]
-      </c>
+      <c r="I121" s="11"/>
+      <c r="J121" s="11"/>
+      <c r="K121" s="11"/>
+      <c r="L121" s="11"/>
       <c r="M121" s="11">
-        <v>1.6758</v>
+        <v>3085.09</v>
       </c>
       <c r="N121" s="11">
-        <v>1.6026</v>
-[...3 lines deleted...]
-      </c>
+        <v>3206.1333</v>
+      </c>
+      <c r="O121" s="11"/>
       <c r="P121" s="11"/>
       <c r="Q121" s="11"/>
       <c r="R121" s="11"/>
       <c r="S121" s="11"/>
     </row>
     <row r="122" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A122" s="9" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="A122" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>191</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11"/>
       <c r="F122" s="11"/>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
-      <c r="I122" s="11"/>
+      <c r="I122" s="11">
+        <v>1110</v>
+      </c>
       <c r="J122" s="11">
-        <v>1.2942</v>
+        <v>1904</v>
       </c>
       <c r="K122" s="11">
-        <v>1.1675</v>
+        <v>3193.4124999999999</v>
       </c>
       <c r="L122" s="11">
-        <v>1.1251</v>
+        <v>3881.2406000000001</v>
       </c>
       <c r="M122" s="11">
-        <v>1.2084999999999999</v>
-[...2 lines deleted...]
-      <c r="O122" s="11"/>
+        <v>4736.2174000000005</v>
+      </c>
+      <c r="N122" s="11">
+        <v>5500.6845999999996</v>
+      </c>
+      <c r="O122" s="11">
+        <v>7542</v>
+      </c>
       <c r="P122" s="11"/>
       <c r="Q122" s="11"/>
       <c r="R122" s="11"/>
       <c r="S122" s="11"/>
     </row>
     <row r="123" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A123" s="9" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="A123" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>118</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="11"/>
       <c r="E123" s="11"/>
       <c r="F123" s="11"/>
       <c r="G123" s="11"/>
       <c r="H123" s="11"/>
       <c r="I123" s="11"/>
       <c r="J123" s="11">
-        <v>1.1821999999999999</v>
+        <v>1953</v>
       </c>
       <c r="K123" s="11">
-        <v>0.83420000000000005</v>
+        <v>2517.6</v>
       </c>
       <c r="L123" s="11">
-        <v>0.7893</v>
+        <v>2446</v>
       </c>
       <c r="M123" s="11">
-        <v>1.0179</v>
-[...3 lines deleted...]
-      </c>
+        <v>3596.5133000000001</v>
+      </c>
+      <c r="N123" s="11"/>
       <c r="O123" s="11"/>
       <c r="P123" s="11"/>
       <c r="Q123" s="11"/>
       <c r="R123" s="11"/>
       <c r="S123" s="11"/>
     </row>
     <row r="124" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A124" s="9" t="s">
+      <c r="A124" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C124" s="11"/>
+      <c r="D124" s="11"/>
+      <c r="E124" s="11"/>
+      <c r="F124" s="11"/>
+      <c r="G124" s="11"/>
+      <c r="H124" s="11"/>
+      <c r="I124" s="11"/>
+      <c r="J124" s="11">
+        <v>2140.8000000000002</v>
+      </c>
+      <c r="K124" s="11">
+        <v>1499</v>
+      </c>
+      <c r="L124" s="11">
+        <v>1716</v>
+      </c>
+      <c r="M124" s="11">
+        <v>3138.8332999999998</v>
+      </c>
+      <c r="N124" s="11">
+        <v>4305.8249999999998</v>
+      </c>
+      <c r="O124" s="11"/>
+      <c r="P124" s="11"/>
+      <c r="Q124" s="11"/>
+      <c r="R124" s="11"/>
+      <c r="S124" s="11"/>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C125" s="10">
+        <v>815.16390000000001</v>
+      </c>
+      <c r="D125" s="10">
+        <v>841</v>
+      </c>
+      <c r="E125" s="10">
+        <v>1168.482</v>
+      </c>
+      <c r="F125" s="10">
+        <v>1121.4314999999999</v>
+      </c>
+      <c r="G125" s="10">
+        <v>1194.4894999999999</v>
+      </c>
+      <c r="H125" s="10">
+        <v>1339.8352</v>
+      </c>
+      <c r="I125" s="10">
+        <v>1402.5667000000001</v>
+      </c>
+      <c r="J125" s="10">
+        <v>1513.0467000000001</v>
+      </c>
+      <c r="K125" s="10">
+        <v>1775.8913</v>
+      </c>
+      <c r="L125" s="10">
+        <v>1962.1547</v>
+      </c>
+      <c r="M125" s="10">
+        <v>2319.5808000000002</v>
+      </c>
+      <c r="N125" s="10">
+        <v>2948.2330000000002</v>
+      </c>
+      <c r="O125" s="10">
+        <v>3459.0852</v>
+      </c>
+      <c r="P125" s="10">
+        <v>4695.5738000000001</v>
+      </c>
+      <c r="Q125" s="10">
+        <v>4522.4013000000004</v>
+      </c>
+      <c r="R125" s="10">
+        <v>5304.9966999999997</v>
+      </c>
+      <c r="S125" s="10">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B124" s="10" t="s">
-[...117 lines deleted...]
-      <c r="H126" s="11"/>
+      <c r="C126" s="11">
+        <v>820</v>
+      </c>
+      <c r="D126" s="11">
+        <v>828.33330000000001</v>
+      </c>
+      <c r="E126" s="11">
+        <v>1168.482</v>
+      </c>
+      <c r="F126" s="11">
+        <v>1121.4314999999999</v>
+      </c>
+      <c r="G126" s="11">
+        <v>1087.1783</v>
+      </c>
+      <c r="H126" s="11">
+        <v>1242.7741000000001</v>
+      </c>
       <c r="I126" s="11">
-        <v>0.8458</v>
+        <v>1534.4784999999999</v>
       </c>
       <c r="J126" s="11">
-        <v>0.81510000000000005</v>
+        <v>1697.3271</v>
       </c>
       <c r="K126" s="11">
-        <v>0.98109999999999997</v>
+        <v>1961.0372</v>
       </c>
       <c r="L126" s="11">
-        <v>0.86939999999999995</v>
+        <v>2262.7256000000002</v>
       </c>
       <c r="M126" s="11">
-        <v>0.81610000000000005</v>
+        <v>2337.9724000000001</v>
       </c>
       <c r="N126" s="11">
-        <v>0.81430000000000002</v>
+        <v>3814.0949999999998</v>
       </c>
       <c r="O126" s="11">
-        <v>0.80610000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>3745.2849999999999</v>
+      </c>
+      <c r="P126" s="11"/>
       <c r="Q126" s="11"/>
       <c r="R126" s="11"/>
       <c r="S126" s="11"/>
     </row>
     <row r="127" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A127" s="9" t="s">
-[...3 lines deleted...]
-        <v>123</v>
+      <c r="A127" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>121</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="11"/>
       <c r="F127" s="11"/>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
-      <c r="I127" s="11"/>
+      <c r="I127" s="11">
+        <v>1256.26</v>
+      </c>
       <c r="J127" s="11">
-        <v>1.075</v>
+        <v>1230</v>
       </c>
       <c r="K127" s="11">
-        <v>0.89510000000000001</v>
+        <v>1856.2030999999999</v>
       </c>
       <c r="L127" s="11">
-        <v>0.92510000000000003</v>
+        <v>1979.5268000000001</v>
       </c>
       <c r="M127" s="11">
-        <v>0.78849999999999998</v>
+        <v>2531.5356999999999</v>
       </c>
       <c r="N127" s="11">
-        <v>0.77729999999999999</v>
+        <v>3139.0625</v>
       </c>
       <c r="O127" s="11">
-        <v>0.83589999999999998</v>
+        <v>3375</v>
       </c>
       <c r="P127" s="11">
-        <v>0.998</v>
+        <v>5323</v>
       </c>
       <c r="Q127" s="11"/>
       <c r="R127" s="11"/>
       <c r="S127" s="11"/>
     </row>
     <row r="128" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A128" s="9" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="A128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>122</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="11"/>
       <c r="H128" s="11"/>
       <c r="I128" s="11"/>
-      <c r="J128" s="11"/>
-      <c r="K128" s="11"/>
+      <c r="J128" s="11">
+        <v>1667.2919999999999</v>
+      </c>
+      <c r="K128" s="11">
+        <v>1612.3964000000001</v>
+      </c>
       <c r="L128" s="11">
-        <v>1.0782</v>
-[...1 lines deleted...]
-      <c r="M128" s="11"/>
+        <v>1998.1132</v>
+      </c>
+      <c r="M128" s="11">
+        <v>2276.8591000000001</v>
+      </c>
       <c r="N128" s="11">
-        <v>1.0788</v>
+        <v>2731.3625000000002</v>
       </c>
       <c r="O128" s="11">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P128" s="11"/>
+        <v>3500</v>
+      </c>
+      <c r="P128" s="11">
+        <v>6000</v>
+      </c>
       <c r="Q128" s="11"/>
       <c r="R128" s="11"/>
       <c r="S128" s="11"/>
     </row>
     <row r="129" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A129" s="9" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="A129" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>123</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="11"/>
       <c r="E129" s="11"/>
       <c r="F129" s="11"/>
       <c r="G129" s="11"/>
       <c r="H129" s="11"/>
-      <c r="I129" s="11">
-[...7 lines deleted...]
-      </c>
+      <c r="I129" s="11"/>
+      <c r="J129" s="11"/>
+      <c r="K129" s="11"/>
       <c r="L129" s="11">
-        <v>0.93789999999999996</v>
+        <v>2402.6</v>
       </c>
       <c r="M129" s="11">
-        <v>0.7702</v>
+        <v>2635</v>
       </c>
       <c r="N129" s="11">
-        <v>0.80169999999999997</v>
+        <v>3874.83</v>
       </c>
       <c r="O129" s="11">
-        <v>0.75949999999999995</v>
-[...3 lines deleted...]
-      </c>
+        <v>4187</v>
+      </c>
+      <c r="P129" s="11"/>
       <c r="Q129" s="11"/>
-      <c r="R129" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="R129" s="11"/>
+      <c r="S129" s="11"/>
     </row>
     <row r="130" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A130" s="9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="11"/>
       <c r="F130" s="11"/>
-      <c r="G130" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="G130" s="11"/>
+      <c r="H130" s="11"/>
       <c r="I130" s="11">
-        <v>1.0162</v>
+        <v>1243</v>
       </c>
       <c r="J130" s="11">
-        <v>1.0697000000000001</v>
+        <v>1447.0609999999999</v>
       </c>
       <c r="K130" s="11">
-        <v>0.98299999999999998</v>
+        <v>1938.8267000000001</v>
       </c>
       <c r="L130" s="11">
-        <v>0.94399999999999995</v>
+        <v>2035.41</v>
       </c>
       <c r="M130" s="11">
-        <v>0.86770000000000003</v>
+        <v>2179.1725000000001</v>
       </c>
       <c r="N130" s="11">
-        <v>0.84619999999999995</v>
+        <v>2849.9218999999998</v>
       </c>
       <c r="O130" s="11">
-        <v>1.0063</v>
+        <v>3252.4090999999999</v>
       </c>
       <c r="P130" s="11">
-        <v>0.75529999999999997</v>
-[...3 lines deleted...]
-      </c>
+        <v>4465.8575000000001</v>
+      </c>
+      <c r="Q130" s="11"/>
       <c r="R130" s="11">
-        <v>0.92759999999999998</v>
-[...1 lines deleted...]
-      <c r="S130" s="11"/>
+        <v>5209.9933000000001</v>
+      </c>
+      <c r="S130" s="11">
+        <v>5775</v>
+      </c>
     </row>
     <row r="131" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A131" s="9" t="s">
-[...5 lines deleted...]
-      <c r="C131" s="11"/>
+      <c r="A131" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="11">
+        <v>815.07429999999999</v>
+      </c>
       <c r="D131" s="11"/>
       <c r="E131" s="11"/>
       <c r="F131" s="11"/>
-      <c r="G131" s="11"/>
-      <c r="H131" s="11"/>
+      <c r="G131" s="11">
+        <v>1311.7374</v>
+      </c>
+      <c r="H131" s="11">
+        <v>1354.8181999999999</v>
+      </c>
       <c r="I131" s="11">
-        <v>0.81730000000000003</v>
+        <v>1483.6687999999999</v>
       </c>
       <c r="J131" s="11">
-        <v>0.84609999999999996</v>
+        <v>1631.7907</v>
       </c>
       <c r="K131" s="11">
-        <v>0.81030000000000002</v>
+        <v>1832.7037</v>
       </c>
       <c r="L131" s="11">
-        <v>0.76280000000000003</v>
+        <v>1941.2623000000001</v>
       </c>
       <c r="M131" s="11">
-        <v>0.80859999999999999</v>
+        <v>2289.4011999999998</v>
       </c>
       <c r="N131" s="11">
-        <v>0.76780000000000004</v>
+        <v>2980.9247</v>
       </c>
       <c r="O131" s="11">
-        <v>0.75470000000000004</v>
+        <v>3329.2950000000001</v>
       </c>
       <c r="P131" s="11">
-        <v>0.78839999999999999</v>
+        <v>3784</v>
       </c>
       <c r="Q131" s="11">
-        <v>0.92149999999999999</v>
-[...1 lines deleted...]
-      <c r="R131" s="11"/>
+        <v>4183</v>
+      </c>
+      <c r="R131" s="11">
+        <v>5500</v>
+      </c>
       <c r="S131" s="11"/>
     </row>
     <row r="132" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A132" s="9" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="A132" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>126</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="11"/>
       <c r="E132" s="11"/>
       <c r="F132" s="11"/>
       <c r="G132" s="11"/>
       <c r="H132" s="11"/>
       <c r="I132" s="11">
-        <v>1.0424</v>
+        <v>1179.1242999999999</v>
       </c>
       <c r="J132" s="11">
-        <v>1.0934999999999999</v>
-[...1 lines deleted...]
-      <c r="K132" s="11"/>
+        <v>1290.5681999999999</v>
+      </c>
+      <c r="K132" s="11">
+        <v>1520</v>
+      </c>
       <c r="L132" s="11">
-        <v>0.95860000000000001</v>
+        <v>1668.9060999999999</v>
       </c>
       <c r="M132" s="11">
-        <v>1.1422000000000001</v>
-[...3 lines deleted...]
-      <c r="P132" s="11"/>
+        <v>2311.4270000000001</v>
+      </c>
+      <c r="N132" s="11">
+        <v>2695.7755999999999</v>
+      </c>
+      <c r="O132" s="11">
+        <v>3539.1667000000002</v>
+      </c>
+      <c r="P132" s="11">
+        <v>4740</v>
+      </c>
       <c r="Q132" s="11">
-        <v>0.81520000000000004</v>
+        <v>5200</v>
       </c>
       <c r="R132" s="11"/>
       <c r="S132" s="11"/>
     </row>
     <row r="133" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A133" s="9" t="s">
-[...3 lines deleted...]
-        <v>129</v>
+      <c r="A133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>127</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11">
-        <v>0.92920000000000003</v>
+        <v>1425</v>
       </c>
       <c r="J133" s="11">
-        <v>0.91410000000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>1650</v>
+      </c>
+      <c r="K133" s="11"/>
       <c r="L133" s="11">
-        <v>0.90710000000000002</v>
+        <v>2171.7604000000001</v>
       </c>
       <c r="M133" s="11">
-        <v>1.0186999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>3100</v>
+      </c>
+      <c r="N133" s="11"/>
       <c r="O133" s="11"/>
-      <c r="P133" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="P133" s="11"/>
       <c r="Q133" s="11">
-        <v>0.78859999999999997</v>
-[...3 lines deleted...]
-      </c>
+        <v>4600</v>
+      </c>
+      <c r="R133" s="11"/>
       <c r="S133" s="11"/>
     </row>
     <row r="134" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A134" s="9" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="A134" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>128</v>
       </c>
       <c r="C134" s="11"/>
-      <c r="D134" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="D134" s="11"/>
       <c r="E134" s="11"/>
       <c r="F134" s="11"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11">
-        <v>0.88839999999999997</v>
+        <v>1519.9267</v>
       </c>
       <c r="J134" s="11">
-        <v>0.95209999999999995</v>
+        <v>1661.5979</v>
       </c>
       <c r="K134" s="11">
-        <v>0.82099999999999995</v>
-[...1 lines deleted...]
-      <c r="L134" s="11"/>
+        <v>2027.3915</v>
+      </c>
+      <c r="L134" s="11">
+        <v>2271.3883999999998</v>
+      </c>
       <c r="M134" s="11">
-        <v>0.83909999999999996</v>
+        <v>2769.6368000000002</v>
       </c>
       <c r="N134" s="11">
-        <v>0.76700000000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>3199.6073000000001</v>
+      </c>
+      <c r="O134" s="11"/>
       <c r="P134" s="11">
-        <v>0.91820000000000002</v>
-[...2 lines deleted...]
-      <c r="R134" s="11"/>
+        <v>4182.03</v>
+      </c>
+      <c r="Q134" s="11">
+        <v>4733.6499999999996</v>
+      </c>
+      <c r="R134" s="11">
+        <v>5200</v>
+      </c>
       <c r="S134" s="11"/>
     </row>
     <row r="135" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A135" s="9" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="A135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>129</v>
       </c>
       <c r="C135" s="11"/>
-      <c r="D135" s="11"/>
+      <c r="D135" s="11">
+        <v>860</v>
+      </c>
       <c r="E135" s="11"/>
       <c r="F135" s="11"/>
       <c r="G135" s="11"/>
       <c r="H135" s="11"/>
-      <c r="I135" s="11"/>
+      <c r="I135" s="11">
+        <v>1250</v>
+      </c>
       <c r="J135" s="11">
-        <v>0.85289999999999999</v>
+        <v>1524.43</v>
       </c>
       <c r="K135" s="11">
-        <v>0.77059999999999995</v>
-[...3 lines deleted...]
-      </c>
+        <v>1483.7669000000001</v>
+      </c>
+      <c r="L135" s="11"/>
       <c r="M135" s="11">
-        <v>0.73660000000000003</v>
+        <v>2277.2222000000002</v>
       </c>
       <c r="N135" s="11">
-        <v>0.75039999999999996</v>
+        <v>2661.9214000000002</v>
       </c>
       <c r="O135" s="11">
-        <v>1.0031000000000001</v>
-[...1 lines deleted...]
-      <c r="P135" s="11"/>
+        <v>3150</v>
+      </c>
+      <c r="P135" s="11">
+        <v>4600</v>
+      </c>
       <c r="Q135" s="11"/>
       <c r="R135" s="11"/>
       <c r="S135" s="11"/>
     </row>
     <row r="136" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A136" s="9" t="s">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="A136" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>130</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="11"/>
       <c r="F136" s="11"/>
-      <c r="G136" s="11">
-[...7 lines deleted...]
-      </c>
+      <c r="G136" s="11"/>
+      <c r="H136" s="11"/>
+      <c r="I136" s="11"/>
       <c r="J136" s="11">
-        <v>0.8085</v>
+        <v>1421.65</v>
       </c>
       <c r="K136" s="11">
-        <v>0.81620000000000004</v>
+        <v>1559.3834999999999</v>
       </c>
       <c r="L136" s="11">
-        <v>0.84399999999999997</v>
+        <v>1751.97</v>
       </c>
       <c r="M136" s="11">
-        <v>0.83509999999999995</v>
+        <v>2202.6</v>
       </c>
       <c r="N136" s="11">
-        <v>0.85919999999999996</v>
+        <v>2968.8150000000001</v>
       </c>
       <c r="O136" s="11">
-        <v>0.87419999999999998</v>
-[...9 lines deleted...]
-      </c>
+        <v>4200</v>
+      </c>
+      <c r="P136" s="11"/>
+      <c r="Q136" s="11"/>
+      <c r="R136" s="11"/>
       <c r="S136" s="11"/>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A137" s="9" t="s">
+      <c r="A137" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="11"/>
+      <c r="D137" s="11"/>
+      <c r="E137" s="11"/>
+      <c r="F137" s="11"/>
+      <c r="G137" s="11">
+        <v>912.69600000000003</v>
+      </c>
+      <c r="H137" s="11">
+        <v>922.4615</v>
+      </c>
+      <c r="I137" s="11">
+        <v>1116.2923000000001</v>
+      </c>
+      <c r="J137" s="11">
+        <v>1229.8336999999999</v>
+      </c>
+      <c r="K137" s="11">
+        <v>1479.971</v>
+      </c>
+      <c r="L137" s="11">
+        <v>1847.3377</v>
+      </c>
+      <c r="M137" s="11">
+        <v>2420.4553999999998</v>
+      </c>
+      <c r="N137" s="11">
+        <v>3023.6635000000001</v>
+      </c>
+      <c r="O137" s="11">
+        <v>3886.4883</v>
+      </c>
+      <c r="P137" s="11">
+        <v>4487</v>
+      </c>
+      <c r="Q137" s="11">
+        <v>4272.9549999999999</v>
+      </c>
+      <c r="R137" s="11">
+        <v>5500</v>
+      </c>
+      <c r="S137" s="11"/>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="10">
+        <v>780</v>
+      </c>
+      <c r="D138" s="10"/>
+      <c r="E138" s="10">
+        <v>796.66669999999999</v>
+      </c>
+      <c r="F138" s="10">
+        <v>962.4</v>
+      </c>
+      <c r="G138" s="10">
+        <v>974.173</v>
+      </c>
+      <c r="H138" s="10">
+        <v>1159.5</v>
+      </c>
+      <c r="I138" s="10">
+        <v>1142.7945</v>
+      </c>
+      <c r="J138" s="10">
+        <v>1334.9579000000001</v>
+      </c>
+      <c r="K138" s="10">
+        <v>1590.4753000000001</v>
+      </c>
+      <c r="L138" s="10">
+        <v>2036.2207000000001</v>
+      </c>
+      <c r="M138" s="10">
+        <v>2490.4141</v>
+      </c>
+      <c r="N138" s="10">
+        <v>3323.4969999999998</v>
+      </c>
+      <c r="O138" s="10">
+        <v>4169.1704</v>
+      </c>
+      <c r="P138" s="10">
+        <v>4707.2380000000003</v>
+      </c>
+      <c r="Q138" s="10">
+        <v>5446.0667000000003</v>
+      </c>
+      <c r="R138" s="10">
+        <v>6655.75</v>
+      </c>
+      <c r="S138" s="10">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B139" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B137" s="10" t="s">
-[...110 lines deleted...]
-      <c r="C139" s="11"/>
+      <c r="C139" s="11">
+        <v>780</v>
+      </c>
       <c r="D139" s="11"/>
-      <c r="E139" s="11"/>
-      <c r="F139" s="11"/>
+      <c r="E139" s="11">
+        <v>795</v>
+      </c>
+      <c r="F139" s="11">
+        <v>962.4</v>
+      </c>
       <c r="G139" s="11">
-        <v>0.83560000000000001</v>
-[...2 lines deleted...]
-      <c r="I139" s="11"/>
+        <v>855.1979</v>
+      </c>
+      <c r="H139" s="11">
+        <v>1084</v>
+      </c>
+      <c r="I139" s="11">
+        <v>1073.1052</v>
+      </c>
       <c r="J139" s="11">
-        <v>0.86150000000000004</v>
+        <v>1288.8227999999999</v>
       </c>
       <c r="K139" s="11">
-        <v>0.83420000000000005</v>
+        <v>1462.1578</v>
       </c>
       <c r="L139" s="11">
-        <v>0.70009999999999994</v>
-[...1 lines deleted...]
-      <c r="M139" s="11"/>
+        <v>1690.6</v>
+      </c>
+      <c r="M139" s="11">
+        <v>2273.4499999999998</v>
+      </c>
       <c r="N139" s="11">
-        <v>0.7</v>
-[...5 lines deleted...]
-      <c r="Q139" s="11"/>
+        <v>2461.8000000000002</v>
+      </c>
+      <c r="O139" s="11"/>
+      <c r="P139" s="11">
+        <v>3508</v>
+      </c>
+      <c r="Q139" s="11">
+        <v>5830</v>
+      </c>
       <c r="R139" s="11"/>
       <c r="S139" s="11"/>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A140" s="9" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="A140" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>134</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11">
-        <v>0.8044</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="F140" s="11"/>
       <c r="G140" s="11">
-        <v>0.7359</v>
-[...6 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="H140" s="11"/>
+      <c r="I140" s="11"/>
       <c r="J140" s="11">
-        <v>0.6925</v>
+        <v>1367.5</v>
       </c>
       <c r="K140" s="11">
-        <v>0.67649999999999999</v>
-[...1 lines deleted...]
-      <c r="L140" s="11"/>
+        <v>1704.75</v>
+      </c>
+      <c r="L140" s="11">
+        <v>1636</v>
+      </c>
       <c r="M140" s="11"/>
-      <c r="N140" s="11"/>
+      <c r="N140" s="11">
+        <v>2729.35</v>
+      </c>
       <c r="O140" s="11">
-        <v>0.81920000000000004</v>
+        <v>2931</v>
       </c>
       <c r="P140" s="11"/>
       <c r="Q140" s="11"/>
       <c r="R140" s="11"/>
       <c r="S140" s="11"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A141" s="9" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="A141" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>135</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="11"/>
       <c r="F141" s="11"/>
       <c r="G141" s="11"/>
       <c r="H141" s="11"/>
       <c r="I141" s="11">
-        <v>1</v>
+        <v>1688.4</v>
       </c>
       <c r="J141" s="11">
-        <v>1</v>
+        <v>1817.23</v>
       </c>
       <c r="K141" s="11">
-        <v>0.98</v>
+        <v>2033.9760000000001</v>
       </c>
       <c r="L141" s="11">
-        <v>0.9002</v>
+        <v>2100.5409</v>
       </c>
       <c r="M141" s="11">
-        <v>0.90280000000000005</v>
+        <v>2587.7846</v>
       </c>
       <c r="N141" s="11">
-        <v>0.92500000000000004</v>
+        <v>3332.6396</v>
       </c>
       <c r="O141" s="11">
-        <v>0.98009999999999997</v>
+        <v>4184.4750000000004</v>
       </c>
       <c r="P141" s="11">
-        <v>0.92</v>
+        <v>5261.0950000000003</v>
       </c>
       <c r="Q141" s="11">
-        <v>1.0330999999999999</v>
+        <v>5830</v>
       </c>
       <c r="R141" s="11"/>
       <c r="S141" s="11"/>
     </row>
     <row r="142" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A142" s="9" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="A142" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>136</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="11"/>
       <c r="F142" s="11"/>
       <c r="G142" s="11">
-        <v>1.0536000000000001</v>
+        <v>1368.9849999999999</v>
       </c>
       <c r="H142" s="11">
-        <v>1.0723</v>
+        <v>1386</v>
       </c>
       <c r="I142" s="11">
-        <v>0.94179999999999997</v>
+        <v>1382.12</v>
       </c>
       <c r="J142" s="11">
-        <v>1.0809</v>
+        <v>1766.9</v>
       </c>
       <c r="K142" s="11">
-        <v>1.0043</v>
+        <v>1967.1007999999999</v>
       </c>
       <c r="L142" s="11">
-        <v>1.0682</v>
+        <v>2578.8090999999999</v>
       </c>
       <c r="M142" s="11">
-        <v>0.85570000000000002</v>
+        <v>2497.3314</v>
       </c>
       <c r="N142" s="11">
-        <v>0.88770000000000004</v>
+        <v>3407.1044000000002</v>
       </c>
       <c r="O142" s="11">
-        <v>0.91249999999999998</v>
+        <v>4222.6682000000001</v>
       </c>
       <c r="P142" s="11">
-        <v>0.9042</v>
+        <v>4753</v>
       </c>
       <c r="Q142" s="11">
-        <v>0.72089999999999999</v>
+        <v>4678.2</v>
       </c>
       <c r="R142" s="11">
-        <v>1.1014999999999999</v>
+        <v>6655.75</v>
       </c>
       <c r="S142" s="11">
-        <v>1.1127</v>
+        <v>7245</v>
       </c>
     </row>
     <row r="143" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A143" s="9" t="s">
-[...54 lines deleted...]
-        <v>0.90029999999999999</v>
+      <c r="A143" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C143" s="10">
+        <v>784.49099999999999</v>
+      </c>
+      <c r="D143" s="10">
+        <v>815.86040000000003</v>
+      </c>
+      <c r="E143" s="10">
+        <v>960.17259999999999</v>
+      </c>
+      <c r="F143" s="10">
+        <v>1165.8413</v>
+      </c>
+      <c r="G143" s="10">
+        <v>1067.9929999999999</v>
+      </c>
+      <c r="H143" s="10">
+        <v>1349.5922</v>
+      </c>
+      <c r="I143" s="10">
+        <v>1403.8534999999999</v>
+      </c>
+      <c r="J143" s="10">
+        <v>1600.2543000000001</v>
+      </c>
+      <c r="K143" s="10">
+        <v>1808.1284000000001</v>
+      </c>
+      <c r="L143" s="10">
+        <v>2069.3227000000002</v>
+      </c>
+      <c r="M143" s="10">
+        <v>2574.6311000000001</v>
+      </c>
+      <c r="N143" s="10">
+        <v>3234.2375999999999</v>
+      </c>
+      <c r="O143" s="10">
+        <v>3926.9135000000001</v>
+      </c>
+      <c r="P143" s="10">
+        <v>4313.8611000000001</v>
+      </c>
+      <c r="Q143" s="10">
+        <v>5300</v>
+      </c>
+      <c r="R143" s="10">
+        <v>5797.5829000000003</v>
+      </c>
+      <c r="S143" s="10">
+        <v>5862</v>
       </c>
     </row>
     <row r="144" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A144" s="9" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="A144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>138</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
       <c r="E144" s="11"/>
       <c r="F144" s="11"/>
       <c r="G144" s="11"/>
       <c r="H144" s="11"/>
       <c r="I144" s="11"/>
       <c r="J144" s="11">
-        <v>0.96689999999999998</v>
+        <v>1459</v>
       </c>
       <c r="K144" s="11">
-        <v>0.9405</v>
+        <v>1859</v>
       </c>
       <c r="L144" s="11">
-        <v>1.0274000000000001</v>
+        <v>2310.7620000000002</v>
       </c>
       <c r="M144" s="11"/>
       <c r="N144" s="11">
-        <v>0.89280000000000004</v>
+        <v>3152.05</v>
       </c>
       <c r="O144" s="11">
-        <v>0.95530000000000004</v>
+        <v>4000</v>
       </c>
       <c r="P144" s="11"/>
       <c r="Q144" s="11"/>
       <c r="R144" s="11"/>
       <c r="S144" s="11"/>
     </row>
     <row r="145" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A145" s="9" t="s">
+      <c r="A145" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B145" s="7" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="11"/>
       <c r="F145" s="11"/>
       <c r="G145" s="11"/>
       <c r="H145" s="11"/>
       <c r="I145" s="11"/>
       <c r="J145" s="11">
-        <v>1.0464</v>
+        <v>1608.6062999999999</v>
       </c>
       <c r="K145" s="11">
-        <v>0.92959999999999998</v>
+        <v>1704.2255</v>
       </c>
       <c r="L145" s="11">
-        <v>0.86339999999999995</v>
+        <v>1957.7317</v>
       </c>
       <c r="M145" s="11">
-        <v>0.87819999999999998</v>
+        <v>2612.0183000000002</v>
       </c>
       <c r="N145" s="11">
-        <v>0.84930000000000005</v>
+        <v>3143.6127000000001</v>
       </c>
       <c r="O145" s="11">
-        <v>0.8468</v>
+        <v>3992.1149999999998</v>
       </c>
       <c r="P145" s="11"/>
       <c r="Q145" s="11"/>
       <c r="R145" s="11">
-        <v>0.75539999999999996</v>
+        <v>4479</v>
       </c>
       <c r="S145" s="11">
-        <v>0.89080000000000004</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="146" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A146" s="9" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="A146" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>140</v>
       </c>
       <c r="C146" s="11">
-        <v>1</v>
+        <v>784.64589999999998</v>
       </c>
       <c r="D146" s="11">
-        <v>1</v>
+        <v>808.90070000000003</v>
       </c>
       <c r="E146" s="11">
-        <v>0.87339999999999995</v>
+        <v>973.07039999999995</v>
       </c>
       <c r="F146" s="11">
-        <v>0.95399999999999996</v>
+        <v>981.66669999999999</v>
       </c>
       <c r="G146" s="11">
-        <v>0.96540000000000004</v>
+        <v>1105.6805999999999</v>
       </c>
       <c r="H146" s="11">
-        <v>0.98429999999999995</v>
+        <v>1239.1120000000001</v>
       </c>
       <c r="I146" s="11">
-        <v>1.032</v>
+        <v>1526.5306</v>
       </c>
       <c r="J146" s="11">
-        <v>1.0632999999999999</v>
+        <v>1715.6966</v>
       </c>
       <c r="K146" s="11">
-        <v>1.0759000000000001</v>
+        <v>2059.8033999999998</v>
       </c>
       <c r="L146" s="11">
-        <v>0.95179999999999998</v>
+        <v>2215.4884000000002</v>
       </c>
       <c r="M146" s="11">
-        <v>0.89929999999999999</v>
+        <v>2547.087</v>
       </c>
       <c r="N146" s="11">
-        <v>0.92889999999999995</v>
+        <v>3404.3883000000001</v>
       </c>
       <c r="O146" s="11">
-        <v>0.87080000000000002</v>
+        <v>3986.7049999999999</v>
       </c>
       <c r="P146" s="11">
-        <v>0.88690000000000002</v>
+        <v>4570.2632999999996</v>
       </c>
       <c r="Q146" s="11"/>
       <c r="R146" s="11">
-        <v>0.88429999999999997</v>
+        <v>5637.6549999999997</v>
       </c>
       <c r="S146" s="11">
-        <v>0.89080000000000004</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="147" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A147" s="9" t="s">
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="A147" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>141</v>
       </c>
       <c r="C147" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D147" s="11">
-        <v>1.0256000000000001</v>
+        <v>800</v>
       </c>
       <c r="E147" s="11">
-        <v>0.77459999999999996</v>
+        <v>787.04</v>
       </c>
       <c r="F147" s="11"/>
       <c r="G147" s="11">
-        <v>0.70840000000000003</v>
+        <v>781.17330000000004</v>
       </c>
       <c r="H147" s="11"/>
       <c r="I147" s="11">
-        <v>0.75609999999999999</v>
+        <v>1071</v>
       </c>
       <c r="J147" s="11">
-        <v>0.80349999999999999</v>
+        <v>1235.5385000000001</v>
       </c>
       <c r="K147" s="11">
-        <v>0.84399999999999997</v>
+        <v>1583.1943000000001</v>
       </c>
       <c r="L147" s="11">
-        <v>0.79290000000000005</v>
+        <v>1723.6667</v>
       </c>
       <c r="M147" s="11">
-        <v>0.69969999999999999</v>
+        <v>1899</v>
       </c>
       <c r="N147" s="11"/>
       <c r="O147" s="11">
-        <v>0.7</v>
+        <v>2931</v>
       </c>
       <c r="P147" s="11"/>
       <c r="Q147" s="11"/>
       <c r="R147" s="11"/>
       <c r="S147" s="11"/>
     </row>
     <row r="148" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A148" s="9" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="A148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>142</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
       <c r="E148" s="11"/>
       <c r="F148" s="11"/>
       <c r="G148" s="11">
-        <v>0.9083</v>
+        <v>1000</v>
       </c>
       <c r="H148" s="11">
-        <v>1.0922000000000001</v>
+        <v>1328.66</v>
       </c>
       <c r="I148" s="11">
-        <v>0.995</v>
+        <v>1400</v>
       </c>
       <c r="J148" s="11">
-        <v>0.98980000000000001</v>
+        <v>1520.4946</v>
       </c>
       <c r="K148" s="11">
-        <v>0.87090000000000001</v>
+        <v>1661.7545</v>
       </c>
       <c r="L148" s="11">
-        <v>0.80659999999999998</v>
+        <v>1868.7009</v>
       </c>
       <c r="M148" s="11">
-        <v>0.80889999999999995</v>
+        <v>2337.4441999999999</v>
       </c>
       <c r="N148" s="11">
-        <v>0.79400000000000004</v>
+        <v>2989.5450000000001</v>
       </c>
       <c r="O148" s="11">
-        <v>0.76429999999999998</v>
+        <v>3578.18</v>
       </c>
       <c r="P148" s="11">
-        <v>0.72360000000000002</v>
+        <v>4350</v>
       </c>
       <c r="Q148" s="11"/>
       <c r="R148" s="11"/>
       <c r="S148" s="11"/>
     </row>
     <row r="149" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A149" s="9" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="A149" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>143</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="11">
-        <v>1.0691999999999999</v>
+        <v>855.09079999999994</v>
       </c>
       <c r="E149" s="11">
-        <v>0.91259999999999997</v>
+        <v>919</v>
       </c>
       <c r="F149" s="11"/>
       <c r="G149" s="11"/>
       <c r="H149" s="11">
-        <v>0.88339999999999996</v>
+        <v>1038</v>
       </c>
       <c r="I149" s="11">
-        <v>0.7974</v>
+        <v>1121.8824</v>
       </c>
       <c r="J149" s="11">
-        <v>1.0475000000000001</v>
+        <v>1580.6</v>
       </c>
       <c r="K149" s="11">
-        <v>0.7913</v>
+        <v>1466.3816999999999</v>
       </c>
       <c r="L149" s="11">
-        <v>0.74929999999999997</v>
+        <v>1628.875</v>
       </c>
       <c r="M149" s="11">
-        <v>0.77339999999999998</v>
+        <v>2118.4286000000002</v>
       </c>
       <c r="N149" s="11">
-        <v>0.79159999999999997</v>
+        <v>3065.8</v>
       </c>
       <c r="O149" s="11"/>
       <c r="P149" s="11"/>
       <c r="Q149" s="11">
-        <v>0.93920000000000003</v>
+        <v>5300</v>
       </c>
       <c r="R149" s="11"/>
       <c r="S149" s="11"/>
     </row>
     <row r="150" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A150" s="9" t="s">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="A150" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>144</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="11"/>
       <c r="F150" s="11">
-        <v>1.0461</v>
+        <v>1288.6243999999999</v>
       </c>
       <c r="G150" s="11">
-        <v>1.0418000000000001</v>
+        <v>1273.17</v>
       </c>
       <c r="H150" s="11">
-        <v>1.0845</v>
+        <v>1491.3336999999999</v>
       </c>
       <c r="I150" s="11">
-        <v>1.2274</v>
+        <v>1875.11</v>
       </c>
       <c r="J150" s="11">
-        <v>0.94099999999999995</v>
+        <v>1626.1622</v>
       </c>
       <c r="K150" s="11">
-        <v>1.1565000000000001</v>
+        <v>2450.1792</v>
       </c>
       <c r="L150" s="11">
-        <v>1.0738000000000001</v>
+        <v>2537.0783000000001</v>
       </c>
       <c r="M150" s="11">
-        <v>0.82499999999999996</v>
+        <v>2900.5681</v>
       </c>
       <c r="N150" s="11">
-        <v>0.87639999999999996</v>
+        <v>3957.605</v>
       </c>
       <c r="O150" s="11">
-        <v>0.8397</v>
+        <v>4676.28</v>
       </c>
       <c r="P150" s="11"/>
-      <c r="Q150" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="Q150" s="11"/>
       <c r="R150" s="11"/>
       <c r="S150" s="11"/>
     </row>
     <row r="151" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A151" s="9" t="s">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="A151" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>145</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
       <c r="E151" s="11"/>
       <c r="F151" s="11"/>
       <c r="G151" s="11">
-        <v>1.2825</v>
+        <v>1557.7149999999999</v>
       </c>
       <c r="H151" s="11">
-        <v>1.194</v>
+        <v>1403</v>
       </c>
       <c r="I151" s="11">
-        <v>1.0327</v>
+        <v>1486.4349999999999</v>
       </c>
       <c r="J151" s="11">
-        <v>1.0488999999999999</v>
+        <v>1599.1304</v>
       </c>
       <c r="K151" s="11">
-        <v>0.97509999999999997</v>
+        <v>1759.8493000000001</v>
       </c>
       <c r="L151" s="11">
-        <v>0.87839999999999996</v>
+        <v>1909.5</v>
       </c>
       <c r="M151" s="11">
-        <v>0.88780000000000003</v>
+        <v>2414.3636000000001</v>
       </c>
       <c r="N151" s="11">
-        <v>0.95379999999999998</v>
+        <v>3221</v>
       </c>
       <c r="O151" s="11"/>
       <c r="P151" s="11">
-        <v>0.70240000000000002</v>
+        <v>4385</v>
       </c>
       <c r="Q151" s="11">
-        <v>1.0145</v>
+        <v>5300</v>
       </c>
       <c r="R151" s="11"/>
       <c r="S151" s="11"/>
     </row>
     <row r="152" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A152" s="9" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="A152" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>146</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
       <c r="E152" s="11"/>
       <c r="F152" s="11"/>
       <c r="G152" s="11">
-        <v>1.2988</v>
+        <v>1817.31</v>
       </c>
       <c r="H152" s="11"/>
       <c r="I152" s="11"/>
       <c r="J152" s="11">
-        <v>1.1716</v>
+        <v>1836.925</v>
       </c>
       <c r="K152" s="11">
-        <v>1.0919000000000001</v>
+        <v>2066.1790000000001</v>
       </c>
       <c r="L152" s="11">
-        <v>0.95240000000000002</v>
+        <v>2202.5418</v>
       </c>
       <c r="M152" s="11">
-        <v>0.89559999999999995</v>
+        <v>2659.8337000000001</v>
       </c>
       <c r="N152" s="11">
-        <v>0.90659999999999996</v>
+        <v>3409.0228000000002</v>
       </c>
       <c r="O152" s="11">
-        <v>0.9244</v>
+        <v>3997.7640999999999</v>
       </c>
       <c r="P152" s="11">
-        <v>0.76919999999999999</v>
+        <v>4009.6532999999999</v>
       </c>
       <c r="Q152" s="11"/>
       <c r="R152" s="11">
-        <v>0.96560000000000001</v>
+        <v>6783.2566999999999</v>
       </c>
       <c r="S152" s="11">
-        <v>0.9194</v>
+        <v>5986</v>
       </c>
     </row>
     <row r="153" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A153" s="9" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="A153" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>147</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
       <c r="E153" s="11"/>
       <c r="F153" s="11"/>
       <c r="G153" s="11">
-        <v>1.0545</v>
+        <v>1213.7750000000001</v>
       </c>
       <c r="H153" s="11">
-        <v>1.0664</v>
+        <v>1267.4425000000001</v>
       </c>
       <c r="I153" s="11">
-        <v>1.0388999999999999</v>
+        <v>1490.6043</v>
       </c>
       <c r="J153" s="11">
-        <v>1.0426</v>
+        <v>1629.0106000000001</v>
       </c>
       <c r="K153" s="11">
-        <v>1.0114000000000001</v>
+        <v>1859.5509</v>
       </c>
       <c r="L153" s="11">
-        <v>1.0578000000000001</v>
+        <v>2196.4362000000001</v>
       </c>
       <c r="M153" s="11">
-        <v>0.88370000000000004</v>
+        <v>2457.6</v>
       </c>
       <c r="N153" s="11">
-        <v>0.87929999999999997</v>
+        <v>2925.9286000000002</v>
       </c>
       <c r="O153" s="11">
-        <v>0.9325</v>
+        <v>3904.6667000000002</v>
       </c>
       <c r="P153" s="11"/>
       <c r="Q153" s="11">
-        <v>0.93920000000000003</v>
+        <v>5300</v>
       </c>
       <c r="R153" s="11"/>
       <c r="S153" s="11"/>
     </row>
     <row r="154" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A154" s="9" t="s">
-[...52 lines deleted...]
-        <v>0.93010000000000004</v>
+      <c r="A154" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C154" s="10">
+        <v>793.59649999999999</v>
+      </c>
+      <c r="D154" s="10"/>
+      <c r="E154" s="10">
+        <v>986.50670000000002</v>
+      </c>
+      <c r="F154" s="10">
+        <v>821.8</v>
+      </c>
+      <c r="G154" s="10">
+        <v>876.53920000000005</v>
+      </c>
+      <c r="H154" s="10">
+        <v>1041.0051000000001</v>
+      </c>
+      <c r="I154" s="10">
+        <v>1345.0588</v>
+      </c>
+      <c r="J154" s="10">
+        <v>1570.1089999999999</v>
+      </c>
+      <c r="K154" s="10">
+        <v>1591.2164</v>
+      </c>
+      <c r="L154" s="10">
+        <v>1900.3956000000001</v>
+      </c>
+      <c r="M154" s="10">
+        <v>2315.9393</v>
+      </c>
+      <c r="N154" s="10">
+        <v>3322.4571999999998</v>
+      </c>
+      <c r="O154" s="10">
+        <v>3930.7329</v>
+      </c>
+      <c r="P154" s="10">
+        <v>4243.5</v>
+      </c>
+      <c r="Q154" s="10">
+        <v>4685.0967000000001</v>
+      </c>
+      <c r="R154" s="10">
+        <v>5487.4032999999999</v>
+      </c>
+      <c r="S154" s="10">
+        <v>6164.59</v>
       </c>
     </row>
     <row r="155" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A155" s="9" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="A155" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>149</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
       <c r="E155" s="11"/>
       <c r="F155" s="11"/>
       <c r="G155" s="11"/>
       <c r="H155" s="11"/>
       <c r="I155" s="11">
-        <v>0.86480000000000001</v>
+        <v>1216.8181999999999</v>
       </c>
       <c r="J155" s="11">
-        <v>1.173</v>
+        <v>1770</v>
       </c>
       <c r="K155" s="11">
-        <v>0.9234</v>
+        <v>1664.1414</v>
       </c>
       <c r="L155" s="11">
-        <v>0.86219999999999997</v>
+        <v>1879.6468</v>
       </c>
       <c r="M155" s="11">
-        <v>0.78600000000000003</v>
+        <v>2138.692</v>
       </c>
       <c r="N155" s="11">
-        <v>0.91779999999999995</v>
+        <v>3112.2755999999999</v>
       </c>
       <c r="O155" s="11">
-        <v>0.84860000000000002</v>
+        <v>3687.3631999999998</v>
       </c>
       <c r="P155" s="11"/>
       <c r="Q155" s="11"/>
       <c r="R155" s="11">
-        <v>0.79020000000000001</v>
+        <v>4912.1499999999996</v>
       </c>
       <c r="S155" s="11">
-        <v>0.87709999999999999</v>
+        <v>5711</v>
       </c>
     </row>
     <row r="156" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A156" s="9" t="s">
+      <c r="A156" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="B156" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D156" s="11"/>
       <c r="E156" s="11"/>
       <c r="F156" s="11">
-        <v>0.76290000000000002</v>
+        <v>821.8</v>
       </c>
       <c r="G156" s="11">
-        <v>0.73799999999999999</v>
+        <v>813.22450000000003</v>
       </c>
       <c r="H156" s="11">
-        <v>0.86819999999999997</v>
+        <v>1046.1987999999999</v>
       </c>
       <c r="I156" s="11">
-        <v>0.78500000000000003</v>
+        <v>1149.2550000000001</v>
       </c>
       <c r="J156" s="11">
-        <v>0.87690000000000001</v>
+        <v>1341.9564</v>
       </c>
       <c r="K156" s="11">
-        <v>0.83409999999999995</v>
+        <v>1513.3766000000001</v>
       </c>
       <c r="L156" s="11">
-        <v>0.87970000000000004</v>
+        <v>1969.6465000000001</v>
       </c>
       <c r="M156" s="11">
-        <v>0.92369999999999997</v>
+        <v>2711.1233000000002</v>
       </c>
       <c r="N156" s="11">
-        <v>0.90110000000000001</v>
+        <v>3207.444</v>
       </c>
       <c r="O156" s="11">
-        <v>0.72460000000000002</v>
+        <v>3130.54</v>
       </c>
       <c r="P156" s="11"/>
       <c r="Q156" s="11">
-        <v>0.76419999999999999</v>
+        <v>4752.8950000000004</v>
       </c>
       <c r="R156" s="11">
-        <v>0.87719999999999998</v>
+        <v>5201</v>
       </c>
       <c r="S156" s="11"/>
     </row>
     <row r="157" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A157" s="9" t="s">
-[...3 lines deleted...]
-        <v>153</v>
+      <c r="A157" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>151</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
       <c r="E157" s="11">
-        <v>0.78449999999999998</v>
+        <v>986.50670000000002</v>
       </c>
       <c r="F157" s="11"/>
       <c r="G157" s="11">
-        <v>1.2988</v>
+        <v>1573</v>
       </c>
       <c r="H157" s="11">
-        <v>0.74890000000000001</v>
+        <v>880</v>
       </c>
       <c r="I157" s="11"/>
       <c r="J157" s="11">
-        <v>0.87839999999999996</v>
+        <v>1452.2371000000001</v>
       </c>
       <c r="K157" s="11">
-        <v>0.76670000000000005</v>
+        <v>1444.4903999999999</v>
       </c>
       <c r="L157" s="11">
-        <v>0.77580000000000005</v>
+        <v>1718.6117999999999</v>
       </c>
       <c r="M157" s="11">
-        <v>0.69020000000000004</v>
+        <v>1981.4425000000001</v>
       </c>
       <c r="N157" s="11">
-        <v>0.83260000000000001</v>
+        <v>3112.6889000000001</v>
       </c>
       <c r="O157" s="11"/>
       <c r="P157" s="11">
-        <v>0.73650000000000004</v>
+        <v>3689.5</v>
       </c>
       <c r="Q157" s="11">
-        <v>0.87719999999999998</v>
+        <v>4950</v>
       </c>
       <c r="R157" s="11"/>
       <c r="S157" s="11"/>
     </row>
     <row r="158" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A158" s="9" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="A158" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>152</v>
       </c>
       <c r="C158" s="11">
-        <v>1.0255000000000001</v>
+        <v>799.87180000000001</v>
       </c>
       <c r="D158" s="11"/>
       <c r="E158" s="11"/>
       <c r="F158" s="11"/>
       <c r="G158" s="11"/>
       <c r="H158" s="11"/>
       <c r="I158" s="11">
-        <v>0.97450000000000003</v>
+        <v>1398.6817000000001</v>
       </c>
       <c r="J158" s="11">
-        <v>1.0508999999999999</v>
+        <v>1606.6457</v>
       </c>
       <c r="K158" s="11">
-        <v>0.9</v>
+        <v>1632.3784000000001</v>
       </c>
       <c r="L158" s="11">
-        <v>0.82669999999999999</v>
+        <v>1834.5664999999999</v>
       </c>
       <c r="M158" s="11">
-        <v>0.93220000000000003</v>
+        <v>2649.3222000000001</v>
       </c>
       <c r="N158" s="11">
-        <v>0.87339999999999995</v>
+        <v>2949.375</v>
       </c>
       <c r="O158" s="11">
-        <v>0.73560000000000003</v>
+        <v>3080</v>
       </c>
       <c r="P158" s="11"/>
       <c r="Q158" s="11">
-        <v>0.73519999999999996</v>
+        <v>4149</v>
       </c>
       <c r="R158" s="11">
-        <v>0.87719999999999998</v>
+        <v>5201</v>
       </c>
       <c r="S158" s="11"/>
     </row>
     <row r="159" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A159" s="9" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="A159" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>153</v>
       </c>
       <c r="C159" s="11">
-        <v>1</v>
+        <v>780</v>
       </c>
       <c r="D159" s="11"/>
       <c r="E159" s="11"/>
       <c r="F159" s="11"/>
       <c r="G159" s="11"/>
       <c r="H159" s="11"/>
       <c r="I159" s="11">
-        <v>0.97570000000000001</v>
+        <v>1426.4960000000001</v>
       </c>
       <c r="J159" s="11">
-        <v>1.0333000000000001</v>
+        <v>1559.1667</v>
       </c>
       <c r="K159" s="11">
-        <v>0.97560000000000002</v>
+        <v>1803.4177999999999</v>
       </c>
       <c r="L159" s="11">
-        <v>0.95689999999999997</v>
+        <v>2329.25</v>
       </c>
       <c r="M159" s="11">
-        <v>0.91800000000000004</v>
+        <v>2801.5524999999998</v>
       </c>
       <c r="N159" s="11">
-        <v>0.89410000000000001</v>
+        <v>3249.98</v>
       </c>
       <c r="O159" s="11"/>
       <c r="P159" s="11">
-        <v>0.87719999999999998</v>
+        <v>4395</v>
       </c>
       <c r="Q159" s="11"/>
       <c r="R159" s="11"/>
       <c r="S159" s="11"/>
     </row>
     <row r="160" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A160" s="9" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="A160" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>154</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="11"/>
       <c r="F160" s="11"/>
-      <c r="G160" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="11">
-        <v>1.2153</v>
+        <v>1710</v>
       </c>
       <c r="J160" s="11">
-        <v>1.2287999999999999</v>
+        <v>1924.508</v>
       </c>
       <c r="K160" s="11">
-        <v>1.1555</v>
+        <v>2239.0173</v>
       </c>
       <c r="L160" s="11">
-        <v>1.127</v>
+        <v>2450</v>
       </c>
       <c r="M160" s="11">
-        <v>0.8427</v>
+        <v>2443.5178999999998</v>
       </c>
       <c r="N160" s="11">
-        <v>0.96599999999999997</v>
+        <v>3705.3429000000001</v>
       </c>
       <c r="O160" s="11">
-        <v>0.93489999999999995</v>
+        <v>4413.4215000000004</v>
       </c>
       <c r="P160" s="11">
-        <v>1.0379</v>
+        <v>5200</v>
       </c>
       <c r="Q160" s="11"/>
       <c r="R160" s="11">
-        <v>0.83909999999999996</v>
+        <v>6062.0450000000001</v>
       </c>
       <c r="S160" s="11">
-        <v>0.98299999999999998</v>
+        <v>6618.18</v>
       </c>
     </row>
     <row r="161" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A161" s="12" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B161" s="13"/>
-      <c r="C161" s="5">
-[...49 lines deleted...]
-      </c>
+      <c r="C161" s="10">
+        <v>801.31679999999994</v>
+      </c>
+      <c r="D161" s="10">
+        <v>812.30640000000005</v>
+      </c>
+      <c r="E161" s="10">
+        <v>968.14459999999997</v>
+      </c>
+      <c r="F161" s="10">
+        <v>1035.8867</v>
+      </c>
+      <c r="G161" s="10">
+        <v>1110.6349</v>
+      </c>
+      <c r="H161" s="10">
+        <v>1267.3864000000001</v>
+      </c>
+      <c r="I161" s="10">
+        <v>1292.3880999999999</v>
+      </c>
+      <c r="J161" s="10">
+        <v>1454.6181999999999</v>
+      </c>
+      <c r="K161" s="10">
+        <v>1716.0088000000001</v>
+      </c>
+      <c r="L161" s="10">
+        <v>2065.8144000000002</v>
+      </c>
+      <c r="M161" s="10">
+        <v>2454.8528999999999</v>
+      </c>
+      <c r="N161" s="10">
+        <v>3238.0396999999998</v>
+      </c>
+      <c r="O161" s="10">
+        <v>4021.4666999999999</v>
+      </c>
+      <c r="P161" s="10">
+        <v>4630.4615000000003</v>
+      </c>
+      <c r="Q161" s="10">
+        <v>4913.3706000000002</v>
+      </c>
+      <c r="R161" s="10">
+        <v>5496.4214000000002</v>
+      </c>
+      <c r="S161" s="10">
+        <v>6388.8434999999999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>159</v>
+      </c>
+      <c r="L163" s="14"/>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="L164" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="L164" s="14"/>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A165" t="s">
-[...2 lines deleted...]
-      <c r="L165" s="1"/>
+      <c r="L165" s="14"/>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="L166" s="1"/>
-[...26 lines deleted...]
-      <c r="O169" s="21"/>
+      <c r="A166" t="s">
+        <v>161</v>
+      </c>
+      <c r="L166" s="14"/>
+    </row>
+    <row r="168" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A168" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" s="16"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16"/>
+      <c r="F168" s="16"/>
+      <c r="G168" s="16"/>
+      <c r="H168" s="16"/>
+      <c r="I168" s="16"/>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+      <c r="L168" s="16"/>
+      <c r="M168" s="16"/>
+      <c r="N168" s="16"/>
+      <c r="O168" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...2 lines deleted...]
-    <mergeCell ref="A137:A142"/>
+  <autoFilter ref="A5:S161" xr:uid="{6156BE6E-0821-4711-9169-574BA1052398}">
+    <filterColumn colId="2" showButton="0"/>
+    <filterColumn colId="3" showButton="0"/>
+    <filterColumn colId="4" showButton="0"/>
+    <filterColumn colId="5" showButton="0"/>
+    <filterColumn colId="6" showButton="0"/>
+    <filterColumn colId="7" showButton="0"/>
+    <filterColumn colId="8" showButton="0"/>
+    <filterColumn colId="9" showButton="0"/>
+    <filterColumn colId="10" showButton="0"/>
+    <filterColumn colId="11" showButton="0"/>
+    <filterColumn colId="12" showButton="0"/>
+    <filterColumn colId="13" showButton="0"/>
+    <filterColumn colId="14" showButton="0"/>
+    <filterColumn colId="15" showButton="0"/>
+    <filterColumn colId="16" showButton="0"/>
+    <filterColumn colId="17" showButton="0"/>
+  </autoFilter>
+  <mergeCells count="21">
+    <mergeCell ref="B168:O168"/>
+    <mergeCell ref="A125:A137"/>
+    <mergeCell ref="A138:A142"/>
     <mergeCell ref="A143:A153"/>
     <mergeCell ref="A154:A160"/>
     <mergeCell ref="A161:B161"/>
-    <mergeCell ref="B169:O169"/>
-[...7095 lines deleted...]
-  <mergeCells count="21">
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:S5"/>
-    <mergeCell ref="A124:A136"/>
-[...4 lines deleted...]
-    <mergeCell ref="B169:O169"/>
     <mergeCell ref="A45:A75"/>
     <mergeCell ref="A76:A78"/>
-    <mergeCell ref="A79:A102"/>
-[...2 lines deleted...]
-    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="A79:A103"/>
+    <mergeCell ref="A104:A115"/>
+    <mergeCell ref="A116:A118"/>
+    <mergeCell ref="A119:A124"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A23"/>
     <mergeCell ref="A24:A30"/>
     <mergeCell ref="A31:A44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1598A30D-0883-4879-B678-CC43C62F7CF8}">
-  <dimension ref="A2:S169"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{400D610E-5781-4A4B-B720-1143AE732F35}">
+  <dimension ref="A2:S168"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B167" sqref="B167"/>
+    <sheetView topLeftCell="A149" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="35.21875" customWidth="1"/>
+    <col min="2" max="2" width="39.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="31" t="s">
-[...18 lines deleted...]
-      <c r="S2" s="31"/>
+      <c r="B2" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="R3" s="17" t="s">
-[...3 lines deleted...]
-        <v>46023</v>
+      <c r="R3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="S3" s="3">
+        <v>46112</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="30" t="s">
-[...17 lines deleted...]
-      <c r="S5" s="30"/>
+      <c r="C5" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A6" s="24"/>
-[...1 lines deleted...]
-      <c r="C6" s="25">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="28">
         <v>1</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="28">
         <v>2</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="28">
         <v>3</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="28">
         <v>4</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="28">
         <v>5</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="28">
         <v>6</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="28">
         <v>7</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="28">
         <v>8</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="28">
         <v>9</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="28">
         <v>10</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="28">
         <v>11</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N6" s="28">
         <v>12</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O6" s="28">
         <v>13</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P6" s="28">
         <v>14</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q6" s="28">
         <v>15</v>
       </c>
-      <c r="R6" s="25">
+      <c r="R6" s="28">
         <v>16</v>
       </c>
-      <c r="S6" s="25">
+      <c r="S6" s="28">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A7" s="9" t="s">
+      <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...15 lines deleted...]
-      <c r="H7" s="5">
+      <c r="B7" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18">
+        <v>1.1109</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1.143</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1.0477000000000001</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1.0212000000000001</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1.0782</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1.0189999999999999</v>
+      </c>
+      <c r="K7" s="18">
+        <v>1.0059</v>
+      </c>
+      <c r="L7" s="18">
+        <v>0.92959999999999998</v>
+      </c>
+      <c r="M7" s="18">
+        <v>0.94820000000000004</v>
+      </c>
+      <c r="N7" s="18">
+        <v>1.0298</v>
+      </c>
+      <c r="O7" s="18">
+        <v>1.0317000000000001</v>
+      </c>
+      <c r="P7" s="18">
+        <v>1.1595</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>0.77890000000000004</v>
+      </c>
+      <c r="R7" s="18">
+        <v>0.84989999999999999</v>
+      </c>
+      <c r="S7" s="18">
+        <v>0.70299999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19">
+        <v>1.0893999999999999</v>
+      </c>
+      <c r="L8" s="19">
+        <v>1.0014000000000001</v>
+      </c>
+      <c r="M8" s="19">
+        <v>0.96209999999999996</v>
+      </c>
+      <c r="N8" s="19">
+        <v>1.0747</v>
+      </c>
+      <c r="O8" s="19">
+        <v>1.0798000000000001</v>
+      </c>
+      <c r="P8" s="19">
+        <v>1.2203999999999999</v>
+      </c>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19">
+        <v>0.87739999999999996</v>
+      </c>
+      <c r="S8" s="19">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19">
+        <v>1.5623</v>
+      </c>
+      <c r="I9" s="19">
+        <v>1.3312999999999999</v>
+      </c>
+      <c r="J9" s="19">
+        <v>1.2883</v>
+      </c>
+      <c r="K9" s="19">
+        <v>1.1231</v>
+      </c>
+      <c r="L9" s="19">
+        <v>0.94950000000000001</v>
+      </c>
+      <c r="M9" s="19">
+        <v>0.93840000000000001</v>
+      </c>
+      <c r="N9" s="19">
+        <v>0.86439999999999995</v>
+      </c>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19">
+        <v>0.63109999999999999</v>
+      </c>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19">
+        <v>1.0194000000000001</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19">
+        <v>0.99</v>
+      </c>
+      <c r="H10" s="19">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="I10" s="19">
+        <v>0.88970000000000005</v>
+      </c>
+      <c r="J10" s="19">
+        <v>0.871</v>
+      </c>
+      <c r="K10" s="19">
+        <v>0.85509999999999997</v>
+      </c>
+      <c r="L10" s="19">
+        <v>0.87629999999999997</v>
+      </c>
+      <c r="M10" s="19">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0.94589999999999996</v>
+      </c>
+      <c r="O10" s="19">
+        <v>0.86099999999999999</v>
+      </c>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="R10" s="19">
+        <v>0.8831</v>
+      </c>
+      <c r="S10" s="19"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19">
+        <v>1.0178</v>
+      </c>
+      <c r="J11" s="19">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="K11" s="19">
+        <v>0.90480000000000005</v>
+      </c>
+      <c r="L11" s="19">
+        <v>0.85370000000000001</v>
+      </c>
+      <c r="M11" s="19">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19">
+        <v>0.73309999999999997</v>
+      </c>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19">
+        <v>1.1329</v>
+      </c>
+      <c r="F12" s="19">
+        <v>1.2835000000000001</v>
+      </c>
+      <c r="G12" s="19">
+        <v>1.1351</v>
+      </c>
+      <c r="H12" s="19">
+        <v>1.1172</v>
+      </c>
+      <c r="I12" s="19">
+        <v>1.0501</v>
+      </c>
+      <c r="J12" s="19">
+        <v>1.0603</v>
+      </c>
+      <c r="K12" s="19">
+        <v>1.0629</v>
+      </c>
+      <c r="L12" s="19">
+        <v>0.94420000000000004</v>
+      </c>
+      <c r="M12" s="19">
+        <v>0.94740000000000002</v>
+      </c>
+      <c r="N12" s="19">
+        <v>1.0434000000000001</v>
+      </c>
+      <c r="O12" s="19">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="19">
+        <v>0.80449999999999999</v>
+      </c>
+      <c r="R12" s="19">
+        <v>0.79949999999999999</v>
+      </c>
+      <c r="S12" s="19">
+        <v>0.58420000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19">
+        <v>0.99850000000000005</v>
+      </c>
+      <c r="F13" s="19">
+        <v>0.94840000000000002</v>
+      </c>
+      <c r="G13" s="19">
+        <v>0.87760000000000005</v>
+      </c>
+      <c r="H13" s="19">
+        <v>0.94310000000000005</v>
+      </c>
+      <c r="I13" s="19">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="J13" s="19">
+        <v>1.0551999999999999</v>
+      </c>
+      <c r="K13" s="19">
+        <v>1.1012</v>
+      </c>
+      <c r="L13" s="19">
+        <v>0.84819999999999995</v>
+      </c>
+      <c r="M13" s="19">
+        <v>0.95609999999999995</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0.92859999999999998</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19">
+        <v>0.8357</v>
+      </c>
+      <c r="S13" s="19">
+        <v>0.52510000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18">
+        <v>1.3480000000000001</v>
+      </c>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18">
+        <v>1.2988999999999999</v>
+      </c>
+      <c r="J14" s="18">
+        <v>1.2146999999999999</v>
+      </c>
+      <c r="K14" s="18">
+        <v>1.1409</v>
+      </c>
+      <c r="L14" s="18">
+        <v>1.0548</v>
+      </c>
+      <c r="M14" s="18">
+        <v>0.97640000000000005</v>
+      </c>
+      <c r="N14" s="18">
+        <v>0.9476</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0.91539999999999999</v>
+      </c>
+      <c r="P14" s="18">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18">
+        <v>0.87029999999999996</v>
+      </c>
+      <c r="S14" s="18">
+        <v>0.99429999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19">
+        <v>1.3480000000000001</v>
+      </c>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19">
+        <v>1.2988999999999999</v>
+      </c>
+      <c r="J15" s="19">
+        <v>1.2146999999999999</v>
+      </c>
+      <c r="K15" s="19">
+        <v>1.1409</v>
+      </c>
+      <c r="L15" s="19">
+        <v>1.0542</v>
+      </c>
+      <c r="M15" s="19">
+        <v>0.97440000000000004</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0.93669999999999998</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="P15" s="19">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19">
+        <v>0.87029999999999996</v>
+      </c>
+      <c r="S15" s="19">
+        <v>0.99429999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19">
+        <v>1.0765</v>
+      </c>
+      <c r="M16" s="19">
+        <v>1.0341</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1.0949</v>
+      </c>
+      <c r="O16" s="19">
+        <v>1.2000999999999999</v>
+      </c>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C17" s="18">
+        <v>1</v>
+      </c>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18">
+        <v>1.407</v>
+      </c>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18">
+        <v>1.1016999999999999</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0.76380000000000003</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0.97150000000000003</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="M17" s="18">
+        <v>0.94810000000000005</v>
+      </c>
+      <c r="N17" s="18">
+        <v>0.97840000000000005</v>
+      </c>
+      <c r="O17" s="18">
+        <v>1.0804</v>
+      </c>
+      <c r="P17" s="18">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>1.19</v>
+      </c>
+      <c r="R17" s="18">
+        <v>1.0348999999999999</v>
+      </c>
+      <c r="S17" s="18">
+        <v>1.0820000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="J18" s="19">
+        <v>0.94040000000000001</v>
+      </c>
+      <c r="K18" s="19">
+        <v>0.996</v>
+      </c>
+      <c r="L18" s="19">
+        <v>0.88539999999999996</v>
+      </c>
+      <c r="M18" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0.86</v>
+      </c>
+      <c r="O18" s="19">
+        <v>0.99490000000000001</v>
+      </c>
+      <c r="P18" s="19">
+        <v>1.0328999999999999</v>
+      </c>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19">
+        <v>1.012</v>
+      </c>
+      <c r="S18" s="19"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="19">
+        <v>1</v>
+      </c>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19">
+        <v>1.0671999999999999</v>
+      </c>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="J19" s="19">
+        <v>0.73350000000000004</v>
+      </c>
+      <c r="K19" s="19">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="L19" s="19">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="M19" s="19">
+        <v>0.88590000000000002</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0.93989999999999996</v>
+      </c>
+      <c r="O19" s="19">
+        <v>1.1606000000000001</v>
+      </c>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19">
+        <v>1.2001999999999999</v>
+      </c>
+      <c r="R19" s="19">
+        <v>1.2094</v>
+      </c>
+      <c r="S19" s="19"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19">
+        <v>1.7219</v>
+      </c>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19">
+        <v>1.3167</v>
+      </c>
+      <c r="J20" s="19">
+        <v>1.4668000000000001</v>
+      </c>
+      <c r="K20" s="19">
+        <v>1.3169999999999999</v>
+      </c>
+      <c r="L20" s="19">
+        <v>1.2788999999999999</v>
+      </c>
+      <c r="M20" s="19">
+        <v>0.94499999999999995</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0.97189999999999999</v>
+      </c>
+      <c r="O20" s="19">
+        <v>1.0766</v>
+      </c>
+      <c r="P20" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19">
+        <v>1.0018</v>
+      </c>
+      <c r="S20" s="19">
+        <v>1.1657</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19">
+        <v>1.2090000000000001</v>
+      </c>
+      <c r="J21" s="19">
+        <v>1.0928</v>
+      </c>
+      <c r="K21" s="19">
+        <v>1.0922000000000001</v>
+      </c>
+      <c r="L21" s="19">
+        <v>1.0687</v>
+      </c>
+      <c r="M21" s="19">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="N21" s="19">
+        <v>1.0467</v>
+      </c>
+      <c r="O21" s="19">
+        <v>1.0798000000000001</v>
+      </c>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19">
+        <v>1.0490999999999999</v>
+      </c>
+      <c r="S21" s="19">
+        <v>0.99829999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="N22" s="19">
+        <v>0.84560000000000002</v>
+      </c>
+      <c r="O22" s="19">
+        <v>1.0748</v>
+      </c>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19">
+        <v>1.1172</v>
+      </c>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19">
+        <v>1.3174999999999999</v>
+      </c>
+      <c r="J23" s="19">
+        <v>1.0583</v>
+      </c>
+      <c r="K23" s="19">
+        <v>1.0815999999999999</v>
+      </c>
+      <c r="L23" s="19">
+        <v>1.0947</v>
+      </c>
+      <c r="M23" s="19">
+        <v>1.161</v>
+      </c>
+      <c r="N23" s="19">
+        <v>1.1735</v>
+      </c>
+      <c r="O23" s="19">
+        <v>0.95030000000000003</v>
+      </c>
+      <c r="P23" s="19">
+        <v>0.96220000000000006</v>
+      </c>
+      <c r="Q23" s="19">
+        <v>1.1696</v>
+      </c>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18">
+        <v>0.83630000000000004</v>
+      </c>
+      <c r="H24" s="18">
+        <v>0.87509999999999999</v>
+      </c>
+      <c r="I24" s="18">
+        <v>0.91279999999999994</v>
+      </c>
+      <c r="J24" s="18">
+        <v>1.0482</v>
+      </c>
+      <c r="K24" s="18">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="L24" s="18">
+        <v>0.94589999999999996</v>
+      </c>
+      <c r="M24" s="18">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="N24" s="18">
+        <v>0.99909999999999999</v>
+      </c>
+      <c r="O24" s="18">
+        <v>1.1197999999999999</v>
+      </c>
+      <c r="P24" s="18">
+        <v>1.0421</v>
+      </c>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="18">
+        <v>1.1222000000000001</v>
+      </c>
+      <c r="S24" s="18">
+        <v>1.2101999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19">
+        <v>1.1294</v>
+      </c>
+      <c r="J25" s="19">
+        <v>1.0973999999999999</v>
+      </c>
+      <c r="K25" s="19">
+        <v>1.0221</v>
+      </c>
+      <c r="L25" s="19">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="M25" s="19">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0.96960000000000002</v>
+      </c>
+      <c r="O25" s="19">
+        <v>0.96679999999999999</v>
+      </c>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19">
+        <v>0.81079999999999997</v>
+      </c>
+      <c r="S25" s="19">
+        <v>1.1485000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19">
+        <v>1.0768</v>
+      </c>
+      <c r="J26" s="19">
+        <v>1.2959000000000001</v>
+      </c>
+      <c r="K26" s="19">
+        <v>1.0439000000000001</v>
+      </c>
+      <c r="L26" s="19">
+        <v>1.1475</v>
+      </c>
+      <c r="M26" s="19">
+        <v>0.92030000000000001</v>
+      </c>
+      <c r="N26" s="19">
+        <v>1.05</v>
+      </c>
+      <c r="O26" s="19">
+        <v>1.3672</v>
+      </c>
+      <c r="P26" s="19">
+        <v>1.2575000000000001</v>
+      </c>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19">
+        <v>1.3119000000000001</v>
+      </c>
+      <c r="S26" s="19">
+        <v>1.2664</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="J27" s="19">
+        <v>0.87409999999999999</v>
+      </c>
+      <c r="K27" s="19">
+        <v>0.90210000000000001</v>
+      </c>
+      <c r="L27" s="19">
+        <v>0.87880000000000003</v>
+      </c>
+      <c r="M27" s="19">
+        <v>0.9335</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0.96930000000000005</v>
+      </c>
+      <c r="O27" s="19">
+        <v>1.0468999999999999</v>
+      </c>
+      <c r="P27" s="19">
+        <v>1.2439</v>
+      </c>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19">
+        <v>0.92959999999999998</v>
+      </c>
+      <c r="L28" s="19">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="M28" s="19">
+        <v>0.97070000000000001</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0.94920000000000004</v>
+      </c>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="19"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19">
+        <v>0.83630000000000004</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0.8609</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0.79159999999999997</v>
+      </c>
+      <c r="J29" s="19">
+        <v>1.0444</v>
+      </c>
+      <c r="K29" s="19">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="L29" s="19">
+        <v>0.93510000000000004</v>
+      </c>
+      <c r="M29" s="19">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0.93810000000000004</v>
+      </c>
+      <c r="O29" s="19">
+        <v>0.99839999999999995</v>
+      </c>
+      <c r="P29" s="19">
+        <v>0.97840000000000005</v>
+      </c>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19">
+        <v>1.0844</v>
+      </c>
+      <c r="S29" s="19">
+        <v>1.2645999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19">
+        <v>1.103</v>
+      </c>
+      <c r="I30" s="19">
+        <v>1.0841000000000001</v>
+      </c>
+      <c r="J30" s="19">
+        <v>1.0686</v>
+      </c>
+      <c r="K30" s="19">
+        <v>1.0555000000000001</v>
+      </c>
+      <c r="L30" s="19">
+        <v>1.1112</v>
+      </c>
+      <c r="M30" s="19">
+        <v>1.0364</v>
+      </c>
+      <c r="N30" s="19">
+        <v>1.0744</v>
+      </c>
+      <c r="O30" s="19">
+        <v>1.0779000000000001</v>
+      </c>
+      <c r="P30" s="19">
+        <v>1.1976</v>
+      </c>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="S30" s="19">
+        <v>1.1611</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="18">
+        <v>1.0572999999999999</v>
+      </c>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18">
+        <v>0.90459999999999996</v>
+      </c>
+      <c r="F31" s="18">
+        <v>0.87309999999999999</v>
+      </c>
+      <c r="G31" s="18">
+        <v>1.0741000000000001</v>
+      </c>
+      <c r="H31" s="18">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="I31" s="18">
+        <v>0.86119999999999997</v>
+      </c>
+      <c r="J31" s="18">
+        <v>0.92610000000000003</v>
+      </c>
+      <c r="K31" s="18">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="L31" s="18">
+        <v>1.1088</v>
+      </c>
+      <c r="M31" s="18">
+        <v>0.91279999999999994</v>
+      </c>
+      <c r="N31" s="18">
+        <v>0.95250000000000001</v>
+      </c>
+      <c r="O31" s="18">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="P31" s="18">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>1.0244</v>
+      </c>
+      <c r="R31" s="18">
+        <v>0.72940000000000005</v>
+      </c>
+      <c r="S31" s="18">
+        <v>1.091</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19">
+        <v>0.8992</v>
+      </c>
+      <c r="H32" s="19">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="I32" s="19">
+        <v>0.95589999999999997</v>
+      </c>
+      <c r="J32" s="19">
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="K32" s="19">
+        <v>1.0267999999999999</v>
+      </c>
+      <c r="L32" s="19">
+        <v>0.97860000000000003</v>
+      </c>
+      <c r="M32" s="19">
+        <v>0.79700000000000004</v>
+      </c>
+      <c r="N32" s="19">
+        <v>0.80930000000000002</v>
+      </c>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="19"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="19">
+        <v>1.0787</v>
+      </c>
+      <c r="K33" s="19">
+        <v>1.3234999999999999</v>
+      </c>
+      <c r="L33" s="19">
+        <v>1.236</v>
+      </c>
+      <c r="M33" s="19">
+        <v>0.97330000000000005</v>
+      </c>
+      <c r="N33" s="19">
+        <v>1.0589</v>
+      </c>
+      <c r="O33" s="19">
+        <v>0.82499999999999996</v>
+      </c>
+      <c r="P33" s="19">
+        <v>0.33889999999999998</v>
+      </c>
+      <c r="Q33" s="19"/>
+      <c r="R33" s="19">
+        <v>0.56230000000000002</v>
+      </c>
+      <c r="S33" s="19">
+        <v>1.091</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19">
+        <v>0.86119999999999997</v>
+      </c>
+      <c r="J34" s="19">
+        <v>0.9506</v>
+      </c>
+      <c r="K34" s="19">
+        <v>0.85429999999999995</v>
+      </c>
+      <c r="L34" s="19">
+        <v>1.0758000000000001</v>
+      </c>
+      <c r="M34" s="19">
+        <v>0.91379999999999995</v>
+      </c>
+      <c r="N34" s="19">
+        <v>0.97960000000000003</v>
+      </c>
+      <c r="O34" s="19">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="P34" s="19">
+        <v>1.2513000000000001</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>1.1978</v>
+      </c>
+      <c r="R34" s="19">
+        <v>1.2143999999999999</v>
+      </c>
+      <c r="S34" s="19"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="19">
+        <v>0.7298</v>
+      </c>
+      <c r="I35" s="19">
+        <v>0.76680000000000004</v>
+      </c>
+      <c r="J35" s="19">
+        <v>0.87129999999999996</v>
+      </c>
+      <c r="K35" s="19">
+        <v>0.92290000000000005</v>
+      </c>
+      <c r="L35" s="19">
+        <v>0.75860000000000005</v>
+      </c>
+      <c r="M35" s="19">
+        <v>0.79890000000000005</v>
+      </c>
+      <c r="N35" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O35" s="19"/>
+      <c r="P35" s="19">
+        <v>0.7591</v>
+      </c>
+      <c r="Q35" s="19">
+        <v>0.81579999999999997</v>
+      </c>
+      <c r="R35" s="19"/>
+      <c r="S35" s="19"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="I36" s="19">
+        <v>0.94059999999999999</v>
+      </c>
+      <c r="J36" s="19">
+        <v>1.2410000000000001</v>
+      </c>
+      <c r="K36" s="19">
+        <v>1.2995000000000001</v>
+      </c>
+      <c r="L36" s="19">
+        <v>1.4155</v>
+      </c>
+      <c r="M36" s="19">
+        <v>1.2596000000000001</v>
+      </c>
+      <c r="N36" s="19">
+        <v>1.1744000000000001</v>
+      </c>
+      <c r="O36" s="19">
+        <v>1.1453</v>
+      </c>
+      <c r="P36" s="19"/>
+      <c r="Q36" s="19">
+        <v>0.86280000000000001</v>
+      </c>
+      <c r="R36" s="19">
+        <v>0.94969999999999999</v>
+      </c>
+      <c r="S36" s="19"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="19">
+        <v>1.0006999999999999</v>
+      </c>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F37" s="19"/>
+      <c r="G37" s="19">
+        <v>0.90129999999999999</v>
+      </c>
+      <c r="H37" s="19">
+        <v>0.96360000000000001</v>
+      </c>
+      <c r="I37" s="19">
+        <v>0.86419999999999997</v>
+      </c>
+      <c r="J37" s="19">
+        <v>0.92649999999999999</v>
+      </c>
+      <c r="K37" s="19">
+        <v>0.93889999999999996</v>
+      </c>
+      <c r="L37" s="19">
+        <v>0.90620000000000001</v>
+      </c>
+      <c r="M37" s="19">
+        <v>0.82689999999999997</v>
+      </c>
+      <c r="N37" s="19">
+        <v>0.75349999999999995</v>
+      </c>
+      <c r="O37" s="19">
+        <v>0.79249999999999998</v>
+      </c>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19">
+        <v>0.68589999999999995</v>
+      </c>
+      <c r="S37" s="19"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="19">
+        <v>1.2410000000000001</v>
+      </c>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19">
+        <v>1.1980999999999999</v>
+      </c>
+      <c r="H38" s="19">
+        <v>1.0017</v>
+      </c>
+      <c r="I38" s="19">
+        <v>0.84860000000000002</v>
+      </c>
+      <c r="J38" s="19">
+        <v>0.87519999999999998</v>
+      </c>
+      <c r="K38" s="19">
+        <v>0.90669999999999995</v>
+      </c>
+      <c r="L38" s="19">
+        <v>0.87160000000000004</v>
+      </c>
+      <c r="M38" s="19">
+        <v>0.92469999999999997</v>
+      </c>
+      <c r="N38" s="19">
+        <v>1.0527</v>
+      </c>
+      <c r="O38" s="19">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="P38" s="19">
+        <v>1.1380999999999999</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>0.97419999999999995</v>
+      </c>
+      <c r="R38" s="19">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="S38" s="19"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19">
+        <v>1.0445</v>
+      </c>
+      <c r="H39" s="19">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="I39" s="19">
+        <v>1.0423</v>
+      </c>
+      <c r="J39" s="19">
+        <v>0.93210000000000004</v>
+      </c>
+      <c r="K39" s="19">
+        <v>0.878</v>
+      </c>
+      <c r="L39" s="19">
+        <v>0.80959999999999999</v>
+      </c>
+      <c r="M39" s="19">
+        <v>0.74429999999999996</v>
+      </c>
+      <c r="N39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A40" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19">
+        <v>0.97450000000000003</v>
+      </c>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19">
+        <v>1.1629</v>
+      </c>
+      <c r="H40" s="19">
+        <v>0.99580000000000002</v>
+      </c>
+      <c r="I40" s="19">
+        <v>0.879</v>
+      </c>
+      <c r="J40" s="19">
+        <v>0.94230000000000003</v>
+      </c>
+      <c r="K40" s="19">
+        <v>0.95760000000000001</v>
+      </c>
+      <c r="L40" s="19">
+        <v>0.9113</v>
+      </c>
+      <c r="M40" s="19">
+        <v>0.80630000000000002</v>
+      </c>
+      <c r="N40" s="19">
+        <v>0.86560000000000004</v>
+      </c>
+      <c r="O40" s="19">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="P40" s="19"/>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19"/>
+      <c r="S40" s="19"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19">
+        <v>1.1059000000000001</v>
+      </c>
+      <c r="H41" s="19">
+        <v>1.0336000000000001</v>
+      </c>
+      <c r="I41" s="19">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="J41" s="19">
+        <v>1.2564</v>
+      </c>
+      <c r="K41" s="19">
+        <v>0.96779999999999999</v>
+      </c>
+      <c r="L41" s="19">
+        <v>0.8458</v>
+      </c>
+      <c r="M41" s="19">
+        <v>0.89849999999999997</v>
+      </c>
+      <c r="N41" s="19">
+        <v>0.85009999999999997</v>
+      </c>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19">
+        <v>0.80640000000000001</v>
+      </c>
+      <c r="F42" s="19">
+        <v>0.80100000000000005</v>
+      </c>
+      <c r="G42" s="19">
+        <v>0.80249999999999999</v>
+      </c>
+      <c r="H42" s="19">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="I42" s="19">
+        <v>0.79779999999999995</v>
+      </c>
+      <c r="J42" s="19">
+        <v>0.78559999999999997</v>
+      </c>
+      <c r="K42" s="19">
+        <v>0.77890000000000004</v>
+      </c>
+      <c r="L42" s="19">
+        <v>0.80030000000000001</v>
+      </c>
+      <c r="M42" s="19">
+        <v>0.76629999999999998</v>
+      </c>
+      <c r="N42" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="O42" s="19">
+        <v>0.69879999999999998</v>
+      </c>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="19">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19">
+        <v>0.91520000000000001</v>
+      </c>
+      <c r="F43" s="19">
+        <v>0.8175</v>
+      </c>
+      <c r="G43" s="19">
+        <v>0.78669999999999995</v>
+      </c>
+      <c r="H43" s="19">
+        <v>0.75219999999999998</v>
+      </c>
+      <c r="I43" s="19">
+        <v>0.74960000000000004</v>
+      </c>
+      <c r="J43" s="19">
+        <v>0.81699999999999995</v>
+      </c>
+      <c r="K43" s="19">
+        <v>0.7581</v>
+      </c>
+      <c r="L43" s="19">
+        <v>0.86560000000000004</v>
+      </c>
+      <c r="M43" s="19">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="N43" s="19">
+        <v>0.60050000000000003</v>
+      </c>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A44" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19">
+        <v>1.0564</v>
+      </c>
+      <c r="G44" s="19">
+        <v>1.0085</v>
+      </c>
+      <c r="H44" s="19">
+        <v>1.0114000000000001</v>
+      </c>
+      <c r="I44" s="19">
+        <v>0.88470000000000004</v>
+      </c>
+      <c r="J44" s="19">
+        <v>1.0130999999999999</v>
+      </c>
+      <c r="K44" s="19">
+        <v>0.90620000000000001</v>
+      </c>
+      <c r="L44" s="19">
+        <v>0.8952</v>
+      </c>
+      <c r="M44" s="19">
+        <v>0.78029999999999999</v>
+      </c>
+      <c r="N44" s="19">
+        <v>0.74439999999999995</v>
+      </c>
+      <c r="O44" s="19">
+        <v>0.7571</v>
+      </c>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" s="18">
+        <v>1.0329999999999999</v>
+      </c>
+      <c r="D45" s="18">
+        <v>1.0278</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0.93779999999999997</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0.99390000000000001</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0.93149999999999999</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0.92379999999999995</v>
+      </c>
+      <c r="K45" s="18">
+        <v>0.97060000000000002</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0.88649999999999995</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0.90529999999999999</v>
+      </c>
+      <c r="O45" s="18">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="P45" s="18">
+        <v>0.84660000000000002</v>
+      </c>
+      <c r="Q45" s="18">
+        <v>0.83930000000000005</v>
+      </c>
+      <c r="R45" s="18">
+        <v>0.85189999999999999</v>
+      </c>
+      <c r="S45" s="18">
+        <v>0.94110000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A46" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1</v>
+      </c>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19">
+        <v>0.86080000000000001</v>
+      </c>
+      <c r="F46" s="19">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="19">
+        <v>0.86709999999999998</v>
+      </c>
+      <c r="J46" s="19"/>
+      <c r="K46" s="19">
+        <v>0.83530000000000004</v>
+      </c>
+      <c r="L46" s="19">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="19">
+        <v>1.0288999999999999</v>
+      </c>
+      <c r="D47" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="E47" s="19">
+        <v>1.0546</v>
+      </c>
+      <c r="F47" s="19">
+        <v>0.9889</v>
+      </c>
+      <c r="G47" s="19">
+        <v>0.99580000000000002</v>
+      </c>
+      <c r="H47" s="19">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="I47" s="19">
+        <v>0.89390000000000003</v>
+      </c>
+      <c r="J47" s="19">
+        <v>0.90749999999999997</v>
+      </c>
+      <c r="K47" s="19">
+        <v>0.95609999999999995</v>
+      </c>
+      <c r="L47" s="19">
+        <v>0.94730000000000003</v>
+      </c>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A48" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19">
+        <v>0.76829999999999998</v>
+      </c>
+      <c r="J48" s="19">
+        <v>0.7581</v>
+      </c>
+      <c r="K48" s="19">
+        <v>0.76439999999999997</v>
+      </c>
+      <c r="L48" s="19">
+        <v>0.73270000000000002</v>
+      </c>
+      <c r="M48" s="19">
+        <v>0.83489999999999998</v>
+      </c>
+      <c r="N48" s="19">
+        <v>0.79330000000000001</v>
+      </c>
+      <c r="O48" s="19">
+        <v>0.8337</v>
+      </c>
+      <c r="P48" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q48" s="19">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19">
+        <v>1.3851</v>
+      </c>
+      <c r="I49" s="19">
+        <v>1.0798000000000001</v>
+      </c>
+      <c r="J49" s="19">
+        <v>1.0825</v>
+      </c>
+      <c r="K49" s="19">
+        <v>1.0649</v>
+      </c>
+      <c r="L49" s="19">
+        <v>1.0339</v>
+      </c>
+      <c r="M49" s="19">
+        <v>0.89890000000000003</v>
+      </c>
+      <c r="N49" s="19">
+        <v>0.95420000000000005</v>
+      </c>
+      <c r="O49" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="P49" s="19">
+        <v>0.87670000000000003</v>
+      </c>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19">
+        <v>0.85189999999999999</v>
+      </c>
+      <c r="S49" s="19">
+        <v>1.0204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A50" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="19"/>
+      <c r="I50" s="19"/>
+      <c r="J50" s="19">
+        <v>1.1928000000000001</v>
+      </c>
+      <c r="K50" s="19">
+        <v>1.0968</v>
+      </c>
+      <c r="L50" s="19">
+        <v>0.96240000000000003</v>
+      </c>
+      <c r="M50" s="19">
+        <v>0.90920000000000001</v>
+      </c>
+      <c r="N50" s="19">
+        <v>0.85440000000000005</v>
+      </c>
+      <c r="O50" s="19">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="P50" s="19">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="Q50" s="19"/>
+      <c r="R50" s="19"/>
+      <c r="S50" s="19"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A51" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="19">
+        <v>1.01</v>
+      </c>
+      <c r="D51" s="19"/>
+      <c r="E51" s="19">
+        <v>0.83989999999999998</v>
+      </c>
+      <c r="F51" s="19">
+        <v>0.83740000000000003</v>
+      </c>
+      <c r="G51" s="19">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="H51" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="I51" s="19">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="J51" s="19">
+        <v>0.71509999999999996</v>
+      </c>
+      <c r="K51" s="19">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="L51" s="19">
+        <v>0.87619999999999998</v>
+      </c>
+      <c r="M51" s="19"/>
+      <c r="N51" s="19"/>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A52" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+      <c r="E52" s="19"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="19">
+        <v>0.72660000000000002</v>
+      </c>
+      <c r="H52" s="19">
+        <v>0.8659</v>
+      </c>
+      <c r="I52" s="19">
+        <v>0.73519999999999996</v>
+      </c>
+      <c r="J52" s="19">
+        <v>0.76080000000000003</v>
+      </c>
+      <c r="K52" s="19">
+        <v>0.71879999999999999</v>
+      </c>
+      <c r="L52" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="M52" s="19"/>
+      <c r="N52" s="19"/>
+      <c r="O52" s="19"/>
+      <c r="P52" s="19"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19"/>
+      <c r="S52" s="19"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A53" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="19">
+        <v>1.0427</v>
+      </c>
+      <c r="D53" s="19">
+        <v>1.0325</v>
+      </c>
+      <c r="E53" s="19">
+        <v>0.95069999999999999</v>
+      </c>
+      <c r="F53" s="19">
+        <v>0.91510000000000002</v>
+      </c>
+      <c r="G53" s="19">
+        <v>0.82879999999999998</v>
+      </c>
+      <c r="H53" s="19">
+        <v>0.96530000000000005</v>
+      </c>
+      <c r="I53" s="19">
+        <v>0.82210000000000005</v>
+      </c>
+      <c r="J53" s="19">
+        <v>0.77869999999999995</v>
+      </c>
+      <c r="K53" s="19">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="L53" s="19"/>
+      <c r="M53" s="19"/>
+      <c r="N53" s="19"/>
+      <c r="O53" s="19"/>
+      <c r="P53" s="19"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="19"/>
+      <c r="S53" s="19"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A54" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+      <c r="E54" s="19"/>
+      <c r="F54" s="19"/>
+      <c r="G54" s="19"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="19">
+        <v>0.97370000000000001</v>
+      </c>
+      <c r="J54" s="19"/>
+      <c r="K54" s="19"/>
+      <c r="L54" s="19"/>
+      <c r="M54" s="19"/>
+      <c r="N54" s="19"/>
+      <c r="O54" s="19"/>
+      <c r="P54" s="19"/>
+      <c r="Q54" s="19"/>
+      <c r="R54" s="19"/>
+      <c r="S54" s="19"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="19">
+        <v>1</v>
+      </c>
+      <c r="D55" s="19">
+        <v>1</v>
+      </c>
+      <c r="E55" s="19">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="F55" s="19">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="G55" s="19">
+        <v>0.78110000000000002</v>
+      </c>
+      <c r="H55" s="19">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="I55" s="19">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="J55" s="19">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="K55" s="19">
+        <v>0.83009999999999995</v>
+      </c>
+      <c r="L55" s="19">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="M55" s="19">
+        <v>1</v>
+      </c>
+      <c r="N55" s="19"/>
+      <c r="O55" s="19"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A56" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="19">
+        <v>1</v>
+      </c>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19">
+        <v>1.0118</v>
+      </c>
+      <c r="K56" s="19">
+        <v>0.83399999999999996</v>
+      </c>
+      <c r="L56" s="19">
+        <v>0.7742</v>
+      </c>
+      <c r="M56" s="19">
+        <v>0.79759999999999998</v>
+      </c>
+      <c r="N56" s="19">
+        <v>0.82499999999999996</v>
+      </c>
+      <c r="O56" s="19">
+        <v>0.75519999999999998</v>
+      </c>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A57" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="19">
+        <v>1</v>
+      </c>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19">
+        <v>1.0078</v>
+      </c>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19">
+        <v>0.81179999999999997</v>
+      </c>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19">
+        <v>0.73319999999999996</v>
+      </c>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A58" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="19">
+        <v>1.2876000000000001</v>
+      </c>
+      <c r="K58" s="19">
+        <v>1.2758</v>
+      </c>
+      <c r="L58" s="19">
+        <v>1.0337000000000001</v>
+      </c>
+      <c r="M58" s="19">
+        <v>0.92379999999999995</v>
+      </c>
+      <c r="N58" s="19">
+        <v>0.95309999999999995</v>
+      </c>
+      <c r="O58" s="19">
+        <v>0.98250000000000004</v>
+      </c>
+      <c r="P58" s="19">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A59" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="19">
+        <v>1.0067999999999999</v>
+      </c>
+      <c r="D59" s="19">
+        <v>1</v>
+      </c>
+      <c r="E59" s="19">
+        <v>0.8468</v>
+      </c>
+      <c r="F59" s="19">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G59" s="19">
+        <v>0.71850000000000003</v>
+      </c>
+      <c r="H59" s="19">
+        <v>0.75870000000000004</v>
+      </c>
+      <c r="I59" s="19">
+        <v>0.71220000000000006</v>
+      </c>
+      <c r="J59" s="19">
+        <v>0.71240000000000003</v>
+      </c>
+      <c r="K59" s="19">
+        <v>0.73009999999999997</v>
+      </c>
+      <c r="L59" s="19">
+        <v>0.71209999999999996</v>
+      </c>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A60" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="19">
+        <v>1.0758000000000001</v>
+      </c>
+      <c r="D60" s="19">
+        <v>1.2138</v>
+      </c>
+      <c r="E60" s="19">
+        <v>0.96009999999999995</v>
+      </c>
+      <c r="F60" s="19">
+        <v>0.9899</v>
+      </c>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="I60" s="19">
+        <v>1.1031</v>
+      </c>
+      <c r="J60" s="19">
+        <v>1.01</v>
+      </c>
+      <c r="K60" s="19">
+        <v>1.0236000000000001</v>
+      </c>
+      <c r="L60" s="19">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A61" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="19">
+        <v>1.1048</v>
+      </c>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19">
+        <v>1.2367999999999999</v>
+      </c>
+      <c r="F61" s="19">
+        <v>1.4684999999999999</v>
+      </c>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19">
+        <v>1.2830999999999999</v>
+      </c>
+      <c r="I61" s="19">
+        <v>1.1758999999999999</v>
+      </c>
+      <c r="J61" s="19">
+        <v>1.3932</v>
+      </c>
+      <c r="K61" s="19">
+        <v>1.1860999999999999</v>
+      </c>
+      <c r="L61" s="19">
+        <v>1.3347</v>
+      </c>
+      <c r="M61" s="19">
+        <v>1.2473000000000001</v>
+      </c>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A62" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="19">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="D62" s="19"/>
+      <c r="E62" s="19">
+        <v>0.93310000000000004</v>
+      </c>
+      <c r="F62" s="19">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="G62" s="19">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="H62" s="19">
+        <v>0.75560000000000005</v>
+      </c>
+      <c r="I62" s="19">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="J62" s="19">
+        <v>0.82140000000000002</v>
+      </c>
+      <c r="K62" s="19"/>
+      <c r="L62" s="19">
+        <v>0.81120000000000003</v>
+      </c>
+      <c r="M62" s="19"/>
+      <c r="N62" s="19"/>
+      <c r="O62" s="19"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A63" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="19">
+        <v>1.1264000000000001</v>
+      </c>
+      <c r="D63" s="19"/>
+      <c r="E63" s="19">
+        <v>0.90339999999999998</v>
+      </c>
+      <c r="F63" s="19"/>
+      <c r="G63" s="19">
+        <v>0.90380000000000005</v>
+      </c>
+      <c r="H63" s="19">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="I63" s="19">
+        <v>1.1028</v>
+      </c>
+      <c r="J63" s="19">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="K63" s="19">
+        <v>0.8609</v>
+      </c>
+      <c r="L63" s="19">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="M63" s="19">
+        <v>0.92110000000000003</v>
+      </c>
+      <c r="N63" s="19">
+        <v>0.70179999999999998</v>
+      </c>
+      <c r="O63" s="19"/>
+      <c r="P63" s="19"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A64" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="19">
+        <v>1.0774999999999999</v>
+      </c>
+      <c r="D64" s="19">
+        <v>1.1474</v>
+      </c>
+      <c r="E64" s="19">
+        <v>0.7944</v>
+      </c>
+      <c r="F64" s="19">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="G64" s="19"/>
+      <c r="H64" s="19"/>
+      <c r="I64" s="19">
+        <v>1.129</v>
+      </c>
+      <c r="J64" s="19">
+        <v>1.0458000000000001</v>
+      </c>
+      <c r="K64" s="19">
+        <v>1.1867000000000001</v>
+      </c>
+      <c r="L64" s="19"/>
+      <c r="M64" s="19"/>
+      <c r="N64" s="19"/>
+      <c r="O64" s="19"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A65" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="19">
+        <v>1</v>
+      </c>
+      <c r="D65" s="19"/>
+      <c r="E65" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F65" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="19">
+        <v>0.77629999999999999</v>
+      </c>
+      <c r="I65" s="19">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="J65" s="19"/>
+      <c r="K65" s="19">
+        <v>0.81799999999999995</v>
+      </c>
+      <c r="L65" s="19"/>
+      <c r="M65" s="19"/>
+      <c r="N65" s="19"/>
+      <c r="O65" s="19"/>
+      <c r="P65" s="19"/>
+      <c r="Q65" s="19"/>
+      <c r="R65" s="19"/>
+      <c r="S65" s="19"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A66" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="19">
+        <v>1.0159</v>
+      </c>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19">
+        <v>0.84199999999999997</v>
+      </c>
+      <c r="F66" s="19">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0.7248</v>
+      </c>
+      <c r="H66" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="K66" s="19">
+        <v>0.72509999999999997</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="M66" s="19"/>
+      <c r="N66" s="19"/>
+      <c r="O66" s="19"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A67" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="19">
+        <v>1.0589999999999999</v>
+      </c>
+      <c r="D67" s="19"/>
+      <c r="E67" s="19">
+        <v>0.90110000000000001</v>
+      </c>
+      <c r="F67" s="19">
+        <v>1.0730999999999999</v>
+      </c>
+      <c r="G67" s="19">
+        <v>1.1898</v>
+      </c>
+      <c r="H67" s="19">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="I67" s="19">
+        <v>0.96330000000000005</v>
+      </c>
+      <c r="J67" s="19">
+        <v>0.93410000000000004</v>
+      </c>
+      <c r="K67" s="19">
+        <v>1.1123000000000001</v>
+      </c>
+      <c r="L67" s="19"/>
+      <c r="M67" s="19"/>
+      <c r="N67" s="19"/>
+      <c r="O67" s="19"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="19"/>
+      <c r="S67" s="19"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A68" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19">
+        <v>0.86719999999999997</v>
+      </c>
+      <c r="F68" s="19"/>
+      <c r="G68" s="19"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="19">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="J68" s="19">
+        <v>1.3608</v>
+      </c>
+      <c r="K68" s="19">
+        <v>0.83579999999999999</v>
+      </c>
+      <c r="L68" s="19">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M68" s="19"/>
+      <c r="N68" s="19"/>
+      <c r="O68" s="19"/>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A69" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="19">
+        <v>1</v>
+      </c>
+      <c r="D69" s="19">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E69" s="19">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="F69" s="19">
+        <v>0.85970000000000002</v>
+      </c>
+      <c r="G69" s="19">
+        <v>0.93230000000000002</v>
+      </c>
+      <c r="H69" s="19">
+        <v>0.92620000000000002</v>
+      </c>
+      <c r="I69" s="19">
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="J69" s="19">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="K69" s="19">
+        <v>1.1094999999999999</v>
+      </c>
+      <c r="L69" s="19">
+        <v>1.1801999999999999</v>
+      </c>
+      <c r="M69" s="19">
+        <v>1.0390999999999999</v>
+      </c>
+      <c r="N69" s="19"/>
+      <c r="O69" s="19"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="19"/>
+      <c r="R69" s="19"/>
+      <c r="S69" s="19"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A70" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="19">
+        <v>1</v>
+      </c>
+      <c r="D70" s="19">
+        <v>1.0064</v>
+      </c>
+      <c r="E70" s="19">
+        <v>0.90210000000000001</v>
+      </c>
+      <c r="F70" s="19">
+        <v>0.86980000000000002</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="19">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="I70" s="19">
+        <v>1.2794000000000001</v>
+      </c>
+      <c r="J70" s="19">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="K70" s="19">
+        <v>1.0753999999999999</v>
+      </c>
+      <c r="L70" s="19"/>
+      <c r="M70" s="19"/>
+      <c r="N70" s="19"/>
+      <c r="O70" s="19"/>
+      <c r="P70" s="19"/>
+      <c r="Q70" s="19"/>
+      <c r="R70" s="19"/>
+      <c r="S70" s="19"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A71" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C71" s="19">
+        <v>1.0629</v>
+      </c>
+      <c r="D71" s="19">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="E71" s="19">
+        <v>0.92910000000000004</v>
+      </c>
+      <c r="F71" s="19">
+        <v>0.89790000000000003</v>
+      </c>
+      <c r="G71" s="19">
+        <v>0.94910000000000005</v>
+      </c>
+      <c r="H71" s="19">
+        <v>1.1281000000000001</v>
+      </c>
+      <c r="I71" s="19">
+        <v>0.89780000000000004</v>
+      </c>
+      <c r="J71" s="19">
+        <v>0.88949999999999996</v>
+      </c>
+      <c r="K71" s="19">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="L71" s="19"/>
+      <c r="M71" s="19"/>
+      <c r="N71" s="19"/>
+      <c r="O71" s="19"/>
+      <c r="P71" s="19"/>
+      <c r="Q71" s="19"/>
+      <c r="R71" s="19"/>
+      <c r="S71" s="19"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A72" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="19">
+        <v>1.0510999999999999</v>
+      </c>
+      <c r="D72" s="19"/>
+      <c r="E72" s="19">
+        <v>0.91269999999999996</v>
+      </c>
+      <c r="F72" s="19">
+        <v>0.98150000000000004</v>
+      </c>
+      <c r="G72" s="19">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="H72" s="19">
+        <v>1.0730999999999999</v>
+      </c>
+      <c r="I72" s="19">
+        <v>0.75239999999999996</v>
+      </c>
+      <c r="J72" s="19">
+        <v>1.0012000000000001</v>
+      </c>
+      <c r="K72" s="19">
+        <v>0.86180000000000001</v>
+      </c>
+      <c r="L72" s="19">
+        <v>0.78210000000000002</v>
+      </c>
+      <c r="M72" s="19">
+        <v>0.83169999999999999</v>
+      </c>
+      <c r="N72" s="19"/>
+      <c r="O72" s="19"/>
+      <c r="P72" s="19"/>
+      <c r="Q72" s="19"/>
+      <c r="R72" s="19"/>
+      <c r="S72" s="19"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A73" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="19"/>
+      <c r="D73" s="19"/>
+      <c r="E73" s="19"/>
+      <c r="F73" s="19"/>
+      <c r="G73" s="19">
+        <v>1.3442000000000001</v>
+      </c>
+      <c r="H73" s="19">
+        <v>1.131</v>
+      </c>
+      <c r="I73" s="19">
+        <v>1.004</v>
+      </c>
+      <c r="J73" s="19">
+        <v>0.95950000000000002</v>
+      </c>
+      <c r="K73" s="19">
+        <v>1.0286</v>
+      </c>
+      <c r="L73" s="19">
+        <v>0.99390000000000001</v>
+      </c>
+      <c r="M73" s="19">
+        <v>0.85150000000000003</v>
+      </c>
+      <c r="N73" s="19">
+        <v>0.84289999999999998</v>
+      </c>
+      <c r="O73" s="19">
+        <v>0.91979999999999995</v>
+      </c>
+      <c r="P73" s="19"/>
+      <c r="Q73" s="19">
+        <v>0.70650000000000002</v>
+      </c>
+      <c r="R73" s="19"/>
+      <c r="S73" s="19">
+        <v>0.86170000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A74" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C74" s="19">
+        <v>1</v>
+      </c>
+      <c r="D74" s="19"/>
+      <c r="E74" s="19"/>
+      <c r="F74" s="19">
+        <v>0.91849999999999998</v>
+      </c>
+      <c r="G74" s="19">
+        <v>0.93149999999999999</v>
+      </c>
+      <c r="H74" s="19">
+        <v>0.7651</v>
+      </c>
+      <c r="I74" s="19">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="J74" s="19">
+        <v>1.1193</v>
+      </c>
+      <c r="K74" s="19">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="L74" s="19">
+        <v>1.0164</v>
+      </c>
+      <c r="M74" s="19"/>
+      <c r="N74" s="19"/>
+      <c r="O74" s="19"/>
+      <c r="P74" s="19"/>
+      <c r="Q74" s="19"/>
+      <c r="R74" s="19"/>
+      <c r="S74" s="19"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A75" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="D75" s="19">
+        <v>1</v>
+      </c>
+      <c r="E75" s="19">
+        <v>1.0839000000000001</v>
+      </c>
+      <c r="F75" s="19">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="G75" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H75" s="19">
+        <v>1.0216000000000001</v>
+      </c>
+      <c r="I75" s="19">
+        <v>1.0873999999999999</v>
+      </c>
+      <c r="J75" s="19">
+        <v>1.1266</v>
+      </c>
+      <c r="K75" s="19">
+        <v>0.82250000000000001</v>
+      </c>
+      <c r="L75" s="19">
+        <v>0.92</v>
+      </c>
+      <c r="M75" s="19"/>
+      <c r="N75" s="19"/>
+      <c r="O75" s="19"/>
+      <c r="P75" s="19"/>
+      <c r="Q75" s="19"/>
+      <c r="R75" s="19"/>
+      <c r="S75" s="19"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A76" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I76" s="18">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="J76" s="18">
+        <v>0.96919999999999995</v>
+      </c>
+      <c r="K76" s="18">
+        <v>0.93430000000000002</v>
+      </c>
+      <c r="L76" s="18">
+        <v>0.87180000000000002</v>
+      </c>
+      <c r="M76" s="18">
+        <v>0.83399999999999996</v>
+      </c>
+      <c r="N76" s="18">
+        <v>0.95279999999999998</v>
+      </c>
+      <c r="O76" s="18">
+        <v>0.95909999999999995</v>
+      </c>
+      <c r="P76" s="18">
+        <v>0.86839999999999995</v>
+      </c>
+      <c r="Q76" s="18">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="R76" s="18">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S76" s="18">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A77" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="19"/>
+      <c r="D77" s="19"/>
+      <c r="E77" s="19"/>
+      <c r="F77" s="19"/>
+      <c r="G77" s="19"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="19">
+        <v>1.7995000000000001</v>
+      </c>
+      <c r="J77" s="19"/>
+      <c r="K77" s="19">
+        <v>1.1568000000000001</v>
+      </c>
+      <c r="L77" s="19">
+        <v>1.1484000000000001</v>
+      </c>
+      <c r="M77" s="19">
+        <v>0.82909999999999995</v>
+      </c>
+      <c r="N77" s="19">
+        <v>1.0276000000000001</v>
+      </c>
+      <c r="O77" s="19">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="P77" s="19">
+        <v>0.8982</v>
+      </c>
+      <c r="Q77" s="19">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="R77" s="19">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="S77" s="19">
+        <v>0.87539999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A78" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="19"/>
+      <c r="D78" s="19"/>
+      <c r="E78" s="19"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="19"/>
+      <c r="H78" s="19">
+        <v>0.69750000000000001</v>
+      </c>
+      <c r="I78" s="19">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="J78" s="19">
+        <v>0.96919999999999995</v>
+      </c>
+      <c r="K78" s="19">
+        <v>0.9204</v>
+      </c>
+      <c r="L78" s="19">
+        <v>0.85580000000000001</v>
+      </c>
+      <c r="M78" s="19">
+        <v>0.8458</v>
+      </c>
+      <c r="N78" s="19">
+        <v>0.88219999999999998</v>
+      </c>
+      <c r="O78" s="19">
+        <v>0.87490000000000001</v>
+      </c>
+      <c r="P78" s="19">
+        <v>0.85350000000000004</v>
+      </c>
+      <c r="Q78" s="19"/>
+      <c r="R78" s="19"/>
+      <c r="S78" s="19"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A79" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="18">
+        <v>1.0245</v>
+      </c>
+      <c r="D79" s="18">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="E79" s="18">
+        <v>0.86109999999999998</v>
+      </c>
+      <c r="F79" s="18">
+        <v>0.84189999999999998</v>
+      </c>
+      <c r="G79" s="18">
+        <v>0.78090000000000004</v>
+      </c>
+      <c r="H79" s="18">
+        <v>0.89849999999999997</v>
+      </c>
+      <c r="I79" s="18">
+        <v>0.80149999999999999</v>
+      </c>
+      <c r="J79" s="18">
+        <v>0.82579999999999998</v>
+      </c>
+      <c r="K79" s="18">
+        <v>0.79569999999999996</v>
+      </c>
+      <c r="L79" s="18">
+        <v>0.7823</v>
+      </c>
+      <c r="M79" s="18">
+        <v>0.77470000000000006</v>
+      </c>
+      <c r="N79" s="18">
+        <v>0.77010000000000001</v>
+      </c>
+      <c r="O79" s="18">
+        <v>0.75549999999999995</v>
+      </c>
+      <c r="P79" s="18">
+        <v>0.77410000000000001</v>
+      </c>
+      <c r="Q79" s="18">
+        <v>0.75619999999999998</v>
+      </c>
+      <c r="R79" s="18">
+        <v>0.77310000000000001</v>
+      </c>
+      <c r="S79" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A80" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="19">
+        <v>1</v>
+      </c>
+      <c r="D80" s="19"/>
+      <c r="E80" s="19"/>
+      <c r="F80" s="19">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="G80" s="19">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="H80" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I80" s="19">
+        <v>0.72729999999999995</v>
+      </c>
+      <c r="J80" s="19"/>
+      <c r="K80" s="19">
+        <v>0.89449999999999996</v>
+      </c>
+      <c r="L80" s="19">
+        <v>0.81210000000000004</v>
+      </c>
+      <c r="M80" s="19"/>
+      <c r="N80" s="19"/>
+      <c r="O80" s="19"/>
+      <c r="P80" s="19"/>
+      <c r="Q80" s="19"/>
+      <c r="R80" s="19"/>
+      <c r="S80" s="19"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A81" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" s="19"/>
+      <c r="D81" s="19">
+        <v>1.0169999999999999</v>
+      </c>
+      <c r="E81" s="19">
+        <v>0.96350000000000002</v>
+      </c>
+      <c r="F81" s="19">
+        <v>0.99509999999999998</v>
+      </c>
+      <c r="G81" s="19">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="H81" s="19">
+        <v>0.84940000000000004</v>
+      </c>
+      <c r="I81" s="19">
+        <v>0.83160000000000001</v>
+      </c>
+      <c r="J81" s="19">
+        <v>0.90010000000000001</v>
+      </c>
+      <c r="K81" s="19">
+        <v>0.86050000000000004</v>
+      </c>
+      <c r="L81" s="19">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="M81" s="19">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="N81" s="19"/>
+      <c r="O81" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P81" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q81" s="19"/>
+      <c r="R81" s="19"/>
+      <c r="S81" s="19"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A82" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="19">
+        <v>1</v>
+      </c>
+      <c r="D82" s="19"/>
+      <c r="E82" s="19">
+        <v>0.90529999999999999</v>
+      </c>
+      <c r="F82" s="19">
+        <v>0.93879999999999997</v>
+      </c>
+      <c r="G82" s="19"/>
+      <c r="H82" s="19">
+        <v>0.86729999999999996</v>
+      </c>
+      <c r="I82" s="19">
+        <v>0.86209999999999998</v>
+      </c>
+      <c r="J82" s="19">
+        <v>0.91159999999999997</v>
+      </c>
+      <c r="K82" s="19"/>
+      <c r="L82" s="19">
+        <v>0.81210000000000004</v>
+      </c>
+      <c r="M82" s="19"/>
+      <c r="N82" s="19"/>
+      <c r="O82" s="19"/>
+      <c r="P82" s="19"/>
+      <c r="Q82" s="19"/>
+      <c r="R82" s="19"/>
+      <c r="S82" s="19"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A83" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="19">
+        <v>1.0327</v>
+      </c>
+      <c r="D83" s="19"/>
+      <c r="E83" s="19"/>
+      <c r="F83" s="19">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="G83" s="19">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="H83" s="19">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="I83" s="19"/>
+      <c r="J83" s="19"/>
+      <c r="K83" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="L83" s="19"/>
+      <c r="M83" s="19"/>
+      <c r="N83" s="19"/>
+      <c r="O83" s="19"/>
+      <c r="P83" s="19"/>
+      <c r="Q83" s="19"/>
+      <c r="R83" s="19"/>
+      <c r="S83" s="19"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A84" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="19">
+        <v>1</v>
+      </c>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
+      <c r="F84" s="19"/>
+      <c r="G84" s="19"/>
+      <c r="H84" s="19"/>
+      <c r="I84" s="19">
+        <v>0.84260000000000002</v>
+      </c>
+      <c r="J84" s="19">
+        <v>0.77829999999999999</v>
+      </c>
+      <c r="K84" s="19">
+        <v>0.71709999999999996</v>
+      </c>
+      <c r="L84" s="19">
+        <v>0.78739999999999999</v>
+      </c>
+      <c r="M84" s="19">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="N84" s="19">
+        <v>0.73960000000000004</v>
+      </c>
+      <c r="O84" s="19"/>
+      <c r="P84" s="19">
+        <v>0.71319999999999995</v>
+      </c>
+      <c r="Q84" s="19"/>
+      <c r="R84" s="19"/>
+      <c r="S84" s="19"/>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A85" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+      <c r="F85" s="19"/>
+      <c r="G85" s="19"/>
+      <c r="H85" s="19"/>
+      <c r="I85" s="19">
+        <v>0.98719999999999997</v>
+      </c>
+      <c r="J85" s="19"/>
+      <c r="K85" s="19">
+        <v>1.0170999999999999</v>
+      </c>
+      <c r="L85" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="M85" s="19">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="N85" s="19">
+        <v>0.78290000000000004</v>
+      </c>
+      <c r="O85" s="19">
+        <v>0.76539999999999997</v>
+      </c>
+      <c r="P85" s="19">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="Q85" s="19"/>
+      <c r="R85" s="19">
+        <v>0.74880000000000002</v>
+      </c>
+      <c r="S85" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A86" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="19">
+        <v>1</v>
+      </c>
+      <c r="D86" s="19">
+        <v>1</v>
+      </c>
+      <c r="E86" s="19">
+        <v>0.84719999999999995</v>
+      </c>
+      <c r="F86" s="19">
+        <v>0.77939999999999998</v>
+      </c>
+      <c r="G86" s="19">
+        <v>0.8256</v>
+      </c>
+      <c r="H86" s="19"/>
+      <c r="I86" s="19">
+        <v>0.76319999999999999</v>
+      </c>
+      <c r="J86" s="19">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="K86" s="19">
+        <v>0.69979999999999998</v>
+      </c>
+      <c r="L86" s="19">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="M86" s="19"/>
+      <c r="N86" s="19"/>
+      <c r="O86" s="19"/>
+      <c r="P86" s="19"/>
+      <c r="Q86" s="19"/>
+      <c r="R86" s="19"/>
+      <c r="S86" s="19"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A87" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="19"/>
+      <c r="D87" s="19"/>
+      <c r="E87" s="19"/>
+      <c r="F87" s="19">
+        <v>0.90459999999999996</v>
+      </c>
+      <c r="G87" s="19">
+        <v>0.78549999999999998</v>
+      </c>
+      <c r="H87" s="19">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I87" s="19">
+        <v>0.74650000000000005</v>
+      </c>
+      <c r="J87" s="19">
+        <v>0.86270000000000002</v>
+      </c>
+      <c r="K87" s="19">
+        <v>0.81630000000000003</v>
+      </c>
+      <c r="L87" s="19"/>
+      <c r="M87" s="19">
+        <v>0.70009999999999994</v>
+      </c>
+      <c r="N87" s="19"/>
+      <c r="O87" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P87" s="19">
+        <v>0.82650000000000001</v>
+      </c>
+      <c r="Q87" s="19"/>
+      <c r="R87" s="19"/>
+      <c r="S87" s="19"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A88" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="19"/>
+      <c r="D88" s="19"/>
+      <c r="E88" s="19">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="F88" s="19"/>
+      <c r="G88" s="19">
+        <v>1.0154000000000001</v>
+      </c>
+      <c r="H88" s="19">
+        <v>1.04</v>
+      </c>
+      <c r="I88" s="19">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="J88" s="19">
+        <v>0.8256</v>
+      </c>
+      <c r="K88" s="19">
+        <v>0.77380000000000004</v>
+      </c>
+      <c r="L88" s="19">
+        <v>0.75249999999999995</v>
+      </c>
+      <c r="M88" s="19">
+        <v>0.7944</v>
+      </c>
+      <c r="N88" s="19">
+        <v>0.78090000000000004</v>
+      </c>
+      <c r="O88" s="19">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="P88" s="19">
+        <v>0.9093</v>
+      </c>
+      <c r="Q88" s="19">
+        <v>0.92420000000000002</v>
+      </c>
+      <c r="R88" s="19">
+        <v>0.88300000000000001</v>
+      </c>
+      <c r="S88" s="19"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A89" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="19">
+        <v>1.0437000000000001</v>
+      </c>
+      <c r="D89" s="19">
+        <v>1.0192000000000001</v>
+      </c>
+      <c r="E89" s="19">
+        <v>0.88060000000000005</v>
+      </c>
+      <c r="F89" s="19">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="G89" s="19">
+        <v>0.89929999999999999</v>
+      </c>
+      <c r="H89" s="19">
+        <v>0.92830000000000001</v>
+      </c>
+      <c r="I89" s="19">
+        <v>0.75509999999999999</v>
+      </c>
+      <c r="J89" s="19">
+        <v>0.81579999999999997</v>
+      </c>
+      <c r="K89" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="L89" s="19">
+        <v>0.75890000000000002</v>
+      </c>
+      <c r="M89" s="19">
+        <v>0.7681</v>
+      </c>
+      <c r="N89" s="19">
+        <v>0.74450000000000005</v>
+      </c>
+      <c r="O89" s="19">
+        <v>0.8337</v>
+      </c>
+      <c r="P89" s="19"/>
+      <c r="Q89" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="R89" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="S89" s="19"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="19"/>
+      <c r="D90" s="19"/>
+      <c r="E90" s="19"/>
+      <c r="F90" s="19"/>
+      <c r="G90" s="19">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="H90" s="19"/>
+      <c r="I90" s="19"/>
+      <c r="J90" s="19">
+        <v>1.0809</v>
+      </c>
+      <c r="K90" s="19">
+        <v>0.85250000000000004</v>
+      </c>
+      <c r="L90" s="19">
+        <v>0.80079999999999996</v>
+      </c>
+      <c r="M90" s="19">
+        <v>0.82940000000000003</v>
+      </c>
+      <c r="N90" s="19"/>
+      <c r="O90" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P90" s="19"/>
+      <c r="Q90" s="19">
+        <v>0.73599999999999999</v>
+      </c>
+      <c r="R90" s="19"/>
+      <c r="S90" s="19"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A91" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C91" s="19">
+        <v>1.0137</v>
+      </c>
+      <c r="D91" s="19"/>
+      <c r="E91" s="19">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="F91" s="19">
+        <v>0.82410000000000005</v>
+      </c>
+      <c r="G91" s="19">
+        <v>0.74509999999999998</v>
+      </c>
+      <c r="H91" s="19"/>
+      <c r="I91" s="19">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="J91" s="19">
+        <v>0.79749999999999999</v>
+      </c>
+      <c r="K91" s="19">
+        <v>0.84489999999999998</v>
+      </c>
+      <c r="L91" s="19">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="M91" s="19">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="N91" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="O91" s="19"/>
+      <c r="P91" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q91" s="19">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="R91" s="19"/>
+      <c r="S91" s="19"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A92" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" s="19"/>
+      <c r="D92" s="19"/>
+      <c r="E92" s="19"/>
+      <c r="F92" s="19"/>
+      <c r="G92" s="19"/>
+      <c r="H92" s="19"/>
+      <c r="I92" s="19">
+        <v>0.73540000000000005</v>
+      </c>
+      <c r="J92" s="19">
+        <v>0.74750000000000005</v>
+      </c>
+      <c r="K92" s="19">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="L92" s="19">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="M92" s="19">
+        <v>0.84889999999999999</v>
+      </c>
+      <c r="N92" s="19"/>
+      <c r="O92" s="19"/>
+      <c r="P92" s="19">
+        <v>0.7359</v>
+      </c>
+      <c r="Q92" s="19"/>
+      <c r="R92" s="19"/>
+      <c r="S92" s="19"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A93" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C93" s="19">
+        <v>1</v>
+      </c>
+      <c r="D93" s="19">
+        <v>1</v>
+      </c>
+      <c r="E93" s="19">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="F93" s="19">
+        <v>0.83409999999999995</v>
+      </c>
+      <c r="G93" s="19">
+        <v>0.75970000000000004</v>
+      </c>
+      <c r="H93" s="19">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="I93" s="19">
+        <v>0.79290000000000005</v>
+      </c>
+      <c r="J93" s="19">
+        <v>0.84670000000000001</v>
+      </c>
+      <c r="K93" s="19">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="L93" s="19">
+        <v>0.85029999999999994</v>
+      </c>
+      <c r="M93" s="19">
+        <v>0.7399</v>
+      </c>
+      <c r="N93" s="19"/>
+      <c r="O93" s="19">
+        <v>0.8337</v>
+      </c>
+      <c r="P93" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q93" s="19"/>
+      <c r="R93" s="19"/>
+      <c r="S93" s="19"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A94" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="19">
+        <v>1</v>
+      </c>
+      <c r="D94" s="19"/>
+      <c r="E94" s="19"/>
+      <c r="F94" s="19"/>
+      <c r="G94" s="19">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="H94" s="19">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="I94" s="19">
+        <v>0.75970000000000004</v>
+      </c>
+      <c r="J94" s="19">
+        <v>0.74060000000000004</v>
+      </c>
+      <c r="K94" s="19">
+        <v>0.8044</v>
+      </c>
+      <c r="L94" s="19">
+        <v>0.74719999999999998</v>
+      </c>
+      <c r="M94" s="19"/>
+      <c r="N94" s="19"/>
+      <c r="O94" s="19">
+        <v>0.73580000000000001</v>
+      </c>
+      <c r="P94" s="19"/>
+      <c r="Q94" s="19"/>
+      <c r="R94" s="19"/>
+      <c r="S94" s="19"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="19">
+        <v>1</v>
+      </c>
+      <c r="D95" s="19">
+        <v>1.0136000000000001</v>
+      </c>
+      <c r="E95" s="19">
+        <v>0.8095</v>
+      </c>
+      <c r="F95" s="19">
+        <v>0.79010000000000002</v>
+      </c>
+      <c r="G95" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H95" s="19">
+        <v>0.97829999999999995</v>
+      </c>
+      <c r="I95" s="19">
+        <v>0.76619999999999999</v>
+      </c>
+      <c r="J95" s="19">
+        <v>0.877</v>
+      </c>
+      <c r="K95" s="19">
+        <v>0.75780000000000003</v>
+      </c>
+      <c r="L95" s="19">
+        <v>0.81569999999999998</v>
+      </c>
+      <c r="M95" s="19"/>
+      <c r="N95" s="19"/>
+      <c r="O95" s="19"/>
+      <c r="P95" s="19"/>
+      <c r="Q95" s="19"/>
+      <c r="R95" s="19"/>
+      <c r="S95" s="19"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A96" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="19">
+        <v>1.0249999999999999</v>
+      </c>
+      <c r="D96" s="19"/>
+      <c r="E96" s="19"/>
+      <c r="F96" s="19"/>
+      <c r="G96" s="19">
+        <v>0.73340000000000005</v>
+      </c>
+      <c r="H96" s="19"/>
+      <c r="I96" s="19">
+        <v>0.79790000000000005</v>
+      </c>
+      <c r="J96" s="19">
+        <v>0.77959999999999996</v>
+      </c>
+      <c r="K96" s="19">
+        <v>0.75680000000000003</v>
+      </c>
+      <c r="L96" s="19">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="M96" s="19">
+        <v>0.7369</v>
+      </c>
+      <c r="N96" s="19"/>
+      <c r="O96" s="19">
+        <v>0.74399999999999999</v>
+      </c>
+      <c r="P96" s="19">
+        <v>0.77490000000000003</v>
+      </c>
+      <c r="Q96" s="19"/>
+      <c r="R96" s="19"/>
+      <c r="S96" s="19"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="19">
+        <v>1.0064</v>
+      </c>
+      <c r="D97" s="19"/>
+      <c r="E97" s="19">
+        <v>0.77459999999999996</v>
+      </c>
+      <c r="F97" s="19"/>
+      <c r="G97" s="19"/>
+      <c r="H97" s="19">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="I97" s="19">
+        <v>0.86980000000000002</v>
+      </c>
+      <c r="J97" s="19">
+        <v>0.89270000000000005</v>
+      </c>
+      <c r="K97" s="19">
+        <v>0.85680000000000001</v>
+      </c>
+      <c r="L97" s="19">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="M97" s="19">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="N97" s="19"/>
+      <c r="O97" s="19"/>
+      <c r="P97" s="19">
+        <v>0.77380000000000004</v>
+      </c>
+      <c r="Q97" s="19">
+        <v>0.70189999999999997</v>
+      </c>
+      <c r="R97" s="19"/>
+      <c r="S97" s="19"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="19">
+        <v>1.0274000000000001</v>
+      </c>
+      <c r="D98" s="19">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="E98" s="19">
+        <v>0.8165</v>
+      </c>
+      <c r="F98" s="19">
+        <v>0.7702</v>
+      </c>
+      <c r="G98" s="19">
+        <v>0.71889999999999998</v>
+      </c>
+      <c r="H98" s="19">
+        <v>0.87319999999999998</v>
+      </c>
+      <c r="I98" s="19">
+        <v>0.94079999999999997</v>
+      </c>
+      <c r="J98" s="19">
+        <v>1.0974999999999999</v>
+      </c>
+      <c r="K98" s="19">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="L98" s="19">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="M98" s="19">
+        <v>0.85829999999999995</v>
+      </c>
+      <c r="N98" s="19"/>
+      <c r="O98" s="19"/>
+      <c r="P98" s="19"/>
+      <c r="Q98" s="19"/>
+      <c r="R98" s="19"/>
+      <c r="S98" s="19"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A99" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C99" s="19"/>
+      <c r="D99" s="19"/>
+      <c r="E99" s="19"/>
+      <c r="F99" s="19"/>
+      <c r="G99" s="19"/>
+      <c r="H99" s="19"/>
+      <c r="I99" s="19">
+        <v>0.94310000000000005</v>
+      </c>
+      <c r="J99" s="19">
+        <v>0.98670000000000002</v>
+      </c>
+      <c r="K99" s="19">
+        <v>0.85670000000000002</v>
+      </c>
+      <c r="L99" s="19">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="M99" s="19">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N99" s="19"/>
+      <c r="O99" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P99" s="19">
+        <v>0.76939999999999997</v>
+      </c>
+      <c r="Q99" s="19"/>
+      <c r="R99" s="19"/>
+      <c r="S99" s="19"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A100" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C100" s="19">
+        <v>1.0483</v>
+      </c>
+      <c r="D100" s="19"/>
+      <c r="E100" s="19">
+        <v>0.84950000000000003</v>
+      </c>
+      <c r="F100" s="19">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="G100" s="19"/>
+      <c r="H100" s="19"/>
+      <c r="I100" s="19"/>
+      <c r="J100" s="19">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K100" s="19">
+        <v>0.8347</v>
+      </c>
+      <c r="L100" s="19">
+        <v>0.91949999999999998</v>
+      </c>
+      <c r="M100" s="19"/>
+      <c r="N100" s="19"/>
+      <c r="O100" s="19"/>
+      <c r="P100" s="19"/>
+      <c r="Q100" s="19"/>
+      <c r="R100" s="19"/>
+      <c r="S100" s="19"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A101" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="19">
+        <v>1.0065</v>
+      </c>
+      <c r="D101" s="19">
+        <v>1</v>
+      </c>
+      <c r="E101" s="19">
+        <v>0.8548</v>
+      </c>
+      <c r="F101" s="19">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="G101" s="19">
+        <v>0.78610000000000002</v>
+      </c>
+      <c r="H101" s="19">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="I101" s="19">
+        <v>0.77669999999999995</v>
+      </c>
+      <c r="J101" s="19">
+        <v>0.80410000000000004</v>
+      </c>
+      <c r="K101" s="19">
+        <v>0.7742</v>
+      </c>
+      <c r="L101" s="19">
+        <v>0.98470000000000002</v>
+      </c>
+      <c r="M101" s="19">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="N101" s="19"/>
+      <c r="O101" s="19"/>
+      <c r="P101" s="19"/>
+      <c r="Q101" s="19"/>
+      <c r="R101" s="19"/>
+      <c r="S101" s="19"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A102" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="19">
+        <v>1.0896999999999999</v>
+      </c>
+      <c r="D102" s="19">
+        <v>1.0617000000000001</v>
+      </c>
+      <c r="E102" s="19">
+        <v>0.93559999999999999</v>
+      </c>
+      <c r="F102" s="19">
+        <v>0.86699999999999999</v>
+      </c>
+      <c r="G102" s="19">
+        <v>0.9032</v>
+      </c>
+      <c r="H102" s="19"/>
+      <c r="I102" s="19">
+        <v>1.0268999999999999</v>
+      </c>
+      <c r="J102" s="19">
+        <v>0.73960000000000004</v>
+      </c>
+      <c r="K102" s="19">
+        <v>0.74339999999999995</v>
+      </c>
+      <c r="L102" s="19">
+        <v>0.79810000000000003</v>
+      </c>
+      <c r="M102" s="19"/>
+      <c r="N102" s="19"/>
+      <c r="O102" s="19"/>
+      <c r="P102" s="19"/>
+      <c r="Q102" s="19"/>
+      <c r="R102" s="19"/>
+      <c r="S102" s="19"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A103" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C103" s="19"/>
+      <c r="D103" s="19"/>
+      <c r="E103" s="19">
+        <v>0.83830000000000005</v>
+      </c>
+      <c r="F103" s="19"/>
+      <c r="G103" s="19"/>
+      <c r="H103" s="19">
+        <v>0.90639999999999998</v>
+      </c>
+      <c r="I103" s="19">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="J103" s="19">
+        <v>1.1266</v>
+      </c>
+      <c r="K103" s="19">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="L103" s="19"/>
+      <c r="M103" s="19"/>
+      <c r="N103" s="19"/>
+      <c r="O103" s="19"/>
+      <c r="P103" s="19"/>
+      <c r="Q103" s="19"/>
+      <c r="R103" s="19"/>
+      <c r="S103" s="19"/>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A104" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="18">
+        <v>1.0206</v>
+      </c>
+      <c r="D104" s="18">
+        <v>1.0985</v>
+      </c>
+      <c r="E104" s="18">
+        <v>0.96819999999999995</v>
+      </c>
+      <c r="F104" s="18">
+        <v>1.016</v>
+      </c>
+      <c r="G104" s="18">
+        <v>1.0659000000000001</v>
+      </c>
+      <c r="H104" s="18">
+        <v>1.1372</v>
+      </c>
+      <c r="I104" s="18">
+        <v>0.9425</v>
+      </c>
+      <c r="J104" s="18">
+        <v>0.89090000000000003</v>
+      </c>
+      <c r="K104" s="18">
+        <v>0.9516</v>
+      </c>
+      <c r="L104" s="18">
+        <v>0.87660000000000005</v>
+      </c>
+      <c r="M104" s="18">
+        <v>0.87480000000000002</v>
+      </c>
+      <c r="N104" s="18">
+        <v>0.85099999999999998</v>
+      </c>
+      <c r="O104" s="18">
+        <v>0.85950000000000004</v>
+      </c>
+      <c r="P104" s="18">
+        <v>0.76</v>
+      </c>
+      <c r="Q104" s="18">
+        <v>0.76449999999999996</v>
+      </c>
+      <c r="R104" s="18">
+        <v>0.83660000000000001</v>
+      </c>
+      <c r="S104" s="18">
+        <v>1.006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A105" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="19"/>
+      <c r="D105" s="19"/>
+      <c r="E105" s="19"/>
+      <c r="F105" s="19"/>
+      <c r="G105" s="19">
+        <v>1.0553999999999999</v>
+      </c>
+      <c r="H105" s="19"/>
+      <c r="I105" s="19">
+        <v>1.0958000000000001</v>
+      </c>
+      <c r="J105" s="19">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="K105" s="19">
+        <v>1.1113</v>
+      </c>
+      <c r="L105" s="19">
+        <v>0.94530000000000003</v>
+      </c>
+      <c r="M105" s="19">
+        <v>0.88980000000000004</v>
+      </c>
+      <c r="N105" s="19">
+        <v>0.87809999999999999</v>
+      </c>
+      <c r="O105" s="19">
+        <v>0.93479999999999996</v>
+      </c>
+      <c r="P105" s="19"/>
+      <c r="Q105" s="19">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="R105" s="19"/>
+      <c r="S105" s="19"/>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A106" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C106" s="19"/>
+      <c r="D106" s="19"/>
+      <c r="E106" s="19"/>
+      <c r="F106" s="19"/>
+      <c r="G106" s="19">
+        <v>1.4095</v>
+      </c>
+      <c r="H106" s="19"/>
+      <c r="I106" s="19">
+        <v>1.2349000000000001</v>
+      </c>
+      <c r="J106" s="19">
+        <v>1.151</v>
+      </c>
+      <c r="K106" s="19">
+        <v>1.0764</v>
+      </c>
+      <c r="L106" s="19">
+        <v>0.97750000000000004</v>
+      </c>
+      <c r="M106" s="19">
+        <v>0.87229999999999996</v>
+      </c>
+      <c r="N106" s="19">
+        <v>0.91990000000000005</v>
+      </c>
+      <c r="O106" s="19">
+        <v>0.85</v>
+      </c>
+      <c r="P106" s="19">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="Q106" s="19"/>
+      <c r="R106" s="19">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="S106" s="19">
+        <v>1.198</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A107" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="19"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="19"/>
+      <c r="F107" s="19"/>
+      <c r="G107" s="19">
+        <v>0.89239999999999997</v>
+      </c>
+      <c r="H107" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="I107" s="19">
+        <v>0.81010000000000004</v>
+      </c>
+      <c r="J107" s="19">
+        <v>0.84430000000000005</v>
+      </c>
+      <c r="K107" s="19">
+        <v>0.8075</v>
+      </c>
+      <c r="L107" s="19">
+        <v>0.80179999999999996</v>
+      </c>
+      <c r="M107" s="19">
+        <v>0.77539999999999998</v>
+      </c>
+      <c r="N107" s="19">
+        <v>0.78720000000000001</v>
+      </c>
+      <c r="O107" s="19">
+        <v>0.76019999999999999</v>
+      </c>
+      <c r="P107" s="19"/>
+      <c r="Q107" s="19">
+        <v>0.7248</v>
+      </c>
+      <c r="R107" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S107" s="19"/>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C108" s="19">
+        <v>1</v>
+      </c>
+      <c r="D108" s="19">
+        <v>1.0336000000000001</v>
+      </c>
+      <c r="E108" s="19">
+        <v>0.92379999999999995</v>
+      </c>
+      <c r="F108" s="19">
+        <v>0.9859</v>
+      </c>
+      <c r="G108" s="19">
+        <v>1.2001999999999999</v>
+      </c>
+      <c r="H108" s="19">
+        <v>0.99409999999999998</v>
+      </c>
+      <c r="I108" s="19">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="J108" s="19">
+        <v>0.98109999999999997</v>
+      </c>
+      <c r="K108" s="19">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="L108" s="19">
+        <v>0.83950000000000002</v>
+      </c>
+      <c r="M108" s="19">
+        <v>0.85799999999999998</v>
+      </c>
+      <c r="N108" s="19">
+        <v>0.92810000000000004</v>
+      </c>
+      <c r="O108" s="19"/>
+      <c r="P108" s="19">
+        <v>0.74939999999999996</v>
+      </c>
+      <c r="Q108" s="19">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R108" s="19"/>
+      <c r="S108" s="19"/>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A109" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="19"/>
+      <c r="D109" s="19"/>
+      <c r="E109" s="19"/>
+      <c r="F109" s="19"/>
+      <c r="G109" s="19"/>
+      <c r="H109" s="19"/>
+      <c r="I109" s="19">
+        <v>0.96509999999999996</v>
+      </c>
+      <c r="J109" s="19">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="K109" s="19">
+        <v>0.89629999999999999</v>
+      </c>
+      <c r="L109" s="19">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="M109" s="19">
+        <v>0.83240000000000003</v>
+      </c>
+      <c r="N109" s="19">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="O109" s="19"/>
+      <c r="P109" s="19">
+        <v>0.71360000000000001</v>
+      </c>
+      <c r="Q109" s="19">
+        <v>0.82930000000000004</v>
+      </c>
+      <c r="R109" s="19"/>
+      <c r="S109" s="19"/>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A110" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+      <c r="F110" s="19"/>
+      <c r="G110" s="19">
+        <v>0.8256</v>
+      </c>
+      <c r="H110" s="19">
+        <v>0.83540000000000003</v>
+      </c>
+      <c r="I110" s="19">
+        <v>0.81950000000000001</v>
+      </c>
+      <c r="J110" s="19">
+        <v>0.8105</v>
+      </c>
+      <c r="K110" s="19">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="L110" s="19">
+        <v>0.8841</v>
+      </c>
+      <c r="M110" s="19">
+        <v>0.8226</v>
+      </c>
+      <c r="N110" s="19">
+        <v>0.82520000000000004</v>
+      </c>
+      <c r="O110" s="19">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="P110" s="19">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="Q110" s="19"/>
+      <c r="R110" s="19">
+        <v>0.69989999999999997</v>
+      </c>
+      <c r="S110" s="19">
+        <v>0.81399999999999995</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A111" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+      <c r="F111" s="19"/>
+      <c r="G111" s="19"/>
+      <c r="H111" s="19">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="I111" s="19">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="J111" s="19">
+        <v>1.0239</v>
+      </c>
+      <c r="K111" s="19">
+        <v>1.0868</v>
+      </c>
+      <c r="L111" s="19">
+        <v>0.85880000000000001</v>
+      </c>
+      <c r="M111" s="19">
+        <v>0.87909999999999999</v>
+      </c>
+      <c r="N111" s="19">
+        <v>0.77549999999999997</v>
+      </c>
+      <c r="O111" s="19">
+        <v>0.80479999999999996</v>
+      </c>
+      <c r="P111" s="19">
+        <v>0.80940000000000001</v>
+      </c>
+      <c r="Q111" s="19"/>
+      <c r="R111" s="19"/>
+      <c r="S111" s="19"/>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A112" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C112" s="19">
+        <v>1.0144</v>
+      </c>
+      <c r="D112" s="19">
+        <v>1.1672</v>
+      </c>
+      <c r="E112" s="19">
+        <v>0.9264</v>
+      </c>
+      <c r="F112" s="19">
+        <v>0.92779999999999996</v>
+      </c>
+      <c r="G112" s="19">
+        <v>0.9798</v>
+      </c>
+      <c r="H112" s="19">
+        <v>1.0873999999999999</v>
+      </c>
+      <c r="I112" s="19">
+        <v>1.1408</v>
+      </c>
+      <c r="J112" s="19">
+        <v>1.1221000000000001</v>
+      </c>
+      <c r="K112" s="19">
+        <v>1.0488</v>
+      </c>
+      <c r="L112" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="M112" s="19">
+        <v>0.99080000000000001</v>
+      </c>
+      <c r="N112" s="19"/>
+      <c r="O112" s="19"/>
+      <c r="P112" s="19"/>
+      <c r="Q112" s="19">
+        <v>0.79379999999999995</v>
+      </c>
+      <c r="R112" s="19">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S112" s="19"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A113" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C113" s="19">
+        <v>1.0172000000000001</v>
+      </c>
+      <c r="D113" s="19"/>
+      <c r="E113" s="19">
+        <v>1.0081</v>
+      </c>
+      <c r="F113" s="19">
+        <v>1.0034000000000001</v>
+      </c>
+      <c r="G113" s="19">
+        <v>1.016</v>
+      </c>
+      <c r="H113" s="19">
+        <v>1.1517999999999999</v>
+      </c>
+      <c r="I113" s="19">
+        <v>1.0396000000000001</v>
+      </c>
+      <c r="J113" s="19">
+        <v>1.0908</v>
+      </c>
+      <c r="K113" s="19">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="L113" s="19">
+        <v>0.91359999999999997</v>
+      </c>
+      <c r="M113" s="19">
+        <v>1.0069999999999999</v>
+      </c>
+      <c r="N113" s="19"/>
+      <c r="O113" s="19"/>
+      <c r="P113" s="19"/>
+      <c r="Q113" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R113" s="19">
+        <v>0.82979999999999998</v>
+      </c>
+      <c r="S113" s="19"/>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A114" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C114" s="19">
+        <v>1.0078</v>
+      </c>
+      <c r="D114" s="19"/>
+      <c r="E114" s="19">
+        <v>0.99509999999999998</v>
+      </c>
+      <c r="F114" s="19">
+        <v>1.0672999999999999</v>
+      </c>
+      <c r="G114" s="19">
+        <v>1.1019000000000001</v>
+      </c>
+      <c r="H114" s="19">
+        <v>1.2623</v>
+      </c>
+      <c r="I114" s="19">
+        <v>1.1060000000000001</v>
+      </c>
+      <c r="J114" s="19">
+        <v>1.1626000000000001</v>
+      </c>
+      <c r="K114" s="19">
+        <v>1.0421</v>
+      </c>
+      <c r="L114" s="19">
+        <v>0.92779999999999996</v>
+      </c>
+      <c r="M114" s="19">
+        <v>1.0565</v>
+      </c>
+      <c r="N114" s="19"/>
+      <c r="O114" s="19"/>
+      <c r="P114" s="19"/>
+      <c r="Q114" s="19">
+        <v>0.7258</v>
+      </c>
+      <c r="R114" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S114" s="19"/>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A115" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C115" s="19">
+        <v>1.0458000000000001</v>
+      </c>
+      <c r="D115" s="19">
+        <v>1.1548</v>
+      </c>
+      <c r="E115" s="19">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="F115" s="19">
+        <v>1.0172000000000001</v>
+      </c>
+      <c r="G115" s="19">
+        <v>1.1117999999999999</v>
+      </c>
+      <c r="H115" s="19">
+        <v>1.1877</v>
+      </c>
+      <c r="I115" s="19">
+        <v>1.2135</v>
+      </c>
+      <c r="J115" s="19">
+        <v>1.0936999999999999</v>
+      </c>
+      <c r="K115" s="19">
+        <v>1.0369999999999999</v>
+      </c>
+      <c r="L115" s="19">
+        <v>0.91669999999999996</v>
+      </c>
+      <c r="M115" s="19">
+        <v>1.0488999999999999</v>
+      </c>
+      <c r="N115" s="19"/>
+      <c r="O115" s="19"/>
+      <c r="P115" s="19"/>
+      <c r="Q115" s="19">
+        <v>0.72160000000000002</v>
+      </c>
+      <c r="R115" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="S115" s="19"/>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C116" s="18"/>
+      <c r="D116" s="18"/>
+      <c r="E116" s="18"/>
+      <c r="F116" s="18">
+        <v>1.2983</v>
+      </c>
+      <c r="G116" s="18">
+        <v>1.2988</v>
+      </c>
+      <c r="H116" s="18">
+        <v>1.2153</v>
+      </c>
+      <c r="I116" s="18">
+        <v>1.0163</v>
+      </c>
+      <c r="J116" s="18">
+        <v>1.2242999999999999</v>
+      </c>
+      <c r="K116" s="18">
+        <v>1.1873</v>
+      </c>
+      <c r="L116" s="18">
+        <v>1.1283000000000001</v>
+      </c>
+      <c r="M116" s="18">
+        <v>1.0416000000000001</v>
+      </c>
+      <c r="N116" s="18">
+        <v>0.97230000000000005</v>
+      </c>
+      <c r="O116" s="18">
+        <v>0.94710000000000005</v>
+      </c>
+      <c r="P116" s="18">
+        <v>0.87</v>
+      </c>
+      <c r="Q116" s="18">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R116" s="18">
+        <v>1</v>
+      </c>
+      <c r="S116" s="18">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="19"/>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+      <c r="I117" s="19">
+        <v>0.93030000000000002</v>
+      </c>
+      <c r="J117" s="19">
+        <v>1.1766000000000001</v>
+      </c>
+      <c r="K117" s="19">
+        <v>1.0823</v>
+      </c>
+      <c r="L117" s="19">
+        <v>1.0162</v>
+      </c>
+      <c r="M117" s="19">
+        <v>1.2426999999999999</v>
+      </c>
+      <c r="N117" s="19">
+        <v>1.1055999999999999</v>
+      </c>
+      <c r="O117" s="19"/>
+      <c r="P117" s="19">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="Q117" s="19"/>
+      <c r="R117" s="19"/>
+      <c r="S117" s="19"/>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A118" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C118" s="19"/>
+      <c r="D118" s="19"/>
+      <c r="E118" s="19"/>
+      <c r="F118" s="19">
+        <v>1.2983</v>
+      </c>
+      <c r="G118" s="19">
+        <v>1.2988</v>
+      </c>
+      <c r="H118" s="19">
+        <v>1.2153</v>
+      </c>
+      <c r="I118" s="19">
+        <v>1.1023000000000001</v>
+      </c>
+      <c r="J118" s="19">
+        <v>1.2338</v>
+      </c>
+      <c r="K118" s="19">
+        <v>1.2596000000000001</v>
+      </c>
+      <c r="L118" s="19">
+        <v>1.1745000000000001</v>
+      </c>
+      <c r="M118" s="19">
+        <v>0.99309999999999998</v>
+      </c>
+      <c r="N118" s="19">
+        <v>0.96650000000000003</v>
+      </c>
+      <c r="O118" s="19">
+        <v>0.94710000000000005</v>
+      </c>
+      <c r="P118" s="19">
+        <v>0.86</v>
+      </c>
+      <c r="Q118" s="19">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="R118" s="19">
+        <v>1</v>
+      </c>
+      <c r="S118" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A119" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C119" s="18"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="18"/>
+      <c r="F119" s="18"/>
+      <c r="G119" s="18"/>
+      <c r="H119" s="18"/>
+      <c r="I119" s="18">
+        <v>1.1301000000000001</v>
+      </c>
+      <c r="J119" s="18">
+        <v>1.2785</v>
+      </c>
+      <c r="K119" s="18">
+        <v>1.248</v>
+      </c>
+      <c r="L119" s="18">
+        <v>1.5068999999999999</v>
+      </c>
+      <c r="M119" s="18">
+        <v>1.1302000000000001</v>
+      </c>
+      <c r="N119" s="18">
+        <v>1.1652</v>
+      </c>
+      <c r="O119" s="18">
+        <v>1.0684</v>
+      </c>
+      <c r="P119" s="18">
+        <v>0.93410000000000004</v>
+      </c>
+      <c r="Q119" s="18"/>
+      <c r="R119" s="18">
+        <v>1.0505</v>
+      </c>
+      <c r="S119" s="18">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C120" s="19"/>
+      <c r="D120" s="19"/>
+      <c r="E120" s="19"/>
+      <c r="F120" s="19"/>
+      <c r="G120" s="19"/>
+      <c r="H120" s="19"/>
+      <c r="I120" s="19">
+        <v>1.2438</v>
+      </c>
+      <c r="J120" s="19">
+        <v>1.2094</v>
+      </c>
+      <c r="K120" s="19">
+        <v>1.1114999999999999</v>
+      </c>
+      <c r="L120" s="19">
+        <v>0.89139999999999997</v>
+      </c>
+      <c r="M120" s="19">
+        <v>0.89690000000000003</v>
+      </c>
+      <c r="N120" s="19">
+        <v>0.97860000000000003</v>
+      </c>
+      <c r="O120" s="19">
+        <v>1.0253000000000001</v>
+      </c>
+      <c r="P120" s="19">
+        <v>0.93410000000000004</v>
+      </c>
+      <c r="Q120" s="19"/>
+      <c r="R120" s="19">
+        <v>1.0505</v>
+      </c>
+      <c r="S120" s="19">
+        <v>0.97470000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A121" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="19"/>
+      <c r="D121" s="19"/>
+      <c r="E121" s="19"/>
+      <c r="F121" s="19"/>
+      <c r="G121" s="19"/>
+      <c r="H121" s="19"/>
+      <c r="I121" s="19"/>
+      <c r="J121" s="19"/>
+      <c r="K121" s="19"/>
+      <c r="L121" s="19"/>
+      <c r="M121" s="19">
+        <v>1.1367</v>
+      </c>
+      <c r="N121" s="19">
+        <v>0.94940000000000002</v>
+      </c>
+      <c r="O121" s="19"/>
+      <c r="P121" s="19"/>
+      <c r="Q121" s="19"/>
+      <c r="R121" s="19"/>
+      <c r="S121" s="19"/>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A122" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C122" s="19"/>
+      <c r="D122" s="19"/>
+      <c r="E122" s="19"/>
+      <c r="F122" s="19"/>
+      <c r="G122" s="19"/>
+      <c r="H122" s="19"/>
+      <c r="I122" s="19">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="J122" s="19">
+        <v>1.2618</v>
+      </c>
+      <c r="K122" s="19">
+        <v>1.7770999999999999</v>
+      </c>
+      <c r="L122" s="19">
+        <v>1.7853000000000001</v>
+      </c>
+      <c r="M122" s="19">
+        <v>1.7451000000000001</v>
+      </c>
+      <c r="N122" s="19">
+        <v>1.6289</v>
+      </c>
+      <c r="O122" s="19">
+        <v>1.8012999999999999</v>
+      </c>
+      <c r="P122" s="19"/>
+      <c r="Q122" s="19"/>
+      <c r="R122" s="19"/>
+      <c r="S122" s="19"/>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A123" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C123" s="19"/>
+      <c r="D123" s="19"/>
+      <c r="E123" s="19"/>
+      <c r="F123" s="19"/>
+      <c r="G123" s="19"/>
+      <c r="H123" s="19"/>
+      <c r="I123" s="19"/>
+      <c r="J123" s="19">
+        <v>1.2942</v>
+      </c>
+      <c r="K123" s="19">
+        <v>1.401</v>
+      </c>
+      <c r="L123" s="19">
+        <v>1.1251</v>
+      </c>
+      <c r="M123" s="19">
+        <v>1.3251999999999999</v>
+      </c>
+      <c r="N123" s="19"/>
+      <c r="O123" s="19"/>
+      <c r="P123" s="19"/>
+      <c r="Q123" s="19"/>
+      <c r="R123" s="19"/>
+      <c r="S123" s="19"/>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C124" s="19"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+      <c r="F124" s="19"/>
+      <c r="G124" s="19"/>
+      <c r="H124" s="19"/>
+      <c r="I124" s="19"/>
+      <c r="J124" s="19">
+        <v>1.4187000000000001</v>
+      </c>
+      <c r="K124" s="19">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="L124" s="19">
+        <v>0.7893</v>
+      </c>
+      <c r="M124" s="19">
+        <v>1.1565000000000001</v>
+      </c>
+      <c r="N124" s="19">
+        <v>1.2750999999999999</v>
+      </c>
+      <c r="O124" s="19"/>
+      <c r="P124" s="19"/>
+      <c r="Q124" s="19"/>
+      <c r="R124" s="19"/>
+      <c r="S124" s="19"/>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C125" s="18">
+        <v>1.0450999999999999</v>
+      </c>
+      <c r="D125" s="18">
+        <v>1.0782</v>
+      </c>
+      <c r="E125" s="18">
+        <v>1.1604000000000001</v>
+      </c>
+      <c r="F125" s="18">
+        <v>1.0898000000000001</v>
+      </c>
+      <c r="G125" s="18">
+        <v>1.0849</v>
+      </c>
+      <c r="H125" s="18">
+        <v>1.1403000000000001</v>
+      </c>
+      <c r="I125" s="18">
+        <v>0.99690000000000001</v>
+      </c>
+      <c r="J125" s="18">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="K125" s="18">
+        <v>0.98829999999999996</v>
+      </c>
+      <c r="L125" s="18">
+        <v>0.90259999999999996</v>
+      </c>
+      <c r="M125" s="18">
+        <v>0.85470000000000002</v>
+      </c>
+      <c r="N125" s="18">
+        <v>0.873</v>
+      </c>
+      <c r="O125" s="18">
+        <v>0.82620000000000005</v>
+      </c>
+      <c r="P125" s="18">
+        <v>0.93720000000000003</v>
+      </c>
+      <c r="Q125" s="18">
+        <v>0.8014</v>
+      </c>
+      <c r="R125" s="18">
+        <v>0.89480000000000004</v>
+      </c>
+      <c r="S125" s="18">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C126" s="19">
+        <v>1.0512999999999999</v>
+      </c>
+      <c r="D126" s="19">
+        <v>1.0620000000000001</v>
+      </c>
+      <c r="E126" s="19">
+        <v>1.1604000000000001</v>
+      </c>
+      <c r="F126" s="19">
+        <v>1.0898000000000001</v>
+      </c>
+      <c r="G126" s="19">
+        <v>0.98750000000000004</v>
+      </c>
+      <c r="H126" s="19">
+        <v>1.0577000000000001</v>
+      </c>
+      <c r="I126" s="19">
+        <v>1.0906</v>
+      </c>
+      <c r="J126" s="19">
+        <v>1.1248</v>
+      </c>
+      <c r="K126" s="19">
+        <v>1.0912999999999999</v>
+      </c>
+      <c r="L126" s="19">
+        <v>1.0407999999999999</v>
+      </c>
+      <c r="M126" s="19">
+        <v>0.86150000000000004</v>
+      </c>
+      <c r="N126" s="19">
+        <v>1.1294</v>
+      </c>
+      <c r="O126" s="19">
+        <v>0.89449999999999996</v>
+      </c>
+      <c r="P126" s="19"/>
+      <c r="Q126" s="19"/>
+      <c r="R126" s="19"/>
+      <c r="S126" s="19"/>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C127" s="19"/>
+      <c r="D127" s="19"/>
+      <c r="E127" s="19"/>
+      <c r="F127" s="19"/>
+      <c r="G127" s="19"/>
+      <c r="H127" s="19"/>
+      <c r="I127" s="19">
+        <v>0.89290000000000003</v>
+      </c>
+      <c r="J127" s="19">
+        <v>0.81510000000000005</v>
+      </c>
+      <c r="K127" s="19">
+        <v>1.0329999999999999</v>
+      </c>
+      <c r="L127" s="19">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="M127" s="19">
+        <v>0.93279999999999996</v>
+      </c>
+      <c r="N127" s="19">
+        <v>0.92949999999999999</v>
+      </c>
+      <c r="O127" s="19">
+        <v>0.80610000000000004</v>
+      </c>
+      <c r="P127" s="19">
+        <v>1.0625</v>
+      </c>
+      <c r="Q127" s="19"/>
+      <c r="R127" s="19"/>
+      <c r="S127" s="19"/>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="19"/>
+      <c r="D128" s="19"/>
+      <c r="E128" s="19"/>
+      <c r="F128" s="19"/>
+      <c r="G128" s="19"/>
+      <c r="H128" s="19"/>
+      <c r="I128" s="19"/>
+      <c r="J128" s="19">
+        <v>1.1049</v>
+      </c>
+      <c r="K128" s="19">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="L128" s="19">
+        <v>0.91910000000000003</v>
+      </c>
+      <c r="M128" s="19">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="N128" s="19">
+        <v>0.80879999999999996</v>
+      </c>
+      <c r="O128" s="19">
+        <v>0.83589999999999998</v>
+      </c>
+      <c r="P128" s="19">
+        <v>1.1976</v>
+      </c>
+      <c r="Q128" s="19"/>
+      <c r="R128" s="19"/>
+      <c r="S128" s="19"/>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="19"/>
+      <c r="D129" s="19"/>
+      <c r="E129" s="19"/>
+      <c r="F129" s="19"/>
+      <c r="G129" s="19"/>
+      <c r="H129" s="19"/>
+      <c r="I129" s="19"/>
+      <c r="J129" s="19"/>
+      <c r="K129" s="19"/>
+      <c r="L129" s="19">
+        <v>1.1052</v>
+      </c>
+      <c r="M129" s="19">
+        <v>0.97089999999999999</v>
+      </c>
+      <c r="N129" s="19">
+        <v>1.1474</v>
+      </c>
+      <c r="O129" s="19">
+        <v>1</v>
+      </c>
+      <c r="P129" s="19"/>
+      <c r="Q129" s="19"/>
+      <c r="R129" s="19"/>
+      <c r="S129" s="19"/>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="19"/>
+      <c r="D130" s="19"/>
+      <c r="E130" s="19"/>
+      <c r="F130" s="19"/>
+      <c r="G130" s="19"/>
+      <c r="H130" s="19"/>
+      <c r="I130" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="J130" s="19">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="K130" s="19">
+        <v>1.0789</v>
+      </c>
+      <c r="L130" s="19">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="M130" s="19">
+        <v>0.80289999999999995</v>
+      </c>
+      <c r="N130" s="19">
+        <v>0.84389999999999998</v>
+      </c>
+      <c r="O130" s="19">
+        <v>0.77680000000000005</v>
+      </c>
+      <c r="P130" s="19">
+        <v>0.89139999999999997</v>
+      </c>
+      <c r="Q130" s="19"/>
+      <c r="R130" s="19">
+        <v>0.87880000000000003</v>
+      </c>
+      <c r="S130" s="19">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A131" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="19">
+        <v>1.0449999999999999</v>
+      </c>
+      <c r="D131" s="19"/>
+      <c r="E131" s="19"/>
+      <c r="F131" s="19"/>
+      <c r="G131" s="19">
+        <v>1.1914</v>
+      </c>
+      <c r="H131" s="19">
+        <v>1.153</v>
+      </c>
+      <c r="I131" s="19">
+        <v>1.0545</v>
+      </c>
+      <c r="J131" s="19">
+        <v>1.0813999999999999</v>
+      </c>
+      <c r="K131" s="19">
+        <v>1.0199</v>
+      </c>
+      <c r="L131" s="19">
+        <v>0.89290000000000003</v>
+      </c>
+      <c r="M131" s="19">
+        <v>0.84360000000000002</v>
+      </c>
+      <c r="N131" s="19">
+        <v>0.88270000000000004</v>
+      </c>
+      <c r="O131" s="19">
+        <v>0.79520000000000002</v>
+      </c>
+      <c r="P131" s="19">
+        <v>0.75529999999999997</v>
+      </c>
+      <c r="Q131" s="19">
+        <v>0.74129999999999996</v>
+      </c>
+      <c r="R131" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S131" s="19"/>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="19"/>
+      <c r="D132" s="19"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="19"/>
+      <c r="G132" s="19"/>
+      <c r="H132" s="19"/>
+      <c r="I132" s="19">
+        <v>0.83799999999999997</v>
+      </c>
+      <c r="J132" s="19">
+        <v>0.85529999999999995</v>
+      </c>
+      <c r="K132" s="19">
+        <v>0.84589999999999999</v>
+      </c>
+      <c r="L132" s="19">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="M132" s="19">
+        <v>0.85170000000000001</v>
+      </c>
+      <c r="N132" s="19">
+        <v>0.79830000000000001</v>
+      </c>
+      <c r="O132" s="19">
+        <v>0.84530000000000005</v>
+      </c>
+      <c r="P132" s="19">
+        <v>0.94610000000000005</v>
+      </c>
+      <c r="Q132" s="19">
+        <v>0.92149999999999999</v>
+      </c>
+      <c r="R132" s="19"/>
+      <c r="S132" s="19"/>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="19"/>
+      <c r="G133" s="19"/>
+      <c r="H133" s="19"/>
+      <c r="I133" s="19">
+        <v>1.0127999999999999</v>
+      </c>
+      <c r="J133" s="19">
+        <v>1.0934999999999999</v>
+      </c>
+      <c r="K133" s="19"/>
+      <c r="L133" s="19">
+        <v>0.999</v>
+      </c>
+      <c r="M133" s="19">
+        <v>1.1422000000000001</v>
+      </c>
+      <c r="N133" s="19"/>
+      <c r="O133" s="19"/>
+      <c r="P133" s="19"/>
+      <c r="Q133" s="19">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="R133" s="19"/>
+      <c r="S133" s="19"/>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A134" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C134" s="19"/>
+      <c r="D134" s="19"/>
+      <c r="E134" s="19"/>
+      <c r="F134" s="19"/>
+      <c r="G134" s="19"/>
+      <c r="H134" s="19"/>
+      <c r="I134" s="19">
+        <v>1.0803</v>
+      </c>
+      <c r="J134" s="19">
+        <v>1.1011</v>
+      </c>
+      <c r="K134" s="19">
+        <v>1.1282000000000001</v>
+      </c>
+      <c r="L134" s="19">
+        <v>1.0448</v>
+      </c>
+      <c r="M134" s="19">
+        <v>1.0205</v>
+      </c>
+      <c r="N134" s="19">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="O134" s="19"/>
+      <c r="P134" s="19">
+        <v>0.8347</v>
+      </c>
+      <c r="Q134" s="19">
+        <v>0.83889999999999998</v>
+      </c>
+      <c r="R134" s="19">
+        <v>0.877</v>
+      </c>
+      <c r="S134" s="19"/>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C135" s="19"/>
+      <c r="D135" s="19">
+        <v>1.1026</v>
+      </c>
+      <c r="E135" s="19"/>
+      <c r="F135" s="19"/>
+      <c r="G135" s="19"/>
+      <c r="H135" s="19"/>
+      <c r="I135" s="19">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="J135" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="K135" s="19">
+        <v>0.82569999999999999</v>
+      </c>
+      <c r="L135" s="19"/>
+      <c r="M135" s="19">
+        <v>0.83909999999999996</v>
+      </c>
+      <c r="N135" s="19">
+        <v>0.7883</v>
+      </c>
+      <c r="O135" s="19">
+        <v>0.75229999999999997</v>
+      </c>
+      <c r="P135" s="19">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="Q135" s="19"/>
+      <c r="R135" s="19"/>
+      <c r="S135" s="19"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A136" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C136" s="19"/>
+      <c r="D136" s="19"/>
+      <c r="E136" s="19"/>
+      <c r="F136" s="19"/>
+      <c r="G136" s="19"/>
+      <c r="H136" s="19"/>
+      <c r="I136" s="19"/>
+      <c r="J136" s="19">
+        <v>0.94210000000000005</v>
+      </c>
+      <c r="K136" s="19">
+        <v>0.86780000000000002</v>
+      </c>
+      <c r="L136" s="19">
+        <v>0.80589999999999995</v>
+      </c>
+      <c r="M136" s="19">
+        <v>0.81159999999999999</v>
+      </c>
+      <c r="N136" s="19">
+        <v>0.87919999999999998</v>
+      </c>
+      <c r="O136" s="19">
+        <v>1.0031000000000001</v>
+      </c>
+      <c r="P136" s="19"/>
+      <c r="Q136" s="19"/>
+      <c r="R136" s="19"/>
+      <c r="S136" s="19"/>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A137" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="19"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+      <c r="F137" s="19"/>
+      <c r="G137" s="19">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="H137" s="19">
+        <v>0.78510000000000002</v>
+      </c>
+      <c r="I137" s="19">
+        <v>0.79339999999999999</v>
+      </c>
+      <c r="J137" s="19">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="K137" s="19">
+        <v>0.8236</v>
+      </c>
+      <c r="L137" s="19">
+        <v>0.84970000000000001</v>
+      </c>
+      <c r="M137" s="19">
+        <v>0.89190000000000003</v>
+      </c>
+      <c r="N137" s="19">
+        <v>0.89539999999999997</v>
+      </c>
+      <c r="O137" s="19">
+        <v>0.92820000000000003</v>
+      </c>
+      <c r="P137" s="19">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="Q137" s="19">
+        <v>0.75719999999999998</v>
+      </c>
+      <c r="R137" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="S137" s="19"/>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C138" s="18">
+        <v>1</v>
+      </c>
+      <c r="D138" s="18"/>
+      <c r="E138" s="18">
+        <v>0.79110000000000003</v>
+      </c>
+      <c r="F138" s="18">
+        <v>0.93530000000000002</v>
+      </c>
+      <c r="G138" s="18">
+        <v>0.88480000000000003</v>
+      </c>
+      <c r="H138" s="18">
+        <v>0.98680000000000001</v>
+      </c>
+      <c r="I138" s="18">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="J138" s="18">
+        <v>0.88470000000000004</v>
+      </c>
+      <c r="K138" s="18">
+        <v>0.8851</v>
+      </c>
+      <c r="L138" s="18">
+        <v>0.93659999999999999</v>
+      </c>
+      <c r="M138" s="18">
+        <v>0.91759999999999997</v>
+      </c>
+      <c r="N138" s="18">
+        <v>0.98419999999999996</v>
+      </c>
+      <c r="O138" s="18">
+        <v>0.99570000000000003</v>
+      </c>
+      <c r="P138" s="18">
+        <v>0.93959999999999999</v>
+      </c>
+      <c r="Q138" s="18">
+        <v>0.96509999999999996</v>
+      </c>
+      <c r="R138" s="18">
+        <v>1.1226</v>
+      </c>
+      <c r="S138" s="18">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C139" s="19">
+        <v>1</v>
+      </c>
+      <c r="D139" s="19"/>
+      <c r="E139" s="19">
+        <v>0.78949999999999998</v>
+      </c>
+      <c r="F139" s="19">
+        <v>0.93530000000000002</v>
+      </c>
+      <c r="G139" s="19">
+        <v>0.77669999999999995</v>
+      </c>
+      <c r="H139" s="19">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="I139" s="19">
+        <v>0.76270000000000004</v>
+      </c>
+      <c r="J139" s="19">
+        <v>0.85409999999999997</v>
+      </c>
+      <c r="K139" s="19">
+        <v>0.81369999999999998</v>
+      </c>
+      <c r="L139" s="19">
+        <v>0.77769999999999995</v>
+      </c>
+      <c r="M139" s="19">
+        <v>0.8377</v>
+      </c>
+      <c r="N139" s="19">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="O139" s="19"/>
+      <c r="P139" s="19">
+        <v>0.70020000000000004</v>
+      </c>
+      <c r="Q139" s="19">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R139" s="19"/>
+      <c r="S139" s="19"/>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="19"/>
+      <c r="D140" s="19"/>
+      <c r="E140" s="19">
+        <v>0.7944</v>
+      </c>
+      <c r="F140" s="19"/>
+      <c r="G140" s="19">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="H140" s="19"/>
+      <c r="I140" s="19"/>
+      <c r="J140" s="19">
+        <v>0.90629999999999999</v>
+      </c>
+      <c r="K140" s="19">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="L140" s="19">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="M140" s="19"/>
+      <c r="N140" s="19">
+        <v>0.80820000000000003</v>
+      </c>
+      <c r="O140" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P140" s="19"/>
+      <c r="Q140" s="19"/>
+      <c r="R140" s="19"/>
+      <c r="S140" s="19"/>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A141" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C141" s="19"/>
+      <c r="D141" s="19"/>
+      <c r="E141" s="19"/>
+      <c r="F141" s="19"/>
+      <c r="G141" s="19"/>
+      <c r="H141" s="19"/>
+      <c r="I141" s="19">
+        <v>1.2</v>
+      </c>
+      <c r="J141" s="19">
+        <v>1.2042999999999999</v>
+      </c>
+      <c r="K141" s="19">
+        <v>1.1318999999999999</v>
+      </c>
+      <c r="L141" s="19">
+        <v>0.96619999999999995</v>
+      </c>
+      <c r="M141" s="19">
+        <v>0.95350000000000001</v>
+      </c>
+      <c r="N141" s="19">
+        <v>0.9869</v>
+      </c>
+      <c r="O141" s="19">
+        <v>0.99939999999999996</v>
+      </c>
+      <c r="P141" s="19">
+        <v>1.0501</v>
+      </c>
+      <c r="Q141" s="19">
+        <v>1.0330999999999999</v>
+      </c>
+      <c r="R141" s="19"/>
+      <c r="S141" s="19"/>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A142" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C142" s="19"/>
+      <c r="D142" s="19"/>
+      <c r="E142" s="19"/>
+      <c r="F142" s="19"/>
+      <c r="G142" s="19">
+        <v>1.2434000000000001</v>
+      </c>
+      <c r="H142" s="19">
+        <v>1.1796</v>
+      </c>
+      <c r="I142" s="19">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="J142" s="19">
+        <v>1.1709000000000001</v>
+      </c>
+      <c r="K142" s="19">
+        <v>1.0946</v>
+      </c>
+      <c r="L142" s="19">
+        <v>1.1861999999999999</v>
+      </c>
+      <c r="M142" s="19">
+        <v>0.92020000000000002</v>
+      </c>
+      <c r="N142" s="19">
+        <v>1.0088999999999999</v>
+      </c>
+      <c r="O142" s="19">
+        <v>1.0085</v>
+      </c>
+      <c r="P142" s="19">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="Q142" s="19">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="R142" s="19">
+        <v>1.1226</v>
+      </c>
+      <c r="S142" s="19">
+        <v>1.1127</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A143" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C143" s="18">
+        <v>1.0058</v>
+      </c>
+      <c r="D143" s="18">
+        <v>1.046</v>
+      </c>
+      <c r="E143" s="18">
+        <v>0.95350000000000001</v>
+      </c>
+      <c r="F143" s="18">
+        <v>1.133</v>
+      </c>
+      <c r="G143" s="18">
+        <v>0.97</v>
+      </c>
+      <c r="H143" s="18">
+        <v>1.1486000000000001</v>
+      </c>
+      <c r="I143" s="18">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="J143" s="18">
+        <v>1.0605</v>
+      </c>
+      <c r="K143" s="18">
+        <v>1.0062</v>
+      </c>
+      <c r="L143" s="18">
+        <v>0.95189999999999997</v>
+      </c>
+      <c r="M143" s="18">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="N143" s="18">
+        <v>0.9577</v>
+      </c>
+      <c r="O143" s="18">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="P143" s="18">
+        <v>0.86099999999999999</v>
+      </c>
+      <c r="Q143" s="18">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R143" s="18">
+        <v>0.9778</v>
+      </c>
+      <c r="S143" s="18">
+        <v>0.90029999999999999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C144" s="19"/>
+      <c r="D144" s="19"/>
+      <c r="E144" s="19"/>
+      <c r="F144" s="19"/>
+      <c r="G144" s="19"/>
+      <c r="H144" s="19"/>
+      <c r="I144" s="19"/>
+      <c r="J144" s="19">
+        <v>0.96689999999999998</v>
+      </c>
+      <c r="K144" s="19">
+        <v>1.0345</v>
+      </c>
+      <c r="L144" s="19">
+        <v>1.0629</v>
+      </c>
+      <c r="M144" s="19"/>
+      <c r="N144" s="19">
+        <v>0.93340000000000001</v>
+      </c>
+      <c r="O144" s="19">
+        <v>0.95530000000000004</v>
+      </c>
+      <c r="P144" s="19"/>
+      <c r="Q144" s="19"/>
+      <c r="R144" s="19"/>
+      <c r="S144" s="19"/>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A145" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C145" s="19"/>
+      <c r="D145" s="19"/>
+      <c r="E145" s="19"/>
+      <c r="F145" s="19"/>
+      <c r="G145" s="19"/>
+      <c r="H145" s="19"/>
+      <c r="I145" s="19"/>
+      <c r="J145" s="19">
+        <v>1.0660000000000001</v>
+      </c>
+      <c r="K145" s="19">
+        <v>0.94840000000000002</v>
+      </c>
+      <c r="L145" s="19">
+        <v>0.90049999999999997</v>
+      </c>
+      <c r="M145" s="19">
+        <v>0.96240000000000003</v>
+      </c>
+      <c r="N145" s="19">
+        <v>0.93089999999999995</v>
+      </c>
+      <c r="O145" s="19">
+        <v>0.95350000000000001</v>
+      </c>
+      <c r="P145" s="19"/>
+      <c r="Q145" s="19"/>
+      <c r="R145" s="19">
+        <v>0.75539999999999996</v>
+      </c>
+      <c r="S145" s="19">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A146" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C146" s="19">
+        <v>1.006</v>
+      </c>
+      <c r="D146" s="19">
+        <v>1.0370999999999999</v>
+      </c>
+      <c r="E146" s="19">
+        <v>0.96630000000000005</v>
+      </c>
+      <c r="F146" s="19">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="G146" s="19">
+        <v>1.0042</v>
+      </c>
+      <c r="H146" s="19">
+        <v>1.0545</v>
+      </c>
+      <c r="I146" s="19">
+        <v>1.085</v>
+      </c>
+      <c r="J146" s="19">
+        <v>1.137</v>
+      </c>
+      <c r="K146" s="19">
+        <v>1.1462000000000001</v>
+      </c>
+      <c r="L146" s="19">
+        <v>1.0190999999999999</v>
+      </c>
+      <c r="M146" s="19">
+        <v>0.9385</v>
+      </c>
+      <c r="N146" s="19">
+        <v>1.0081</v>
+      </c>
+      <c r="O146" s="19">
+        <v>0.95220000000000005</v>
+      </c>
+      <c r="P146" s="19">
+        <v>0.91220000000000001</v>
+      </c>
+      <c r="Q146" s="19"/>
+      <c r="R146" s="19">
+        <v>0.95089999999999997</v>
+      </c>
+      <c r="S146" s="19">
+        <v>0.89080000000000004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A147" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C147" s="19">
+        <v>1</v>
+      </c>
+      <c r="D147" s="19">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="E147" s="19">
+        <v>0.78159999999999996</v>
+      </c>
+      <c r="F147" s="19"/>
+      <c r="G147" s="19">
+        <v>0.70950000000000002</v>
+      </c>
+      <c r="H147" s="19"/>
+      <c r="I147" s="19">
+        <v>0.76119999999999999</v>
+      </c>
+      <c r="J147" s="19">
+        <v>0.81879999999999997</v>
+      </c>
+      <c r="K147" s="19">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="L147" s="19">
+        <v>0.79290000000000005</v>
+      </c>
+      <c r="M147" s="19">
+        <v>0.69969999999999999</v>
+      </c>
+      <c r="N147" s="19"/>
+      <c r="O147" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="P147" s="19"/>
+      <c r="Q147" s="19"/>
+      <c r="R147" s="19"/>
+      <c r="S147" s="19"/>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C148" s="19"/>
+      <c r="D148" s="19"/>
+      <c r="E148" s="19"/>
+      <c r="F148" s="19"/>
+      <c r="G148" s="19">
+        <v>0.9083</v>
+      </c>
+      <c r="H148" s="19">
+        <v>1.1308</v>
+      </c>
+      <c r="I148" s="19">
+        <v>0.995</v>
+      </c>
+      <c r="J148" s="19">
+        <v>1.0076000000000001</v>
+      </c>
+      <c r="K148" s="19">
+        <v>0.92469999999999997</v>
+      </c>
+      <c r="L148" s="19">
+        <v>0.85960000000000003</v>
+      </c>
+      <c r="M148" s="19">
+        <v>0.86129999999999995</v>
+      </c>
+      <c r="N148" s="19">
+        <v>0.88529999999999998</v>
+      </c>
+      <c r="O148" s="19">
+        <v>0.85460000000000003</v>
+      </c>
+      <c r="P148" s="19">
+        <v>0.86829999999999996</v>
+      </c>
+      <c r="Q148" s="19"/>
+      <c r="R148" s="19"/>
+      <c r="S148" s="19"/>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A149" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C149" s="19"/>
+      <c r="D149" s="19">
+        <v>1.0963000000000001</v>
+      </c>
+      <c r="E149" s="19">
+        <v>0.91259999999999997</v>
+      </c>
+      <c r="F149" s="19"/>
+      <c r="G149" s="19"/>
+      <c r="H149" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+      <c r="I149" s="19">
+        <v>0.7974</v>
+      </c>
+      <c r="J149" s="19">
+        <v>1.0475000000000001</v>
+      </c>
+      <c r="K149" s="19">
+        <v>0.81599999999999995</v>
+      </c>
+      <c r="L149" s="19">
+        <v>0.74929999999999997</v>
+      </c>
+      <c r="M149" s="19">
+        <v>0.78059999999999996</v>
+      </c>
+      <c r="N149" s="19">
+        <v>0.90790000000000004</v>
+      </c>
+      <c r="O149" s="19"/>
+      <c r="P149" s="19"/>
+      <c r="Q149" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R149" s="19"/>
+      <c r="S149" s="19"/>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A150" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+      <c r="F150" s="19">
+        <v>1.2523</v>
+      </c>
+      <c r="G150" s="19">
+        <v>1.1564000000000001</v>
+      </c>
+      <c r="H150" s="19">
+        <v>1.2692000000000001</v>
+      </c>
+      <c r="I150" s="19">
+        <v>1.3327</v>
+      </c>
+      <c r="J150" s="19">
+        <v>1.0775999999999999</v>
+      </c>
+      <c r="K150" s="19">
+        <v>1.3634999999999999</v>
+      </c>
+      <c r="L150" s="19">
+        <v>1.167</v>
+      </c>
+      <c r="M150" s="19">
+        <v>1.0687</v>
+      </c>
+      <c r="N150" s="19">
+        <v>1.1719999999999999</v>
+      </c>
+      <c r="O150" s="19">
+        <v>1.1169</v>
+      </c>
+      <c r="P150" s="19"/>
+      <c r="Q150" s="19"/>
+      <c r="R150" s="19"/>
+      <c r="S150" s="19"/>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A151" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" s="19"/>
+      <c r="D151" s="19"/>
+      <c r="E151" s="19"/>
+      <c r="F151" s="19"/>
+      <c r="G151" s="19">
+        <v>1.4149</v>
+      </c>
+      <c r="H151" s="19">
+        <v>1.194</v>
+      </c>
+      <c r="I151" s="19">
+        <v>1.0565</v>
+      </c>
+      <c r="J151" s="19">
+        <v>1.0597000000000001</v>
+      </c>
+      <c r="K151" s="19">
+        <v>0.97929999999999995</v>
+      </c>
+      <c r="L151" s="19">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="M151" s="19">
+        <v>0.88959999999999995</v>
+      </c>
+      <c r="N151" s="19">
+        <v>0.95379999999999998</v>
+      </c>
+      <c r="O151" s="19"/>
+      <c r="P151" s="19">
+        <v>0.87519999999999998</v>
+      </c>
+      <c r="Q151" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R151" s="19"/>
+      <c r="S151" s="19"/>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A152" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" s="19"/>
+      <c r="D152" s="19"/>
+      <c r="E152" s="19"/>
+      <c r="F152" s="19"/>
+      <c r="G152" s="19">
+        <v>1.6506000000000001</v>
+      </c>
+      <c r="H152" s="19"/>
+      <c r="I152" s="19"/>
+      <c r="J152" s="19">
+        <v>1.2173</v>
+      </c>
+      <c r="K152" s="19">
+        <v>1.1497999999999999</v>
+      </c>
+      <c r="L152" s="19">
+        <v>1.0130999999999999</v>
+      </c>
+      <c r="M152" s="19">
+        <v>0.98</v>
+      </c>
+      <c r="N152" s="19">
+        <v>1.0095000000000001</v>
+      </c>
+      <c r="O152" s="19">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="P152" s="19">
+        <v>0.80030000000000001</v>
+      </c>
+      <c r="Q152" s="19"/>
+      <c r="R152" s="19">
+        <v>1.1440999999999999</v>
+      </c>
+      <c r="S152" s="19">
+        <v>0.9194</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" s="19"/>
+      <c r="D153" s="19"/>
+      <c r="E153" s="19"/>
+      <c r="F153" s="19"/>
+      <c r="G153" s="19">
+        <v>1.1025</v>
+      </c>
+      <c r="H153" s="19">
+        <v>1.0787</v>
+      </c>
+      <c r="I153" s="19">
+        <v>1.0593999999999999</v>
+      </c>
+      <c r="J153" s="19">
+        <v>1.0794999999999999</v>
+      </c>
+      <c r="K153" s="19">
+        <v>1.0347999999999999</v>
+      </c>
+      <c r="L153" s="19">
+        <v>1.0103</v>
+      </c>
+      <c r="M153" s="19">
+        <v>0.90549999999999997</v>
+      </c>
+      <c r="N153" s="19">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="O153" s="19">
+        <v>0.9325</v>
+      </c>
+      <c r="P153" s="19"/>
+      <c r="Q153" s="19">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="R153" s="19"/>
+      <c r="S153" s="19"/>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A154" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C154" s="18">
+        <v>1.0174000000000001</v>
+      </c>
+      <c r="D154" s="18"/>
+      <c r="E154" s="18">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="F154" s="18">
+        <v>0.79859999999999998</v>
+      </c>
+      <c r="G154" s="18">
+        <v>0.79610000000000003</v>
+      </c>
+      <c r="H154" s="18">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="I154" s="18">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="J154" s="18">
+        <v>1.0405</v>
+      </c>
+      <c r="K154" s="18">
+        <v>0.88549999999999995</v>
+      </c>
+      <c r="L154" s="18">
+        <v>0.87409999999999999</v>
+      </c>
+      <c r="M154" s="18">
+        <v>0.85329999999999995</v>
+      </c>
+      <c r="N154" s="18">
+        <v>0.98380000000000001</v>
+      </c>
+      <c r="O154" s="18">
+        <v>0.93879999999999997</v>
+      </c>
+      <c r="P154" s="18">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="Q154" s="18">
+        <v>0.83020000000000005</v>
+      </c>
+      <c r="R154" s="18">
+        <v>0.92549999999999999</v>
+      </c>
+      <c r="S154" s="18">
+        <v>0.94679999999999997</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A155" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" s="19"/>
+      <c r="D155" s="19"/>
+      <c r="E155" s="19"/>
+      <c r="F155" s="19"/>
+      <c r="G155" s="19"/>
+      <c r="H155" s="19"/>
+      <c r="I155" s="19">
+        <v>0.86480000000000001</v>
+      </c>
+      <c r="J155" s="19">
+        <v>1.173</v>
+      </c>
+      <c r="K155" s="19">
+        <v>0.92610000000000003</v>
+      </c>
+      <c r="L155" s="19">
+        <v>0.86460000000000004</v>
+      </c>
+      <c r="M155" s="19">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="N155" s="19">
+        <v>0.92159999999999997</v>
+      </c>
+      <c r="O155" s="19">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="P155" s="19"/>
+      <c r="Q155" s="19"/>
+      <c r="R155" s="19">
+        <v>0.82850000000000001</v>
+      </c>
+      <c r="S155" s="19">
+        <v>0.87709999999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A156" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C156" s="19">
+        <v>1</v>
+      </c>
+      <c r="D156" s="19"/>
+      <c r="E156" s="19"/>
+      <c r="F156" s="19">
+        <v>0.79859999999999998</v>
+      </c>
+      <c r="G156" s="19">
+        <v>0.73860000000000003</v>
+      </c>
+      <c r="H156" s="19">
+        <v>0.89039999999999997</v>
+      </c>
+      <c r="I156" s="19">
+        <v>0.81679999999999997</v>
+      </c>
+      <c r="J156" s="19">
+        <v>0.88929999999999998</v>
+      </c>
+      <c r="K156" s="19">
+        <v>0.84219999999999995</v>
+      </c>
+      <c r="L156" s="19">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="M156" s="19">
+        <v>0.99890000000000001</v>
+      </c>
+      <c r="N156" s="19">
+        <v>0.94979999999999998</v>
+      </c>
+      <c r="O156" s="19">
+        <v>0.74770000000000003</v>
+      </c>
+      <c r="P156" s="19"/>
+      <c r="Q156" s="19">
+        <v>0.84230000000000005</v>
+      </c>
+      <c r="R156" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S156" s="19"/>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A157" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" s="19"/>
+      <c r="D157" s="19"/>
+      <c r="E157" s="19">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="F157" s="19"/>
+      <c r="G157" s="19">
+        <v>1.4287000000000001</v>
+      </c>
+      <c r="H157" s="19">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="I157" s="19"/>
+      <c r="J157" s="19">
+        <v>0.96240000000000003</v>
+      </c>
+      <c r="K157" s="19">
+        <v>0.80379999999999996</v>
+      </c>
+      <c r="L157" s="19">
+        <v>0.79059999999999997</v>
+      </c>
+      <c r="M157" s="19">
+        <v>0.73009999999999997</v>
+      </c>
+      <c r="N157" s="19">
+        <v>0.92169999999999996</v>
+      </c>
+      <c r="O157" s="19"/>
+      <c r="P157" s="19">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="Q157" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="R157" s="19"/>
+      <c r="S157" s="19"/>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A158" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C158" s="19">
         <v>1.0255000000000001</v>
       </c>
-      <c r="I7" s="5">
-[...439 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+      <c r="F158" s="19"/>
+      <c r="G158" s="19"/>
+      <c r="H158" s="19"/>
+      <c r="I158" s="19">
+        <v>0.99409999999999998</v>
+      </c>
+      <c r="J158" s="19">
+        <v>1.0647</v>
+      </c>
+      <c r="K158" s="19">
+        <v>0.90839999999999999</v>
+      </c>
+      <c r="L158" s="19">
+        <v>0.84389999999999998</v>
+      </c>
+      <c r="M158" s="19">
+        <v>0.97619999999999996</v>
+      </c>
+      <c r="N158" s="19">
+        <v>0.87339999999999995</v>
+      </c>
+      <c r="O158" s="19">
+        <v>0.73560000000000003</v>
+      </c>
+      <c r="P158" s="19"/>
+      <c r="Q158" s="19">
+        <v>0.73519999999999996</v>
+      </c>
+      <c r="R158" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="S158" s="19"/>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A159" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C159" s="19">
         <v>1</v>
       </c>
-      <c r="D17" s="5"/>
-[...2104 lines deleted...]
-      <c r="C65" s="11">
+      <c r="D159" s="19"/>
+      <c r="E159" s="19"/>
+      <c r="F159" s="19"/>
+      <c r="G159" s="19"/>
+      <c r="H159" s="19"/>
+      <c r="I159" s="19">
+        <v>1.0138</v>
+      </c>
+      <c r="J159" s="19">
+        <v>1.0333000000000001</v>
+      </c>
+      <c r="K159" s="19">
+        <v>1.0036</v>
+      </c>
+      <c r="L159" s="19">
         <v>1.0713999999999999</v>
       </c>
-      <c r="D65" s="11"/>
-[...2239 lines deleted...]
-      <c r="H115" s="5">
+      <c r="M159" s="19">
+        <v>1.0323</v>
+      </c>
+      <c r="N159" s="19">
+        <v>0.96240000000000003</v>
+      </c>
+      <c r="O159" s="19"/>
+      <c r="P159" s="19">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="Q159" s="19"/>
+      <c r="R159" s="19"/>
+      <c r="S159" s="19"/>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A160" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C160" s="19"/>
+      <c r="D160" s="19"/>
+      <c r="E160" s="19"/>
+      <c r="F160" s="19"/>
+      <c r="G160" s="19"/>
+      <c r="H160" s="19"/>
+      <c r="I160" s="19">
         <v>1.2153</v>
       </c>
-      <c r="I115" s="5">
-[...1251 lines deleted...]
-      <c r="S143" s="5">
+      <c r="J160" s="19">
+        <v>1.2754000000000001</v>
+      </c>
+      <c r="K160" s="19">
+        <v>1.246</v>
+      </c>
+      <c r="L160" s="19">
+        <v>1.127</v>
+      </c>
+      <c r="M160" s="19">
         <v>0.90029999999999999</v>
       </c>
-    </row>
-[...768 lines deleted...]
-      <c r="P160" s="11">
+      <c r="N160" s="19">
+        <v>1.0972</v>
+      </c>
+      <c r="O160" s="19">
+        <v>1.0541</v>
+      </c>
+      <c r="P160" s="19">
         <v>1.0379</v>
       </c>
-      <c r="Q160" s="11"/>
-[...4 lines deleted...]
-        <v>1.0181</v>
+      <c r="Q160" s="19"/>
+      <c r="R160" s="19">
+        <v>1.0224</v>
+      </c>
+      <c r="S160" s="19">
+        <v>1.0165</v>
       </c>
     </row>
     <row r="161" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A161" s="12" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B161" s="13"/>
-      <c r="C161" s="5">
-[...49 lines deleted...]
-      </c>
+      <c r="C161" s="18">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="D161" s="18">
+        <v>1.0414000000000001</v>
+      </c>
+      <c r="E161" s="18">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="F161" s="18">
+        <v>1.0066999999999999</v>
+      </c>
+      <c r="G161" s="18">
+        <v>1.0086999999999999</v>
+      </c>
+      <c r="H161" s="18">
+        <v>1.0786</v>
+      </c>
+      <c r="I161" s="18">
+        <v>0.91849999999999998</v>
+      </c>
+      <c r="J161" s="18">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="K161" s="18">
+        <v>0.95489999999999997</v>
+      </c>
+      <c r="L161" s="18">
+        <v>0.95020000000000004</v>
+      </c>
+      <c r="M161" s="18">
+        <v>0.90449999999999997</v>
+      </c>
+      <c r="N161" s="18">
+        <v>0.95889999999999997</v>
+      </c>
+      <c r="O161" s="18">
+        <v>0.96050000000000002</v>
+      </c>
+      <c r="P161" s="18">
+        <v>0.92420000000000002</v>
+      </c>
+      <c r="Q161" s="18">
+        <v>0.87070000000000003</v>
+      </c>
+      <c r="R161" s="18">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="S161" s="18">
+        <v>0.98119999999999996</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>159</v>
+      </c>
+      <c r="L163" s="14"/>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="L164" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="L164" s="14"/>
     </row>
     <row r="165" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A165" t="s">
-[...2 lines deleted...]
-      <c r="L165" s="1"/>
+      <c r="L165" s="14"/>
     </row>
     <row r="166" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="L166" s="1"/>
-[...26 lines deleted...]
-      <c r="O169" s="21"/>
+      <c r="A166" t="s">
+        <v>161</v>
+      </c>
+      <c r="L166" s="14"/>
+    </row>
+    <row r="168" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A168" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" s="16"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16"/>
+      <c r="F168" s="16"/>
+      <c r="G168" s="16"/>
+      <c r="H168" s="16"/>
+      <c r="I168" s="16"/>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+      <c r="L168" s="16"/>
+      <c r="M168" s="16"/>
+      <c r="N168" s="16"/>
+      <c r="O168" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="B168:O168"/>
+    <mergeCell ref="A125:A137"/>
+    <mergeCell ref="A138:A142"/>
+    <mergeCell ref="A143:A153"/>
+    <mergeCell ref="A154:A160"/>
+    <mergeCell ref="A161:B161"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:S5"/>
-    <mergeCell ref="B169:O169"/>
-[...4 lines deleted...]
-    <mergeCell ref="A161:B161"/>
     <mergeCell ref="A45:A75"/>
     <mergeCell ref="A76:A78"/>
-    <mergeCell ref="A79:A102"/>
-[...2 lines deleted...]
-    <mergeCell ref="A118:A123"/>
+    <mergeCell ref="A79:A103"/>
+    <mergeCell ref="A104:A115"/>
+    <mergeCell ref="A116:A118"/>
+    <mergeCell ref="A119:A124"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A23"/>
     <mergeCell ref="A24:A30"/>
     <mergeCell ref="A31:A44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D426210-31C4-4D5A-89FA-D953CD56DD9E}">
-  <dimension ref="A2:O161"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66933326-09A7-41F9-B2EC-7A00D9AEFB41}">
+  <dimension ref="A2:O167"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+    <sheetView topLeftCell="A151" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="15" width="10.5546875" customWidth="1"/>
+    <col min="2" max="2" width="37.77734375" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" customWidth="1"/>
+    <col min="13" max="13" width="26" customWidth="1"/>
+    <col min="14" max="14" width="14.77734375" customWidth="1"/>
+    <col min="15" max="15" width="16.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="H2" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="M2" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="E3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F3" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="23" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="D4" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="I4" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="J4" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="M4" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="N4" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="O4" s="29" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C5" s="18">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="D5" s="18">
+        <v>0.98780000000000001</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="I5" s="18">
+        <v>1.1443000000000001</v>
+      </c>
+      <c r="J5" s="18">
+        <v>1.2135</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="19">
+        <v>0.86960000000000004</v>
+      </c>
+      <c r="O5" s="19">
+        <v>1.0558000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="19">
+        <v>0.95720000000000005</v>
+      </c>
+      <c r="D6" s="19">
+        <v>1.0278</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I6" s="18">
+        <v>0.87260000000000004</v>
+      </c>
+      <c r="J6" s="18">
+        <v>1.0562</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="N6" s="19">
+        <v>0.999</v>
+      </c>
+      <c r="O6" s="19">
+        <v>1.0449999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="19">
+        <v>0.86429999999999996</v>
+      </c>
+      <c r="D7" s="19">
+        <v>0.98860000000000003</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1.0084</v>
+      </c>
+      <c r="J7" s="18">
+        <v>1.0544</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="N7" s="19">
+        <v>0.95720000000000005</v>
+      </c>
+      <c r="O7" s="19">
+        <v>1.0278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="19">
+        <v>0.86739999999999995</v>
+      </c>
+      <c r="D8" s="19">
+        <v>0.88090000000000002</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="I8" s="18">
+        <v>0.94520000000000004</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0.99980000000000002</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="19">
+        <v>0.93110000000000004</v>
+      </c>
+      <c r="O8" s="19">
+        <v>1.0230999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="19">
+        <v>0.90369999999999995</v>
+      </c>
+      <c r="D9" s="19">
+        <v>0.91390000000000005</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="I9" s="18">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="N9" s="19">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="O9" s="19">
+        <v>1.0216000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="19">
+        <v>1.0122</v>
+      </c>
+      <c r="D10" s="19">
+        <v>1.0545</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="I10" s="18">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="J10" s="18">
+        <v>0.98780000000000001</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0.90449999999999997</v>
+      </c>
+      <c r="O10" s="19">
+        <v>0.99529999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="19">
+        <v>0.89319999999999999</v>
+      </c>
+      <c r="D11" s="19">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="I11" s="18">
+        <v>0.86570000000000003</v>
+      </c>
+      <c r="J11" s="18">
+        <v>0.97409999999999997</v>
+      </c>
+      <c r="M11" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="N11" s="19">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="O11" s="19">
+        <v>0.99309999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C12" s="18">
+        <v>0.87260000000000004</v>
+      </c>
+      <c r="D12" s="18">
+        <v>1.0562</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="I12" s="18">
+        <v>0.90229999999999999</v>
+      </c>
+      <c r="J12" s="18">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="O12" s="19">
+        <v>0.98880000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0.86960000000000004</v>
+      </c>
+      <c r="D13" s="19">
+        <v>1.0558000000000001</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="I13" s="25">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="J13" s="25">
+        <v>0.96189999999999998</v>
+      </c>
+      <c r="M13" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0.89200000000000002</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0.97489999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="19">
+        <v>1.0199</v>
+      </c>
+      <c r="D14" s="19">
+        <v>1.0752999999999999</v>
+      </c>
+      <c r="H14" s="7" t="s">
         <v>177</v>
       </c>
-      <c r="B2" s="14"/>
-[...30 lines deleted...]
-      <c r="C4" s="8" t="s">
+      <c r="I14" s="18">
+        <v>0.87919999999999998</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" s="19">
+        <v>0.89710000000000001</v>
+      </c>
+      <c r="O14" s="19">
+        <v>0.96950000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="D4" s="8" t="s">
-[...3 lines deleted...]
-      <c r="I4" s="8" t="s">
+      <c r="C15" s="18">
+        <v>0.90880000000000005</v>
+      </c>
+      <c r="D15" s="18">
+        <v>0.95120000000000005</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="J15" s="18">
+        <v>0.95889999999999997</v>
+      </c>
+      <c r="M15" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0.92059999999999997</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0.96199999999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="19">
+        <v>0.85029999999999994</v>
+      </c>
+      <c r="D16" s="19">
+        <v>0.90129999999999999</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="I16" s="18">
+        <v>0.90880000000000005</v>
+      </c>
+      <c r="J16" s="18">
+        <v>0.95120000000000005</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="N16" s="25">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="O16" s="25">
+        <v>0.96189999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0.8115</v>
+      </c>
+      <c r="D17" s="19">
+        <v>0.82820000000000005</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="I17" s="18">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="J17" s="18">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="M17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0.84809999999999997</v>
+      </c>
+      <c r="O17" s="19">
+        <v>0.92169999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="19">
+        <v>0.93110000000000004</v>
+      </c>
+      <c r="D18" s="19">
+        <v>1.0230999999999999</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="I18" s="18">
+        <v>0.90359999999999996</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="M18" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0.87139999999999995</v>
+      </c>
+      <c r="O18" s="19">
+        <v>0.9143</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="19">
+        <v>1.0202</v>
+      </c>
+      <c r="D19" s="19">
+        <v>1.0522</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="I19" s="18">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="J19" s="18">
+        <v>0.90869999999999995</v>
+      </c>
+      <c r="M19" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0.79810000000000003</v>
+      </c>
+      <c r="O19" s="19">
+        <v>0.8296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="19">
+        <v>0.83289999999999997</v>
+      </c>
+      <c r="D20" s="19">
+        <v>0.85540000000000005</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0.79610000000000003</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="M20" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="O20" s="19">
+        <v>0.7903</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="19">
+        <v>1.0408999999999999</v>
+      </c>
+      <c r="D21" s="19">
+        <v>1.115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="J4" s="8" t="s">
-[...3 lines deleted...]
-      <c r="N4" s="8" t="s">
+      <c r="C22" s="18">
+        <v>0.90229999999999999</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0.97219999999999995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="19">
+        <v>0.90710000000000002</v>
+      </c>
+      <c r="D23" s="19">
+        <v>0.91479999999999995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="19">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="D24" s="19">
+        <v>0.99309999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="19">
+        <v>0.86439999999999995</v>
+      </c>
+      <c r="D25" s="19">
+        <v>0.92349999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="19">
+        <v>0.84950000000000003</v>
+      </c>
+      <c r="D26" s="19">
+        <v>0.91020000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="19">
+        <v>0.87229999999999996</v>
+      </c>
+      <c r="D27" s="19">
+        <v>0.96279999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="19">
+        <v>1.0411999999999999</v>
+      </c>
+      <c r="D28" s="19">
+        <v>1.0713999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="O4" s="8" t="s">
-[...13 lines deleted...]
-      <c r="D5" s="5">
+      <c r="C29" s="18">
+        <v>0.87919999999999998</v>
+      </c>
+      <c r="D29" s="18">
         <v>0.95899999999999996</v>
       </c>
-      <c r="H5" s="3" t="s">
-[...25 lines deleted...]
-      <c r="C6" s="11">
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="19">
+        <v>0.90459999999999996</v>
+      </c>
+      <c r="D30" s="19">
+        <v>0.92759999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="19">
+        <v>0.90449999999999997</v>
+      </c>
+      <c r="D31" s="19">
+        <v>0.99529999999999996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="19">
+        <v>0.79279999999999995</v>
+      </c>
+      <c r="D32" s="19">
+        <v>0.92659999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="19">
+        <v>0.77869999999999995</v>
+      </c>
+      <c r="D33" s="19">
+        <v>0.79890000000000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="19">
+        <v>1.0475000000000001</v>
+      </c>
+      <c r="D34" s="19">
+        <v>1.3272999999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="19">
+        <v>0.85289999999999999</v>
+      </c>
+      <c r="D35" s="19">
+        <v>0.89400000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="19">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="D36" s="19">
+        <v>0.89910000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="19">
+        <v>0.89590000000000003</v>
+      </c>
+      <c r="D37" s="19">
+        <v>0.92020000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="19">
+        <v>0.92159999999999997</v>
+      </c>
+      <c r="D38" s="19">
+        <v>0.97319999999999995</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="19">
+        <v>0.88170000000000004</v>
+      </c>
+      <c r="D39" s="19">
+        <v>0.94540000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="19">
+        <v>0.76139999999999997</v>
+      </c>
+      <c r="D40" s="19">
+        <v>0.80430000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="19">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="D41" s="19">
+        <v>0.84789999999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="19">
+        <v>0.90659999999999996</v>
+      </c>
+      <c r="D42" s="19">
+        <v>0.92579999999999996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C43" s="18">
+        <v>0.92249999999999999</v>
+      </c>
+      <c r="D43" s="18">
+        <v>0.95889999999999997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="19">
+        <v>0.86460000000000004</v>
+      </c>
+      <c r="D44" s="19">
+        <v>0.89670000000000005</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="19">
+        <v>0.96919999999999995</v>
+      </c>
+      <c r="D45" s="19">
+        <v>0.99739999999999995</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="19">
+        <v>0.748</v>
+      </c>
+      <c r="D46" s="19">
+        <v>0.77110000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="19">
+        <v>0.92059999999999997</v>
+      </c>
+      <c r="D47" s="19">
+        <v>0.96199999999999997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="19">
+        <v>0.91879999999999995</v>
+      </c>
+      <c r="D48" s="19">
         <v>0.95309999999999995</v>
       </c>
-      <c r="D6" s="11">
-[...63 lines deleted...]
-      <c r="D8" s="11">
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="19">
+        <v>0.84040000000000004</v>
+      </c>
+      <c r="D49" s="19">
+        <v>0.86350000000000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C50" s="19">
+        <v>0.77559999999999996</v>
+      </c>
+      <c r="D50" s="19">
+        <v>0.78159999999999996</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" s="19">
+        <v>0.90010000000000001</v>
+      </c>
+      <c r="D51" s="19">
+        <v>0.95009999999999994</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="19">
+        <v>0.97370000000000001</v>
+      </c>
+      <c r="D52" s="19">
+        <v>0.97370000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="19">
+        <v>0.88280000000000003</v>
+      </c>
+      <c r="D53" s="19">
+        <v>0.88339999999999996</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="19">
+        <v>0.77349999999999997</v>
+      </c>
+      <c r="D54" s="19">
+        <v>0.84179999999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="19">
+        <v>0.8669</v>
+      </c>
+      <c r="D55" s="19">
+        <v>0.88119999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" s="19">
+        <v>0.99880000000000002</v>
+      </c>
+      <c r="D56" s="19">
+        <v>1.0092000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="19">
+        <v>0.82830000000000004</v>
+      </c>
+      <c r="D57" s="19">
+        <v>0.84889999999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="19">
+        <v>0.94810000000000005</v>
+      </c>
+      <c r="D58" s="19">
+        <v>1.0324</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="19">
+        <v>1.0962000000000001</v>
+      </c>
+      <c r="D59" s="19">
+        <v>1.2402</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="19">
+        <v>0.85029999999999994</v>
+      </c>
+      <c r="D60" s="19">
+        <v>0.85029999999999994</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C61" s="19">
+        <v>0.92830000000000001</v>
+      </c>
+      <c r="D61" s="19">
+        <v>0.95569999999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="19">
+        <v>0.99670000000000003</v>
+      </c>
+      <c r="D62" s="19">
+        <v>1.0484</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C63" s="19">
+        <v>0.89139999999999997</v>
+      </c>
+      <c r="D63" s="19">
+        <v>0.89139999999999997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="19">
+        <v>0.83460000000000001</v>
+      </c>
+      <c r="D64" s="19">
+        <v>0.86350000000000005</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="19">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="D65" s="19">
+        <v>1.0113000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C66" s="19">
+        <v>0.96199999999999997</v>
+      </c>
+      <c r="D66" s="19">
+        <v>0.96250000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="19">
+        <v>0.94010000000000005</v>
+      </c>
+      <c r="D67" s="19">
+        <v>0.98380000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="19">
+        <v>0.93210000000000004</v>
+      </c>
+      <c r="D68" s="19">
+        <v>0.96879999999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C69" s="19">
+        <v>0.89939999999999998</v>
+      </c>
+      <c r="D69" s="19">
+        <v>0.95679999999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" s="19">
+        <v>0.88439999999999996</v>
+      </c>
+      <c r="D70" s="19">
+        <v>0.93589999999999995</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71" s="19">
+        <v>0.94920000000000004</v>
+      </c>
+      <c r="D71" s="19">
+        <v>0.96530000000000005</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C72" s="19">
+        <v>0.90710000000000002</v>
+      </c>
+      <c r="D72" s="19">
+        <v>0.94630000000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C73" s="19">
+        <v>0.94110000000000005</v>
+      </c>
+      <c r="D73" s="19">
+        <v>0.99039999999999995</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C74" s="18">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="D74" s="18">
+        <v>0.90869999999999995</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C75" s="19">
         <v>0.87139999999999995</v>
       </c>
-      <c r="H8" s="3" t="s">
-[...72 lines deleted...]
-      <c r="M10" s="3" t="s">
+      <c r="D75" s="19">
+        <v>0.9143</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C76" s="19">
+        <v>0.82099999999999995</v>
+      </c>
+      <c r="D76" s="19">
+        <v>0.90639999999999998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C77" s="18">
+        <v>0.79610000000000003</v>
+      </c>
+      <c r="D77" s="18">
+        <v>0.82050000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C78" s="19">
+        <v>0.82840000000000003</v>
+      </c>
+      <c r="D78" s="19">
+        <v>0.85509999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C79" s="19">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="D79" s="19">
+        <v>0.88370000000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="19">
+        <v>0.87709999999999999</v>
+      </c>
+      <c r="D80" s="19">
+        <v>0.91920000000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="19">
+        <v>0.91769999999999996</v>
+      </c>
+      <c r="D81" s="19">
+        <v>0.93510000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="19">
+        <v>0.75549999999999995</v>
+      </c>
+      <c r="D82" s="19">
+        <v>0.76839999999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="19">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="D83" s="19">
+        <v>0.7903</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C84" s="19">
+        <v>0.84189999999999998</v>
+      </c>
+      <c r="D84" s="19">
+        <v>0.86680000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C85" s="19">
+        <v>0.79310000000000003</v>
+      </c>
+      <c r="D85" s="19">
+        <v>0.80220000000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C86" s="19">
+        <v>0.75580000000000003</v>
+      </c>
+      <c r="D86" s="19">
+        <v>0.79139999999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="19">
+        <v>0.79139999999999999</v>
+      </c>
+      <c r="D87" s="19">
+        <v>0.80959999999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="19">
+        <v>0.77500000000000002</v>
+      </c>
+      <c r="D88" s="19">
+        <v>0.83089999999999997</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" s="19">
+        <v>0.78710000000000002</v>
+      </c>
+      <c r="D89" s="19">
+        <v>0.79769999999999996</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" s="19">
+        <v>0.7419</v>
+      </c>
+      <c r="D90" s="19">
+        <v>0.7419</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" s="19">
+        <v>0.79749999999999999</v>
+      </c>
+      <c r="D91" s="19">
+        <v>0.80359999999999998</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="19">
+        <v>0.80120000000000002</v>
+      </c>
+      <c r="D92" s="19">
+        <v>0.80869999999999997</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="19">
+        <v>0.85850000000000004</v>
+      </c>
+      <c r="D93" s="19">
+        <v>0.87450000000000006</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="19">
+        <v>0.7883</v>
+      </c>
+      <c r="D94" s="19">
+        <v>0.79239999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C95" s="19">
+        <v>0.78120000000000001</v>
+      </c>
+      <c r="D95" s="19">
+        <v>0.86850000000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C96" s="19">
+        <v>0.88690000000000002</v>
+      </c>
+      <c r="D96" s="19">
+        <v>0.91149999999999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" s="19">
+        <v>0.83720000000000006</v>
+      </c>
+      <c r="D97" s="19">
+        <v>0.86899999999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C98" s="19">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="D98" s="19">
+        <v>0.92869999999999997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A99" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C99" s="19">
+        <v>0.79139999999999999</v>
+      </c>
+      <c r="D99" s="19">
+        <v>0.80920000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A100" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C100" s="19">
+        <v>0.90529999999999999</v>
+      </c>
+      <c r="D100" s="19">
+        <v>0.94799999999999995</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A101" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C101" s="19">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="D101" s="19">
+        <v>0.87450000000000006</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A102" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C102" s="18">
+        <v>0.86570000000000003</v>
+      </c>
+      <c r="D102" s="18">
+        <v>0.97409999999999997</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A103" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C103" s="19">
+        <v>0.98040000000000005</v>
+      </c>
+      <c r="D103" s="19">
+        <v>1.0164</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A104" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="19">
+        <v>0.84809999999999997</v>
+      </c>
+      <c r="D104" s="19">
+        <v>0.92169999999999996</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A105" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C105" s="19">
+        <v>0.81540000000000001</v>
+      </c>
+      <c r="D105" s="19">
+        <v>0.82850000000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A106" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C106" s="19">
+        <v>0.90820000000000001</v>
+      </c>
+      <c r="D106" s="19">
+        <v>0.95120000000000005</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A107" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C107" s="19">
+        <v>0.8528</v>
+      </c>
+      <c r="D107" s="19">
+        <v>0.89170000000000005</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C108" s="19">
+        <v>0.80200000000000005</v>
+      </c>
+      <c r="D108" s="19">
+        <v>0.82509999999999994</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A109" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" s="19">
+        <v>0.91920000000000002</v>
+      </c>
+      <c r="D109" s="19">
+        <v>0.93340000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A110" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C110" s="19">
+        <v>0.89</v>
+      </c>
+      <c r="D110" s="19">
+        <v>0.99550000000000005</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A111" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C111" s="19">
+        <v>0.88600000000000001</v>
+      </c>
+      <c r="D111" s="19">
+        <v>1.0408999999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C112" s="19">
+        <v>0.87319999999999998</v>
+      </c>
+      <c r="D112" s="19">
+        <v>1.1019000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C113" s="19">
+        <v>0.89649999999999996</v>
+      </c>
+      <c r="D113" s="19">
+        <v>1.0724</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C114" s="18">
+        <v>1.0084</v>
+      </c>
+      <c r="D114" s="18">
+        <v>1.0544</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C115" s="19">
+        <v>1.0549999999999999</v>
+      </c>
+      <c r="D115" s="19">
+        <v>1.1012999999999999</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C116" s="19">
+        <v>0.999</v>
+      </c>
+      <c r="D116" s="19">
+        <v>1.0449999999999999</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="18">
+        <v>1.1443000000000001</v>
+      </c>
+      <c r="D117" s="18">
+        <v>1.2135</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A118" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C118" s="19">
+        <v>0.89710000000000001</v>
+      </c>
+      <c r="D118" s="19">
+        <v>0.96950000000000003</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A119" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C119" s="19">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="D119" s="19">
+        <v>0.99619999999999997</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C120" s="19">
+        <v>1.665</v>
+      </c>
+      <c r="D120" s="19">
+        <v>1.7204999999999999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A121" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C121" s="19">
+        <v>1.2052</v>
+      </c>
+      <c r="D121" s="19">
+        <v>1.2901</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A122" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C122" s="19">
+        <v>0.93589999999999995</v>
+      </c>
+      <c r="D122" s="19">
+        <v>1.0295000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A123" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C123" s="18">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="D123" s="18">
+        <v>0.99180000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" s="19">
+        <v>1.0241</v>
+      </c>
+      <c r="D124" s="19">
+        <v>1.0648</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C125" s="19">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="D125" s="19">
+        <v>0.94689999999999996</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="19">
+        <v>0.88680000000000003</v>
+      </c>
+      <c r="D126" s="19">
+        <v>0.91110000000000002</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="19">
+        <v>1.0411999999999999</v>
+      </c>
+      <c r="D127" s="19">
+        <v>1.0657000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="19">
+        <v>0.79810000000000003</v>
+      </c>
+      <c r="D128" s="19">
+        <v>0.8296</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="19">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="D129" s="19">
+        <v>1.0653999999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A130" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C130" s="19">
+        <v>0.79379999999999995</v>
+      </c>
+      <c r="D130" s="19">
+        <v>0.81320000000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A131" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="19">
+        <v>0.9919</v>
+      </c>
+      <c r="D131" s="19">
+        <v>1.0058</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C132" s="19">
+        <v>0.9234</v>
+      </c>
+      <c r="D132" s="19">
+        <v>1.0881000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="19">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="D133" s="19">
+        <v>0.84619999999999995</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A134" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C134" s="19">
+        <v>0.77339999999999998</v>
+      </c>
+      <c r="D134" s="19">
+        <v>0.86199999999999999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C135" s="19">
+        <v>0.82220000000000004</v>
+      </c>
+      <c r="D135" s="19">
+        <v>0.83230000000000004</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A136" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B136" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C136" s="18">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="D136" s="18">
+        <v>0.92600000000000005</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A137" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C137" s="19">
+        <v>0.79039999999999999</v>
+      </c>
+      <c r="D137" s="19">
+        <v>0.81540000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C138" s="19">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="D138" s="19">
+        <v>0.8599</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C139" s="19">
+        <v>0.92220000000000002</v>
+      </c>
+      <c r="D139" s="19">
+        <v>0.98670000000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C140" s="19">
+        <v>0.89200000000000002</v>
+      </c>
+      <c r="D140" s="19">
+        <v>0.97489999999999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A141" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C141" s="18">
+        <v>0.94520000000000004</v>
+      </c>
+      <c r="D141" s="18">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A142" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="19">
+        <v>0.98419999999999996</v>
+      </c>
+      <c r="D142" s="19">
+        <v>1.0125999999999999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A143" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B143" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="N10" s="4">
-[...28 lines deleted...]
-      <c r="M11" s="3" t="s">
+      <c r="C143" s="19">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="D143" s="19">
+        <v>0.94210000000000005</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C144" s="19">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="D144" s="19">
+        <v>1.0402</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A145" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C145" s="19">
+        <v>0.77190000000000003</v>
+      </c>
+      <c r="D145" s="19">
+        <v>0.78110000000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A146" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="19">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="D146" s="19">
+        <v>0.9425</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A147" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C147" s="19">
+        <v>0.86650000000000005</v>
+      </c>
+      <c r="D147" s="19">
+        <v>0.87929999999999997</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A148" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C148" s="19">
+        <v>0.9657</v>
+      </c>
+      <c r="D148" s="19">
+        <v>1.1482000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A149" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="19">
+        <v>0.99450000000000005</v>
+      </c>
+      <c r="D149" s="19">
+        <v>0.99980000000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A150" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C150" s="19">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="D150" s="19">
+        <v>1.0216000000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A151" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C151" s="19">
+        <v>0.9768</v>
+      </c>
+      <c r="D151" s="19">
+        <v>0.99819999999999998</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A152" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C152" s="18">
+        <v>0.90359999999999996</v>
+      </c>
+      <c r="D152" s="18">
+        <v>0.92400000000000004</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" s="19">
+        <v>0.877</v>
+      </c>
+      <c r="D153" s="19">
+        <v>0.87929999999999997</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A154" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="N11" s="4">
-[...2104 lines deleted...]
-      <c r="B150" s="2" t="s">
+      <c r="C154" s="19">
+        <v>0.85499999999999998</v>
+      </c>
+      <c r="D154" s="19">
+        <v>0.871</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A155" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="C150" s="11">
-[...38 lines deleted...]
-      <c r="B153" s="2" t="s">
+      <c r="B155" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="C153" s="11">
-[...10 lines deleted...]
-      <c r="B154" s="2" t="s">
+      <c r="C155" s="19">
+        <v>0.78210000000000002</v>
+      </c>
+      <c r="D155" s="19">
+        <v>0.82220000000000004</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A156" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="C154" s="11">
-[...10 lines deleted...]
-      <c r="B155" s="2" t="s">
+      <c r="C156" s="19">
+        <v>1.0109999999999999</v>
+      </c>
+      <c r="D156" s="19">
+        <v>1.0257000000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A157" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B157" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="C155" s="11">
-[...10 lines deleted...]
-      <c r="B156" s="2" t="s">
+      <c r="C157" s="19">
+        <v>0.97440000000000004</v>
+      </c>
+      <c r="D157" s="19">
+        <v>1.0087999999999999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A158" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B158" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="C156" s="11">
-[...31 lines deleted...]
-        <v>0.98919999999999997</v>
+      <c r="C158" s="19">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="D158" s="19">
+        <v>0.98880000000000001</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A159" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B159" s="13"/>
+      <c r="C159" s="18">
+        <v>0.89580000000000004</v>
+      </c>
+      <c r="D159" s="18">
+        <v>0.96189999999999998</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A162" t="s">
+        <v>159</v>
+      </c>
+      <c r="L162" s="14"/>
+    </row>
+    <row r="163" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>160</v>
+      </c>
+      <c r="L163" s="14"/>
+    </row>
+    <row r="164" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="L164" s="14"/>
+    </row>
+    <row r="165" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
         <v>161</v>
       </c>
-      <c r="B159" s="13"/>
-[...10 lines deleted...]
-      </c>
+      <c r="L165" s="14"/>
+    </row>
+    <row r="167" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A167" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B167" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C167" s="16"/>
+      <c r="D167" s="16"/>
+      <c r="E167" s="16"/>
+      <c r="F167" s="16"/>
+      <c r="G167" s="16"/>
+      <c r="H167" s="16"/>
+      <c r="I167" s="16"/>
+      <c r="J167" s="16"/>
+      <c r="K167" s="16"/>
+      <c r="L167" s="16"/>
+      <c r="M167" s="16"/>
+      <c r="N167" s="16"/>
+      <c r="O167" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="M5:O20">
-    <sortCondition descending="1" ref="O5:O20"/>
+    <sortCondition descending="1" ref="O4:O20"/>
   </sortState>
-  <mergeCells count="19">
-[...1 lines deleted...]
-    <mergeCell ref="H2:J2"/>
+  <mergeCells count="20">
     <mergeCell ref="M2:O2"/>
-    <mergeCell ref="A135:A140"/>
+    <mergeCell ref="B167:O167"/>
+    <mergeCell ref="A136:A140"/>
     <mergeCell ref="A141:A151"/>
     <mergeCell ref="A152:A158"/>
     <mergeCell ref="A159:B159"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="H2:J2"/>
     <mergeCell ref="A74:A76"/>
-    <mergeCell ref="A77:A100"/>
-[...3 lines deleted...]
-    <mergeCell ref="A122:A134"/>
+    <mergeCell ref="A77:A101"/>
+    <mergeCell ref="A102:A113"/>
+    <mergeCell ref="A114:A116"/>
+    <mergeCell ref="A117:A122"/>
+    <mergeCell ref="A123:A135"/>
     <mergeCell ref="A5:A11"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A21"/>
     <mergeCell ref="A22:A28"/>
     <mergeCell ref="A29:A42"/>
     <mergeCell ref="A43:A73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>mēnešalga</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>mēnesalg ar piem.pret vidusp.</vt:lpstr>
+      <vt:lpstr>mēnešalga </vt:lpstr>
+      <vt:lpstr>mēnešalga no vidsupunkta</vt:lpstr>
+      <vt:lpstr>mēnešal.ar piemaksām</vt:lpstr>
+      <vt:lpstr>mēnešalg.ar piemaksām pret vidu</vt:lpstr>
       <vt:lpstr>reitingi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laila Ruskule</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>