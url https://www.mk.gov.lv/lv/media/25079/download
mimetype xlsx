--- v1 (2026-02-10)
+++ v2 (2026-07-09)
@@ -3,88 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\VPANDK\DIANA\ADM_S_rīcības_grupa\MK_prioritātes\MP_Birojam\Izpildes progress Februāris\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SKKDIP\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\Z3HUPRL9\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AEF2A5A4-C26A-4421-8CFB-022CA3E00E99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BE969D0-A011-4611-9270-3D545F07D318}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Prioritārie pasākumi" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Prioritārie pasākumi'!$A$2:$D$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Prioritārie pasākumi'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="98">
   <si>
     <t>PLĀNOTAIS PASĀKUMS</t>
   </si>
   <si>
     <t>Tiesību akts</t>
   </si>
   <si>
     <t>Termiņš</t>
   </si>
   <si>
     <t>Atbildīgā iestāde</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Atbildes uz iesniegumiem</t>
     </r>
     <r>
@@ -991,173 +994,130 @@
   <si>
     <t>260 h ietaupīts laiks vienai ēkai
 711,38 EUR ietaupījums par katru biedrību</t>
   </si>
   <si>
     <t xml:space="preserve">3 h ietaupīts laiks vienam sociālajam uzņēmumam par papildu informācijas sniegšanu
 450 h kopējais ietaupījums sociālajiem uzņēmumiem gadā
 30,81 EUR ietaupījums  vienam sociālajam uzņēmumam  par papildu informācijas sniegšanu
 4 621,50 EUR kopējais ietaupījums sociālajiem uzņemumiem gadā
 </t>
   </si>
   <si>
     <t xml:space="preserve">1 h ietaupījums komersantam par atskaites sniegšanu finansējuma sniedzējiem
 3232 h kopējais ietaupījums komersantiem gadā (uz visiem komersantiem 404 pilnas darba dienas)
 9,35 EUR  ietaupījums komersantam par atskaites sniegšanu finansējuma sniedzējiem
 30 219,20 EUR kopējais ietaupījums komersantiem gadā (3232 komersanti)
 </t>
   </si>
   <si>
     <t xml:space="preserve">0,05 h  ietaupīts laiks viena nosūtījuma sagatavošanai  
 3 614  h kopējais ietaupījums ārstiem gadā nosūtījumu sagatavošanai 
 0,51 euro ietaupījums viena nosūtījuma sagatavošanai
 37 124,51  euro kopējais ietaupījums ārstiem gadā nosūtījumu sagatavošanai 	</t>
   </si>
   <si>
-    <t>Nav informācijas par ieviešanas iespējām, līdz ar ko, nav prognozējama ietekme.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">0,25 h  ietaupīts laiks viena iesnieguma sagatavošanai  
 668  h kopējais ietaupījums gadā iesniegumu sagatavošanai 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">2,37 euro ietaupījums viena iesnieguma sagatavošanai
 6 327,90  euro kopējais ietaupījums gadā iesnieguma sagatavošanai 	</t>
     </r>
   </si>
   <si>
     <t>1) 3 h  ietaupīts laiks būvniecības procesā dokumentācijas sagatavošanai un iesniegšanai
 1 410  h kopējais ietaupījums gadā būvniecības procesā dokumentācijas sagatavošanai un iesniegšanai
 28,44 euro ietaupījums būvniecības procesā dokumentācijas sagatavošanai un iesniegšanai
 13 366,80  euro kopējais ietaupījums būvniecības procesā dokumentācijas sagatavošanai un iesniegšanai
 2) 20 darba dienu ietaupījums jaunas privātmājas (viena dzīvokļa dzīvojamā māja) būvniecības procesam</t>
   </si>
   <si>
     <t xml:space="preserve">32 darba dienu ietaupījums noteiktu privātmāju (viena dzīvokļa dzīvojamā māja) jaunai būvniecībai </t>
   </si>
   <si>
     <t>0,23 h  ietaupīts laiks jauna SIA reģistrācijai
 2 437  h kopējais ietaupījums gadā jaunu SIA reģistrācijai
 2,15 euro ietaupījums viena SIA reģistrācijai
 22 466,27  euro kopējais ietaupījums gadā  jaunu SIA reģistrācijai</t>
   </si>
   <si>
     <t>20 darba dienu ietaupījums būvniecības procesu būvdarbiem privātmāju (viendzīvokļa un divdzīvokļu dzīvojamās mājas) energoefektivitās uzlabošanai (atjaunošana)</t>
   </si>
   <si>
     <t>RĪCĪBAS GRUPAS IZVIRZĪTIE PRIORITĀRIE PASĀKUMI BIROKRĀTIJAS MAZINĀŠANAI, TO IZPILDES PROGRESS UN IETEKMES IZVĒRTĒJUMS</t>
   </si>
   <si>
     <t>Ietekmes izvērtējums</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(Ietekmes izvērtējums sagatavojams analogi informācijas sniegšnas prasību aprēķinam, kas ietverts tiesību aktu izvērtēšanā, pēc citu pasākuma piemēra.)
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...13 lines deleted...]
-      <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">IZM: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Šāds ietekmes izvērtējums būtu jābalsta vairākos pieņēmumos, kas būtu ļoti subjektīvi, jo ne visi bērni apmeklē skolas fakultatīvu pulciņus, vienam vecākam var būt vairāki bērni, un skolas mācību ekskursijas un pārgājienus organizē savas autonomijas ietvaros, par tām nav jāsniedz atskaites ministrijai; turklāt skolas līdz šim pieteikumus šādiem pasākumiem varēja organizēt dažādi, balstoties uz skolas izstrādātu kārtību.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(Ietekmes izvērtējums sagatavojams analogi informācijas sniegšnas prasību aprēķinam, kas ietverts tiesību aktu izvērtēšanā, pēc citu pasākuma piemēra.)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Ietekmes izvērtējumu veikt nav iespējams. Pasākums pēc būtības attiecas uz dažādu materiālu izvietošanu tīmekļa vietnēs, ko veic LM un VDI.
 Pasākums izpildīts, papildinot informāciju tīmekļa vietnē https://stradavesels.lv/ un nodrošinot tajā vienkopus visplašāko materiālu klāstu par darba aizsardzību. Pamatā šie materiāli ir skaidrojošas vai informējošas dabas un var atvieglot darba aizsardzības jautājumu izpratni, kā arī ieviešanu, tomēr to izmantošana nav obligāta. Attiecīgi ietekmes izvērtējumā nav iespējams izmantot informācijas sniegšanas prasību aprēķinu, jo privātpersonām nav noteikts pienākums sniegt informāciju vai obligāti izmantot tīmekļa vietnē https://stradavesels.lv/ iekļauto informāciju. Turklāt nav iespējams pārliecināties, vai pasākuma īstenošana, veicot materiālu apvienošanu, ir mainījusi privātpersonu informācijas meklēšanas paradumus tīmekļa vietnēs.</t>
-    </r>
-[...23 lines deleted...]
-      <t xml:space="preserve"> Ietekmes izvērtējums šobrīd nav iespējams, t.sk. IT sistēmu izmaiņām.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">2 h un 10 minūtes ietaupītais laiks informācijas sniegšanai
 8 000 h kopējais ietaupījums informācijas sniegšanai
 20,25 EUR ietaupījums par vienu informācijas sniegšanas reizi
 76 744,80 EUR kopējais ietaupījums par informācijas sniegšanu
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">Izpildīts.     </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
@@ -1297,554 +1257,524 @@
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Izpildīts. 
 Nosūtīta 01.10.2025 IZM vēstule Nr. 4-7e/25/2420 novadu izglītības pārvaldēm.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 Izglītības iestādes informētas, ka skolvadības sistēmā saņemtā informācija, kurā var identificēt lietotāju (piemēram, vecāku), ir uzskatāma par iesniegumu (arī bez elektroniskā paraksta). Tādejādi vecākiem ir iespējams iesniegt iesniegumu (arī skolvadības sistēmā):
 1) par visiem pulciņiem un fakultatīviem (arī vienā iesniegumā);
 2) par katru pasākumu atsevišķi - mācību ekskursijām, pārgājieniem utt., jo tas ir skolēnu drošības jautājums; 
 (ja vairāki pasākumi ir ar nelielu laika nobīdi un ar vienu un to pašu atbildīgo pedagogu, iestādē var lemt par atļaujas apvienošanu).
 Par katru nometni vecāku iesniegums jāiesniedz atsevišķi, jo tur ir pārāk daudz specifisku nianšu.</t>
     </r>
   </si>
   <si>
-    <t>Izpildes progress FEBRUĀRIS</t>
-[...29 lines deleted...]
-*Turpinās darbs pie UR datu integrācijas pilnīgas ieviešanas visās programmās, kas paredzēts gan juridiskām, gan fiziskām personām. Atļauja ir piešķirta, integrācijai ar jauno sistēmu nepieciešami dati pieejami 50% apmērā, Integrācijas pabeigšana 100% apmērā plānota 2026.gasda 1. - 2.ceturksnī.
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Izpildīts:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+Likumprojekts "Grozījumi Iesniegumu likumā" (Nr.877/Lp14) pieņemts Saeimā trešajā lasījumā 05.02.2026. Likums stāsies spēkā 01.04.2026.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+Izpildīts:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Iestādes ir pārskatījušas iekšējās procedūras un iesniegumu apstrādes praksi, ieviešot saīsinātas un saturiski koncentrētākas atbildes. Saņemtā informācija apliecina, ka iekšējie procesi ir izvērtēti un veikti nepieciešamie uzlabojumi atbilžu sagatavošanas vienkāršošanai. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Būtiskākās izmaiņas:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+– Veselības ministrijas padotības iestādes vairāk nekā 80 % iesniegumu izskata 2–10 dienās.
+– Ārlietu ministrija vienkāršo atbilžu tekstus un, kur iespējams, ievēro būtiski īsākus termiņus (piem., 3 darba dienas stratēģisku preču identifikācijā).
+– Labklājības ministrija nodrošina iespēju saņemt atbildi 10 dienās elektroniska e-jautājuma formā.
+– CFLA pārskatījusi vēstuļu un lēmumu saturu, ieviešot vieglās valodas principus un ātrāku iesniegumu apstrādi.
+– VID turpina tipveida vēstuļu vienkāršošanu un koncentrēšanos uz būtību.
+– IZM un citas ministrijas norādījušas, ka iekšējā prakse ir pārskatīta un uzlabota.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Izpildīts</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+Likumprojekts "Grozījumi Bezdarbnieku un darba meklētāju atbalsta likumā" (1010/Lp14) pieņemts Saeimā trešajā lasījumā 22.01.2026. un izsludināts 04.02.2026. Likums stāsies spēkā 01.04.2026. 
+Grozījumi MK 25.01.2011. noteikumos Nr.75 "Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem" (25-TA-1534) pieņemti MK 27.01.2026. sēdē.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>PROCESĀ:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+Sociālā uzņēmuma likumprojekts ir pieņemts Saeimā 26.03.2026.  
+Izstrādāti grozījumi Ministru kabineta 2018.gada 27.marta noteikumi Nr.173 "Noteikumi par sociālās atstumtības riskam pakļauto iedzīvotāju grupām un sociālā uzņēmuma statusa piešķiršanas, reģistrēšanas un uzraudzības kārtība". Starpinstitūciju saskaņošana līdz 11.06.2026.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PROCESĀ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>tikai</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> FM:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>- par DDZ:
+Centrālās statistikas pārvaldes darba grupas ietvaros tiek izstrādāti iespējamie grozījumi Ministru kabineta 2010.gada 7.septembra noteikumos Nr.827 “Noteikumi par valsts sociālās apdrošināšanas obligāto iemaksu veicēju reģistrāciju un ziņojumiem par valsts sociālās apdrošināšanas obligātajām iemaksām un iedzīvotāju ienākuma nodokli”.
+- par PVN:
+ Šobrīd grozījumi starpresoru vienošanās ar Centrālo statistikas pārvaldi tiek parakstīti VID pusē un tuvākajā laikā tiks nosūtīti parakstīšanai Centrālajai statistikas pārvaldei.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+IZPILDĪTS:
+EM - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Izstrādāts apvienots CSP un VID informācijas pieprasījuma e-formāts.
+Samazināts uzņēmumu skaits - par 3900, kuriem jāsniedz CSP pārskats 1, 2, 3, 4-apgrozījums, t.i., par 42384 mazāk pārskatu gadā.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">TM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">- No 01.01.2026. stājušies spēkā grozījumi Komerclikumā - UR vairs nav jāiesniedz likvidācijas slēguma finanšu pārskats un revidenta atzinums. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">FM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>- VID 29.12.2025. ir noslēdzis starpresoru vienošanās grozījumus ar Latvijas Republikas Uzņēmumu reģistru  par gada pārskatiem, un, sākot ar 2026. gada 1. janvāri, Latvijas Republikas Uzņēmumu reģistrs informāciju par slēguma finanšu pārskatiem saņems no VID.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">FM/EM
+PROCESĀ:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>*Tiek ieviesta jauna Altum IT sistēma. Aizdevumu pieteikumu izvērtēšanas procesi pakāpeniski tiek pārnesti uz jauno sistēmu pa programmu grupām. 2026. gada 2. ceturksnī MVU aizdevumu plūsmā tika veikta 0. relīze, kuras ietvaros jaunajā sistēmā notestēta klientu portāla darbība un jaunizstrādātā funkcionalitāte, kā arī iegūta atgriezeniskā saite turpmākajiem uzlabojumiem un funkcionalitāšu izstrādei. Pirmās MVU aizdevumu programmas plānots pārnest uz jauno sistēmu 2026. gada 3. ceturksnī.
+*MVU aizdevumu plūsmas ieviešana. Iepriekš MVU aizdevumu plūsmas ieviešana tika atlikta, prioritāri ieviešot hipotekārās kreditēšanas procesu. Hipotekārās kreditēšanas procesa ieviešana ir pabeigta, un darbs pie MVU aizdevumu plūsmas ieviešanas turpinās. 2026. gada 2. ceturksnī tika veikta 0. relīze, kuras ietvaros jaunajā sistēmā notestēta klientu portāla darbība un jaunizstrādātā funkcionalitāte, kā arī iegūta atgriezeniskā saite turpmākajiem uzlabojumiem. Pirmās MVU aizdevumu programmas plānots pārnest uz jauno sistēmu 2026. gada 3. ceturksnī.
+*Datu integrācijas un datu apmaiņas uzlabojumi. Turpinās darbs pie VID datu integrācijas (datu saņemšana par juridisko personu parādiem un PEP statusu). Atļauja ir piešķirta, tehniskā integrācija pabeigta, iekšējo sistēmu pieslēgšanu plānots pabeigt 2026. gada 4. ceturksnī. Vienlaikus tiek izstrādāts risinājums mazā un vidējā komersanta statusa noteikšanai, nodrošinot klientu portālā MVK deklarācijas izveidi ar automatizētu datu ielasīšanu no valsts reģistriem. Risinājumu plānots pabeigt 2026. gada 4. ceturksnī.
+*Turpinās Uzņēmumu reģistra datu integrācijas pilnīga ieviešana visās atbalsta programmās, pārnesot programmas uz jauno IT sistēmu.
 *Turpinās darbs pie pieteikuma veidlapu pārskatīšanas, pārnesot atbalsta programmas uz jauno IT sistēmu.
-*Turpinās darbs pie Programmas “Balsts” un citu programmu tehniskā risinājuma izstrādes un saskaņošanas.
-[...22 lines deleted...]
-*Ieviesta datu integrēšana no LR Uzņēmumu reģistra Altum sistēmās.
+*Turpinās darbs pie Programmas “Balsts” un citu programmu tehniskā risinājuma izstrādes un saskaņošanas.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+IZPILDĪTS:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>*Ieviests attālināto klientu identificēšanas process.
+*Ieviesta datu integrēšana no LR Uzņēmumu reģistra Altum sistēmās. 
 *Atvieglotas prasības finansējuma saņemšanai līdz 100 000 eiro.
 *Atvieglota lielo komercsabiedrību atbalsta pieteikumu izvērtēšana (neatbilstība GNU pazīmēm). 01.07.2025. pieņemti MK noteikumi Nr. 399, kas ļauj komersantiem apliecināt neatbilstību GNU arī situācijās, kad objektīvu apstākļu dēļ nav iespējams iesniegt finanšu datus par saistītiem uzņēmumiem ārzemēs.
 *Ieviesta riskos balstīta pieeja – jo zemāks klienta risks, jo mazāks izpētes apjoms un mazāk dokumentu.
 *Jaunajā daudzdzīvokļu māju energoefektivitātes programmā (DME3) ieviesta vienkāršota pieteikšanās kārtība – kapitāla atlaidi var rezervēt, iesniedzot tikai vienkāršoto energosertifikātu un izmaksu kopsavilkumu (būtisks iesniedzamo dokumentu samazinājums).
 *Jaunajām atbalsta programmām tiek izmantotas esošās pieteikuma formas, papildinot tikai ar programmām specifisko informāciju; jaunās veidlapas tiek veidotas ar minimālu informācijas pieprasījumu no klientiem.
 *Uz jauno IT sistēmu 2026.gada 1.-2.ceturksnī ir plānots pārnest 9 atbalsta programmas. Aizdevuma pieteikumi, kuri jāaizpilda šajās programmās, ir pārskatīti.</t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>PROCESĀ:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">VARAM
+Procesā: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Grozījumi Oficiālās elektroniskās adreses likumā un Ministru kabineta 2017.gada 12.septembra noteikumos Nr.546 "Oficiālo elektronisko adrešu informācijas sistēmas noteikumi" sagatavoti atkārtotai starpinstitūciju saskaņošanai, tiks izsūtīti iestādēm jūnijā. Jaunajām juridiskajām personām stāsies spēkā 01.01.2027., esošajām 01.07.2027.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+TM
+Procesā: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> Izstrādāti grozījumi  likumā "Par Latvijas Republikas Uzņēmumu reģistru"</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">PROCESĀ:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>* pieteikto reģistrācijas dokumentu un papildu numura zīmju attālinātas saņemšanas iespēja;
+      <t xml:space="preserve">* pieteikto reģistrācijas dokumentu un papildu numura zīmju attālinātas saņemšanas iespēja;
 02.12.2025. nodrošināta iespēja saņemt papildu numura zīmi pakomātā, piesakot to CSDD e-pakalpojumos. Turpinās pakalpojuma izstrāde, lai nodrošinātu iespēju CSDD e-pakalpojumos pieteikt reģistrācijas dokumenta saņemšanu pakomātā.
 * atsevišķos gadījumos vadītāja apliecības noformēšana un saņemšana attālināti;
-Tiek izstrādāts attālinātas vadītāja apliecības saņemšanas risinājums
+Sagatavots Ministru kabineta noteikumu projekts "Grozījumi Ministru kabineta  2010.gada 2.februāra noteikumos Nr.103 “Transportlīdzekļu vadītāja tiesību iegūšanas un atjaunošanas kārtība un vadītāja apliecības izsniegšanas, apmaiņas, atjaunošanas un iznīcināšanas kārtība”", kas nepieciešami, lai ieviestu attālinātu vadītāja apliecību noformēšanu. Tuvākajā laikā tas tiks virzīts saskaņošanai institūcijām.
 * atteikties no papīra formas pavadzīmes noformēšanas izmēģinājuma braucienam ar tirdzniecībā esošiem transportlīdzekļiem;
-Ir izstrādāti grozījumi Ministru kabineta noteikumos Nr. 876  “Transportlīdzekļu tirdzniecības noteikumi”, tiek gatavots anotācijas projekts.
+Ir izstrādāti grozījumi Ministru kabineta noteikumos Nr. 876  “Transportlīdzekļu tirdzniecības noteikumi”- TAP: 26-TA-904, tuvākā laikā tiks virzīts uz starpinstitūciju saskaņošanu.
 * Atvieglot procedūras transportlīdzekļa reģistrācijai mantojuma atklāšanās gadījumos.
 Tiek izvērtēti iespējamie risinājumi.
 * Atteikties no mācību kartes katrai autoskolas apmācības vietai. 
-Attiecīgi grozījumi iekļauti likumprojektā "Grozījumi Ceļu satiksmes likumā" 25-TA-1589 , kas nodots saskaņošanai ministrijām, termiņš 16.09.2025.</t>
+Attiecīgi grozījumi iekļauti likumprojektā "Grozījumi Ceļu satiksmes likumā" 25-TA-1589 , kas tika precizēts atbilstoši iebildumiem un priekšlikumiem un nodots atkārtotai saskaņošanai ministrijām, termiņš 09.07.2026. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 IZPILDĪTS: 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">*02.12.2025. nodrošināta iespēja saņemt papildu numura zīmi pakomātā, piesakot to CSDD e-pakalpojumos.
 * atteikties no valsts reģistrācijas numura zīmju nodošanas, lai pārtrauktu reģistrāciju uz laiku;
 No 01.11.2025. numura zīmes reģistrācijas pārtraukšanai uz laiku nav jānodod. Lai saņemtu pakalpojumu, nebūs jābrauc uz CSDD klientu apkalpošanas centru.
 * atteikties no papīra formas sertifikāta (CoC) iesniegšanas jaunu transportlīdzekļu reģistrācijai, tos aizstājot ar elektroniskā formāta sertifikātu.
 Nodrošināta iespēja atteikties no (CoC) iesniegšanas transportlīdzekļu izgatavotāju oficiālajiem pārstāvjiem, veicot pirmreizējo transportlīdzekļa reģistrāciju. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>Izpildīts:</t>
-[...356 lines deleted...]
-      </rPr>
       <t xml:space="preserve">PROCESĀ:
-</t>
-[...10 lines deleted...]
-    </r>
+VARAM
+Procesā: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Visas iesaistītās iestādes ir konceptuāli vienojušās par iespējamo risinājumu. Līdz 16.06.2026. plānots risinājumu aprakstīt detalizēti, tad pieeju saskaņot ar Datu valsts inspekciju. Tālāk risināms jautājums par normatīvo aktu grozīšanu, finansējumu un tehnoloģiju ieviešanu.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">PROCESĀ:
+FM
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Notiek diskusijas ar iesaistītajām institūcijām par pārmērīgu fizisko personu sensitīvu datu nodošanas riskiem saistībā ar izvirzīto mērķi (iespējami automatizētu datu iekļaušanu gada ienākumu deklarācijā), t.sk. automātisku fizisko personu sensitīvu datu sniegšanas atbilstību Vispārīgās datu aizsardzības regulā noteiktajam regulējumam, kā arī atbilstību Latvijas Republikas Satversmes 96. pantā noteiktajam, ka ikvienam ir tiesības uz privātās dzīves neaizskaramību, u.c. riskiem.</t>
+    </r>
+  </si>
+  <si>
+    <t>Izpildes progress JŪNIJS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
@@ -1881,64 +1811,50 @@
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Times New Roman"/>
-[...12 lines deleted...]
-      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2324,535 +2240,535 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92B331F5-62CE-407F-BF37-1C1DE860F122}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F15" sqref="F15"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.54296875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="65.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="30.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="17.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="88.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="57.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="23.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="47.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="47.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="15"/>
     </row>
-    <row r="2" spans="1:7" ht="60.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="114.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" ht="114.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="110.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>68</v>
       </c>
       <c r="F4" s="11"/>
     </row>
-    <row r="5" spans="1:7" ht="101.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="101.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="96.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="82" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="81.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="82" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="81.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="189.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="189.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="80.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="80.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="11"/>
     </row>
-    <row r="11" spans="1:7" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="140" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="150" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F12" s="12" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="220.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="220.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="3"/>
     </row>
-    <row r="14" spans="1:7" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="260.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F14" s="9"/>
     </row>
-    <row r="15" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" ht="226.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F15" s="8"/>
     </row>
-    <row r="16" spans="1:7" ht="287.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" ht="287.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="235.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="96.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="409.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="221" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" ht="178.5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F20" s="9"/>
     </row>
-    <row r="21" spans="1:6" ht="380.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" ht="380.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F21" s="12"/>
     </row>
-    <row r="22" spans="1:6" ht="288" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="288" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="F22" s="12"/>
     </row>
-    <row r="23" spans="1:6" ht="146.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="146.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F23" s="12"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:D23" xr:uid="{92B331F5-62CE-407F-BF37-1C1DE860F122}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010067F14D78208A8D40983F7A662C6A1E64" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="906e6b706ba755b42258439684759624">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5ee113ab-099f-4d88-b856-9959f91cb0e3" xmlns:ns3="68733ecf-ceaa-484d-b13d-10730735d92d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b5a46ccdfc56743e2e9214536eded6" ns2:_="" ns3:_="">
     <xsd:import namespace="5ee113ab-099f-4d88-b856-9959f91cb0e3"/>
     <xsd:import namespace="68733ecf-ceaa-484d-b13d-10730735d92d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ee113ab-099f-4d88-b856-9959f91cb0e3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -2985,88 +2901,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B5A937E-517D-4854-9198-7402777758BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82AE0B29-7ACD-4A8A-AB2D-56C818C133E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{704235D3-36A4-4E6C-BA05-8E1D79F72F3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5ee113ab-099f-4d88-b856-9959f91cb0e3"/>
     <ds:schemaRef ds:uri="68733ecf-ceaa-484d-b13d-10730735d92d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c9e176a8-1567-403a-861e-2ddcf9359962}" enabled="0" method="" siteId="{c9e176a8-1567-403a-861e-2ddcf9359962}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>