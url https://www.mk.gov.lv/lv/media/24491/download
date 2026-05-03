--- v0 (2025-10-24)
+++ v1 (2026-05-03)
@@ -1,593 +1,630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SKKDEM\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.6\home\Findep\budžets2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06AB14B7-A06E-486C-9047-3EAD86168F60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE9457C7-78B5-4CB9-AC5F-9A8E63D141F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Komand_3cet_2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Komandējuma_izd_0101_3103_2026 " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="114">
+  <si>
+    <t>Francija</t>
+  </si>
+  <si>
+    <t>Parīze</t>
+  </si>
+  <si>
+    <t>ministru prezidents</t>
+  </si>
   <si>
     <t>konsultants</t>
   </si>
   <si>
+    <t>ministru prezidenta padomnieks</t>
+  </si>
+  <si>
+    <t>Ukraina</t>
+  </si>
+  <si>
+    <t>Kijiva</t>
+  </si>
+  <si>
+    <t>centra vadītājs</t>
+  </si>
+  <si>
+    <t>centra vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>eksperts</t>
+  </si>
+  <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brisele</t>
   </si>
   <si>
-    <t>ministru prezidenta padomnieks</t>
-[...5 lines deleted...]
-    <t>ministru prezidents</t>
+    <t>Somija</t>
+  </si>
+  <si>
+    <t>Horvātija</t>
+  </si>
+  <si>
+    <t>Zagreba</t>
+  </si>
+  <si>
+    <t>Apvienotie Arābu Emirāti</t>
+  </si>
+  <si>
+    <t>Dubaija</t>
+  </si>
+  <si>
+    <t>Itālija</t>
+  </si>
+  <si>
+    <t>Milāna</t>
   </si>
   <si>
     <t>ministru prezidenta biroja vadītājs</t>
   </si>
   <si>
-    <t>projekta vadītājs</t>
+    <t>Īrija</t>
+  </si>
+  <si>
+    <t>Dublina</t>
+  </si>
+  <si>
+    <t>departamenta vadītājs</t>
+  </si>
+  <si>
+    <t>Minhene</t>
+  </si>
+  <si>
+    <t>Spānija</t>
+  </si>
+  <si>
+    <t>Madride</t>
+  </si>
+  <si>
+    <t>Polija</t>
+  </si>
+  <si>
+    <t>Varšava</t>
+  </si>
+  <si>
+    <t>Zviedrija</t>
+  </si>
+  <si>
+    <t>Stokholma</t>
+  </si>
+  <si>
+    <t>Lielbritānija</t>
+  </si>
+  <si>
+    <t>projekta koordinators</t>
+  </si>
+  <si>
+    <t>Moldova</t>
   </si>
   <si>
     <t>Igaunija</t>
   </si>
   <si>
-    <t>Pieredzes apmaiņas vizīte</t>
-[...53 lines deleted...]
-    <t>Somija</t>
+    <t>Tallina</t>
+  </si>
+  <si>
+    <t>nodaļas vadītājs</t>
+  </si>
+  <si>
+    <t>Norvēģija</t>
+  </si>
+  <si>
+    <t>Oslo</t>
+  </si>
+  <si>
+    <t>projektu vadītājs</t>
+  </si>
+  <si>
+    <t>Londona</t>
   </si>
   <si>
     <t>Helsinki</t>
   </si>
   <si>
-    <t>Vācija</t>
-[...7 lines deleted...]
-  <si>
     <t>Izdevumi par viesnīcu (nakstsmītni), summa</t>
   </si>
   <si>
     <t>Izdevumi par aviobiļetēm, summa</t>
   </si>
   <si>
     <t>Dienas nauda, summa</t>
   </si>
   <si>
     <t>Citi komandējuma izdevumi, summa</t>
   </si>
   <si>
+    <t>Dalība valdības centru vadošo amatpersonu 44.sesijā</t>
+  </si>
+  <si>
+    <t>Dalība NATO Noturības ekspertu konsultācijās par masu evakuācijas plāniem Baltijas reģionā, NATO galvenajā mītnēr Briselē, Beļģijā</t>
+  </si>
+  <si>
+    <t>ES Padomes Ad hoc darba grupas par gatavību, reaģēšanas spējām un noturību pret nākotnes krīzēm – (AHWP-Resilience/B.29) sanāksme</t>
+  </si>
+  <si>
+    <t>Dalība seminārā par EU IR 26 (PACE) mācību scenārija izstrādi</t>
+  </si>
+  <si>
+    <t>Dalība Zviedrijas MSB organizētajās mācībās par cilvēku masveida pārvietošanās (evakuācijas) procesu plānošanu.</t>
+  </si>
+  <si>
+    <t>Piedalīties Eiropas Ekonomikas un sociālo lietu komitejas organizētās Pilsoniskās sabiedrības nedēļas (Civil Society Week 2026) pasākumos saistībā ar līdzdalību, pilsonisko dialogu, demokrātisko vērtību stiprināšanu.</t>
+  </si>
+  <si>
+    <t>Igaunijas Krīzes vadības struktūru apmeklējums</t>
+  </si>
+  <si>
+    <t>Dalība OECD Valsts kapitālsabiedrību un privatizācijas darba grupas 1.-2.aprīļa klātienes sanāksmē Parīzē.</t>
+  </si>
+  <si>
+    <t>Hybrid CoE kopā ar Polijas Republikas Ārlietu ministriju līdzorganizēs konferenci un kara spēli (CDWG) par ārvalstu informācijas manipulācijas  un iejaukšanās (vēlēšanās) apkarošanu. Pasākums notiks Varšavā, Polijā, 2026. gada 23.–25. martā. Šis klātienes pasākums būs veltīts vēlēšanu iejaukšanās tematikai saistībā ar gaidāmajām Armēnijas parlamenta vēlēšanām.</t>
+  </si>
+  <si>
+    <t>Augsta līmeņa seminārs “Sabiedrības noturības stiprināšana Baltijas jūras reģiona valstīs". Mērķis - integrēt Ukrainas pieredzi augstas intensitātes stratēģiskās komunikācijas izaicinājumu pārvarēšanā.</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Savienības Padomes darba grupā</t>
+  </si>
+  <si>
+    <t>Dalība tikšanās reizēs ar Zviedrijas valdības un aģentūru amatpersonām, lai stiprinātu sadarbību civilās aizsardzības, noturības un krīžu vadības jomā.</t>
+  </si>
+  <si>
+    <t>Dalība Lielbritānijas organizētā augsta līmeņa pasākumā par sadarbību ar Baltijas un Ziemeļvalstīm.</t>
+  </si>
+  <si>
+    <t>Darba vizīte Somijas Republikā.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vācija </t>
+  </si>
+  <si>
+    <t>Darba vizīte Ukrainā</t>
+  </si>
+  <si>
+    <t>Darba vizīte Somijā. Nacionālās drošības padomnieku sanāksme.</t>
+  </si>
+  <si>
+    <t>Dalība OECD politikas novērtētāju ekspertu darba grupā.</t>
+  </si>
+  <si>
+    <t>Pasākuma nosaukums: High-Level Meeting of the European Centre for Democratic Resilience</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Padziļināti iepazīties ar Nurse-Family Partnership (NFP) programmas praktiskās īstenošanas modeli Ziemeļīrijā (Belfāstā), īpašu uzmanību pievēršot programmas pārvaldības struktūrai, supervīzijas sistēmai, kvalitātes nodrošināšanas mehānismiem, starpinstitucionālajai sadarbībai un bērnu aizsardzības jautājumu integrācijai programmas īstenošanā. </t>
+  </si>
+  <si>
+    <t>Mērķis ir iepazīties ar Nurse-Family Partnership (NFP) programmas īstenošanas modeli Norvēģijā (Oslo), klātienē vērojot mājvizīšu norisi un analizējot programmas pārvaldības, kvalitātes nodrošināšanas un datu pārvaldības praksi, tostarp ģimeņu iekļaušanas kritēriju piemērošanu, motivēšanas pieejas un komandas darba organizāciju.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mērķis ir iepazīties ar Nurse-Family Partnership (NFP) programmas īstenošanas modeli Norvēģijā (Oslo), klātienē vērojot mājvizīšu norisi un analizējot programmas pārvaldības, kvalitātes nodrošināšanas un datu pārvaldības praksi, tostarp ģimeņu iekļaušanas kritēriju piemērošanu, motivēšanas pieejas un komandas darba organizāciju. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apmēklēt OECD Gov &amp; Tech grupas sanāksmi. Stiprināt sadarbību un veidot dialogu jomā, tiekoties ar vadošajiem globālajiem tehnoloģiju uzņēmumiem </t>
+  </si>
+  <si>
+    <t>Dalība: International Partnership to Counter State-sponsored Disinformation (IPCSD)</t>
+  </si>
+  <si>
+    <t>Darba vizīte Apvienotajos Arābu Emirātos. Dalība "World Government Summit".</t>
+  </si>
+  <si>
+    <t>Dalība ES Padomes Dienaskārtība 2030 sēde</t>
+  </si>
+  <si>
+    <t>Darbs ar EDV Eiropas demokrātijas noturības centru: Workshop on Holistic Approaches to Democratic Resilience</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darba vizīte Ukrainā </t>
+  </si>
+  <si>
+    <t>Dalība NATO Krīzes vadības mācību CMX27 galvenajā plānošanas konferencē (Main Planning Conference)</t>
+  </si>
+  <si>
+    <t>Dalība Baltijas jūras valstu padomes - Civilās aizsardzības tīkla vecāko ekspertu sanāksmē</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dalība Labas gribas koalīcijas valstu līderu sanāksmē.</t>
+  </si>
+  <si>
+    <t>Tikšanās ar UKR valsts un pašvaldību institūcijām, kā arī nevalstiskajām organizācijām Ukrainā, Krīžu pārvaldības prakses pārņemšana.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Padziļināti iepazīties ar Nurse-Family Partnership (NFP) programmas praktiskās īstenošanas modeli Ziemeļīrijā (Belfāstā), īpašu uzmanību pievēršot programmas pārvaldības struktūrai, supervīzijas sistēmai, kvalitātes nodrošināšanas mehānismiem, starpinstitucionālajai sadarbībai un bērnu aizsardzības jautājumu integrācijai programmas īstenošanā.
+</t>
+  </si>
+  <si>
+    <t>PB</t>
+  </si>
+  <si>
+    <t>ESF</t>
+  </si>
+  <si>
+    <t>PB/ES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darba vizīte Beļģijas Karalistē </t>
+  </si>
+  <si>
+    <t>Dalība XXV Ziemas olimpisko spēļu Atklāšanas ceremonijā un oficiālajos pasākumos Milānā.</t>
+  </si>
+  <si>
+    <t>Dalība neformālajā Eiropadomes sēdē.</t>
+  </si>
+  <si>
+    <t>Dalība  Minhenes drošības konferencē.</t>
+  </si>
+  <si>
+    <t>Dalība Apvienoto reaģēšanas spēku  (Joint Expeditionary Force (JEF) valstu premjerministru sanāksmē.</t>
+  </si>
+  <si>
+    <t>Mēnesis</t>
+  </si>
+  <si>
+    <t>Janvāris</t>
+  </si>
+  <si>
+    <t>Februāris</t>
+  </si>
+  <si>
+    <t>Marts</t>
+  </si>
+  <si>
+    <t>Biznesa klase</t>
+  </si>
+  <si>
+    <t>Ekonomiskā klase</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Belfāsta</t>
+  </si>
+  <si>
+    <t>Amats</t>
+  </si>
+  <si>
+    <t>Valsts</t>
+  </si>
+  <si>
+    <t>Pilsēta</t>
+  </si>
+  <si>
     <t>Dienu skaits</t>
   </si>
   <si>
-    <t>Amats</t>
-[...83 lines deleted...]
-    <t>Ekonomiskā klase</t>
+    <t>Finansējums</t>
+  </si>
+  <si>
+    <t>Pamatbudžeta finansējums</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības Padomes finansējums</t>
+  </si>
+  <si>
+    <t>Eiropas Sociālā fonda Plus (ESF+) projektu finansējums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANM </t>
+  </si>
+  <si>
+    <t>Atveseļošanas un noturības mehānisma (ANM) projektu finansējums</t>
+  </si>
+  <si>
+    <t>ERAF</t>
+  </si>
+  <si>
+    <t>Eiropas Savienības attīstības fonda (ERAF) projektu finansējums</t>
+  </si>
+  <si>
+    <t>TP</t>
+  </si>
+  <si>
+    <t>Tehniskā palīdzība ERAF, ESF+, KF, TPF finansējums</t>
   </si>
   <si>
     <t>Mērķis</t>
   </si>
   <si>
-    <t>ANM</t>
-[...37 lines deleted...]
-  <si>
     <t>N.p.k.</t>
   </si>
   <si>
-    <t>1</t>
-[...140 lines deleted...]
-    <t>Dalība Starptautiskā konferencē par Starptautisko sadarbību pret valstu sponsorētu dezinformāciju (IPCSD)</t>
+    <t>Eiropadomes sēde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piedalīties Eiropas Padomes projekta RESIST sanāksmē Moldovā 
+</t>
+  </si>
+  <si>
+    <t>Precizēts - Darba vizīte Horvātijā. Tikšanās ar Horvātijas Ministru prezidentu un dalība Eiropas Tautas partijas līderu un valstu vadītāju sanāksmē.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#0.00"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{904CF177-7535-48F9-B474-DEC3FEF72CFE}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{1B9D5251-59C6-40A6-91AE-72F4D88ACFB9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -847,1898 +884,3885 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N50"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N99"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I17" sqref="I17"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="107.33203125" customWidth="1"/>
+    <col min="2" max="2" width="31.33203125" customWidth="1"/>
+    <col min="3" max="3" width="12.5546875" customWidth="1"/>
+    <col min="4" max="5" width="10.109375" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" customWidth="1"/>
+    <col min="7" max="7" width="13.88671875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="15.44140625" style="5" customWidth="1"/>
+    <col min="9" max="10" width="13.5546875" style="5" customWidth="1"/>
+    <col min="11" max="11" width="15.33203125" style="5" customWidth="1"/>
+    <col min="12" max="12" width="11.33203125" style="5" customWidth="1"/>
+    <col min="13" max="13" width="14.33203125" style="5" customWidth="1"/>
+    <col min="14" max="14" width="95" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A2" s="1" t="s">
+    <row r="1" spans="1:14" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L1" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" s="24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F2" s="3">
+        <v>3</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H2" s="6">
+        <v>506.9</v>
+      </c>
+      <c r="I2" s="6">
+        <v>889.59</v>
+      </c>
+      <c r="J2" s="6">
+        <v>180</v>
+      </c>
+      <c r="K2" s="7">
+        <v>2499.2199999999998</v>
+      </c>
+      <c r="L2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="N2" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="3">
+        <v>2</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H3" s="6">
+        <v>222.45</v>
+      </c>
+      <c r="I3" s="6">
+        <v>480.86</v>
+      </c>
+      <c r="J3" s="6">
+        <v>120</v>
+      </c>
+      <c r="K3" s="6">
+        <v>93.01</v>
+      </c>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N3" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F4" s="3">
+        <v>2</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" s="6">
+        <v>222.45</v>
+      </c>
+      <c r="I4" s="6">
+        <v>480.86</v>
+      </c>
+      <c r="J4" s="6">
+        <v>120</v>
+      </c>
+      <c r="K4" s="6">
+        <v>113.02</v>
+      </c>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H5" s="6">
+        <v>222.45</v>
+      </c>
+      <c r="I5" s="6">
+        <v>480.86</v>
+      </c>
+      <c r="J5" s="6">
+        <v>120</v>
+      </c>
+      <c r="K5" s="6">
+        <v>114.01</v>
+      </c>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F6" s="3">
+        <v>3</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6">
+        <v>921.4</v>
+      </c>
+      <c r="J6" s="6">
+        <v>105</v>
+      </c>
+      <c r="K6" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="3">
+        <v>7</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H7" s="6">
+        <v>549.37</v>
+      </c>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6">
+        <v>147</v>
+      </c>
+      <c r="K7" s="6">
+        <v>13.1</v>
+      </c>
+      <c r="L7" s="7"/>
+      <c r="M7" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F8" s="3">
+        <v>7</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H8" s="6">
+        <v>543.44000000000005</v>
+      </c>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6">
+        <v>245</v>
+      </c>
+      <c r="K8" s="6">
+        <v>13.1</v>
+      </c>
+      <c r="L8" s="7"/>
+      <c r="M8" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F9" s="3">
+        <v>7</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H9" s="6">
+        <v>548.85</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6">
+        <v>245</v>
+      </c>
+      <c r="K9" s="6">
+        <v>13.1</v>
+      </c>
+      <c r="L9" s="7"/>
+      <c r="M9" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N9" s="9" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F10" s="3">
+        <v>7</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="6">
+        <v>543.44000000000005</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6">
+        <v>245</v>
+      </c>
+      <c r="K10" s="6">
+        <v>13.1</v>
+      </c>
+      <c r="L10" s="7"/>
+      <c r="M10" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N10" s="9" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="3">
+        <v>3</v>
+      </c>
+      <c r="G11" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...46 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="H11" s="6">
+        <v>368.2</v>
+      </c>
+      <c r="I11" s="6">
+        <v>812.19</v>
+      </c>
+      <c r="J11" s="6">
+        <v>180</v>
+      </c>
+      <c r="K11" s="6">
+        <v>53.61</v>
+      </c>
+      <c r="L11" s="7"/>
+      <c r="M11" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="3">
         <v>1</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="G12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6">
+        <v>196.8</v>
+      </c>
+      <c r="J12" s="6">
+        <v>55</v>
+      </c>
+      <c r="K12" s="6">
+        <v>13.63</v>
+      </c>
+      <c r="L12" s="7"/>
+      <c r="M12" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...113 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="C13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>87</v>
-      </c>
-[...300 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F13" s="3">
         <v>2</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...6 lines deleted...]
-      <c r="J13" s="9">
+      <c r="G13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H13" s="6">
+        <v>310</v>
+      </c>
+      <c r="I13" s="6">
+        <v>780.56</v>
+      </c>
+      <c r="J13" s="6">
         <v>80</v>
       </c>
-      <c r="K13" s="9">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="K13" s="6">
+        <v>904.66</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="6"/>
+      <c r="N13" s="25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F14" s="3">
         <v>2</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...6 lines deleted...]
-      <c r="J14" s="9">
+      <c r="G14" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="6">
+        <v>155</v>
+      </c>
+      <c r="I14" s="6">
+        <v>773.24</v>
+      </c>
+      <c r="J14" s="6">
         <v>80</v>
       </c>
-      <c r="K14" s="9">
-[...12 lines deleted...]
-        <v>93</v>
+      <c r="K14" s="6">
+        <v>56.26</v>
+      </c>
+      <c r="L14" s="7"/>
+      <c r="M14" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F15" s="3">
         <v>2</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...6 lines deleted...]
-      <c r="J15" s="9">
+      <c r="G15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" s="6">
+        <v>310</v>
+      </c>
+      <c r="I15" s="6">
+        <v>280.56</v>
+      </c>
+      <c r="J15" s="6">
         <v>80</v>
       </c>
-      <c r="K15" s="9">
-[...7 lines deleted...]
-        <v>9</v>
+      <c r="K15" s="6">
+        <v>38.729999999999997</v>
+      </c>
+      <c r="L15" s="7"/>
+      <c r="M15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="25" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
-        <v>94</v>
+      <c r="A16">
+        <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F16" s="3">
         <v>2</v>
       </c>
-      <c r="G16" s="3" t="s">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="G16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" s="6">
+        <v>230.3</v>
+      </c>
+      <c r="I16" s="6">
+        <v>1206.95</v>
+      </c>
+      <c r="J16" s="6">
+        <v>120</v>
+      </c>
+      <c r="K16" s="6">
+        <v>930.01</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="6"/>
+      <c r="N16" s="10" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="2" t="s">
-        <v>95</v>
+      <c r="A17">
+        <v>16</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="F17" s="3">
         <v>2</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J17" s="9">
+      <c r="G17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" s="6">
+        <v>230.3</v>
+      </c>
+      <c r="I17" s="6">
+        <v>699.95</v>
+      </c>
+      <c r="J17" s="6">
         <v>120</v>
       </c>
-      <c r="K17" s="9">
-[...7 lines deleted...]
-        <v>48</v>
+      <c r="K17" s="6">
+        <v>25.01</v>
+      </c>
+      <c r="L17" s="7"/>
+      <c r="M17" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N17" s="10" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="2" t="s">
-        <v>96</v>
+      <c r="A18">
+        <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" s="3">
+        <v>2</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" s="6">
+        <v>230.3</v>
+      </c>
+      <c r="I18" s="6">
+        <v>699.95</v>
+      </c>
+      <c r="J18" s="6">
+        <v>120</v>
+      </c>
+      <c r="K18" s="6">
+        <v>41</v>
+      </c>
+      <c r="L18" s="7"/>
+      <c r="M18" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N18" s="10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" s="3">
+        <v>2</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" s="6">
+        <v>199.83</v>
+      </c>
+      <c r="I19" s="6">
+        <v>733.98</v>
+      </c>
+      <c r="J19" s="6">
+        <v>120</v>
+      </c>
+      <c r="K19" s="6">
+        <v>94.28</v>
+      </c>
+      <c r="L19" s="7"/>
+      <c r="M19" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N19" s="10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" s="3">
+        <v>5</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6">
+        <v>550.6</v>
+      </c>
+      <c r="J20" s="6">
+        <v>250</v>
+      </c>
+      <c r="K20" s="6">
+        <v>44.82</v>
+      </c>
+      <c r="L20" s="7"/>
+      <c r="M20" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N20" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="3">
+        <v>5</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6">
+        <v>550.6</v>
+      </c>
+      <c r="J21" s="6">
+        <v>250</v>
+      </c>
+      <c r="K21" s="6">
+        <v>14.82</v>
+      </c>
+      <c r="L21" s="7"/>
+      <c r="M21" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N21" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" s="3">
+        <v>5</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6">
+        <v>550.6</v>
+      </c>
+      <c r="J22" s="6">
+        <v>250</v>
+      </c>
+      <c r="K22" s="6">
+        <v>14.82</v>
+      </c>
+      <c r="L22" s="7"/>
+      <c r="M22" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="3">
+        <v>5</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6">
+        <v>550.6</v>
+      </c>
+      <c r="J23" s="6">
+        <v>250</v>
+      </c>
+      <c r="K23" s="6">
+        <v>14.82</v>
+      </c>
+      <c r="L23" s="7"/>
+      <c r="M23" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N23" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" s="3">
+        <v>5</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6">
+        <v>1917.7</v>
+      </c>
+      <c r="J24" s="6">
+        <v>250</v>
+      </c>
+      <c r="K24" s="6">
+        <v>15.6</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M24" s="6"/>
+      <c r="N24" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" s="3">
+        <v>5</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6">
+        <v>568.49</v>
+      </c>
+      <c r="J25" s="6">
+        <v>250</v>
+      </c>
+      <c r="K25" s="6">
+        <v>30.59</v>
+      </c>
+      <c r="L25" s="7"/>
+      <c r="M25" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N25" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F26" s="3">
+        <v>5</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6">
+        <v>231.66</v>
+      </c>
+      <c r="J26" s="6">
+        <v>250</v>
+      </c>
+      <c r="K26" s="6">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="L26" s="7"/>
+      <c r="M26" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N26" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F27" s="3">
+        <v>3</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6">
+        <v>2020.89</v>
+      </c>
+      <c r="J27" s="6">
+        <v>180</v>
+      </c>
+      <c r="K27" s="6">
+        <v>64.25</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N27" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F28" s="3">
+        <v>3</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6">
+        <v>169.01</v>
+      </c>
+      <c r="J28" s="6">
+        <v>180</v>
+      </c>
+      <c r="K28" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="L28" s="7"/>
+      <c r="M28" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N28" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" s="3">
+        <v>3</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6">
+        <v>582.17999999999995</v>
+      </c>
+      <c r="J29" s="6">
+        <v>180</v>
+      </c>
+      <c r="K29" s="6">
+        <v>41.35</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F30" s="3">
+        <v>3</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6">
+        <v>582.17999999999995</v>
+      </c>
+      <c r="J30" s="6">
+        <v>180</v>
+      </c>
+      <c r="K30" s="6">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="L30" s="7"/>
+      <c r="M30" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N30" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F31" s="3">
+        <v>1</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6">
+        <v>393.71</v>
+      </c>
+      <c r="J31" s="6">
+        <v>60</v>
+      </c>
+      <c r="K31" s="6">
+        <v>30.19</v>
+      </c>
+      <c r="L31" s="7"/>
+      <c r="M31" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N31" s="10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="3">
+      <c r="D32" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...104 lines deleted...]
-      <c r="B21" s="2" t="s">
+      <c r="E32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" s="3">
+        <v>3</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" s="6">
+        <v>458.4</v>
+      </c>
+      <c r="I32" s="6">
+        <v>365.86</v>
+      </c>
+      <c r="J32" s="6">
+        <v>180</v>
+      </c>
+      <c r="K32" s="6">
+        <v>113.18</v>
+      </c>
+      <c r="L32" s="7"/>
+      <c r="M32" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N32" s="10" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" s="3">
         <v>5</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...523 lines deleted...]
-        <v>58</v>
+      <c r="G33" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H33" s="6">
+        <v>553.20000000000005</v>
+      </c>
+      <c r="I33" s="6">
+        <v>454.21</v>
+      </c>
+      <c r="J33" s="6">
+        <v>300</v>
+      </c>
+      <c r="K33" s="6">
+        <v>75.2</v>
+      </c>
+      <c r="L33" s="7"/>
+      <c r="M33" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
-        <v>112</v>
+      <c r="A34">
+        <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F34" s="3">
         <v>2</v>
       </c>
-      <c r="G34" s="3" t="s">
-[...19 lines deleted...]
-        <v>59</v>
+      <c r="G34" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I34" s="6">
+        <v>770.22</v>
+      </c>
+      <c r="J34" s="6">
+        <v>120</v>
+      </c>
+      <c r="K34" s="6">
+        <v>21.27</v>
+      </c>
+      <c r="L34" s="7"/>
+      <c r="M34" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N34" s="10" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="2" t="s">
-        <v>113</v>
+      <c r="A35">
+        <v>34</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F35" s="3">
         <v>2</v>
       </c>
-      <c r="G35" s="3" t="s">
-[...19 lines deleted...]
-        <v>60</v>
+      <c r="G35" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I35" s="6">
+        <v>370.61</v>
+      </c>
+      <c r="J35" s="6">
+        <v>120</v>
+      </c>
+      <c r="K35" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L35" s="7"/>
+      <c r="M35" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N35" s="10" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="2" t="s">
-        <v>114</v>
+      <c r="A36">
+        <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F36" s="3">
         <v>2</v>
       </c>
-      <c r="G36" s="3" t="s">
-[...19 lines deleted...]
-        <v>59</v>
+      <c r="G36" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H36" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I36" s="6">
+        <v>370.61</v>
+      </c>
+      <c r="J36" s="6">
+        <v>120</v>
+      </c>
+      <c r="K36" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L36" s="7"/>
+      <c r="M36" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N36" s="10" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="2" t="s">
-        <v>115</v>
+      <c r="A37">
+        <v>36</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F37" s="3">
         <v>2</v>
       </c>
-      <c r="G37" s="3" t="s">
+      <c r="G37" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" s="6">
+        <v>226.66</v>
+      </c>
+      <c r="I37" s="6">
+        <v>470.61</v>
+      </c>
+      <c r="J37" s="6">
+        <v>120</v>
+      </c>
+      <c r="K37" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M37" s="6"/>
+      <c r="N37" s="10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F38" s="3">
+        <v>3</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H38" s="6">
+        <v>480</v>
+      </c>
+      <c r="I38" s="6">
+        <v>900.16</v>
+      </c>
+      <c r="J38" s="6">
+        <v>150</v>
+      </c>
+      <c r="K38" s="6">
+        <v>91.91</v>
+      </c>
+      <c r="L38" s="7"/>
+      <c r="M38" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N38" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F39" s="3">
+        <v>3</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H39" s="6">
+        <v>698.4</v>
+      </c>
+      <c r="I39" s="6">
+        <v>614.79</v>
+      </c>
+      <c r="J39" s="6">
+        <v>200</v>
+      </c>
+      <c r="K39" s="6">
+        <v>10.17</v>
+      </c>
+      <c r="L39" s="7"/>
+      <c r="M39" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" s="3">
+        <v>3</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40" s="6">
+        <v>480</v>
+      </c>
+      <c r="I40" s="6">
+        <v>900.16</v>
+      </c>
+      <c r="J40" s="6">
+        <v>150</v>
+      </c>
+      <c r="K40" s="6">
+        <v>7.52</v>
+      </c>
+      <c r="L40" s="7"/>
+      <c r="M40" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" s="3">
+        <v>3</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H41" s="6">
+        <v>480</v>
+      </c>
+      <c r="I41" s="6">
+        <v>900.16</v>
+      </c>
+      <c r="J41" s="6">
+        <v>150</v>
+      </c>
+      <c r="K41" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="L41" s="7"/>
+      <c r="M41" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N41" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F42" s="3">
+        <v>2</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="6">
+        <v>480</v>
+      </c>
+      <c r="I42" s="6">
+        <v>1306.08</v>
+      </c>
+      <c r="J42" s="6">
+        <v>100</v>
+      </c>
+      <c r="K42" s="6">
+        <v>664.34</v>
+      </c>
+      <c r="L42" s="7"/>
+      <c r="M42" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N42" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F43" s="3">
+        <v>2</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H43" s="6">
+        <v>480</v>
+      </c>
+      <c r="I43" s="6">
+        <v>1306.08</v>
+      </c>
+      <c r="J43" s="6">
+        <v>100</v>
+      </c>
+      <c r="K43" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L43" s="7"/>
+      <c r="M43" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N43" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F44" s="3">
+        <v>2</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H44" s="6">
+        <v>480</v>
+      </c>
+      <c r="I44" s="6">
+        <v>1471.18</v>
+      </c>
+      <c r="J44" s="6">
+        <v>100</v>
+      </c>
+      <c r="K44" s="6">
+        <v>1264.3399999999999</v>
+      </c>
+      <c r="L44" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M44" s="6"/>
+      <c r="N44" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F45" s="3">
+        <v>3</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" s="6">
+        <v>360</v>
+      </c>
+      <c r="I45" s="6">
+        <v>421.18</v>
+      </c>
+      <c r="J45" s="6">
+        <v>150</v>
+      </c>
+      <c r="K45" s="6">
+        <v>18.32</v>
+      </c>
+      <c r="L45" s="7"/>
+      <c r="M45" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N45" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F46" s="3">
+        <v>3</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H46" s="6">
+        <v>310.60000000000002</v>
+      </c>
+      <c r="I46" s="6">
+        <v>369.85</v>
+      </c>
+      <c r="J46" s="6">
+        <v>180</v>
+      </c>
+      <c r="K46" s="6">
+        <v>21.12</v>
+      </c>
+      <c r="L46" s="7"/>
+      <c r="M46" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N46" s="9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F47" s="3">
+        <v>3</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H47" s="6">
+        <v>314.39999999999998</v>
+      </c>
+      <c r="I47" s="6">
+        <v>464.85</v>
+      </c>
+      <c r="J47" s="6">
+        <v>180</v>
+      </c>
+      <c r="K47" s="6">
+        <v>55.11</v>
+      </c>
+      <c r="L47" s="7"/>
+      <c r="M47" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N47" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F48" s="3">
+        <v>3</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6">
+        <v>105</v>
+      </c>
+      <c r="K48" s="6">
+        <v>11.86</v>
+      </c>
+      <c r="L48" s="7"/>
+      <c r="M48" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N48" s="9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F49" s="3">
+        <v>3</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H49" s="6">
+        <v>442.8</v>
+      </c>
+      <c r="I49" s="6">
+        <v>457.85</v>
+      </c>
+      <c r="J49" s="6">
+        <v>180</v>
+      </c>
+      <c r="K49" s="6">
+        <v>26.92</v>
+      </c>
+      <c r="L49" s="7"/>
+      <c r="M49" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N49" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F50" s="3">
+        <v>6</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="H50" s="6">
+        <v>1425</v>
+      </c>
+      <c r="I50" s="6">
+        <v>443.05</v>
+      </c>
+      <c r="J50" s="6">
+        <v>390</v>
+      </c>
+      <c r="K50" s="6">
+        <v>98.1</v>
+      </c>
+      <c r="L50" s="7"/>
+      <c r="M50" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N50" s="9" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F51" s="3">
+        <v>6</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="H51" s="6">
+        <v>1425</v>
+      </c>
+      <c r="I51" s="6">
+        <v>443.06</v>
+      </c>
+      <c r="J51" s="6">
+        <v>390</v>
+      </c>
+      <c r="K51" s="6">
+        <v>89.21</v>
+      </c>
+      <c r="L51" s="7"/>
+      <c r="M51" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N51" s="9" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F52" s="3">
+        <v>2</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6">
+        <v>473.37</v>
+      </c>
+      <c r="J52" s="6">
+        <v>70</v>
+      </c>
+      <c r="K52" s="6">
+        <v>409.69</v>
+      </c>
+      <c r="L52" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M52" s="6"/>
+      <c r="N52" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F53" s="3">
+        <v>2</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6">
+        <v>331.32</v>
+      </c>
+      <c r="J53" s="6">
+        <v>70</v>
+      </c>
+      <c r="K53" s="6">
+        <v>38.68</v>
+      </c>
+      <c r="L53" s="7"/>
+      <c r="M53" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N53" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F54" s="3">
+        <v>2</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6">
+        <v>331.32</v>
+      </c>
+      <c r="J54" s="6">
+        <v>70</v>
+      </c>
+      <c r="K54" s="6">
+        <v>407.83</v>
+      </c>
+      <c r="L54" s="7"/>
+      <c r="M54" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N54" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F55" s="3">
+        <v>2</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6">
+        <v>331.32</v>
+      </c>
+      <c r="J55" s="6">
+        <v>70</v>
+      </c>
+      <c r="K55" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L55" s="7"/>
+      <c r="M55" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N55" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F56" s="3">
+        <v>3</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6">
+        <v>612.85</v>
+      </c>
+      <c r="J56" s="6">
+        <v>105</v>
+      </c>
+      <c r="K56" s="6">
+        <v>237.08</v>
+      </c>
+      <c r="L56" s="7"/>
+      <c r="M56" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N56" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F57" s="3">
+        <v>3</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6">
+        <v>612.85</v>
+      </c>
+      <c r="J57" s="6">
+        <v>105</v>
+      </c>
+      <c r="K57" s="6">
+        <v>7.52</v>
+      </c>
+      <c r="L57" s="7"/>
+      <c r="M57" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N57" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F58" s="3">
+        <v>3</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6">
+        <v>612.85</v>
+      </c>
+      <c r="J58" s="6">
+        <v>105</v>
+      </c>
+      <c r="K58" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="L58" s="7"/>
+      <c r="M58" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N58" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F59" s="3">
+        <v>2</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" s="6">
+        <v>230.3</v>
+      </c>
+      <c r="I59" s="6">
+        <v>967.62</v>
+      </c>
+      <c r="J59" s="6">
+        <v>120</v>
+      </c>
+      <c r="K59" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="L59" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M59" s="6"/>
+      <c r="N59" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F60" s="3">
+        <v>2</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H60" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I60" s="6">
+        <v>986.03</v>
+      </c>
+      <c r="J60" s="6">
+        <v>120</v>
+      </c>
+      <c r="K60" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L60" s="7"/>
+      <c r="M60" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N60" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F61" s="3">
+        <v>2</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H61" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I61" s="6">
+        <v>986.03</v>
+      </c>
+      <c r="J61" s="6">
+        <v>120</v>
+      </c>
+      <c r="K61" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L61" s="7"/>
+      <c r="M61" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N61" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F62" s="3">
+        <v>2</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H62" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I62" s="6">
+        <v>986.03</v>
+      </c>
+      <c r="J62" s="6">
+        <v>120</v>
+      </c>
+      <c r="K62" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L62" s="7"/>
+      <c r="M62" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N62" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F63" s="3">
+        <v>2</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H63" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I63" s="6">
+        <v>744.85</v>
+      </c>
+      <c r="J63" s="6">
+        <v>120</v>
+      </c>
+      <c r="K63" s="6">
+        <v>25.67</v>
+      </c>
+      <c r="L63" s="7"/>
+      <c r="M63" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N63" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F64" s="3">
+        <v>2</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H64" s="6">
+        <v>210.3</v>
+      </c>
+      <c r="I64" s="6">
+        <v>744.85</v>
+      </c>
+      <c r="J64" s="6">
+        <v>120</v>
+      </c>
+      <c r="K64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="L64" s="7"/>
+      <c r="M64" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N64" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F65" s="3">
+        <v>1</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6">
+        <v>26</v>
+      </c>
+      <c r="K65" s="6"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N65" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F66" s="3">
+        <v>1</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6">
+        <v>40</v>
+      </c>
+      <c r="K66" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="L66" s="7"/>
+      <c r="M66" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N66" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F67" s="3">
+        <v>1</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6">
+        <v>40</v>
+      </c>
+      <c r="K67" s="6"/>
+      <c r="L67" s="7"/>
+      <c r="M67" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N67" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F68" s="3">
+        <v>4</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H68" s="6">
+        <v>591</v>
+      </c>
+      <c r="I68" s="6">
+        <v>384.85</v>
+      </c>
+      <c r="J68" s="6">
+        <v>240</v>
+      </c>
+      <c r="K68" s="6">
+        <v>78.86</v>
+      </c>
+      <c r="L68" s="7"/>
+      <c r="M68" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N68" s="9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A69">
         <v>68</v>
       </c>
-      <c r="H37" s="9">
-[...5 lines deleted...]
-      <c r="J37" s="9">
+      <c r="B69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F69" s="3">
+        <v>2</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H69" s="6">
+        <v>162</v>
+      </c>
+      <c r="I69" s="6">
+        <v>169.3</v>
+      </c>
+      <c r="J69" s="6">
         <v>100</v>
       </c>
-      <c r="K37" s="9">
-[...17 lines deleted...]
-      <c r="C38" s="2" t="s">
+      <c r="K69" s="6">
+        <v>109.62</v>
+      </c>
+      <c r="L69" s="7"/>
+      <c r="M69" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N69" s="9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F70" s="3">
+        <v>2</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H70" s="6">
+        <v>99.52</v>
+      </c>
+      <c r="I70" s="6">
+        <v>403.98</v>
+      </c>
+      <c r="J70" s="6">
+        <v>120</v>
+      </c>
+      <c r="K70" s="6">
+        <v>22</v>
+      </c>
+      <c r="L70" s="7"/>
+      <c r="M70" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N70" s="9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F71" s="3">
+        <v>4</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="7"/>
+      <c r="M71" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N71" s="9" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F72" s="3">
+        <v>3</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H72" s="6">
+        <v>484</v>
+      </c>
+      <c r="I72" s="6">
+        <v>317.93</v>
+      </c>
+      <c r="J72" s="6">
+        <v>180</v>
+      </c>
+      <c r="K72" s="6">
+        <v>89.86</v>
+      </c>
+      <c r="L72" s="7"/>
+      <c r="M72" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N72" s="10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F73" s="3">
+        <v>4</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="H73" s="6">
+        <v>471</v>
+      </c>
+      <c r="I73" s="6">
+        <v>231.12</v>
+      </c>
+      <c r="J73" s="6">
+        <v>260</v>
+      </c>
+      <c r="K73" s="6">
+        <v>103.16</v>
+      </c>
+      <c r="L73" s="7"/>
+      <c r="M73" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N73" s="9" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F74" s="3">
+        <v>3</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H74" s="6">
+        <v>276</v>
+      </c>
+      <c r="I74" s="6">
+        <v>544.26</v>
+      </c>
+      <c r="J74" s="6">
+        <v>105</v>
+      </c>
+      <c r="K74" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="L74" s="7"/>
+      <c r="M74" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N74" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F75" s="3">
+        <v>1</v>
+      </c>
+      <c r="G75" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6">
+        <v>186.88</v>
+      </c>
+      <c r="J75" s="6">
+        <v>55</v>
+      </c>
+      <c r="K75" s="6">
+        <v>12.24</v>
+      </c>
+      <c r="L75" s="7"/>
+      <c r="M75" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N75" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F76" s="3">
+        <v>4</v>
+      </c>
+      <c r="G76" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="H76" s="6">
+        <v>471</v>
+      </c>
+      <c r="I76" s="6">
+        <v>251.12</v>
+      </c>
+      <c r="J76" s="6">
+        <v>260</v>
+      </c>
+      <c r="K76" s="6">
+        <v>197.15</v>
+      </c>
+      <c r="L76" s="7"/>
+      <c r="M76" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N76" s="9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F77" s="3">
+        <v>3</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H77" s="6">
+        <v>170.1</v>
+      </c>
+      <c r="I77" s="6">
+        <v>187.96</v>
+      </c>
+      <c r="J77" s="6">
+        <v>120</v>
+      </c>
+      <c r="K77" s="6">
+        <v>40.72</v>
+      </c>
+      <c r="L77" s="7"/>
+      <c r="M77" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N77" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F78" s="3">
+        <v>3</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H78" s="6">
+        <v>370</v>
+      </c>
+      <c r="I78" s="6">
+        <v>414.85</v>
+      </c>
+      <c r="J78" s="6">
+        <v>180</v>
+      </c>
+      <c r="K78" s="6">
+        <v>94.9</v>
+      </c>
+      <c r="L78" s="7"/>
+      <c r="M78" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N78" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D79" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="E79" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F79" s="3">
+        <v>2</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H79" s="6">
+        <v>152</v>
+      </c>
+      <c r="I79" s="6">
+        <v>242.28</v>
+      </c>
+      <c r="J79" s="6">
+        <v>100</v>
+      </c>
+      <c r="K79" s="6">
+        <v>78.239999999999995</v>
+      </c>
+      <c r="L79" s="7"/>
+      <c r="M79" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N79" s="9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F80" s="3">
+        <v>3</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H80" s="6">
+        <v>366</v>
+      </c>
+      <c r="I80" s="6">
+        <v>403.85</v>
+      </c>
+      <c r="J80" s="6">
+        <v>180</v>
+      </c>
+      <c r="K80" s="6">
+        <v>74.510000000000005</v>
+      </c>
+      <c r="L80" s="7"/>
+      <c r="M80" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N80" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="3">
+      <c r="D81" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F81" s="3">
+        <v>4</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H81" s="6">
+        <v>788.55</v>
+      </c>
+      <c r="I81" s="6">
+        <v>294.19</v>
+      </c>
+      <c r="J81" s="6">
+        <v>260</v>
+      </c>
+      <c r="K81" s="6">
+        <v>33.54</v>
+      </c>
+      <c r="L81" s="7"/>
+      <c r="M81" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N81" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G38" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J38" s="9">
+      <c r="C82" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F82" s="3">
+        <v>3</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H82" s="6">
+        <v>460.6</v>
+      </c>
+      <c r="I82" s="6">
+        <v>1041.95</v>
+      </c>
+      <c r="J82" s="6">
+        <v>180</v>
+      </c>
+      <c r="K82" s="6">
+        <v>6.77</v>
+      </c>
+      <c r="L82" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M82" s="6"/>
+      <c r="N82" s="10" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F83" s="3">
+        <v>3</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H83" s="6">
+        <v>420.6</v>
+      </c>
+      <c r="I83" s="6">
+        <v>743.95</v>
+      </c>
+      <c r="J83" s="6">
+        <v>180</v>
+      </c>
+      <c r="K83" s="6">
+        <v>30.76</v>
+      </c>
+      <c r="L83" s="7"/>
+      <c r="M83" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N83" s="10" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F84" s="3">
+        <v>3</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H84" s="6">
+        <v>420.6</v>
+      </c>
+      <c r="I84" s="6">
+        <v>758.95</v>
+      </c>
+      <c r="J84" s="6">
+        <v>180</v>
+      </c>
+      <c r="K84" s="6">
+        <v>6.77</v>
+      </c>
+      <c r="L84" s="7"/>
+      <c r="M84" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N84" s="10" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F85" s="3">
+        <v>3</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H85" s="6">
+        <v>420.6</v>
+      </c>
+      <c r="I85" s="6">
+        <v>552.95000000000005</v>
+      </c>
+      <c r="J85" s="6">
+        <v>180</v>
+      </c>
+      <c r="K85" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="L85" s="7"/>
+      <c r="M85" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N85" s="10" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F86" s="3">
+        <v>1</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H86" s="6"/>
+      <c r="I86" s="6">
+        <v>463.8</v>
+      </c>
+      <c r="J86" s="6">
+        <v>55</v>
+      </c>
+      <c r="K86" s="6">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="L86" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="M86" s="6"/>
+      <c r="N86" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F87" s="3">
+        <v>1</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H87" s="6"/>
+      <c r="I87" s="6">
+        <v>334.8</v>
+      </c>
+      <c r="J87" s="6">
+        <v>55</v>
+      </c>
+      <c r="K87" s="6">
+        <v>66.430000000000007</v>
+      </c>
+      <c r="L87" s="7"/>
+      <c r="M87" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N87" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F88" s="3">
+        <v>1</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6">
+        <v>334.8</v>
+      </c>
+      <c r="J88" s="6">
+        <v>55</v>
+      </c>
+      <c r="K88" s="6">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="L88" s="7"/>
+      <c r="M88" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N88" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F89" s="3">
+        <v>1</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H89" s="6"/>
+      <c r="I89" s="6">
+        <v>334.8</v>
+      </c>
+      <c r="J89" s="6">
+        <v>55</v>
+      </c>
+      <c r="K89" s="6">
+        <v>2.44</v>
+      </c>
+      <c r="L89" s="7"/>
+      <c r="M89" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N89" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F90" s="3">
+        <v>1</v>
+      </c>
+      <c r="G90" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="H90" s="6"/>
+      <c r="I90" s="6">
+        <v>334.8</v>
+      </c>
+      <c r="J90" s="6">
+        <v>55</v>
+      </c>
+      <c r="K90" s="6">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="L90" s="7"/>
+      <c r="M90" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N90" s="9" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A91" s="23">
+        <v>90</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F91" s="13">
+        <v>3</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="H91" s="14">
+        <v>287</v>
+      </c>
+      <c r="I91" s="14">
+        <v>508.98</v>
+      </c>
+      <c r="J91" s="14">
+        <v>180</v>
+      </c>
+      <c r="K91" s="14">
+        <v>97.6</v>
+      </c>
+      <c r="L91" s="15"/>
+      <c r="M91" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="N91" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A93" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B93" s="18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A94" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="K38" s="9">
-[...264 lines deleted...]
-      <c r="B50" s="12" t="s">
+      <c r="B94" s="18" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A95" s="17" t="s">
         <v>79</v>
       </c>
+      <c r="B95" s="19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A96" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B96" s="18" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B97" s="18" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="5"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-[...5 lines deleted...]
-  <pageSetup orientation="portrait"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Komand_3cet_2025</vt:lpstr>
+      <vt:lpstr>Komandējuma_izd_0101_3103_2026 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Edīte Matuseviča</dc:creator>
+  <dc:creator>I_Sedlina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>