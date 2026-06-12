--- v3 (2026-02-20)
+++ v4 (2026-06-12)
@@ -6,108 +6,120 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E7FD636-D533-4D0E-AF24-A95AE216706C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{944618F5-B163-4C75-9636-D36A258631D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="info" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$8:$AK$182</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$9:$AK$183</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O184" i="3" l="1"/>
-[...12 lines deleted...]
-  <c r="E184" i="3" l="1"/>
+  <c r="B9" i="3" l="1"/>
+  <c r="B185" i="3" s="1"/>
+  <c r="K9" i="3"/>
+  <c r="K185" i="3" s="1"/>
+  <c r="G9" i="3"/>
+  <c r="G185" i="3" s="1"/>
+  <c r="H9" i="3"/>
+  <c r="I9" i="3"/>
+  <c r="J9" i="3"/>
+  <c r="J185" i="3" s="1"/>
+  <c r="F9" i="3"/>
+  <c r="F185" i="3" s="1"/>
+  <c r="D9" i="3"/>
+  <c r="D185" i="3" s="1"/>
+  <c r="C9" i="3"/>
+  <c r="C185" i="3" s="1"/>
+  <c r="O185" i="3"/>
+  <c r="N185" i="3"/>
+  <c r="M185" i="3"/>
+  <c r="L185" i="3"/>
+  <c r="I185" i="3"/>
+  <c r="H185" i="3"/>
+  <c r="E185" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="198">
   <si>
     <t>Valsts kanceleja</t>
   </si>
   <si>
+    <t>Informācija par vakantajiem amatiem valsts budžeta iestādēs</t>
+  </si>
+  <si>
     <t>Pārskata periods</t>
   </si>
   <si>
     <t>uz</t>
   </si>
   <si>
     <t>Institūcija</t>
   </si>
   <si>
     <t>Amatu skaits kopā</t>
   </si>
   <si>
     <t>Amatu slodzes kopā</t>
   </si>
   <si>
     <t>Vakanto amatu slodžu summa</t>
   </si>
   <si>
     <t>Vakantās slodzes procentos no kopējās slodžu summas</t>
   </si>
   <si>
     <t>Ierēdņu amatu slodzes (S un I)</t>
   </si>
   <si>
     <t>Vakantās ierēdņu amatu slodzes (S un I)</t>
@@ -217,50 +229,53 @@
   <si>
     <t>Valsts ieņēmumu dienests</t>
   </si>
   <si>
     <t>Valsts kase</t>
   </si>
   <si>
     <t>IEM resors</t>
   </si>
   <si>
     <t>Iekšlietu ministrija</t>
   </si>
   <si>
     <t>Finanšu izlūkošanas dienests</t>
   </si>
   <si>
     <t>Iekšējās drošības birojs</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas Informācijas centrs</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas veselības un sporta centrs</t>
   </si>
   <si>
+    <t>Nodokļu un muitas policija</t>
+  </si>
+  <si>
     <t>Nodrošinājuma valsts aģentūra</t>
   </si>
   <si>
     <t>Pilsonības un migrācijas lietu pārvalde</t>
   </si>
   <si>
     <t>Valsts policija</t>
   </si>
   <si>
     <t>Valsts robežsardze</t>
   </si>
   <si>
     <t>Valsts ugunsdzēsības un glābšanas dienests</t>
   </si>
   <si>
     <t>Ugunsdrošības un civilās aizsardzības koledža</t>
   </si>
   <si>
     <t>Valsts policijas koledža</t>
   </si>
   <si>
     <t>Valsts robežsardzes koledža</t>
   </si>
   <si>
     <t>IZM resors</t>
@@ -430,59 +445,59 @@
   <si>
     <t>Latgales Mūzikas un mākslas vidusskola</t>
   </si>
   <si>
     <t>Liepājas Mūzikas, mākslas un dizaina vidusskola</t>
   </si>
   <si>
     <t>Nacionālā Mākslu vidusskola</t>
   </si>
   <si>
     <t>Rīgas Dizaina un mākslas vidusskola</t>
   </si>
   <si>
     <t>Staņislava Broka Daugavpils mūzikas vidusskola</t>
   </si>
   <si>
     <t>Ventspils mūzikas vidusskola</t>
   </si>
   <si>
     <t>LM resors</t>
   </si>
   <si>
     <t>Labklājības ministrija</t>
   </si>
   <si>
+    <t>Bērnu aizsardzības centrs</t>
+  </si>
+  <si>
     <t>Nodarbinātības valsts aģentūra</t>
   </si>
   <si>
     <t>Sociālās integrācijas valsts aģentūra</t>
   </si>
   <si>
-    <t>Valsts bērnu tiesību aizsardzības inspekcija</t>
-[...1 lines deleted...]
-  <si>
     <t>Valsts darba inspekcija</t>
   </si>
   <si>
     <t>Valsts sociālās apdrošināšanas aģentūra</t>
   </si>
   <si>
     <t>Veselības un darbspēju ekspertīzes ārstu valsts komisija</t>
   </si>
   <si>
     <t>VSAC "Kurzeme"</t>
   </si>
   <si>
     <t>VSAC "Latgale"</t>
   </si>
   <si>
     <t>VSAC "Rīga"</t>
   </si>
   <si>
     <t>VSAC "Zemgale"</t>
   </si>
   <si>
     <t>MK resors</t>
   </si>
   <si>
     <t>Valsts administrācijas skola</t>
@@ -574,53 +589,50 @@
   <si>
     <t>Valsts probācijas dienests</t>
   </si>
   <si>
     <t>Valsts tiesu ekspertīžu birojs</t>
   </si>
   <si>
     <t>Valsts valodas centrs</t>
   </si>
   <si>
     <t>Valsts zemes dienests</t>
   </si>
   <si>
     <t>VARAM resors</t>
   </si>
   <si>
     <t>Viedās administrācijas un reģionālās attīstības ministrija</t>
   </si>
   <si>
     <t>Dabas aizsardzības pārvalde</t>
   </si>
   <si>
     <t>Latvijas Dabas muzejs</t>
   </si>
   <si>
-    <t>Latvijas Nacionālais botāniskais dārzs</t>
-[...1 lines deleted...]
-  <si>
     <t>Valsts digitālās attīstības aģentūra</t>
   </si>
   <si>
     <t>VM resors</t>
   </si>
   <si>
     <t>Veselības ministrija</t>
   </si>
   <si>
     <t>Latvijas Antidopinga birojs</t>
   </si>
   <si>
     <t>Nacionālais veselības dienests</t>
   </si>
   <si>
     <t>Neatliekamās medicīniskās palīdzības dienests</t>
   </si>
   <si>
     <t>Paula Stradiņa Medicīnas vēstures muzejs</t>
   </si>
   <si>
     <t>Slimību profilakses un kontroles centrs</t>
   </si>
   <si>
     <t>Valsts asinsdonoru centrs</t>
@@ -637,66 +649,63 @@
   <si>
     <t>ZM resors</t>
   </si>
   <si>
     <t>Zemkopības ministrija</t>
   </si>
   <si>
     <t>Lauku atbalsta dienests</t>
   </si>
   <si>
     <t>Pārtikas un veterinārais dienests</t>
   </si>
   <si>
     <t>Valsts augu aizsardzības dienests</t>
   </si>
   <si>
     <t>Valsts meža dienests</t>
   </si>
   <si>
     <t>Valsts tehniskās uzraudzības aģentūra</t>
   </si>
   <si>
     <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
   </si>
   <si>
+    <t>Par sniegto datu kvalitāti un patiesumu atbild iestādes vadītājs par kuru dati ir sniegti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IZM un KM resora izglītības iestādēs - tikai tehniskais personāls (netiek ietvertas pedagogu amata vietas) </t>
+  </si>
+  <si>
     <t>tai skaitā</t>
   </si>
   <si>
     <t>Amatu slodzes uz laiku (t.sk. PI, PD)</t>
   </si>
   <si>
     <t>Vakanto amatu uz laiku slodžu summa (t.sk. PI, PD)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Informācija par amata vietām un vakantajiem amatiem valsts budžeta iestādēs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
@@ -798,68 +807,71 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -1188,6909 +1200,6895 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM220"/>
+  <dimension ref="A1:AM221"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="58.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="10" max="11" width="10.88671875" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
-        <v>197</v>
+        <v>1</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
     </row>
     <row r="3" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="J4" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="7">
-[...4 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="M4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="N4" s="7">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="B7" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="C7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="D7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="13" t="s">
-[...24 lines deleted...]
-      <c r="H7" s="1" t="s">
+      <c r="E7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="F7" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="18"/>
+    </row>
+    <row r="8" spans="1:39" ht="84" x14ac:dyDescent="0.25">
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="J7" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="K7" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="L7" s="1" t="s">
+      <c r="K8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M7" s="1" t="s">
+      <c r="L8" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N7" s="1" t="s">
+      <c r="M8" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O7" s="1" t="s">
+      <c r="N8" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="O8" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="3">
-[...11 lines deleted...]
-      <c r="F8" s="3">
+    </row>
+    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="3">
+        <f>SUM(B10:B16)</f>
+        <v>2218</v>
+      </c>
+      <c r="C9" s="3">
+        <f>SUM(C10:C16)</f>
+        <v>2212.85</v>
+      </c>
+      <c r="D9" s="3">
+        <f>SUM(D10:D16)</f>
+        <v>182.1</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0.109</v>
+      </c>
+      <c r="F9" s="3">
+        <f>SUM(F10:F16)</f>
         <v>7</v>
       </c>
-      <c r="G8" s="3">
-[...50 lines deleted...]
-      <c r="K9" s="4">
+      <c r="G9" s="3">
+        <f t="shared" ref="G9:J9" si="0">SUM(G10:G16)</f>
         <v>3</v>
       </c>
-      <c r="L9" s="4"/>
-[...2 lines deleted...]
-      <c r="O9" s="4"/>
+      <c r="H9" s="3">
+        <f t="shared" si="0"/>
+        <v>605</v>
+      </c>
+      <c r="I9" s="3">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="J9" s="3">
+        <f t="shared" si="0"/>
+        <v>1107.5999999999999</v>
+      </c>
+      <c r="K9" s="3">
+        <f>SUM(K10:K16)</f>
+        <v>103.1</v>
+      </c>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
       <c r="T9" s="5"/>
       <c r="W9" s="5"/>
       <c r="AJ9" s="8"/>
       <c r="AM9" s="8"/>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="4">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="C10" s="4">
-        <v>430</v>
+        <v>445.25</v>
       </c>
       <c r="D10" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E10" s="9">
-        <v>5.0999999999999997E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="I10" s="4"/>
+        <v>302</v>
+      </c>
+      <c r="I10" s="4">
+        <v>16</v>
+      </c>
       <c r="J10" s="4">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K10" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="T10" s="5"/>
       <c r="W10" s="5"/>
       <c r="AJ10" s="8"/>
       <c r="AM10" s="8"/>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="4">
-        <v>280</v>
+        <v>432</v>
       </c>
       <c r="C11" s="4">
-        <v>278.60000000000002</v>
+        <v>432</v>
       </c>
       <c r="D11" s="4">
-        <v>10.6</v>
+        <v>22</v>
       </c>
       <c r="E11" s="9">
-        <v>3.7999999999999999E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" s="4"/>
       <c r="J11" s="4">
-        <v>263.60000000000002</v>
+        <v>20</v>
       </c>
       <c r="K11" s="4">
-        <v>10.6</v>
+        <v>1</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="T11" s="5"/>
       <c r="W11" s="5"/>
       <c r="AJ11" s="8"/>
       <c r="AM11" s="8"/>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="4">
-        <v>67</v>
+        <v>280</v>
       </c>
       <c r="C12" s="4">
-        <v>67</v>
+        <v>278.60000000000002</v>
       </c>
       <c r="D12" s="4">
-        <v>9</v>
+        <v>9.6</v>
       </c>
       <c r="E12" s="9">
-        <v>0.13400000000000001</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
-      <c r="H12" s="4"/>
+      <c r="H12" s="4">
+        <v>15</v>
+      </c>
       <c r="I12" s="4"/>
       <c r="J12" s="4">
-        <v>67</v>
+        <v>263.60000000000002</v>
       </c>
       <c r="K12" s="4">
-        <v>9</v>
+        <v>9.6</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="T12" s="5"/>
       <c r="W12" s="5"/>
       <c r="AJ12" s="8"/>
       <c r="AM12" s="8"/>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="4">
-        <v>250</v>
+        <v>67</v>
       </c>
       <c r="C13" s="4">
-        <v>250</v>
+        <v>67</v>
       </c>
       <c r="D13" s="4">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E13" s="9">
-        <v>0.104</v>
+        <v>0.09</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
-      <c r="H13" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
       <c r="J13" s="4">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="K13" s="4">
         <v>6</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="T13" s="5"/>
       <c r="W13" s="5"/>
       <c r="AJ13" s="8"/>
       <c r="AM13" s="8"/>
     </row>
     <row r="14" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="4">
-        <v>396</v>
+        <v>565</v>
       </c>
       <c r="C14" s="4">
-        <v>393</v>
+        <v>565</v>
       </c>
       <c r="D14" s="4">
-        <v>32.5</v>
+        <v>87</v>
       </c>
       <c r="E14" s="9">
-        <v>8.3000000000000004E-2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.154</v>
+      </c>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
       <c r="H14" s="4">
-        <v>69</v>
+        <v>205</v>
       </c>
       <c r="I14" s="4">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="J14" s="4">
-        <v>317</v>
+        <v>360</v>
       </c>
       <c r="K14" s="4">
-        <v>28.5</v>
+        <v>55</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="T14" s="5"/>
       <c r="W14" s="5"/>
       <c r="AJ14" s="8"/>
       <c r="AM14" s="8"/>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="4">
-        <v>28</v>
+        <v>396</v>
       </c>
       <c r="C15" s="4">
-        <v>28</v>
+        <v>393</v>
       </c>
       <c r="D15" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E15" s="9">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F15" s="4">
         <v>7</v>
       </c>
-      <c r="E15" s="9">
-[...5 lines deleted...]
-      <c r="I15" s="4"/>
+      <c r="G15" s="4">
+        <v>3</v>
+      </c>
+      <c r="H15" s="4">
+        <v>68</v>
+      </c>
+      <c r="I15" s="4">
+        <v>3</v>
+      </c>
       <c r="J15" s="4">
-        <v>23</v>
+        <v>318</v>
       </c>
       <c r="K15" s="4">
-        <v>4</v>
+        <v>19.5</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="T15" s="5"/>
       <c r="W15" s="5"/>
       <c r="AJ15" s="8"/>
       <c r="AM15" s="8"/>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A16" s="3" t="s">
+      <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="3">
-[...16 lines deleted...]
-      <c r="I16" s="3">
+      <c r="B16" s="4">
+        <v>32</v>
+      </c>
+      <c r="C16" s="4">
+        <v>32</v>
+      </c>
+      <c r="D16" s="4">
+        <v>11</v>
+      </c>
+      <c r="E16" s="9">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4">
+        <v>1</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4">
+        <v>26</v>
+      </c>
+      <c r="K16" s="4">
         <v>9</v>
       </c>
-      <c r="J16" s="3">
-[...8 lines deleted...]
-      <c r="O16" s="3"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
       <c r="T16" s="5"/>
       <c r="W16" s="5"/>
       <c r="AJ16" s="8"/>
       <c r="AM16" s="8"/>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="4">
-[...22 lines deleted...]
-      <c r="K17" s="4">
+      <c r="B17" s="3">
+        <v>622</v>
+      </c>
+      <c r="C17" s="3">
+        <v>622</v>
+      </c>
+      <c r="D17" s="3">
+        <v>16</v>
+      </c>
+      <c r="E17" s="6">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3">
+        <v>543</v>
+      </c>
+      <c r="I17" s="3">
+        <v>12</v>
+      </c>
+      <c r="J17" s="3">
+        <v>79</v>
+      </c>
+      <c r="K17" s="3">
         <v>4</v>
       </c>
-      <c r="L17" s="4"/>
-[...2 lines deleted...]
-      <c r="O17" s="4"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
       <c r="T17" s="5"/>
       <c r="W17" s="5"/>
       <c r="AJ17" s="8"/>
       <c r="AM17" s="8"/>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+      <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="4">
-        <v>10</v>
+        <v>610</v>
       </c>
       <c r="C18" s="4">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="E18" s="9"/>
+        <v>610</v>
+      </c>
+      <c r="D18" s="4">
+        <v>16</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.5999999999999999E-2</v>
+      </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="I18" s="4"/>
+        <v>538</v>
+      </c>
+      <c r="I18" s="4">
+        <v>12</v>
+      </c>
       <c r="J18" s="4">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K18" s="4"/>
+        <v>72</v>
+      </c>
+      <c r="K18" s="4">
+        <v>4</v>
+      </c>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="T18" s="5"/>
       <c r="W18" s="5"/>
       <c r="AJ18" s="8"/>
       <c r="AM18" s="8"/>
     </row>
     <row r="19" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A19" s="3" t="s">
+      <c r="A19" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="3">
-[...14 lines deleted...]
-      <c r="G19" s="3">
+      <c r="B19" s="4">
         <v>12</v>
       </c>
-      <c r="H19" s="3"/>
-[...10 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="C19" s="4">
+        <v>12</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4">
+        <v>5</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4">
+        <v>7</v>
+      </c>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
       <c r="T19" s="5"/>
       <c r="W19" s="5"/>
       <c r="AJ19" s="8"/>
       <c r="AM19" s="8"/>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A20" s="4" t="s">
+      <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="4">
-[...28 lines deleted...]
-      <c r="O20" s="4"/>
+      <c r="B20" s="3">
+        <v>258</v>
+      </c>
+      <c r="C20" s="3">
+        <v>255</v>
+      </c>
+      <c r="D20" s="3">
+        <v>27</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0.106</v>
+      </c>
+      <c r="F20" s="3">
+        <v>55.5</v>
+      </c>
+      <c r="G20" s="3">
+        <v>5</v>
+      </c>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3">
+        <v>51.5</v>
+      </c>
+      <c r="K20" s="3">
+        <v>2</v>
+      </c>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
       <c r="T20" s="5"/>
       <c r="W20" s="5"/>
       <c r="AJ20" s="8"/>
       <c r="AM20" s="8"/>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="4">
-        <v>179</v>
+        <v>86</v>
       </c>
       <c r="C21" s="4">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D21" s="4">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="E21" s="9">
-        <v>0.151</v>
-[...2 lines deleted...]
-      <c r="G21" s="4"/>
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F21" s="4">
+        <v>55.5</v>
+      </c>
+      <c r="G21" s="4">
+        <v>5</v>
+      </c>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4">
-        <v>24</v>
+        <v>27.5</v>
       </c>
       <c r="K21" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="T21" s="5"/>
       <c r="W21" s="5"/>
       <c r="AJ21" s="8"/>
       <c r="AM21" s="8"/>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="3">
-[...32 lines deleted...]
-      <c r="O22" s="3"/>
+      <c r="B22" s="4">
+        <v>172</v>
+      </c>
+      <c r="C22" s="4">
+        <v>172</v>
+      </c>
+      <c r="D22" s="4">
+        <v>21</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.122</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4">
+        <v>24</v>
+      </c>
+      <c r="K22" s="4">
+        <v>1</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
       <c r="T22" s="5"/>
       <c r="W22" s="5"/>
       <c r="AJ22" s="8"/>
       <c r="AM22" s="8"/>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="4">
-[...30 lines deleted...]
-      <c r="O23" s="4"/>
+      <c r="B23" s="3">
+        <v>1237</v>
+      </c>
+      <c r="C23" s="3">
+        <v>1237</v>
+      </c>
+      <c r="D23" s="3">
+        <v>89</v>
+      </c>
+      <c r="E23" s="6">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F23" s="3">
+        <v>58</v>
+      </c>
+      <c r="G23" s="3">
+        <v>7</v>
+      </c>
+      <c r="H23" s="3">
+        <v>623</v>
+      </c>
+      <c r="I23" s="3">
+        <v>51</v>
+      </c>
+      <c r="J23" s="3">
+        <v>550</v>
+      </c>
+      <c r="K23" s="3">
+        <v>31</v>
+      </c>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
       <c r="T23" s="5"/>
       <c r="W23" s="5"/>
       <c r="AJ23" s="8"/>
       <c r="AM23" s="8"/>
     </row>
     <row r="24" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="4">
-        <v>77</v>
+        <v>197</v>
       </c>
       <c r="C24" s="4">
-        <v>77</v>
+        <v>197</v>
       </c>
       <c r="D24" s="4">
+        <v>12</v>
+      </c>
+      <c r="E24" s="9">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F24" s="4">
+        <v>37</v>
+      </c>
+      <c r="G24" s="4">
         <v>6</v>
       </c>
-      <c r="E24" s="9">
-[...3 lines deleted...]
-      <c r="G24" s="4"/>
       <c r="H24" s="4">
-        <v>42</v>
+        <v>121</v>
       </c>
       <c r="I24" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J24" s="4">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K24" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="T24" s="5"/>
       <c r="W24" s="5"/>
       <c r="AJ24" s="8"/>
       <c r="AM24" s="8"/>
     </row>
     <row r="25" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="4">
-        <v>474</v>
+        <v>77</v>
       </c>
       <c r="C25" s="4">
-        <v>474</v>
+        <v>77</v>
       </c>
       <c r="D25" s="4">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="E25" s="9">
-        <v>0.112</v>
+        <v>7.8E-2</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4">
-        <v>231</v>
+        <v>42</v>
       </c>
       <c r="I25" s="4">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="J25" s="4">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="K25" s="4">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="T25" s="5"/>
       <c r="W25" s="5"/>
       <c r="AJ25" s="8"/>
       <c r="AM25" s="8"/>
     </row>
     <row r="26" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="4">
-        <v>76</v>
+        <v>451</v>
       </c>
       <c r="C26" s="4">
-        <v>76</v>
+        <v>451</v>
       </c>
       <c r="D26" s="4">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="E26" s="9">
-        <v>0.23699999999999999</v>
-[...1 lines deleted...]
-      <c r="F26" s="4"/>
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="F26" s="4">
+        <v>2</v>
+      </c>
       <c r="G26" s="4"/>
       <c r="H26" s="4">
-        <v>66</v>
+        <v>212</v>
       </c>
       <c r="I26" s="4">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J26" s="4">
-        <v>10</v>
+        <v>237</v>
       </c>
       <c r="K26" s="4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="T26" s="5"/>
       <c r="W26" s="5"/>
       <c r="AJ26" s="8"/>
       <c r="AM26" s="8"/>
     </row>
     <row r="27" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="4">
-        <v>296</v>
+        <v>75</v>
       </c>
       <c r="C27" s="4">
-        <v>296</v>
+        <v>75</v>
       </c>
       <c r="D27" s="4">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E27" s="9">
-        <v>8.1000000000000003E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I27" s="4">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J27" s="4">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="K27" s="4">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="T27" s="5"/>
       <c r="W27" s="5"/>
       <c r="AJ27" s="8"/>
       <c r="AM27" s="8"/>
     </row>
     <row r="28" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="C28" s="4">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="D28" s="4">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="E28" s="9">
-        <v>0.19</v>
-[...2 lines deleted...]
-      <c r="G28" s="4"/>
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="F28" s="4">
+        <v>19</v>
+      </c>
+      <c r="G28" s="4">
+        <v>1</v>
+      </c>
       <c r="H28" s="4">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="I28" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J28" s="4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="K28" s="4"/>
+        <v>216</v>
+      </c>
+      <c r="K28" s="4">
+        <v>12</v>
+      </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="T28" s="5"/>
       <c r="W28" s="5"/>
       <c r="AJ28" s="8"/>
       <c r="AM28" s="8"/>
     </row>
     <row r="29" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="4">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="C29" s="4">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="D29" s="4"/>
+      <c r="E29" s="9"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="I29" s="4"/>
       <c r="J29" s="4">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="T29" s="5"/>
       <c r="W29" s="5"/>
       <c r="AJ29" s="8"/>
       <c r="AM29" s="8"/>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A30" s="3" t="s">
+      <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="3">
-[...32 lines deleted...]
-      <c r="O30" s="3"/>
+      <c r="B30" s="4">
+        <v>120</v>
+      </c>
+      <c r="C30" s="4">
+        <v>120</v>
+      </c>
+      <c r="D30" s="4">
+        <v>5</v>
+      </c>
+      <c r="E30" s="9">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4">
+        <v>103</v>
+      </c>
+      <c r="I30" s="4">
+        <v>5</v>
+      </c>
+      <c r="J30" s="4">
+        <v>17</v>
+      </c>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
       <c r="T30" s="5"/>
       <c r="W30" s="5"/>
       <c r="AJ30" s="8"/>
       <c r="AM30" s="8"/>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A31" s="4" t="s">
+      <c r="A31" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="4">
-[...28 lines deleted...]
-      <c r="O31" s="4"/>
+      <c r="B31" s="3">
+        <v>4245</v>
+      </c>
+      <c r="C31" s="3">
+        <v>4245</v>
+      </c>
+      <c r="D31" s="3">
+        <v>164</v>
+      </c>
+      <c r="E31" s="6">
+        <v>3.9E-2</v>
+      </c>
+      <c r="F31" s="3">
+        <v>79</v>
+      </c>
+      <c r="G31" s="3">
+        <v>10</v>
+      </c>
+      <c r="H31" s="3">
+        <v>3404</v>
+      </c>
+      <c r="I31" s="3">
+        <v>117</v>
+      </c>
+      <c r="J31" s="3">
+        <v>762</v>
+      </c>
+      <c r="K31" s="3">
+        <v>37</v>
+      </c>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
       <c r="T31" s="5"/>
       <c r="W31" s="5"/>
       <c r="AJ31" s="8"/>
       <c r="AM31" s="8"/>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="4">
-        <v>462</v>
+        <v>414</v>
       </c>
       <c r="C32" s="4">
-        <v>462</v>
+        <v>414</v>
       </c>
       <c r="D32" s="4">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E32" s="9">
-        <v>6.3E-2</v>
-[...6 lines deleted...]
-      </c>
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
       <c r="H32" s="4">
-        <v>328</v>
+        <v>368</v>
       </c>
       <c r="I32" s="4">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="J32" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K32" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="T32" s="5"/>
       <c r="W32" s="5"/>
       <c r="AJ32" s="8"/>
       <c r="AM32" s="8"/>
     </row>
     <row r="33" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="4">
-        <v>4</v>
+        <v>443</v>
       </c>
       <c r="C33" s="4">
-        <v>4</v>
-[...6 lines deleted...]
-      <c r="I33" s="4"/>
+        <v>443</v>
+      </c>
+      <c r="D33" s="4">
+        <v>12</v>
+      </c>
+      <c r="E33" s="9">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F33" s="4">
+        <v>71</v>
+      </c>
+      <c r="G33" s="4">
+        <v>6</v>
+      </c>
+      <c r="H33" s="4">
+        <v>328</v>
+      </c>
+      <c r="I33" s="4">
+        <v>5</v>
+      </c>
       <c r="J33" s="4">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="K33" s="4"/>
+        <v>44</v>
+      </c>
+      <c r="K33" s="4">
+        <v>1</v>
+      </c>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="T33" s="5"/>
       <c r="W33" s="5"/>
       <c r="AJ33" s="8"/>
       <c r="AM33" s="8"/>
     </row>
     <row r="34" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="4">
-        <v>67</v>
+        <v>4</v>
       </c>
       <c r="C34" s="4">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D34" s="4">
         <v>4</v>
       </c>
-      <c r="E34" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="4"/>
+      <c r="E34" s="9"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
-      <c r="H34" s="4">
-[...2 lines deleted...]
-      <c r="I34" s="4">
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="T34" s="5"/>
       <c r="W34" s="5"/>
       <c r="AJ34" s="8"/>
       <c r="AM34" s="8"/>
     </row>
     <row r="35" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="4">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="C35" s="4">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="D35" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E35" s="9">
-        <v>0.13</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="I35" s="4">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J35" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K35" s="4">
         <v>1</v>
       </c>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="T35" s="5"/>
       <c r="W35" s="5"/>
       <c r="AJ35" s="8"/>
       <c r="AM35" s="8"/>
     </row>
     <row r="36" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="4">
-        <v>3559</v>
+        <v>21</v>
       </c>
       <c r="C36" s="4">
-        <v>3559</v>
+        <v>21</v>
       </c>
       <c r="D36" s="4">
-        <v>377</v>
+        <v>3</v>
       </c>
       <c r="E36" s="9">
-        <v>0.106</v>
+        <v>0.14299999999999999</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4">
-        <v>3166</v>
+        <v>21</v>
       </c>
       <c r="I36" s="4">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="T36" s="5"/>
       <c r="W36" s="5"/>
       <c r="AJ36" s="8"/>
       <c r="AM36" s="8"/>
     </row>
     <row r="37" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="4">
-        <v>320</v>
+        <v>2801</v>
       </c>
       <c r="C37" s="4">
-        <v>320</v>
+        <v>2801</v>
       </c>
       <c r="D37" s="4">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="E37" s="9">
-        <v>7.1999999999999995E-2</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
       <c r="H37" s="4">
-        <v>167</v>
+        <v>2464</v>
       </c>
       <c r="I37" s="4">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="J37" s="4">
-        <v>147</v>
+        <v>337</v>
       </c>
       <c r="K37" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="T37" s="5"/>
       <c r="W37" s="5"/>
       <c r="AJ37" s="8"/>
       <c r="AM37" s="8"/>
     </row>
     <row r="38" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A38" s="3" t="s">
+      <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="3">
-[...34 lines deleted...]
-      <c r="O38" s="3"/>
+      <c r="B38" s="4">
+        <v>494</v>
+      </c>
+      <c r="C38" s="4">
+        <v>494</v>
+      </c>
+      <c r="D38" s="4">
+        <v>39</v>
+      </c>
+      <c r="E38" s="9">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="F38" s="4">
+        <v>8</v>
+      </c>
+      <c r="G38" s="4">
+        <v>4</v>
+      </c>
+      <c r="H38" s="4">
+        <v>165</v>
+      </c>
+      <c r="I38" s="4">
+        <v>12</v>
+      </c>
+      <c r="J38" s="4">
+        <v>321</v>
+      </c>
+      <c r="K38" s="4">
+        <v>23</v>
+      </c>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
       <c r="T38" s="5"/>
       <c r="W38" s="5"/>
       <c r="AJ38" s="8"/>
       <c r="AM38" s="8"/>
     </row>
     <row r="39" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A39" s="4" t="s">
+      <c r="A39" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="4">
-[...28 lines deleted...]
-      <c r="O39" s="4"/>
+      <c r="B39" s="3">
+        <v>15370</v>
+      </c>
+      <c r="C39" s="3">
+        <v>15369</v>
+      </c>
+      <c r="D39" s="3">
+        <v>1974.5</v>
+      </c>
+      <c r="E39" s="6">
+        <v>0.128</v>
+      </c>
+      <c r="F39" s="3">
+        <v>63</v>
+      </c>
+      <c r="G39" s="3">
+        <v>4</v>
+      </c>
+      <c r="H39" s="3">
+        <v>783</v>
+      </c>
+      <c r="I39" s="3">
+        <v>44</v>
+      </c>
+      <c r="J39" s="3">
+        <v>3274</v>
+      </c>
+      <c r="K39" s="3">
+        <v>210.5</v>
+      </c>
+      <c r="L39" s="3">
+        <v>11244</v>
+      </c>
+      <c r="M39" s="3">
+        <v>1716</v>
+      </c>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
       <c r="T39" s="5"/>
       <c r="W39" s="5"/>
       <c r="AJ39" s="8"/>
       <c r="AM39" s="8"/>
     </row>
     <row r="40" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="4">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="C40" s="4">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="D40" s="4">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E40" s="9">
-        <v>8.8999999999999996E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="I40" s="4">
+        <v>10</v>
+      </c>
+      <c r="J40" s="4">
+        <v>26</v>
+      </c>
+      <c r="K40" s="4">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="T40" s="5"/>
       <c r="W40" s="5"/>
       <c r="AJ40" s="8"/>
       <c r="AM40" s="8"/>
     </row>
     <row r="41" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="4">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C41" s="4">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D41" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E41" s="9">
-        <v>0.104</v>
+        <v>8.6999999999999994E-2</v>
       </c>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="I41" s="4"/>
+        <v>19</v>
+      </c>
+      <c r="I41" s="4">
+        <v>1</v>
+      </c>
       <c r="J41" s="4">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="K41" s="4">
-        <v>1</v>
-[...6 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="T41" s="5"/>
       <c r="W41" s="5"/>
       <c r="AJ41" s="8"/>
       <c r="AM41" s="8"/>
     </row>
     <row r="42" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="4">
-        <v>299</v>
+        <v>96</v>
       </c>
       <c r="C42" s="4">
-        <v>299</v>
+        <v>96</v>
       </c>
       <c r="D42" s="4">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E42" s="9">
-        <v>6.4000000000000001E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I42" s="4">
+        <v>4</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4">
+        <v>22</v>
+      </c>
+      <c r="K42" s="4">
         <v>1</v>
       </c>
-      <c r="J42" s="4">
-[...6 lines deleted...]
-      <c r="M42" s="4"/>
+      <c r="L42" s="4">
+        <v>70</v>
+      </c>
+      <c r="M42" s="4">
+        <v>7</v>
+      </c>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="T42" s="5"/>
       <c r="W42" s="5"/>
       <c r="AJ42" s="8"/>
       <c r="AM42" s="8"/>
     </row>
     <row r="43" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="4">
-        <v>91</v>
+        <v>299</v>
       </c>
       <c r="C43" s="4">
-        <v>91</v>
+        <v>298.5</v>
       </c>
       <c r="D43" s="4">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="E43" s="9">
-        <v>2.1999999999999999E-2</v>
-[...2 lines deleted...]
-      <c r="G43" s="4"/>
+        <v>0.08</v>
+      </c>
+      <c r="F43" s="4">
+        <v>6</v>
+      </c>
+      <c r="G43" s="4">
+        <v>1</v>
+      </c>
       <c r="H43" s="4">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="I43" s="4"/>
+        <v>21</v>
+      </c>
+      <c r="I43" s="4">
+        <v>4</v>
+      </c>
       <c r="J43" s="4">
-        <v>76</v>
+        <v>271.5</v>
       </c>
       <c r="K43" s="4">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="T43" s="5"/>
       <c r="W43" s="5"/>
       <c r="AJ43" s="8"/>
       <c r="AM43" s="8"/>
     </row>
     <row r="44" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="4">
-        <v>303</v>
+        <v>90</v>
       </c>
       <c r="C44" s="4">
-        <v>303</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D44" s="4"/>
+      <c r="E44" s="9"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="I44" s="4"/>
       <c r="J44" s="4">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="T44" s="5"/>
       <c r="W44" s="5"/>
       <c r="AJ44" s="8"/>
       <c r="AM44" s="8"/>
     </row>
     <row r="45" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A45" s="4" t="s">
+      <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="4">
-        <v>700</v>
+        <v>382</v>
       </c>
       <c r="C45" s="4">
-        <v>700</v>
+        <v>382</v>
       </c>
       <c r="D45" s="4">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E45" s="9">
-        <v>4.1000000000000002E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4">
-        <v>207</v>
+        <v>359</v>
       </c>
       <c r="I45" s="4">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="J45" s="4">
-        <v>493</v>
+        <v>23</v>
       </c>
       <c r="K45" s="4">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="T45" s="5"/>
       <c r="W45" s="5"/>
       <c r="AJ45" s="8"/>
       <c r="AM45" s="8"/>
     </row>
     <row r="46" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="4">
-        <v>6749</v>
+        <v>306</v>
       </c>
       <c r="C46" s="4">
-        <v>6749</v>
+        <v>306</v>
       </c>
       <c r="D46" s="4">
-        <v>1435</v>
+        <v>16</v>
       </c>
       <c r="E46" s="9">
-        <v>0.21299999999999999</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
-      <c r="H46" s="4"/>
-      <c r="I46" s="4"/>
+      <c r="H46" s="4">
+        <v>50</v>
+      </c>
+      <c r="I46" s="4">
+        <v>4</v>
+      </c>
       <c r="J46" s="4">
-        <v>1344</v>
+        <v>256</v>
       </c>
       <c r="K46" s="4">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="T46" s="5"/>
       <c r="W46" s="5"/>
       <c r="AJ46" s="8"/>
       <c r="AM46" s="8"/>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="4">
-        <v>2370</v>
+        <v>664</v>
       </c>
       <c r="C47" s="4">
-        <v>2370</v>
+        <v>664</v>
       </c>
       <c r="D47" s="4">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="E47" s="9">
-        <v>0.12</v>
-[...4 lines deleted...]
-      <c r="I47" s="4"/>
+        <v>2.3E-2</v>
+      </c>
+      <c r="F47" s="4">
+        <v>57</v>
+      </c>
+      <c r="G47" s="4">
+        <v>3</v>
+      </c>
+      <c r="H47" s="4">
+        <v>199</v>
+      </c>
+      <c r="I47" s="4">
+        <v>4</v>
+      </c>
       <c r="J47" s="4">
-        <v>352</v>
+        <v>408</v>
       </c>
       <c r="K47" s="4">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="T47" s="5"/>
       <c r="W47" s="5"/>
       <c r="AJ47" s="8"/>
       <c r="AM47" s="8"/>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="4">
-        <v>3181</v>
+        <v>6748</v>
       </c>
       <c r="C48" s="4">
-        <v>3181</v>
+        <v>6748</v>
       </c>
       <c r="D48" s="4">
-        <v>128</v>
+        <v>1354</v>
       </c>
       <c r="E48" s="9">
-        <v>0.04</v>
+        <v>0.20100000000000001</v>
       </c>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4">
-        <v>196</v>
+        <v>1364</v>
       </c>
       <c r="K48" s="4">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="L48" s="4">
-        <v>2985</v>
+        <v>5384</v>
       </c>
       <c r="M48" s="4">
-        <v>118</v>
+        <v>1221</v>
       </c>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="T48" s="5"/>
       <c r="W48" s="5"/>
       <c r="AJ48" s="8"/>
       <c r="AM48" s="8"/>
     </row>
     <row r="49" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="4">
-        <v>97</v>
+        <v>2359</v>
       </c>
       <c r="C49" s="4">
-        <v>97</v>
+        <v>2359</v>
       </c>
       <c r="D49" s="4">
-        <v>7</v>
+        <v>270</v>
       </c>
       <c r="E49" s="9">
-        <v>7.1999999999999995E-2</v>
+        <v>0.114</v>
       </c>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4">
-        <v>17</v>
+        <v>352</v>
       </c>
       <c r="K49" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L49" s="4">
-        <v>80</v>
+        <v>2007</v>
       </c>
       <c r="M49" s="4">
-        <v>3</v>
+        <v>262</v>
       </c>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="T49" s="5"/>
       <c r="W49" s="5"/>
       <c r="AJ49" s="8"/>
       <c r="AM49" s="8"/>
     </row>
     <row r="50" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="4">
-        <v>578</v>
+        <v>3184</v>
       </c>
       <c r="C50" s="4">
-        <v>578</v>
+        <v>3183.5</v>
       </c>
       <c r="D50" s="4">
-        <v>38</v>
+        <v>106.5</v>
       </c>
       <c r="E50" s="9">
-        <v>6.6000000000000003E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4">
-        <v>102</v>
+        <v>197.5</v>
       </c>
       <c r="K50" s="4">
-        <v>5</v>
+        <v>6.5</v>
       </c>
       <c r="L50" s="4">
-        <v>476</v>
+        <v>2986</v>
       </c>
       <c r="M50" s="4">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="T50" s="5"/>
       <c r="W50" s="5"/>
       <c r="AJ50" s="8"/>
       <c r="AM50" s="8"/>
     </row>
     <row r="51" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="4">
-        <v>327</v>
+        <v>95</v>
       </c>
       <c r="C51" s="4">
-        <v>327</v>
+        <v>95</v>
       </c>
       <c r="D51" s="4">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="E51" s="9">
-        <v>9.5000000000000001E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4">
+        <v>14</v>
+      </c>
+      <c r="K51" s="4">
+        <v>1</v>
+      </c>
+      <c r="L51" s="4">
         <v>81</v>
       </c>
-      <c r="K51" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="M51" s="4">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="T51" s="5"/>
       <c r="W51" s="5"/>
       <c r="AJ51" s="8"/>
       <c r="AM51" s="8"/>
     </row>
     <row r="52" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A52" s="3" t="s">
+      <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="B52" s="3">
-[...32 lines deleted...]
-      <c r="O52" s="3"/>
+      <c r="B52" s="4">
+        <v>569</v>
+      </c>
+      <c r="C52" s="4">
+        <v>569</v>
+      </c>
+      <c r="D52" s="4">
+        <v>118</v>
+      </c>
+      <c r="E52" s="9">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4">
+        <v>110</v>
+      </c>
+      <c r="K52" s="4">
+        <v>6</v>
+      </c>
+      <c r="L52" s="4">
+        <v>459</v>
+      </c>
+      <c r="M52" s="4">
+        <v>112</v>
+      </c>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
       <c r="T52" s="5"/>
       <c r="W52" s="5"/>
       <c r="AJ52" s="8"/>
       <c r="AM52" s="8"/>
     </row>
     <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="4">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="C53" s="4">
-        <v>263.14999999999998</v>
+        <v>338</v>
       </c>
       <c r="D53" s="4">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="E53" s="9">
-        <v>0.16300000000000001</v>
-[...12 lines deleted...]
-      </c>
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
       <c r="J53" s="4">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="K53" s="4">
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="M53" s="4"/>
+        <v>2</v>
+      </c>
+      <c r="L53" s="4">
+        <v>257</v>
+      </c>
+      <c r="M53" s="4">
+        <v>10</v>
+      </c>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="T53" s="5"/>
       <c r="W53" s="5"/>
       <c r="AJ53" s="8"/>
       <c r="AM53" s="8"/>
     </row>
     <row r="54" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A54" s="4" t="s">
+      <c r="A54" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B54" s="4">
-[...24 lines deleted...]
-      <c r="O54" s="4"/>
+      <c r="B54" s="3">
+        <v>2289</v>
+      </c>
+      <c r="C54" s="3">
+        <v>2125.46</v>
+      </c>
+      <c r="D54" s="3">
+        <v>199.345</v>
+      </c>
+      <c r="E54" s="6">
+        <v>9.4E-2</v>
+      </c>
+      <c r="F54" s="3">
+        <v>381.4</v>
+      </c>
+      <c r="G54" s="3">
+        <v>54</v>
+      </c>
+      <c r="H54" s="3">
+        <v>257</v>
+      </c>
+      <c r="I54" s="3">
+        <v>27</v>
+      </c>
+      <c r="J54" s="3">
+        <v>1478.15</v>
+      </c>
+      <c r="K54" s="3">
+        <v>118.345</v>
+      </c>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
       <c r="T54" s="5"/>
       <c r="W54" s="5"/>
       <c r="AJ54" s="8"/>
       <c r="AM54" s="8"/>
     </row>
     <row r="55" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="4">
-        <v>72</v>
+        <v>263</v>
       </c>
       <c r="C55" s="4">
-        <v>72</v>
+        <v>256</v>
       </c>
       <c r="D55" s="4">
-        <v>24</v>
+        <v>33.85</v>
       </c>
       <c r="E55" s="9">
-        <v>0.33300000000000002</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>10</v>
+        <v>70.849999999999994</v>
       </c>
       <c r="G55" s="4">
-        <v>1</v>
+        <v>15.5</v>
       </c>
       <c r="H55" s="4">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="I55" s="4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J55" s="4">
-        <v>28</v>
+        <v>46.35</v>
       </c>
       <c r="K55" s="4">
-        <v>8</v>
+        <v>5.35</v>
       </c>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="T55" s="5"/>
       <c r="W55" s="5"/>
       <c r="AJ55" s="8"/>
       <c r="AM55" s="8"/>
     </row>
     <row r="56" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="4">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="C56" s="4">
-        <v>55</v>
+        <v>5.61</v>
       </c>
       <c r="D56" s="4">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="E56" s="9">
-        <v>1.7999999999999999E-2</v>
+        <v>0.26700000000000002</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
-      <c r="H56" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="4"/>
       <c r="I56" s="4"/>
       <c r="J56" s="4">
-        <v>20</v>
+        <v>4.5</v>
       </c>
       <c r="K56" s="4">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
       <c r="O56" s="4"/>
       <c r="T56" s="5"/>
       <c r="W56" s="5"/>
       <c r="AJ56" s="8"/>
       <c r="AM56" s="8"/>
     </row>
     <row r="57" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="4">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="C57" s="4">
-        <v>38.049999999999997</v>
-[...2 lines deleted...]
-      <c r="E57" s="9"/>
+        <v>58.5</v>
+      </c>
+      <c r="D57" s="4">
+        <v>16</v>
+      </c>
+      <c r="E57" s="9">
+        <v>0.27400000000000002</v>
+      </c>
       <c r="F57" s="4">
-        <v>11.05</v>
+        <v>11.5</v>
       </c>
       <c r="G57" s="4"/>
-      <c r="H57" s="4"/>
-      <c r="I57" s="4"/>
+      <c r="H57" s="4">
+        <v>23</v>
+      </c>
+      <c r="I57" s="4">
+        <v>8</v>
+      </c>
       <c r="J57" s="4">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="K57" s="4"/>
+        <v>24</v>
+      </c>
+      <c r="K57" s="4">
+        <v>8</v>
+      </c>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="T57" s="5"/>
       <c r="W57" s="5"/>
       <c r="AJ57" s="8"/>
       <c r="AM57" s="8"/>
     </row>
     <row r="58" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="4">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="C58" s="4">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D58" s="4">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E58" s="9">
-        <v>0.25</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
-      <c r="H58" s="4"/>
-      <c r="I58" s="4"/>
+      <c r="H58" s="4">
+        <v>36</v>
+      </c>
+      <c r="I58" s="4">
+        <v>1</v>
+      </c>
       <c r="J58" s="4">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="T58" s="5"/>
       <c r="W58" s="5"/>
       <c r="AJ58" s="8"/>
       <c r="AM58" s="8"/>
     </row>
     <row r="59" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="4">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="C59" s="4">
-        <v>90.5</v>
-[...6 lines deleted...]
-      </c>
+        <v>34.450000000000003</v>
+      </c>
+      <c r="D59" s="4"/>
+      <c r="E59" s="9"/>
       <c r="F59" s="4">
-        <v>39</v>
-[...9 lines deleted...]
-      </c>
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
       <c r="J59" s="4">
-        <v>27.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>26.4</v>
+      </c>
+      <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="T59" s="5"/>
       <c r="W59" s="5"/>
       <c r="AJ59" s="8"/>
       <c r="AM59" s="8"/>
     </row>
     <row r="60" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="4">
-        <v>432</v>
+        <v>7</v>
       </c>
       <c r="C60" s="4">
-        <v>410.3</v>
+        <v>6</v>
       </c>
       <c r="D60" s="4">
-        <v>86.5</v>
+        <v>0.5</v>
       </c>
       <c r="E60" s="9">
-        <v>0.21099999999999999</v>
-[...12 lines deleted...]
-      </c>
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
       <c r="J60" s="4">
-        <v>101.3</v>
+        <v>6</v>
       </c>
       <c r="K60" s="4">
-        <v>18.3</v>
+        <v>0.5</v>
       </c>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="T60" s="5"/>
       <c r="W60" s="5"/>
       <c r="AJ60" s="8"/>
       <c r="AM60" s="8"/>
     </row>
     <row r="61" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="4">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="C61" s="4">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="D61" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E61" s="9">
-        <v>0.17399999999999999</v>
-[...4 lines deleted...]
-      <c r="I61" s="4"/>
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="F61" s="4">
+        <v>39</v>
+      </c>
+      <c r="G61" s="4">
+        <v>6</v>
+      </c>
+      <c r="H61" s="4">
+        <v>24</v>
+      </c>
+      <c r="I61" s="4">
+        <v>3</v>
+      </c>
       <c r="J61" s="4">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K61" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="4"/>
       <c r="T61" s="5"/>
       <c r="W61" s="5"/>
       <c r="AJ61" s="8"/>
       <c r="AM61" s="8"/>
     </row>
     <row r="62" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="4">
-        <v>210</v>
+        <v>410</v>
       </c>
       <c r="C62" s="4">
-        <v>177.37299999999999</v>
+        <v>388.3</v>
       </c>
       <c r="D62" s="4">
-        <v>1.75</v>
+        <v>40.6</v>
       </c>
       <c r="E62" s="9">
-        <v>0.01</v>
-[...4 lines deleted...]
-      <c r="I62" s="4"/>
+        <v>0.105</v>
+      </c>
+      <c r="F62" s="4">
+        <v>251</v>
+      </c>
+      <c r="G62" s="4">
+        <v>32</v>
+      </c>
+      <c r="H62" s="4">
+        <v>43</v>
+      </c>
+      <c r="I62" s="4">
+        <v>2</v>
+      </c>
       <c r="J62" s="4">
-        <v>177.37299999999999</v>
+        <v>94.3</v>
       </c>
       <c r="K62" s="4">
-        <v>1.75</v>
+        <v>6.6</v>
       </c>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
       <c r="T62" s="5"/>
       <c r="W62" s="5"/>
       <c r="AJ62" s="8"/>
       <c r="AM62" s="8"/>
     </row>
     <row r="63" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="4">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C63" s="4">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="E63" s="9"/>
+        <v>21</v>
+      </c>
+      <c r="D63" s="4">
+        <v>2</v>
+      </c>
+      <c r="E63" s="9">
+        <v>9.5000000000000001E-2</v>
+      </c>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="4">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="K63" s="4"/>
+        <v>21</v>
+      </c>
+      <c r="K63" s="4">
+        <v>2</v>
+      </c>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="T63" s="5"/>
       <c r="W63" s="5"/>
       <c r="AJ63" s="8"/>
       <c r="AM63" s="8"/>
     </row>
     <row r="64" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="4">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="C64" s="4">
-        <v>42.75</v>
+        <v>65</v>
       </c>
       <c r="D64" s="4">
-        <v>3.75</v>
+        <v>2.75</v>
       </c>
       <c r="E64" s="9">
-        <v>8.7999999999999995E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F64" s="4"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="4"/>
       <c r="J64" s="4">
-        <v>42.75</v>
+        <v>65</v>
       </c>
       <c r="K64" s="4">
-        <v>3.75</v>
+        <v>2.75</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
       <c r="T64" s="5"/>
       <c r="W64" s="5"/>
       <c r="AJ64" s="8"/>
       <c r="AM64" s="8"/>
     </row>
     <row r="65" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="4">
-        <v>110</v>
+        <v>41</v>
       </c>
       <c r="C65" s="4">
-        <v>90.1</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D65" s="4"/>
+      <c r="E65" s="9"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
       <c r="J65" s="4">
-        <v>90.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="4"/>
       <c r="T65" s="5"/>
       <c r="W65" s="5"/>
       <c r="AJ65" s="8"/>
       <c r="AM65" s="8"/>
     </row>
     <row r="66" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="4">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C66" s="4">
-        <v>33.25</v>
+        <v>39.35</v>
       </c>
       <c r="D66" s="4">
-        <v>13.25</v>
+        <v>0.5</v>
       </c>
       <c r="E66" s="9">
-        <v>0.39800000000000002</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4">
-        <v>33.25</v>
+        <v>39.35</v>
       </c>
       <c r="K66" s="4">
-        <v>13.25</v>
+        <v>0.5</v>
       </c>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="T66" s="5"/>
       <c r="W66" s="5"/>
       <c r="AJ66" s="8"/>
       <c r="AM66" s="8"/>
     </row>
     <row r="67" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="4">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="C67" s="4">
-        <v>70.599999999999994</v>
+        <v>87.2</v>
       </c>
       <c r="D67" s="4">
-        <v>8.5</v>
+        <v>1.7</v>
       </c>
       <c r="E67" s="9">
-        <v>0.12</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.9E-2</v>
+      </c>
+      <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="4"/>
       <c r="J67" s="4">
-        <v>68.7</v>
+        <v>87.2</v>
       </c>
       <c r="K67" s="4">
-        <v>8.5</v>
+        <v>1.7</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="T67" s="5"/>
       <c r="W67" s="5"/>
       <c r="AJ67" s="8"/>
       <c r="AM67" s="8"/>
     </row>
     <row r="68" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B68" s="4">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="C68" s="4">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="D68" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E68" s="9">
-        <v>4.1000000000000002E-2</v>
+        <v>0.25</v>
       </c>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="K68" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="T68" s="5"/>
       <c r="W68" s="5"/>
       <c r="AJ68" s="8"/>
       <c r="AM68" s="8"/>
     </row>
     <row r="69" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B69" s="4">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C69" s="4">
-        <v>60.95</v>
+        <v>65.7</v>
       </c>
       <c r="D69" s="4">
-        <v>10.25</v>
+        <v>3.8</v>
       </c>
       <c r="E69" s="9">
-        <v>0.16800000000000001</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4">
-        <v>60.95</v>
+        <v>65.7</v>
       </c>
       <c r="K69" s="4">
-        <v>10.25</v>
+        <v>3.8</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
       <c r="T69" s="5"/>
       <c r="W69" s="5"/>
       <c r="AJ69" s="8"/>
       <c r="AM69" s="8"/>
     </row>
     <row r="70" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B70" s="4">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C70" s="4">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D70" s="4">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="E70" s="9">
-        <v>0.159</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="K70" s="4">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="T70" s="5"/>
       <c r="W70" s="5"/>
       <c r="AJ70" s="8"/>
       <c r="AM70" s="8"/>
     </row>
     <row r="71" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="4">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="C71" s="4">
-        <v>72.5</v>
+        <v>54.45</v>
       </c>
       <c r="D71" s="4">
-        <v>17.2</v>
+        <v>5.05</v>
       </c>
       <c r="E71" s="9">
-        <v>0.23699999999999999</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="F71" s="4"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="4"/>
       <c r="J71" s="4">
-        <v>72.5</v>
+        <v>54.45</v>
       </c>
       <c r="K71" s="4">
-        <v>17.2</v>
+        <v>5.05</v>
       </c>
       <c r="L71" s="4"/>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="4"/>
       <c r="T71" s="5"/>
       <c r="W71" s="5"/>
       <c r="AJ71" s="8"/>
       <c r="AM71" s="8"/>
     </row>
     <row r="72" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="4">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C72" s="4">
-        <v>53.5</v>
+        <v>59</v>
       </c>
       <c r="D72" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E72" s="9">
-        <v>7.4999999999999997E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="F72" s="4"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="4"/>
       <c r="J72" s="4">
-        <v>53.5</v>
+        <v>59</v>
       </c>
       <c r="K72" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="T72" s="5"/>
       <c r="W72" s="5"/>
       <c r="AJ72" s="8"/>
       <c r="AM72" s="8"/>
     </row>
     <row r="73" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="C73" s="4">
-        <v>41.41</v>
+        <v>62.3</v>
       </c>
       <c r="D73" s="4">
-        <v>3.66</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="E73" s="9">
-        <v>8.7999999999999995E-2</v>
+        <v>0.14899999999999999</v>
       </c>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
       <c r="J73" s="4">
-        <v>41.41</v>
+        <v>62.3</v>
       </c>
       <c r="K73" s="4">
-        <v>3.66</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="T73" s="5"/>
       <c r="W73" s="5"/>
       <c r="AJ73" s="8"/>
       <c r="AM73" s="8"/>
     </row>
     <row r="74" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="4">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="C74" s="4">
-        <v>18.399999999999999</v>
+        <v>50</v>
       </c>
       <c r="D74" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E74" s="9">
-        <v>0.109</v>
+        <v>0.02</v>
       </c>
       <c r="F74" s="4"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="4"/>
       <c r="J74" s="4">
-        <v>18.399999999999999</v>
+        <v>50</v>
       </c>
       <c r="K74" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="T74" s="5"/>
       <c r="W74" s="5"/>
       <c r="AJ74" s="8"/>
       <c r="AM74" s="8"/>
     </row>
     <row r="75" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="4">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C75" s="4">
-        <v>46</v>
+        <v>39.21</v>
       </c>
       <c r="D75" s="4">
-        <v>4.5</v>
+        <v>2.66</v>
       </c>
       <c r="E75" s="9">
-        <v>9.8000000000000004E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4">
-        <v>46</v>
+        <v>39.21</v>
       </c>
       <c r="K75" s="4">
-        <v>4.5</v>
+        <v>2.66</v>
       </c>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="T75" s="5"/>
       <c r="W75" s="5"/>
       <c r="AJ75" s="8"/>
       <c r="AM75" s="8"/>
     </row>
     <row r="76" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B76" s="4">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="C76" s="4">
-        <v>82.9</v>
+        <v>17.3</v>
       </c>
       <c r="D76" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E76" s="9">
-        <v>0.06</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="F76" s="4"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="4"/>
       <c r="J76" s="4">
-        <v>82.9</v>
+        <v>17.3</v>
       </c>
       <c r="K76" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="4"/>
       <c r="T76" s="5"/>
       <c r="W76" s="5"/>
       <c r="AJ76" s="8"/>
       <c r="AM76" s="8"/>
     </row>
     <row r="77" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="4">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="C77" s="4">
-        <v>23</v>
+        <v>43.4</v>
       </c>
       <c r="D77" s="4">
-        <v>1</v>
+        <v>3.9</v>
       </c>
       <c r="E77" s="9">
-        <v>4.2999999999999997E-2</v>
+        <v>0.09</v>
       </c>
       <c r="F77" s="4"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
       <c r="J77" s="4">
-        <v>23</v>
+        <v>43.4</v>
       </c>
       <c r="K77" s="4">
-        <v>1</v>
+        <v>3.9</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="T77" s="5"/>
       <c r="W77" s="5"/>
       <c r="AJ77" s="8"/>
       <c r="AM77" s="8"/>
     </row>
     <row r="78" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B78" s="4">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="C78" s="4">
-        <v>160.04</v>
+        <v>82.9</v>
       </c>
       <c r="D78" s="4">
-        <v>18.440000000000001</v>
+        <v>5.65</v>
       </c>
       <c r="E78" s="9">
-        <v>0.115</v>
-[...2 lines deleted...]
-      <c r="G78" s="4"/>
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F78" s="4">
+        <v>1</v>
+      </c>
+      <c r="G78" s="4">
+        <v>0.5</v>
+      </c>
       <c r="H78" s="4"/>
       <c r="I78" s="4"/>
       <c r="J78" s="4">
-        <v>160.04</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="K78" s="4">
-        <v>18.440000000000001</v>
+        <v>5.15</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="4"/>
       <c r="T78" s="5"/>
       <c r="W78" s="5"/>
       <c r="AJ78" s="8"/>
       <c r="AM78" s="8"/>
     </row>
     <row r="79" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="4">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="C79" s="4">
-        <v>38</v>
+        <v>20.5</v>
       </c>
       <c r="D79" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E79" s="9">
-        <v>0.105</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
       <c r="J79" s="4">
-        <v>38</v>
+        <v>20.5</v>
       </c>
       <c r="K79" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
       <c r="T79" s="5"/>
       <c r="W79" s="5"/>
       <c r="AJ79" s="8"/>
       <c r="AM79" s="8"/>
     </row>
     <row r="80" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="4">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="C80" s="4">
-        <v>93.75</v>
+        <v>155.74</v>
       </c>
       <c r="D80" s="4">
-        <v>12.6</v>
+        <v>17.114999999999998</v>
       </c>
       <c r="E80" s="9">
-        <v>0.13400000000000001</v>
+        <v>0.11</v>
       </c>
       <c r="F80" s="4"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
       <c r="J80" s="4">
-        <v>93.75</v>
+        <v>155.74</v>
       </c>
       <c r="K80" s="4">
-        <v>12.6</v>
+        <v>17.114999999999998</v>
       </c>
       <c r="L80" s="4"/>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="T80" s="5"/>
       <c r="W80" s="5"/>
       <c r="AJ80" s="8"/>
       <c r="AM80" s="8"/>
     </row>
     <row r="81" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="4">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C81" s="4">
-        <v>43.15</v>
+        <v>35.6</v>
       </c>
       <c r="D81" s="4">
-        <v>4.32</v>
+        <v>1</v>
       </c>
       <c r="E81" s="9">
-        <v>0.1</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="F81" s="4"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="4"/>
       <c r="J81" s="4">
-        <v>43.15</v>
+        <v>35.6</v>
       </c>
       <c r="K81" s="4">
-        <v>4.32</v>
+        <v>1</v>
       </c>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="T81" s="5"/>
       <c r="W81" s="5"/>
       <c r="AJ81" s="8"/>
       <c r="AM81" s="8"/>
     </row>
     <row r="82" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="4">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="C82" s="4">
-        <v>43</v>
+        <v>92.4</v>
       </c>
       <c r="D82" s="4">
-        <v>6</v>
+        <v>18.55</v>
       </c>
       <c r="E82" s="9">
-        <v>0.14000000000000001</v>
+        <v>0.20100000000000001</v>
       </c>
       <c r="F82" s="4"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
       <c r="J82" s="4">
-        <v>43</v>
+        <v>92.4</v>
       </c>
       <c r="K82" s="4">
-        <v>6</v>
+        <v>18.55</v>
       </c>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
       <c r="T82" s="5"/>
       <c r="W82" s="5"/>
       <c r="AJ82" s="8"/>
       <c r="AM82" s="8"/>
     </row>
     <row r="83" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="4">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C83" s="4">
-        <v>50.5</v>
+        <v>40.549999999999997</v>
       </c>
       <c r="D83" s="4">
-        <v>9.5</v>
+        <v>3.12</v>
       </c>
       <c r="E83" s="9">
-        <v>0.188</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="F83" s="4"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
       <c r="J83" s="4">
-        <v>50.5</v>
+        <v>40.549999999999997</v>
       </c>
       <c r="K83" s="4">
-        <v>9.5</v>
+        <v>3.12</v>
       </c>
       <c r="L83" s="4"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="4"/>
       <c r="T83" s="5"/>
       <c r="W83" s="5"/>
       <c r="AJ83" s="8"/>
       <c r="AM83" s="8"/>
     </row>
     <row r="84" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A84" s="3" t="s">
+      <c r="A84" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="B84" s="3">
-[...20 lines deleted...]
-      <c r="I84" s="3">
+      <c r="B84" s="4">
         <v>42</v>
       </c>
-      <c r="J84" s="3">
-[...8 lines deleted...]
-      <c r="O84" s="3"/>
+      <c r="C84" s="4">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D84" s="4">
+        <v>6</v>
+      </c>
+      <c r="E84" s="9">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="K84" s="4">
+        <v>6</v>
+      </c>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
+      <c r="N84" s="4"/>
+      <c r="O84" s="4"/>
       <c r="T84" s="5"/>
       <c r="W84" s="5"/>
       <c r="AJ84" s="8"/>
       <c r="AM84" s="8"/>
     </row>
     <row r="85" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="4">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="C85" s="4">
-        <v>125</v>
+        <v>46.8</v>
       </c>
       <c r="D85" s="4">
-        <v>10</v>
+        <v>0.3</v>
       </c>
       <c r="E85" s="9">
-        <v>0.08</v>
-[...12 lines deleted...]
-      </c>
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
       <c r="J85" s="4">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="K85" s="4"/>
+        <v>46.8</v>
+      </c>
+      <c r="K85" s="4">
+        <v>0.3</v>
+      </c>
       <c r="L85" s="4"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
       <c r="T85" s="5"/>
       <c r="W85" s="5"/>
       <c r="AJ85" s="8"/>
       <c r="AM85" s="8"/>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A86" s="4" t="s">
+      <c r="A86" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B86" s="4">
-[...28 lines deleted...]
-      <c r="O86" s="4"/>
+      <c r="B86" s="3">
+        <v>479</v>
+      </c>
+      <c r="C86" s="3">
+        <v>479</v>
+      </c>
+      <c r="D86" s="3">
+        <v>40</v>
+      </c>
+      <c r="E86" s="6">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="F86" s="3">
+        <v>15</v>
+      </c>
+      <c r="G86" s="3">
+        <v>1</v>
+      </c>
+      <c r="H86" s="3">
+        <v>370</v>
+      </c>
+      <c r="I86" s="3">
+        <v>33</v>
+      </c>
+      <c r="J86" s="3">
+        <v>93</v>
+      </c>
+      <c r="K86" s="3">
+        <v>6</v>
+      </c>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
       <c r="T86" s="5"/>
       <c r="W86" s="5"/>
       <c r="AJ86" s="8"/>
       <c r="AM86" s="8"/>
     </row>
     <row r="87" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A87" s="3" t="s">
+      <c r="A87" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B87" s="3">
-[...14 lines deleted...]
-      <c r="G87" s="3">
+      <c r="B87" s="4">
+        <v>128</v>
+      </c>
+      <c r="C87" s="4">
+        <v>128</v>
+      </c>
+      <c r="D87" s="4">
+        <v>2</v>
+      </c>
+      <c r="E87" s="9">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F87" s="4">
+        <v>15</v>
+      </c>
+      <c r="G87" s="4">
         <v>1</v>
       </c>
-      <c r="H87" s="3">
-[...11 lines deleted...]
-      <c r="L87" s="3">
+      <c r="H87" s="4">
+        <v>100</v>
+      </c>
+      <c r="I87" s="4">
         <v>1</v>
       </c>
-      <c r="M87" s="3"/>
-[...1 lines deleted...]
-      <c r="O87" s="3"/>
+      <c r="J87" s="4">
+        <v>12</v>
+      </c>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4"/>
+      <c r="M87" s="4"/>
+      <c r="N87" s="4"/>
+      <c r="O87" s="4"/>
       <c r="T87" s="5"/>
       <c r="W87" s="5"/>
       <c r="AJ87" s="8"/>
       <c r="AM87" s="8"/>
     </row>
     <row r="88" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="4">
-        <v>116</v>
+        <v>351</v>
       </c>
       <c r="C88" s="4">
-        <v>116</v>
+        <v>351</v>
       </c>
       <c r="D88" s="4">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E88" s="9">
-        <v>6.9000000000000006E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.108</v>
+      </c>
+      <c r="F88" s="4"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4">
-        <v>64</v>
+        <v>270</v>
       </c>
       <c r="I88" s="4">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="J88" s="4">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="K88" s="4">
         <v>6</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="4"/>
       <c r="T88" s="5"/>
       <c r="W88" s="5"/>
       <c r="AJ88" s="8"/>
       <c r="AM88" s="8"/>
     </row>
     <row r="89" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A89" s="4" t="s">
+      <c r="A89" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B89" s="4">
-[...24 lines deleted...]
-      <c r="O89" s="4"/>
+      <c r="B89" s="3">
+        <v>2215</v>
+      </c>
+      <c r="C89" s="3">
+        <v>2143.08</v>
+      </c>
+      <c r="D89" s="3">
+        <v>107.26</v>
+      </c>
+      <c r="E89" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="F89" s="3">
+        <v>23</v>
+      </c>
+      <c r="G89" s="3">
+        <v>1</v>
+      </c>
+      <c r="H89" s="3">
+        <v>193</v>
+      </c>
+      <c r="I89" s="3">
+        <v>8</v>
+      </c>
+      <c r="J89" s="3">
+        <v>1906.58</v>
+      </c>
+      <c r="K89" s="3">
+        <v>98.26</v>
+      </c>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+      <c r="N89" s="3"/>
+      <c r="O89" s="3"/>
       <c r="T89" s="5"/>
       <c r="W89" s="5"/>
       <c r="AJ89" s="8"/>
       <c r="AM89" s="8"/>
     </row>
     <row r="90" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="4">
+        <v>111</v>
+      </c>
+      <c r="C90" s="4">
+        <v>111</v>
+      </c>
+      <c r="D90" s="4">
+        <v>2</v>
+      </c>
+      <c r="E90" s="9">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="F90" s="4">
+        <v>15</v>
+      </c>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4">
         <v>64</v>
       </c>
-      <c r="C90" s="4">
-[...11 lines deleted...]
-      <c r="I90" s="4"/>
+      <c r="I90" s="4">
+        <v>2</v>
+      </c>
       <c r="J90" s="4">
-        <v>62.55</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="K90" s="4"/>
       <c r="L90" s="4"/>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="4"/>
       <c r="T90" s="5"/>
       <c r="W90" s="5"/>
       <c r="AJ90" s="8"/>
       <c r="AM90" s="8"/>
     </row>
     <row r="91" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B91" s="4">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C91" s="4">
-        <v>83</v>
+        <v>77.7</v>
       </c>
       <c r="D91" s="4">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E91" s="9">
-        <v>0.253</v>
+        <v>0.14199999999999999</v>
       </c>
       <c r="F91" s="4"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="4"/>
       <c r="J91" s="4">
-        <v>77</v>
+        <v>75.7</v>
       </c>
       <c r="K91" s="4">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="4"/>
       <c r="T91" s="5"/>
       <c r="W91" s="5"/>
       <c r="AJ91" s="8"/>
       <c r="AM91" s="8"/>
     </row>
     <row r="92" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="4">
-        <v>391</v>
+        <v>63</v>
       </c>
       <c r="C92" s="4">
-        <v>390</v>
+        <v>61.55</v>
       </c>
       <c r="D92" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E92" s="9">
-        <v>2.3E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="F92" s="4"/>
       <c r="G92" s="4"/>
-      <c r="H92" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
       <c r="J92" s="4">
-        <v>311</v>
+        <v>61.55</v>
       </c>
       <c r="K92" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L92" s="4"/>
       <c r="M92" s="4"/>
       <c r="N92" s="4"/>
       <c r="O92" s="4"/>
       <c r="T92" s="5"/>
       <c r="W92" s="5"/>
       <c r="AJ92" s="8"/>
       <c r="AM92" s="8"/>
     </row>
     <row r="93" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="4">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="C93" s="4">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D93" s="4">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="E93" s="9">
-        <v>2.8000000000000001E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.22800000000000001</v>
+      </c>
+      <c r="F93" s="4"/>
       <c r="G93" s="4"/>
-      <c r="H93" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="4">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="K93" s="4">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="L93" s="4"/>
       <c r="M93" s="4"/>
       <c r="N93" s="4"/>
       <c r="O93" s="4"/>
       <c r="T93" s="5"/>
       <c r="W93" s="5"/>
       <c r="AJ93" s="8"/>
       <c r="AM93" s="8"/>
     </row>
     <row r="94" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="4">
-        <v>171</v>
+        <v>384</v>
       </c>
       <c r="C94" s="4">
-        <v>171</v>
+        <v>383</v>
       </c>
       <c r="D94" s="4">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E94" s="9">
-        <v>7.5999999999999998E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="F94" s="4"/>
       <c r="G94" s="4"/>
-      <c r="H94" s="4"/>
-      <c r="I94" s="4"/>
+      <c r="H94" s="4">
+        <v>79</v>
+      </c>
+      <c r="I94" s="4">
+        <v>1</v>
+      </c>
       <c r="J94" s="4">
-        <v>171</v>
+        <v>304</v>
       </c>
       <c r="K94" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
       <c r="T94" s="5"/>
       <c r="W94" s="5"/>
       <c r="AJ94" s="8"/>
       <c r="AM94" s="8"/>
     </row>
     <row r="95" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="4">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="C95" s="4">
-        <v>83.25</v>
+        <v>38.5</v>
       </c>
       <c r="D95" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E95" s="9">
-        <v>2.4E-2</v>
-[...3 lines deleted...]
-      <c r="H95" s="4"/>
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F95" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="G95" s="4">
+        <v>1</v>
+      </c>
+      <c r="H95" s="4">
+        <v>10</v>
+      </c>
       <c r="I95" s="4"/>
       <c r="J95" s="4">
-        <v>79.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="T95" s="5"/>
       <c r="W95" s="5"/>
       <c r="AJ95" s="8"/>
       <c r="AM95" s="8"/>
     </row>
     <row r="96" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="4">
-        <v>126</v>
+        <v>169</v>
       </c>
       <c r="C96" s="4">
-        <v>116.7</v>
+        <v>169</v>
       </c>
       <c r="D96" s="4">
-        <v>4.8</v>
+        <v>8</v>
       </c>
       <c r="E96" s="9">
-        <v>4.1000000000000002E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="F96" s="4"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="4"/>
       <c r="J96" s="4">
-        <v>112.7</v>
+        <v>169</v>
       </c>
       <c r="K96" s="4">
-        <v>3.8</v>
+        <v>8</v>
       </c>
       <c r="L96" s="4"/>
       <c r="M96" s="4"/>
       <c r="N96" s="4"/>
       <c r="O96" s="4"/>
       <c r="T96" s="5"/>
       <c r="W96" s="5"/>
       <c r="AJ96" s="8"/>
       <c r="AM96" s="8"/>
     </row>
     <row r="97" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="4">
-        <v>374</v>
+        <v>88</v>
       </c>
       <c r="C97" s="4">
-        <v>372.5</v>
+        <v>81.25</v>
       </c>
       <c r="D97" s="4">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="E97" s="9">
-        <v>7.4999999999999997E-2</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F97" s="4"/>
+      <c r="G97" s="4"/>
       <c r="H97" s="4"/>
       <c r="I97" s="4"/>
       <c r="J97" s="4">
-        <v>368</v>
+        <v>77.75</v>
       </c>
       <c r="K97" s="4">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="L97" s="4"/>
       <c r="M97" s="4"/>
       <c r="N97" s="4"/>
       <c r="O97" s="4"/>
       <c r="T97" s="5"/>
       <c r="W97" s="5"/>
       <c r="AJ97" s="8"/>
       <c r="AM97" s="8"/>
     </row>
     <row r="98" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="4">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="C98" s="4">
-        <v>33</v>
+        <v>115.2</v>
       </c>
       <c r="D98" s="4">
-        <v>2</v>
+        <v>6.8</v>
       </c>
       <c r="E98" s="9">
-        <v>6.0999999999999999E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="F98" s="4"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="4"/>
       <c r="J98" s="4">
-        <v>33</v>
+        <v>111.2</v>
       </c>
       <c r="K98" s="4">
-        <v>2</v>
+        <v>6.8</v>
       </c>
       <c r="L98" s="4"/>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="4"/>
       <c r="T98" s="5"/>
       <c r="W98" s="5"/>
       <c r="AJ98" s="8"/>
       <c r="AM98" s="8"/>
     </row>
     <row r="99" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="4">
-        <v>59</v>
+        <v>368</v>
       </c>
       <c r="C99" s="4">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="F99" s="4"/>
+        <v>366.5</v>
+      </c>
+      <c r="D99" s="4">
+        <v>20</v>
+      </c>
+      <c r="E99" s="9">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F99" s="4">
+        <v>3.5</v>
+      </c>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
       <c r="J99" s="4">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="K99" s="4"/>
+        <v>363</v>
+      </c>
+      <c r="K99" s="4">
+        <v>20</v>
+      </c>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="T99" s="5"/>
       <c r="W99" s="5"/>
       <c r="AJ99" s="8"/>
       <c r="AM99" s="8"/>
     </row>
     <row r="100" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="4">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="C100" s="4">
-        <v>9</v>
+        <v>32.6</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="9"/>
       <c r="F100" s="4"/>
       <c r="G100" s="4"/>
-      <c r="H100" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="4"/>
       <c r="I100" s="4"/>
       <c r="J100" s="4">
-        <v>7</v>
+        <v>32.6</v>
       </c>
       <c r="K100" s="4"/>
       <c r="L100" s="4"/>
       <c r="M100" s="4"/>
       <c r="N100" s="4"/>
       <c r="O100" s="4"/>
       <c r="T100" s="5"/>
       <c r="W100" s="5"/>
       <c r="AJ100" s="8"/>
       <c r="AM100" s="8"/>
     </row>
     <row r="101" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="4">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="C101" s="4">
-        <v>98.5</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D101" s="4"/>
+      <c r="E101" s="9"/>
       <c r="F101" s="4"/>
       <c r="G101" s="4"/>
-      <c r="H101" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H101" s="4"/>
+      <c r="I101" s="4"/>
       <c r="J101" s="4">
-        <v>61.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="K101" s="4"/>
       <c r="L101" s="4"/>
       <c r="M101" s="4"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="T101" s="5"/>
       <c r="W101" s="5"/>
       <c r="AJ101" s="8"/>
       <c r="AM101" s="8"/>
     </row>
     <row r="102" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="4">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="C102" s="4">
-        <v>107.97</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D102" s="4"/>
+      <c r="E102" s="9"/>
       <c r="F102" s="4"/>
       <c r="G102" s="4"/>
-      <c r="H102" s="4"/>
+      <c r="H102" s="4">
+        <v>3</v>
+      </c>
       <c r="I102" s="4"/>
       <c r="J102" s="4">
-        <v>103.97</v>
-[...6 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="K102" s="4"/>
+      <c r="L102" s="4"/>
       <c r="M102" s="4"/>
       <c r="N102" s="4"/>
       <c r="O102" s="4"/>
       <c r="T102" s="5"/>
       <c r="W102" s="5"/>
       <c r="AJ102" s="8"/>
       <c r="AM102" s="8"/>
     </row>
     <row r="103" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="4">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="C103" s="4">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="E103" s="9"/>
+        <v>98.5</v>
+      </c>
+      <c r="D103" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="E103" s="9">
+        <v>5.6000000000000001E-2</v>
+      </c>
       <c r="F103" s="4"/>
       <c r="G103" s="4"/>
-      <c r="H103" s="4"/>
-      <c r="I103" s="4"/>
+      <c r="H103" s="4">
+        <v>37</v>
+      </c>
+      <c r="I103" s="4">
+        <v>5</v>
+      </c>
       <c r="J103" s="4">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="K103" s="4"/>
+        <v>61.5</v>
+      </c>
+      <c r="K103" s="4">
+        <v>0.5</v>
+      </c>
       <c r="L103" s="4"/>
       <c r="M103" s="4"/>
       <c r="N103" s="4"/>
       <c r="O103" s="4"/>
       <c r="T103" s="5"/>
       <c r="W103" s="5"/>
       <c r="AJ103" s="8"/>
       <c r="AM103" s="8"/>
     </row>
     <row r="104" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="4">
-        <v>19</v>
+        <v>111</v>
       </c>
       <c r="C104" s="4">
-        <v>18.5</v>
+        <v>106.47</v>
       </c>
       <c r="D104" s="4">
         <v>1</v>
       </c>
       <c r="E104" s="9">
-        <v>5.3999999999999999E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="F104" s="4"/>
       <c r="G104" s="4"/>
       <c r="H104" s="4"/>
       <c r="I104" s="4"/>
       <c r="J104" s="4">
-        <v>18.5</v>
+        <v>103.47</v>
       </c>
       <c r="K104" s="4">
         <v>1</v>
       </c>
       <c r="L104" s="4"/>
       <c r="M104" s="4"/>
       <c r="N104" s="4"/>
       <c r="O104" s="4"/>
       <c r="T104" s="5"/>
       <c r="W104" s="5"/>
       <c r="AJ104" s="8"/>
       <c r="AM104" s="8"/>
     </row>
     <row r="105" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="4">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C105" s="4">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D105" s="4"/>
       <c r="E105" s="9"/>
       <c r="F105" s="4"/>
       <c r="G105" s="4"/>
       <c r="H105" s="4"/>
       <c r="I105" s="4"/>
       <c r="J105" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K105" s="4"/>
       <c r="L105" s="4"/>
       <c r="M105" s="4"/>
       <c r="N105" s="4"/>
       <c r="O105" s="4"/>
       <c r="T105" s="5"/>
       <c r="W105" s="5"/>
       <c r="AJ105" s="8"/>
       <c r="AM105" s="8"/>
     </row>
     <row r="106" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B106" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C106" s="4">
-        <v>15.25</v>
+        <v>17.5</v>
       </c>
       <c r="D106" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E106" s="9">
-        <v>6.6000000000000003E-2</v>
+        <v>0.114</v>
       </c>
       <c r="F106" s="4"/>
       <c r="G106" s="4"/>
       <c r="H106" s="4"/>
       <c r="I106" s="4"/>
       <c r="J106" s="4">
-        <v>15.25</v>
+        <v>17.5</v>
       </c>
       <c r="K106" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L106" s="4"/>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
       <c r="O106" s="4"/>
       <c r="T106" s="5"/>
       <c r="W106" s="5"/>
       <c r="AJ106" s="8"/>
       <c r="AM106" s="8"/>
     </row>
     <row r="107" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="4">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="C107" s="4">
-        <v>43.5</v>
-[...2 lines deleted...]
-      <c r="E107" s="9"/>
+        <v>25</v>
+      </c>
+      <c r="D107" s="4">
+        <v>1</v>
+      </c>
+      <c r="E107" s="9">
+        <v>0.04</v>
+      </c>
       <c r="F107" s="4"/>
       <c r="G107" s="4"/>
       <c r="H107" s="4"/>
       <c r="I107" s="4"/>
       <c r="J107" s="4">
-        <v>43.5</v>
-[...1 lines deleted...]
-      <c r="K107" s="4"/>
+        <v>25</v>
+      </c>
+      <c r="K107" s="4">
+        <v>1</v>
+      </c>
       <c r="L107" s="4"/>
       <c r="M107" s="4"/>
       <c r="N107" s="4"/>
       <c r="O107" s="4"/>
       <c r="T107" s="5"/>
       <c r="W107" s="5"/>
       <c r="AJ107" s="8"/>
       <c r="AM107" s="8"/>
     </row>
     <row r="108" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="4">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C108" s="4">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>13.25</v>
+      </c>
+      <c r="D108" s="4"/>
+      <c r="E108" s="9"/>
       <c r="F108" s="4"/>
       <c r="G108" s="4"/>
       <c r="H108" s="4"/>
       <c r="I108" s="4"/>
       <c r="J108" s="4">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.25</v>
+      </c>
+      <c r="K108" s="4"/>
       <c r="L108" s="4"/>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
       <c r="T108" s="5"/>
       <c r="W108" s="5"/>
       <c r="AJ108" s="8"/>
       <c r="AM108" s="8"/>
     </row>
     <row r="109" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B109" s="4">
-        <v>123</v>
+        <v>43</v>
       </c>
       <c r="C109" s="4">
-        <v>109.46</v>
+        <v>40.5</v>
       </c>
       <c r="D109" s="4">
-        <v>3.41</v>
+        <v>5</v>
       </c>
       <c r="E109" s="9">
-        <v>3.1E-2</v>
+        <v>0.123</v>
       </c>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
       <c r="I109" s="4"/>
       <c r="J109" s="4">
-        <v>109.46</v>
+        <v>40.5</v>
       </c>
       <c r="K109" s="4">
-        <v>3.41</v>
+        <v>5</v>
       </c>
       <c r="L109" s="4"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
       <c r="T109" s="5"/>
       <c r="W109" s="5"/>
       <c r="AJ109" s="8"/>
       <c r="AM109" s="8"/>
     </row>
     <row r="110" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B110" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C110" s="4">
-        <v>35</v>
+        <v>53.8</v>
       </c>
       <c r="D110" s="4">
-        <v>1</v>
+        <v>0.65</v>
       </c>
       <c r="E110" s="9">
-        <v>2.9000000000000001E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="F110" s="4"/>
       <c r="G110" s="4"/>
       <c r="H110" s="4"/>
       <c r="I110" s="4"/>
       <c r="J110" s="4">
-        <v>35</v>
+        <v>53.8</v>
       </c>
       <c r="K110" s="4">
-        <v>1</v>
+        <v>0.65</v>
       </c>
       <c r="L110" s="4"/>
       <c r="M110" s="4"/>
       <c r="N110" s="4"/>
       <c r="O110" s="4"/>
       <c r="T110" s="5"/>
       <c r="W110" s="5"/>
       <c r="AJ110" s="8"/>
       <c r="AM110" s="8"/>
     </row>
     <row r="111" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B111" s="4">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="C111" s="4">
-        <v>34.200000000000003</v>
+        <v>104.06</v>
       </c>
       <c r="D111" s="4">
-        <v>4</v>
+        <v>5.31</v>
       </c>
       <c r="E111" s="9">
-        <v>0.11700000000000001</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="F111" s="4"/>
       <c r="G111" s="4"/>
       <c r="H111" s="4"/>
       <c r="I111" s="4"/>
       <c r="J111" s="4">
-        <v>33.200000000000003</v>
+        <v>104.06</v>
       </c>
       <c r="K111" s="4">
-        <v>4</v>
+        <v>5.31</v>
       </c>
       <c r="L111" s="4"/>
       <c r="M111" s="4"/>
       <c r="N111" s="4"/>
       <c r="O111" s="4"/>
       <c r="T111" s="5"/>
       <c r="W111" s="5"/>
       <c r="AJ111" s="8"/>
       <c r="AM111" s="8"/>
     </row>
     <row r="112" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="4">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C112" s="4">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D112" s="4"/>
       <c r="E112" s="9"/>
       <c r="F112" s="4"/>
       <c r="G112" s="4"/>
       <c r="H112" s="4"/>
       <c r="I112" s="4"/>
       <c r="J112" s="4">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K112" s="4"/>
       <c r="L112" s="4"/>
       <c r="M112" s="4"/>
       <c r="N112" s="4"/>
       <c r="O112" s="4"/>
       <c r="T112" s="5"/>
       <c r="W112" s="5"/>
       <c r="AJ112" s="8"/>
       <c r="AM112" s="8"/>
     </row>
     <row r="113" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A113" s="3" t="s">
+      <c r="A113" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="B113" s="3">
-[...32 lines deleted...]
-      <c r="O113" s="3"/>
+      <c r="B113" s="4">
+        <v>42</v>
+      </c>
+      <c r="C113" s="4">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="D113" s="4">
+        <v>4</v>
+      </c>
+      <c r="E113" s="9">
+        <v>0.122</v>
+      </c>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="4">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="K113" s="4">
+        <v>4</v>
+      </c>
+      <c r="L113" s="4"/>
+      <c r="M113" s="4"/>
+      <c r="N113" s="4"/>
+      <c r="O113" s="4"/>
       <c r="T113" s="5"/>
       <c r="W113" s="5"/>
       <c r="AJ113" s="8"/>
       <c r="AM113" s="8"/>
     </row>
     <row r="114" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B114" s="4">
-        <v>291</v>
+        <v>21</v>
       </c>
       <c r="C114" s="4">
-        <v>274.89999999999998</v>
-[...18 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="D114" s="4"/>
+      <c r="E114" s="9"/>
+      <c r="F114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
       <c r="J114" s="4">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="K114" s="4"/>
       <c r="L114" s="4"/>
       <c r="M114" s="4"/>
       <c r="N114" s="4"/>
       <c r="O114" s="4"/>
       <c r="T114" s="5"/>
       <c r="W114" s="5"/>
       <c r="AJ114" s="8"/>
       <c r="AM114" s="8"/>
     </row>
     <row r="115" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A115" s="4" t="s">
+      <c r="A115" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B115" s="4">
-[...32 lines deleted...]
-      <c r="O115" s="4"/>
+      <c r="B115" s="3">
+        <v>5503</v>
+      </c>
+      <c r="C115" s="3">
+        <v>5298.47</v>
+      </c>
+      <c r="D115" s="3">
+        <v>227.28</v>
+      </c>
+      <c r="E115" s="6">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="F115" s="3">
+        <v>256.8</v>
+      </c>
+      <c r="G115" s="3">
+        <v>36</v>
+      </c>
+      <c r="H115" s="3">
+        <v>1341.3</v>
+      </c>
+      <c r="I115" s="3">
+        <v>65.88</v>
+      </c>
+      <c r="J115" s="3">
+        <v>3693.87</v>
+      </c>
+      <c r="K115" s="3">
+        <v>125.4</v>
+      </c>
+      <c r="L115" s="3"/>
+      <c r="M115" s="3"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
       <c r="T115" s="5"/>
       <c r="W115" s="5"/>
       <c r="AJ115" s="8"/>
       <c r="AM115" s="8"/>
     </row>
     <row r="116" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="4">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C116" s="4">
-        <v>280.94</v>
+        <v>275.89999999999998</v>
       </c>
       <c r="D116" s="4">
-        <v>7.5</v>
+        <v>26.1</v>
       </c>
       <c r="E116" s="9">
-        <v>2.7E-2</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="F116" s="4">
-        <v>5.5</v>
+        <v>108.4</v>
       </c>
       <c r="G116" s="4">
-        <v>1</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="H116" s="4">
-        <v>8</v>
+        <v>127</v>
       </c>
       <c r="I116" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J116" s="4">
-        <v>267.44</v>
+        <v>34</v>
       </c>
       <c r="K116" s="4">
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="L116" s="4"/>
       <c r="M116" s="4"/>
       <c r="N116" s="4"/>
       <c r="O116" s="4"/>
       <c r="T116" s="5"/>
       <c r="W116" s="5"/>
       <c r="AJ116" s="8"/>
       <c r="AM116" s="8"/>
     </row>
     <row r="117" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B117" s="4">
         <v>139</v>
       </c>
       <c r="C117" s="4">
-        <v>128.75</v>
+        <v>129.15</v>
       </c>
       <c r="D117" s="4">
-        <v>9</v>
+        <v>10.9</v>
       </c>
       <c r="E117" s="9">
-        <v>7.0000000000000007E-2</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="F117" s="4">
-        <v>40.700000000000003</v>
+        <v>41.1</v>
       </c>
       <c r="G117" s="4">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
       <c r="H117" s="4">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I117" s="4">
         <v>5</v>
       </c>
       <c r="J117" s="4">
-        <v>34.049999999999997</v>
+        <v>35.049999999999997</v>
       </c>
       <c r="K117" s="4">
-        <v>0.8</v>
+        <v>3.3</v>
       </c>
       <c r="L117" s="4"/>
       <c r="M117" s="4"/>
       <c r="N117" s="4"/>
       <c r="O117" s="4"/>
       <c r="T117" s="5"/>
       <c r="W117" s="5"/>
       <c r="AJ117" s="8"/>
       <c r="AM117" s="8"/>
     </row>
     <row r="118" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B118" s="4">
-        <v>183</v>
+        <v>585</v>
       </c>
       <c r="C118" s="4">
-        <v>179.6</v>
+        <v>581.5</v>
       </c>
       <c r="D118" s="4">
-        <v>14.3</v>
+        <v>57</v>
       </c>
       <c r="E118" s="9">
-        <v>0.08</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="F118" s="4">
-        <v>7.6</v>
+        <v>93</v>
       </c>
       <c r="G118" s="4">
-        <v>0.3</v>
+        <v>14</v>
       </c>
       <c r="H118" s="4">
-        <v>147</v>
+        <v>317.5</v>
       </c>
       <c r="I118" s="4">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="J118" s="4">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="K118" s="4">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="L118" s="4"/>
       <c r="M118" s="4"/>
       <c r="N118" s="4"/>
       <c r="O118" s="4"/>
       <c r="T118" s="5"/>
       <c r="W118" s="5"/>
       <c r="AJ118" s="8"/>
       <c r="AM118" s="8"/>
     </row>
     <row r="119" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="4">
-        <v>927</v>
+        <v>287</v>
       </c>
       <c r="C119" s="4">
-        <v>919</v>
+        <v>281.2</v>
       </c>
       <c r="D119" s="4">
-        <v>31.31</v>
+        <v>5.5</v>
       </c>
       <c r="E119" s="9">
-        <v>3.4000000000000002E-2</v>
-[...1 lines deleted...]
-      <c r="F119" s="4"/>
+        <v>0.02</v>
+      </c>
+      <c r="F119" s="4">
+        <v>4.5</v>
+      </c>
       <c r="G119" s="4"/>
       <c r="H119" s="4">
-        <v>643.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="I119" s="4"/>
       <c r="J119" s="4">
-        <v>275.25</v>
+        <v>268.7</v>
       </c>
       <c r="K119" s="4">
-        <v>15.3</v>
+        <v>5.5</v>
       </c>
       <c r="L119" s="4"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="4"/>
       <c r="T119" s="5"/>
       <c r="W119" s="5"/>
       <c r="AJ119" s="8"/>
       <c r="AM119" s="8"/>
     </row>
     <row r="120" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="4">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C120" s="4">
-        <v>138.44999999999999</v>
+        <v>179.8</v>
       </c>
       <c r="D120" s="4">
-        <v>8.8000000000000007</v>
+        <v>13.3</v>
       </c>
       <c r="E120" s="9">
-        <v>6.4000000000000001E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="F120" s="4">
-        <v>2.2999999999999998</v>
-[...1 lines deleted...]
-      <c r="G120" s="4"/>
+        <v>7.8</v>
+      </c>
+      <c r="G120" s="4">
+        <v>0.3</v>
+      </c>
       <c r="H120" s="4">
-        <v>45.25</v>
+        <v>147</v>
       </c>
       <c r="I120" s="4">
-        <v>0.5</v>
+        <v>13</v>
       </c>
       <c r="J120" s="4">
-        <v>90.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="K120" s="4"/>
       <c r="L120" s="4"/>
       <c r="M120" s="4"/>
       <c r="N120" s="4"/>
       <c r="O120" s="4"/>
       <c r="T120" s="5"/>
       <c r="W120" s="5"/>
       <c r="AJ120" s="8"/>
       <c r="AM120" s="8"/>
     </row>
     <row r="121" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B121" s="4">
-        <v>613</v>
+        <v>924</v>
       </c>
       <c r="C121" s="4">
-        <v>589.6</v>
+        <v>917</v>
       </c>
       <c r="D121" s="4">
-        <v>6.55</v>
+        <v>29.13</v>
       </c>
       <c r="E121" s="9">
-        <v>1.0999999999999999E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F121" s="4"/>
       <c r="G121" s="4"/>
-      <c r="H121" s="4"/>
-      <c r="I121" s="4"/>
+      <c r="H121" s="4">
+        <v>643.75</v>
+      </c>
+      <c r="I121" s="4">
+        <v>13.88</v>
+      </c>
       <c r="J121" s="4">
-        <v>589.6</v>
+        <v>273.25</v>
       </c>
       <c r="K121" s="4">
-        <v>6.55</v>
+        <v>15.25</v>
       </c>
       <c r="L121" s="4"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="T121" s="5"/>
       <c r="W121" s="5"/>
       <c r="AJ121" s="8"/>
       <c r="AM121" s="8"/>
     </row>
     <row r="122" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B122" s="4">
-        <v>632</v>
+        <v>161</v>
       </c>
       <c r="C122" s="4">
-        <v>624.72</v>
+        <v>134.35</v>
       </c>
       <c r="D122" s="4">
-        <v>8</v>
+        <v>8.4</v>
       </c>
       <c r="E122" s="9">
-        <v>1.2999999999999999E-2</v>
-[...1 lines deleted...]
-      <c r="F122" s="4"/>
+        <v>6.3E-2</v>
+      </c>
+      <c r="F122" s="4">
+        <v>2</v>
+      </c>
       <c r="G122" s="4"/>
-      <c r="H122" s="4"/>
-      <c r="I122" s="4"/>
+      <c r="H122" s="4">
+        <v>45.05</v>
+      </c>
+      <c r="I122" s="4">
+        <v>2</v>
+      </c>
       <c r="J122" s="4">
-        <v>624.72</v>
+        <v>87.3</v>
       </c>
       <c r="K122" s="4">
-        <v>8</v>
+        <v>6.4</v>
       </c>
       <c r="L122" s="4"/>
       <c r="M122" s="4"/>
       <c r="N122" s="4"/>
       <c r="O122" s="4"/>
       <c r="T122" s="5"/>
       <c r="W122" s="5"/>
       <c r="AJ122" s="8"/>
       <c r="AM122" s="8"/>
     </row>
     <row r="123" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B123" s="4">
-        <v>898</v>
+        <v>614</v>
       </c>
       <c r="C123" s="4">
-        <v>850</v>
+        <v>589.6</v>
       </c>
       <c r="D123" s="4">
-        <v>31.4</v>
+        <v>6.55</v>
       </c>
       <c r="E123" s="9">
-        <v>3.6999999999999998E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F123" s="4"/>
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
       <c r="I123" s="4"/>
       <c r="J123" s="4">
-        <v>850</v>
+        <v>589.6</v>
       </c>
       <c r="K123" s="4">
-        <v>31.4</v>
+        <v>6.55</v>
       </c>
       <c r="L123" s="4"/>
       <c r="M123" s="4"/>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
       <c r="T123" s="5"/>
       <c r="W123" s="5"/>
       <c r="AJ123" s="8"/>
       <c r="AM123" s="8"/>
     </row>
     <row r="124" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B124" s="4">
-        <v>790</v>
+        <v>633</v>
       </c>
       <c r="C124" s="4">
-        <v>733.25</v>
+        <v>625.97</v>
       </c>
       <c r="D124" s="4">
-        <v>40.4</v>
+        <v>8.75</v>
       </c>
       <c r="E124" s="9">
-        <v>5.5E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="F124" s="4"/>
       <c r="G124" s="4"/>
       <c r="H124" s="4"/>
       <c r="I124" s="4"/>
       <c r="J124" s="4">
-        <v>733.25</v>
+        <v>625.97</v>
       </c>
       <c r="K124" s="4">
-        <v>40.4</v>
+        <v>8.75</v>
       </c>
       <c r="L124" s="4"/>
       <c r="M124" s="4"/>
       <c r="N124" s="4"/>
       <c r="O124" s="4"/>
       <c r="T124" s="5"/>
       <c r="W124" s="5"/>
       <c r="AJ124" s="8"/>
       <c r="AM124" s="8"/>
     </row>
     <row r="125" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A125" s="3" t="s">
+      <c r="A125" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="B125" s="3">
-[...32 lines deleted...]
-      <c r="O125" s="3"/>
+      <c r="B125" s="4">
+        <v>896</v>
+      </c>
+      <c r="C125" s="4">
+        <v>850.75</v>
+      </c>
+      <c r="D125" s="4">
+        <v>29.75</v>
+      </c>
+      <c r="E125" s="9">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
+      <c r="J125" s="4">
+        <v>850.75</v>
+      </c>
+      <c r="K125" s="4">
+        <v>29.75</v>
+      </c>
+      <c r="L125" s="4"/>
+      <c r="M125" s="4"/>
+      <c r="N125" s="4"/>
+      <c r="O125" s="4"/>
       <c r="T125" s="5"/>
       <c r="W125" s="5"/>
       <c r="AJ125" s="8"/>
       <c r="AM125" s="8"/>
     </row>
     <row r="126" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B126" s="4">
-        <v>34</v>
+        <v>790</v>
       </c>
       <c r="C126" s="4">
-        <v>34</v>
+        <v>733.25</v>
       </c>
       <c r="D126" s="4">
-        <v>2</v>
+        <v>31.9</v>
       </c>
       <c r="E126" s="9">
-        <v>5.8999999999999997E-2</v>
-[...9 lines deleted...]
-      </c>
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4"/>
       <c r="I126" s="4"/>
       <c r="J126" s="4">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="K126" s="4"/>
+        <v>733.25</v>
+      </c>
+      <c r="K126" s="4">
+        <v>31.9</v>
+      </c>
       <c r="L126" s="4"/>
       <c r="M126" s="4"/>
       <c r="N126" s="4"/>
       <c r="O126" s="4"/>
       <c r="T126" s="5"/>
       <c r="W126" s="5"/>
       <c r="AJ126" s="8"/>
       <c r="AM126" s="8"/>
     </row>
     <row r="127" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A127" s="4" t="s">
-[...20 lines deleted...]
-      <c r="H127" s="4">
+      <c r="A127" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B127" s="3">
+        <v>202</v>
+      </c>
+      <c r="C127" s="3">
+        <v>202</v>
+      </c>
+      <c r="D127" s="3">
+        <v>14</v>
+      </c>
+      <c r="E127" s="6">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="F127" s="3">
+        <v>46</v>
+      </c>
+      <c r="G127" s="3">
+        <v>6</v>
+      </c>
+      <c r="H127" s="3">
         <v>87</v>
       </c>
-      <c r="I127" s="4">
-[...11 lines deleted...]
-      <c r="O127" s="4"/>
+      <c r="I127" s="3">
+        <v>3</v>
+      </c>
+      <c r="J127" s="3">
+        <v>56</v>
+      </c>
+      <c r="K127" s="3">
+        <v>3</v>
+      </c>
+      <c r="L127" s="3"/>
+      <c r="M127" s="3"/>
+      <c r="N127" s="3"/>
+      <c r="O127" s="3"/>
       <c r="T127" s="5"/>
       <c r="W127" s="5"/>
       <c r="AJ127" s="8"/>
       <c r="AM127" s="8"/>
     </row>
     <row r="128" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A128" s="3" t="s">
-[...27 lines deleted...]
-      <c r="O128" s="3"/>
+      <c r="A128" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B128" s="4">
+        <v>35</v>
+      </c>
+      <c r="C128" s="4">
+        <v>35</v>
+      </c>
+      <c r="D128" s="4">
+        <v>4</v>
+      </c>
+      <c r="E128" s="9">
+        <v>0.114</v>
+      </c>
+      <c r="F128" s="4">
+        <v>24</v>
+      </c>
+      <c r="G128" s="4">
+        <v>4</v>
+      </c>
+      <c r="H128" s="4">
+        <v>2</v>
+      </c>
+      <c r="I128" s="4"/>
+      <c r="J128" s="4">
+        <v>9</v>
+      </c>
+      <c r="K128" s="4"/>
+      <c r="L128" s="4"/>
+      <c r="M128" s="4"/>
+      <c r="N128" s="4"/>
+      <c r="O128" s="4"/>
       <c r="T128" s="5"/>
       <c r="W128" s="5"/>
       <c r="AJ128" s="8"/>
       <c r="AM128" s="8"/>
     </row>
     <row r="129" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="B129" s="4">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="C129" s="4">
-        <v>151.5</v>
+        <v>167</v>
       </c>
       <c r="D129" s="4">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E129" s="9">
-        <v>2.5999999999999999E-2</v>
-[...4 lines deleted...]
-      <c r="I129" s="4"/>
+        <v>0.06</v>
+      </c>
+      <c r="F129" s="4">
+        <v>22</v>
+      </c>
+      <c r="G129" s="4">
+        <v>2</v>
+      </c>
+      <c r="H129" s="4">
+        <v>85</v>
+      </c>
+      <c r="I129" s="4">
+        <v>3</v>
+      </c>
       <c r="J129" s="4">
-        <v>115.5</v>
+        <v>47</v>
       </c>
       <c r="K129" s="4">
         <v>3</v>
       </c>
       <c r="L129" s="4"/>
       <c r="M129" s="4"/>
       <c r="N129" s="4"/>
       <c r="O129" s="4"/>
       <c r="T129" s="5"/>
       <c r="W129" s="5"/>
       <c r="AJ129" s="8"/>
       <c r="AM129" s="8"/>
     </row>
     <row r="130" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A130" s="4" t="s">
+      <c r="A130" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B130" s="4">
-[...18 lines deleted...]
-      <c r="O130" s="4"/>
+      <c r="B130" s="3">
+        <v>2131</v>
+      </c>
+      <c r="C130" s="3">
+        <v>2118.1</v>
+      </c>
+      <c r="D130" s="3">
+        <v>96.5</v>
+      </c>
+      <c r="E130" s="6">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3"/>
+      <c r="J130" s="3">
+        <v>1346.1</v>
+      </c>
+      <c r="K130" s="3">
+        <v>49.5</v>
+      </c>
+      <c r="L130" s="3"/>
+      <c r="M130" s="3"/>
+      <c r="N130" s="3"/>
+      <c r="O130" s="3"/>
       <c r="T130" s="5"/>
       <c r="W130" s="5"/>
       <c r="AJ130" s="8"/>
       <c r="AM130" s="8"/>
     </row>
     <row r="131" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B131" s="4">
-        <v>61</v>
+        <v>150</v>
       </c>
       <c r="C131" s="4">
-        <v>61</v>
+        <v>149.5</v>
       </c>
       <c r="D131" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E131" s="9">
-        <v>6.6000000000000003E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="F131" s="4"/>
       <c r="G131" s="4"/>
       <c r="H131" s="4"/>
       <c r="I131" s="4"/>
       <c r="J131" s="4">
-        <v>50</v>
+        <v>113.5</v>
       </c>
       <c r="K131" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L131" s="4"/>
       <c r="M131" s="4"/>
       <c r="N131" s="4"/>
       <c r="O131" s="4"/>
       <c r="T131" s="5"/>
       <c r="W131" s="5"/>
       <c r="AJ131" s="8"/>
       <c r="AM131" s="8"/>
     </row>
     <row r="132" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B132" s="4">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C132" s="4">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D132" s="4"/>
+      <c r="E132" s="9"/>
       <c r="F132" s="4"/>
       <c r="G132" s="4"/>
       <c r="H132" s="4"/>
       <c r="I132" s="4"/>
       <c r="J132" s="4">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="K132" s="4"/>
       <c r="L132" s="4"/>
       <c r="M132" s="4"/>
       <c r="N132" s="4"/>
       <c r="O132" s="4"/>
       <c r="T132" s="5"/>
       <c r="W132" s="5"/>
       <c r="AJ132" s="8"/>
       <c r="AM132" s="8"/>
     </row>
     <row r="133" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B133" s="4">
-        <v>893</v>
+        <v>61</v>
       </c>
       <c r="C133" s="4">
-        <v>882</v>
+        <v>61</v>
       </c>
       <c r="D133" s="4">
-        <v>60.5</v>
+        <v>3</v>
       </c>
       <c r="E133" s="9">
-        <v>6.9000000000000006E-2</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="F133" s="4"/>
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
       <c r="I133" s="4"/>
       <c r="J133" s="4">
-        <v>425</v>
+        <v>50</v>
       </c>
       <c r="K133" s="4">
-        <v>11.5</v>
+        <v>2</v>
       </c>
       <c r="L133" s="4"/>
       <c r="M133" s="4"/>
       <c r="N133" s="4"/>
       <c r="O133" s="4"/>
       <c r="T133" s="5"/>
       <c r="W133" s="5"/>
       <c r="AJ133" s="8"/>
       <c r="AM133" s="8"/>
     </row>
     <row r="134" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A134" t="s">
+      <c r="A134" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B134" s="4">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C134" s="4">
-        <v>10.5</v>
+        <v>29</v>
       </c>
       <c r="D134" s="4">
         <v>1</v>
       </c>
       <c r="E134" s="9">
-        <v>9.5000000000000001E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F134" s="4"/>
       <c r="G134" s="4"/>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
       <c r="J134" s="4">
-        <v>7.5</v>
-[...1 lines deleted...]
-      <c r="K134" s="4"/>
+        <v>24</v>
+      </c>
+      <c r="K134" s="4">
+        <v>1</v>
+      </c>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="4"/>
       <c r="T134" s="5"/>
       <c r="W134" s="5"/>
       <c r="AJ134" s="8"/>
       <c r="AM134" s="8"/>
     </row>
     <row r="135" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B135" s="4">
-        <v>120</v>
+        <v>893</v>
       </c>
       <c r="C135" s="4">
-        <v>120</v>
+        <v>882.5</v>
       </c>
       <c r="D135" s="4">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="E135" s="9">
-        <v>3.3000000000000002E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="F135" s="4"/>
       <c r="G135" s="4"/>
       <c r="H135" s="4"/>
       <c r="I135" s="4"/>
       <c r="J135" s="4">
-        <v>15</v>
+        <v>429.5</v>
       </c>
       <c r="K135" s="4">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="L135" s="4"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="4"/>
       <c r="T135" s="5"/>
       <c r="W135" s="5"/>
       <c r="AJ135" s="8"/>
       <c r="AM135" s="8"/>
     </row>
     <row r="136" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A136" s="4" t="s">
+      <c r="A136" t="s">
         <v>143</v>
       </c>
       <c r="B136" s="4">
-        <v>587</v>
+        <v>11</v>
       </c>
       <c r="C136" s="4">
-        <v>585.5</v>
-[...6 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="D136" s="4"/>
+      <c r="E136" s="9"/>
       <c r="F136" s="4"/>
       <c r="G136" s="4"/>
       <c r="H136" s="4"/>
       <c r="I136" s="4"/>
       <c r="J136" s="4">
-        <v>486.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.5</v>
+      </c>
+      <c r="K136" s="4"/>
       <c r="L136" s="4"/>
       <c r="M136" s="4"/>
       <c r="N136" s="4"/>
       <c r="O136" s="4"/>
       <c r="T136" s="5"/>
       <c r="W136" s="5"/>
       <c r="AJ136" s="8"/>
       <c r="AM136" s="8"/>
     </row>
     <row r="137" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B137" s="4">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="C137" s="4">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="D137" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E137" s="9">
-        <v>9.0999999999999998E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="F137" s="4"/>
       <c r="G137" s="4"/>
       <c r="H137" s="4"/>
       <c r="I137" s="4"/>
       <c r="J137" s="4">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="K137" s="4"/>
       <c r="L137" s="4"/>
       <c r="M137" s="4"/>
       <c r="N137" s="4"/>
       <c r="O137" s="4"/>
       <c r="T137" s="5"/>
       <c r="W137" s="5"/>
       <c r="AJ137" s="8"/>
       <c r="AM137" s="8"/>
     </row>
     <row r="138" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B138" s="4">
-        <v>55</v>
+        <v>580</v>
       </c>
       <c r="C138" s="4">
-        <v>54.6</v>
+        <v>579</v>
       </c>
       <c r="D138" s="4">
-        <v>1</v>
+        <v>11.5</v>
       </c>
       <c r="E138" s="9">
-        <v>1.7999999999999999E-2</v>
+        <v>0.02</v>
       </c>
       <c r="F138" s="4"/>
       <c r="G138" s="4"/>
       <c r="H138" s="4"/>
       <c r="I138" s="4"/>
       <c r="J138" s="4">
-        <v>52.6</v>
+        <v>443</v>
       </c>
       <c r="K138" s="4">
-        <v>1</v>
+        <v>11.5</v>
       </c>
       <c r="L138" s="4"/>
       <c r="M138" s="4"/>
       <c r="N138" s="4"/>
       <c r="O138" s="4"/>
       <c r="T138" s="5"/>
       <c r="W138" s="5"/>
       <c r="AJ138" s="8"/>
       <c r="AM138" s="8"/>
     </row>
     <row r="139" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B139" s="4">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="C139" s="4">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D139" s="4"/>
+      <c r="E139" s="9"/>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
       <c r="I139" s="4"/>
       <c r="J139" s="4">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="T139" s="5"/>
       <c r="W139" s="5"/>
       <c r="AJ139" s="8"/>
       <c r="AM139" s="8"/>
     </row>
     <row r="140" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A140" s="3" t="s">
+      <c r="A140" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="B140" s="3">
-[...32 lines deleted...]
-      <c r="O140" s="3"/>
+      <c r="B140" s="4">
+        <v>55</v>
+      </c>
+      <c r="C140" s="4">
+        <v>54.6</v>
+      </c>
+      <c r="D140" s="4"/>
+      <c r="E140" s="9"/>
+      <c r="F140" s="4"/>
+      <c r="G140" s="4"/>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4"/>
+      <c r="J140" s="4">
+        <v>52.6</v>
+      </c>
+      <c r="K140" s="4"/>
+      <c r="L140" s="4"/>
+      <c r="M140" s="4"/>
+      <c r="N140" s="4"/>
+      <c r="O140" s="4"/>
       <c r="T140" s="5"/>
       <c r="W140" s="5"/>
       <c r="AJ140" s="8"/>
       <c r="AM140" s="8"/>
     </row>
     <row r="141" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="4">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C141" s="4">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="D141" s="4">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E141" s="9">
-        <v>6.3E-2</v>
-[...12 lines deleted...]
-      </c>
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="F141" s="4"/>
+      <c r="G141" s="4"/>
+      <c r="H141" s="4"/>
+      <c r="I141" s="4"/>
       <c r="J141" s="4">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="K141" s="4">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="L141" s="4"/>
       <c r="M141" s="4"/>
       <c r="N141" s="4"/>
       <c r="O141" s="4"/>
       <c r="T141" s="5"/>
       <c r="W141" s="5"/>
       <c r="AJ141" s="8"/>
       <c r="AM141" s="8"/>
     </row>
     <row r="142" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A142" s="4" t="s">
+      <c r="A142" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="B142" s="4">
-[...13 lines deleted...]
-      <c r="J142" s="4">
+      <c r="B142" s="3">
+        <v>310</v>
+      </c>
+      <c r="C142" s="3">
+        <v>306.5</v>
+      </c>
+      <c r="D142" s="3">
+        <v>20.5</v>
+      </c>
+      <c r="E142" s="6">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F142" s="3">
+        <v>34</v>
+      </c>
+      <c r="G142" s="3">
         <v>1</v>
       </c>
-      <c r="K142" s="4"/>
-[...3 lines deleted...]
-      <c r="O142" s="4"/>
+      <c r="H142" s="3">
+        <v>142</v>
+      </c>
+      <c r="I142" s="3">
+        <v>12</v>
+      </c>
+      <c r="J142" s="3">
+        <v>129.5</v>
+      </c>
+      <c r="K142" s="3">
+        <v>7.5</v>
+      </c>
+      <c r="L142" s="3"/>
+      <c r="M142" s="3"/>
+      <c r="N142" s="3"/>
+      <c r="O142" s="3"/>
       <c r="T142" s="5"/>
       <c r="W142" s="5"/>
       <c r="AJ142" s="8"/>
       <c r="AM142" s="8"/>
     </row>
     <row r="143" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="4">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C143" s="4">
-        <v>81.5</v>
+        <v>172</v>
       </c>
       <c r="D143" s="4">
-        <v>5.5</v>
+        <v>13</v>
       </c>
       <c r="E143" s="9">
-        <v>6.7000000000000004E-2</v>
-[...2 lines deleted...]
-      <c r="G143" s="4"/>
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F143" s="4">
+        <v>34</v>
+      </c>
+      <c r="G143" s="4">
+        <v>1</v>
+      </c>
       <c r="H143" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="I143" s="4"/>
+        <v>105</v>
+      </c>
+      <c r="I143" s="4">
+        <v>10</v>
+      </c>
       <c r="J143" s="4">
-        <v>78.5</v>
+        <v>32</v>
       </c>
       <c r="K143" s="4">
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="4"/>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
       <c r="T143" s="5"/>
       <c r="W143" s="5"/>
       <c r="AJ143" s="8"/>
       <c r="AM143" s="8"/>
     </row>
     <row r="144" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C144" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D144" s="4">
         <v>1</v>
       </c>
       <c r="E144" s="9">
-        <v>8.3000000000000004E-2</v>
+        <v>0.1</v>
       </c>
       <c r="F144" s="4"/>
       <c r="G144" s="4"/>
       <c r="H144" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I144" s="4">
         <v>1</v>
       </c>
       <c r="J144" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K144" s="4"/>
       <c r="L144" s="4"/>
       <c r="M144" s="4"/>
       <c r="N144" s="4"/>
       <c r="O144" s="4"/>
       <c r="T144" s="5"/>
       <c r="W144" s="5"/>
       <c r="AJ144" s="8"/>
       <c r="AM144" s="8"/>
     </row>
     <row r="145" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="4">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="C145" s="4">
-        <v>30</v>
+        <v>82.5</v>
       </c>
       <c r="D145" s="4">
-        <v>1</v>
+        <v>5.5</v>
       </c>
       <c r="E145" s="9">
-        <v>3.3000000000000002E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="F145" s="4"/>
       <c r="G145" s="4"/>
       <c r="H145" s="4">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="I145" s="4"/>
       <c r="J145" s="4">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="K145" s="4"/>
+        <v>79.5</v>
+      </c>
+      <c r="K145" s="4">
+        <v>5.5</v>
+      </c>
       <c r="L145" s="4"/>
       <c r="M145" s="4"/>
       <c r="N145" s="4"/>
       <c r="O145" s="4"/>
       <c r="T145" s="5"/>
       <c r="W145" s="5"/>
       <c r="AJ145" s="8"/>
       <c r="AM145" s="8"/>
     </row>
     <row r="146" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A146" s="3" t="s">
+      <c r="A146" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="B146" s="3">
-[...36 lines deleted...]
-      <c r="O146" s="3"/>
+      <c r="B146" s="4">
+        <v>12</v>
+      </c>
+      <c r="C146" s="4">
+        <v>12</v>
+      </c>
+      <c r="D146" s="4">
+        <v>1</v>
+      </c>
+      <c r="E146" s="9">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4">
+        <v>8</v>
+      </c>
+      <c r="I146" s="4">
+        <v>1</v>
+      </c>
+      <c r="J146" s="4">
+        <v>4</v>
+      </c>
+      <c r="K146" s="4"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="4"/>
+      <c r="N146" s="4"/>
+      <c r="O146" s="4"/>
       <c r="T146" s="5"/>
       <c r="W146" s="5"/>
       <c r="AJ146" s="8"/>
       <c r="AM146" s="8"/>
     </row>
     <row r="147" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B147" s="4">
-        <v>229</v>
+        <v>30</v>
       </c>
       <c r="C147" s="4">
-        <v>229</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="D147" s="4"/>
+      <c r="E147" s="9"/>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I147" s="4"/>
       <c r="J147" s="4">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="K147" s="4"/>
       <c r="L147" s="4"/>
       <c r="M147" s="4"/>
       <c r="N147" s="4"/>
       <c r="O147" s="4"/>
       <c r="T147" s="5"/>
       <c r="W147" s="5"/>
       <c r="AJ147" s="8"/>
       <c r="AM147" s="8"/>
     </row>
     <row r="148" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A148" s="4" t="s">
+      <c r="A148" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B148" s="4">
-[...26 lines deleted...]
-      <c r="O148" s="4"/>
+      <c r="B148" s="3">
+        <v>6460</v>
+      </c>
+      <c r="C148" s="3">
+        <v>6433.25</v>
+      </c>
+      <c r="D148" s="3">
+        <v>713.25</v>
+      </c>
+      <c r="E148" s="6">
+        <v>0.111</v>
+      </c>
+      <c r="F148" s="3">
+        <v>22.5</v>
+      </c>
+      <c r="G148" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="H148" s="3">
+        <v>965.5</v>
+      </c>
+      <c r="I148" s="3">
+        <v>62</v>
+      </c>
+      <c r="J148" s="3">
+        <v>2901.25</v>
+      </c>
+      <c r="K148" s="3">
+        <v>201.75</v>
+      </c>
+      <c r="L148" s="3">
+        <v>1999</v>
+      </c>
+      <c r="M148" s="3">
+        <v>348</v>
+      </c>
+      <c r="N148" s="3"/>
+      <c r="O148" s="3"/>
       <c r="T148" s="5"/>
       <c r="W148" s="5"/>
       <c r="AJ148" s="8"/>
       <c r="AM148" s="8"/>
     </row>
     <row r="149" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B149" s="4">
-        <v>2445</v>
+        <v>225</v>
       </c>
       <c r="C149" s="4">
-        <v>2422.75</v>
+        <v>225</v>
       </c>
       <c r="D149" s="4">
-        <v>435.5</v>
+        <v>21</v>
       </c>
       <c r="E149" s="9">
-        <v>0.18</v>
-[...6 lines deleted...]
-      </c>
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="F149" s="4"/>
+      <c r="G149" s="4"/>
       <c r="H149" s="4">
-        <v>22</v>
+        <v>183</v>
       </c>
       <c r="I149" s="4">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="J149" s="4">
-        <v>383.25</v>
+        <v>42</v>
       </c>
       <c r="K149" s="4">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="L149" s="4"/>
+      <c r="M149" s="4"/>
       <c r="N149" s="4"/>
       <c r="O149" s="4"/>
       <c r="T149" s="5"/>
       <c r="W149" s="5"/>
       <c r="AJ149" s="8"/>
       <c r="AM149" s="8"/>
     </row>
     <row r="150" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B150" s="4">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C150" s="4">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>33.5</v>
+      </c>
+      <c r="D150" s="4"/>
+      <c r="E150" s="9"/>
       <c r="F150" s="4"/>
       <c r="G150" s="4"/>
       <c r="H150" s="4">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>29.5</v>
+      </c>
+      <c r="I150" s="4"/>
       <c r="J150" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K150" s="4"/>
       <c r="L150" s="4"/>
       <c r="M150" s="4"/>
       <c r="N150" s="4"/>
       <c r="O150" s="4"/>
       <c r="T150" s="5"/>
       <c r="W150" s="5"/>
       <c r="AJ150" s="8"/>
       <c r="AM150" s="8"/>
     </row>
     <row r="151" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B151" s="4">
-        <v>66</v>
+        <v>2398</v>
       </c>
       <c r="C151" s="4">
-        <v>66</v>
+        <v>2374.75</v>
       </c>
       <c r="D151" s="4">
-        <v>9</v>
+        <v>391.25</v>
       </c>
       <c r="E151" s="9">
-        <v>0.13600000000000001</v>
-[...4 lines deleted...]
-      <c r="I151" s="4"/>
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F151" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="G151" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="H151" s="4">
+        <v>22</v>
+      </c>
+      <c r="I151" s="4">
+        <v>2</v>
+      </c>
       <c r="J151" s="4">
-        <v>66</v>
+        <v>342.25</v>
       </c>
       <c r="K151" s="4">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="M151" s="4"/>
+        <v>37.75</v>
+      </c>
+      <c r="L151" s="4">
+        <v>1999</v>
+      </c>
+      <c r="M151" s="4">
+        <v>348</v>
+      </c>
       <c r="N151" s="4"/>
       <c r="O151" s="4"/>
       <c r="T151" s="5"/>
       <c r="W151" s="5"/>
       <c r="AJ151" s="8"/>
       <c r="AM151" s="8"/>
     </row>
     <row r="152" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A152" t="s">
+      <c r="A152" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B152" s="4">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="C152" s="4">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D152" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E152" s="9">
-        <v>0.16700000000000001</v>
+        <v>5.5E-2</v>
       </c>
       <c r="F152" s="4"/>
       <c r="G152" s="4"/>
-      <c r="H152" s="4"/>
-      <c r="I152" s="4"/>
+      <c r="H152" s="4">
+        <v>46</v>
+      </c>
+      <c r="I152" s="4">
+        <v>3</v>
+      </c>
       <c r="J152" s="4">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="K152" s="4"/>
       <c r="L152" s="4"/>
       <c r="M152" s="4"/>
       <c r="N152" s="4"/>
       <c r="O152" s="4"/>
       <c r="T152" s="5"/>
       <c r="W152" s="5"/>
       <c r="AJ152" s="8"/>
       <c r="AM152" s="8"/>
     </row>
     <row r="153" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B153" s="4">
-        <v>2107</v>
+        <v>64</v>
       </c>
       <c r="C153" s="4">
-        <v>2106</v>
+        <v>64</v>
       </c>
       <c r="D153" s="4">
-        <v>183.5</v>
+        <v>7</v>
       </c>
       <c r="E153" s="9">
-        <v>8.6999999999999994E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.109</v>
+      </c>
+      <c r="F153" s="4"/>
       <c r="G153" s="4"/>
-      <c r="H153" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
       <c r="J153" s="4">
-        <v>1515</v>
+        <v>64</v>
       </c>
       <c r="K153" s="4">
-        <v>91.5</v>
+        <v>7</v>
       </c>
       <c r="L153" s="4"/>
       <c r="M153" s="4"/>
       <c r="N153" s="4"/>
       <c r="O153" s="4"/>
       <c r="T153" s="5"/>
       <c r="W153" s="5"/>
       <c r="AJ153" s="8"/>
       <c r="AM153" s="8"/>
     </row>
     <row r="154" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A154" s="4" t="s">
+      <c r="A154" t="s">
         <v>161</v>
       </c>
       <c r="B154" s="4">
-        <v>177</v>
+        <v>5</v>
       </c>
       <c r="C154" s="4">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D154" s="4"/>
+      <c r="E154" s="9"/>
       <c r="F154" s="4"/>
       <c r="G154" s="4"/>
-      <c r="H154" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H154" s="4"/>
+      <c r="I154" s="4"/>
       <c r="J154" s="4">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="K154" s="4">
         <v>4</v>
       </c>
+      <c r="K154" s="4"/>
       <c r="L154" s="4"/>
       <c r="M154" s="4"/>
       <c r="N154" s="4"/>
       <c r="O154" s="4"/>
       <c r="T154" s="5"/>
       <c r="W154" s="5"/>
       <c r="AJ154" s="8"/>
       <c r="AM154" s="8"/>
     </row>
     <row r="155" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B155" s="4">
-        <v>45</v>
+        <v>2250</v>
       </c>
       <c r="C155" s="4">
-        <v>45</v>
+        <v>2249</v>
       </c>
       <c r="D155" s="4">
-        <v>3</v>
+        <v>201.5</v>
       </c>
       <c r="E155" s="9">
-        <v>6.7000000000000004E-2</v>
-[...1 lines deleted...]
-      <c r="F155" s="4"/>
+        <v>0.09</v>
+      </c>
+      <c r="F155" s="4">
+        <v>11</v>
+      </c>
       <c r="G155" s="4"/>
       <c r="H155" s="4">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I155" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J155" s="4">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="K155" s="4"/>
+        <v>1658</v>
+      </c>
+      <c r="K155" s="4">
+        <v>101.5</v>
+      </c>
       <c r="L155" s="4"/>
       <c r="M155" s="4"/>
       <c r="N155" s="4"/>
       <c r="O155" s="4"/>
       <c r="T155" s="5"/>
       <c r="W155" s="5"/>
       <c r="AJ155" s="8"/>
       <c r="AM155" s="8"/>
     </row>
     <row r="156" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="4">
-        <v>459</v>
+        <v>172</v>
       </c>
       <c r="C156" s="4">
-        <v>457</v>
+        <v>172</v>
       </c>
       <c r="D156" s="4">
-        <v>25.5</v>
+        <v>9</v>
       </c>
       <c r="E156" s="9">
-        <v>5.6000000000000001E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="F156" s="4"/>
       <c r="G156" s="4"/>
       <c r="H156" s="4">
-        <v>395</v>
+        <v>99</v>
       </c>
       <c r="I156" s="4">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J156" s="4">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K156" s="4">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="4"/>
       <c r="N156" s="4"/>
       <c r="O156" s="4"/>
       <c r="T156" s="5"/>
       <c r="W156" s="5"/>
       <c r="AJ156" s="8"/>
       <c r="AM156" s="8"/>
     </row>
     <row r="157" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B157" s="4">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C157" s="4">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D157" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E157" s="9">
-        <v>0.111</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="F157" s="4"/>
       <c r="G157" s="4"/>
       <c r="H157" s="4">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="I157" s="4"/>
+        <v>30</v>
+      </c>
+      <c r="I157" s="4">
+        <v>3</v>
+      </c>
       <c r="J157" s="4">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="K157" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L157" s="4"/>
       <c r="M157" s="4"/>
       <c r="N157" s="4"/>
       <c r="O157" s="4"/>
       <c r="T157" s="5"/>
       <c r="W157" s="5"/>
       <c r="AJ157" s="8"/>
       <c r="AM157" s="8"/>
     </row>
     <row r="158" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B158" s="4">
-        <v>43</v>
+        <v>458</v>
       </c>
       <c r="C158" s="4">
-        <v>43</v>
+        <v>456</v>
       </c>
       <c r="D158" s="4">
-        <v>4</v>
+        <v>25.5</v>
       </c>
       <c r="E158" s="9">
-        <v>9.2999999999999999E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="F158" s="4"/>
       <c r="G158" s="4"/>
       <c r="H158" s="4">
-        <v>27</v>
+        <v>395</v>
       </c>
       <c r="I158" s="4">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="J158" s="4">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="K158" s="4">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="4"/>
       <c r="N158" s="4"/>
       <c r="O158" s="4"/>
       <c r="T158" s="5"/>
       <c r="W158" s="5"/>
       <c r="AJ158" s="8"/>
       <c r="AM158" s="8"/>
     </row>
     <row r="159" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B159" s="4">
-        <v>673</v>
+        <v>53</v>
       </c>
       <c r="C159" s="4">
-        <v>673</v>
+        <v>53</v>
       </c>
       <c r="D159" s="4">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="E159" s="9">
-        <v>5.8999999999999997E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="I159" s="4"/>
       <c r="J159" s="4">
-        <v>585</v>
+        <v>45</v>
       </c>
       <c r="K159" s="4">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
       <c r="N159" s="4"/>
       <c r="O159" s="4"/>
       <c r="T159" s="5"/>
       <c r="W159" s="5"/>
       <c r="AJ159" s="8"/>
       <c r="AM159" s="8"/>
     </row>
     <row r="160" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A160" s="3" t="s">
+      <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="B160" s="3">
-[...20 lines deleted...]
-      <c r="I160" s="3">
+      <c r="B160" s="4">
+        <v>43</v>
+      </c>
+      <c r="C160" s="4">
+        <v>43</v>
+      </c>
+      <c r="D160" s="4">
+        <v>4</v>
+      </c>
+      <c r="E160" s="9">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="F160" s="4"/>
+      <c r="G160" s="4"/>
+      <c r="H160" s="4">
         <v>27</v>
       </c>
-      <c r="J160" s="3">
-[...8 lines deleted...]
-      <c r="O160" s="3"/>
+      <c r="I160" s="4">
+        <v>3</v>
+      </c>
+      <c r="J160" s="4">
+        <v>16</v>
+      </c>
+      <c r="K160" s="4">
+        <v>1</v>
+      </c>
+      <c r="L160" s="4"/>
+      <c r="M160" s="4"/>
+      <c r="N160" s="4"/>
+      <c r="O160" s="4"/>
       <c r="T160" s="5"/>
       <c r="W160" s="5"/>
       <c r="AJ160" s="8"/>
       <c r="AM160" s="8"/>
     </row>
     <row r="161" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="4">
-        <v>329</v>
+        <v>659</v>
       </c>
       <c r="C161" s="4">
-        <v>328.7</v>
+        <v>659</v>
       </c>
       <c r="D161" s="4">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E161" s="9">
-        <v>0.14299999999999999</v>
-[...6 lines deleted...]
-      </c>
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F161" s="4"/>
+      <c r="G161" s="4"/>
       <c r="H161" s="4">
-        <v>198</v>
+        <v>88</v>
       </c>
       <c r="I161" s="4">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="J161" s="4">
-        <v>57</v>
+        <v>571</v>
       </c>
       <c r="K161" s="4">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="L161" s="4"/>
       <c r="M161" s="4"/>
       <c r="N161" s="4"/>
       <c r="O161" s="4"/>
       <c r="T161" s="5"/>
       <c r="W161" s="5"/>
       <c r="AJ161" s="8"/>
       <c r="AM161" s="8"/>
     </row>
     <row r="162" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A162" s="4" t="s">
+      <c r="A162" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B162" s="4">
-[...28 lines deleted...]
-      <c r="O162" s="4"/>
+      <c r="B162" s="3">
+        <v>781</v>
+      </c>
+      <c r="C162" s="3">
+        <v>780.5</v>
+      </c>
+      <c r="D162" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="E162" s="6">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F162" s="3">
+        <v>74.5</v>
+      </c>
+      <c r="G162" s="3">
+        <v>16.5</v>
+      </c>
+      <c r="H162" s="3">
+        <v>310</v>
+      </c>
+      <c r="I162" s="3">
+        <v>25</v>
+      </c>
+      <c r="J162" s="3">
+        <v>393</v>
+      </c>
+      <c r="K162" s="3">
+        <v>49</v>
+      </c>
+      <c r="L162" s="3"/>
+      <c r="M162" s="3"/>
+      <c r="N162" s="3"/>
+      <c r="O162" s="3"/>
       <c r="T162" s="5"/>
       <c r="W162" s="5"/>
       <c r="AJ162" s="8"/>
       <c r="AM162" s="8"/>
     </row>
     <row r="163" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="4">
-        <v>55</v>
+        <v>326</v>
       </c>
       <c r="C163" s="4">
-        <v>55</v>
+        <v>326</v>
       </c>
       <c r="D163" s="4">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="E163" s="9">
-        <v>3.5999999999999997E-2</v>
-[...4 lines deleted...]
-      <c r="I163" s="4"/>
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="F163" s="4">
+        <v>71</v>
+      </c>
+      <c r="G163" s="4">
+        <v>16</v>
+      </c>
+      <c r="H163" s="4">
+        <v>200</v>
+      </c>
+      <c r="I163" s="4">
+        <v>20</v>
+      </c>
       <c r="J163" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K163" s="4">
         <v>2</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="4"/>
       <c r="N163" s="4"/>
       <c r="O163" s="4"/>
       <c r="T163" s="5"/>
       <c r="W163" s="5"/>
       <c r="AJ163" s="8"/>
       <c r="AM163" s="8"/>
     </row>
     <row r="164" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A164" t="s">
+      <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="4">
-        <v>106</v>
+        <v>242</v>
       </c>
       <c r="C164" s="4">
-        <v>106</v>
+        <v>242</v>
       </c>
       <c r="D164" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E164" s="9">
-        <v>0.36799999999999999</v>
+        <v>0.16900000000000001</v>
       </c>
       <c r="F164" s="4"/>
       <c r="G164" s="4"/>
       <c r="H164" s="4">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I164" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J164" s="4">
-        <v>104</v>
+        <v>165</v>
       </c>
       <c r="K164" s="4">
         <v>38</v>
       </c>
       <c r="L164" s="4"/>
       <c r="M164" s="4"/>
       <c r="N164" s="4"/>
       <c r="O164" s="4"/>
       <c r="T164" s="5"/>
       <c r="W164" s="5"/>
       <c r="AJ164" s="8"/>
       <c r="AM164" s="8"/>
     </row>
     <row r="165" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="4">
-        <v>161</v>
+        <v>56</v>
       </c>
       <c r="C165" s="4">
-        <v>160.5</v>
+        <v>56</v>
       </c>
       <c r="D165" s="4">
-        <v>11.5</v>
+        <v>4</v>
       </c>
       <c r="E165" s="9">
-        <v>7.1999999999999995E-2</v>
-[...12 lines deleted...]
-      </c>
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="F165" s="4"/>
+      <c r="G165" s="4"/>
+      <c r="H165" s="4"/>
+      <c r="I165" s="4"/>
       <c r="J165" s="4">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="K165" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="L165" s="4"/>
       <c r="M165" s="4"/>
       <c r="N165" s="4"/>
       <c r="O165" s="4"/>
       <c r="T165" s="5"/>
       <c r="W165" s="5"/>
       <c r="AJ165" s="8"/>
       <c r="AM165" s="8"/>
     </row>
     <row r="166" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A166" s="3" t="s">
+      <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="B166" s="3">
-[...14 lines deleted...]
-      <c r="G166" s="3">
+      <c r="B166" s="4">
+        <v>157</v>
+      </c>
+      <c r="C166" s="4">
+        <v>156.5</v>
+      </c>
+      <c r="D166" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="E166" s="9">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="F166" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="G166" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="H166" s="4">
+        <v>33</v>
+      </c>
+      <c r="I166" s="4">
+        <v>2</v>
+      </c>
+      <c r="J166" s="4">
+        <v>120</v>
+      </c>
+      <c r="K166" s="4">
         <v>5</v>
       </c>
-      <c r="H166" s="3">
-[...14 lines deleted...]
-      <c r="O166" s="3"/>
+      <c r="L166" s="4"/>
+      <c r="M166" s="4"/>
+      <c r="N166" s="4"/>
+      <c r="O166" s="4"/>
       <c r="T166" s="5"/>
       <c r="W166" s="5"/>
       <c r="AJ166" s="8"/>
       <c r="AM166" s="8"/>
     </row>
     <row r="167" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A167" s="4" t="s">
+      <c r="A167" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="B167" s="4">
-[...11 lines deleted...]
-      <c r="F167" s="4">
+      <c r="B167" s="3">
+        <v>6313</v>
+      </c>
+      <c r="C167" s="3">
+        <v>4524.4049999999997</v>
+      </c>
+      <c r="D167" s="3">
+        <v>308.97500000000002</v>
+      </c>
+      <c r="E167" s="6">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F167" s="3">
         <v>21</v>
       </c>
-      <c r="G167" s="4">
+      <c r="G167" s="3">
         <v>5</v>
       </c>
-      <c r="H167" s="4">
-[...14 lines deleted...]
-      <c r="O167" s="4"/>
+      <c r="H167" s="3">
+        <v>532</v>
+      </c>
+      <c r="I167" s="3">
+        <v>50</v>
+      </c>
+      <c r="J167" s="3">
+        <v>3966.4050000000002</v>
+      </c>
+      <c r="K167" s="3">
+        <v>253.97499999999999</v>
+      </c>
+      <c r="L167" s="3"/>
+      <c r="M167" s="3"/>
+      <c r="N167" s="3"/>
+      <c r="O167" s="3"/>
       <c r="T167" s="5"/>
       <c r="W167" s="5"/>
       <c r="AJ167" s="8"/>
       <c r="AM167" s="8"/>
     </row>
     <row r="168" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="4">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="C168" s="4">
-        <v>10</v>
+        <v>179.5</v>
       </c>
       <c r="D168" s="4">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="E168" s="9">
-        <v>0.1</v>
-[...2 lines deleted...]
-      <c r="G168" s="4"/>
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="F168" s="4">
+        <v>21</v>
+      </c>
+      <c r="G168" s="4">
+        <v>5</v>
+      </c>
       <c r="H168" s="4">
-        <v>5</v>
+        <v>124</v>
       </c>
       <c r="I168" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J168" s="4">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K168" s="4"/>
+        <v>29.5</v>
+      </c>
+      <c r="K168" s="4">
+        <v>4</v>
+      </c>
       <c r="L168" s="4"/>
       <c r="M168" s="4"/>
       <c r="N168" s="4"/>
       <c r="O168" s="4"/>
       <c r="T168" s="5"/>
       <c r="W168" s="5"/>
       <c r="AJ168" s="8"/>
       <c r="AM168" s="8"/>
     </row>
     <row r="169" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="4">
-        <v>209</v>
+        <v>11</v>
       </c>
       <c r="C169" s="4">
-        <v>207</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D169" s="4"/>
+      <c r="E169" s="9"/>
       <c r="F169" s="4"/>
       <c r="G169" s="4"/>
       <c r="H169" s="4">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="I169" s="4"/>
       <c r="J169" s="4">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="K169" s="4"/>
       <c r="L169" s="4"/>
       <c r="M169" s="4"/>
       <c r="N169" s="4"/>
       <c r="O169" s="4"/>
       <c r="T169" s="5"/>
       <c r="W169" s="5"/>
       <c r="AJ169" s="8"/>
       <c r="AM169" s="8"/>
     </row>
     <row r="170" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="4">
-        <v>3905</v>
+        <v>209</v>
       </c>
       <c r="C170" s="4">
-        <v>3229.5549999999998</v>
+        <v>207</v>
       </c>
       <c r="D170" s="4">
-        <v>148.25</v>
+        <v>18.5</v>
       </c>
       <c r="E170" s="9">
-        <v>4.5999999999999999E-2</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="F170" s="4"/>
       <c r="G170" s="4"/>
       <c r="H170" s="4">
-        <v>14</v>
+        <v>132</v>
       </c>
       <c r="I170" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J170" s="4">
-        <v>3215.5549999999998</v>
+        <v>75</v>
       </c>
       <c r="K170" s="4">
-        <v>147.25</v>
+        <v>8.5</v>
       </c>
       <c r="L170" s="4"/>
       <c r="M170" s="4"/>
       <c r="N170" s="4"/>
       <c r="O170" s="4"/>
       <c r="T170" s="5"/>
       <c r="W170" s="5"/>
       <c r="AJ170" s="8"/>
       <c r="AM170" s="8"/>
     </row>
     <row r="171" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="4">
-        <v>71</v>
+        <v>4994</v>
       </c>
       <c r="C171" s="4">
-        <v>65</v>
+        <v>3224.4050000000002</v>
       </c>
       <c r="D171" s="4">
-        <v>5.25</v>
+        <v>202.97499999999999</v>
       </c>
       <c r="E171" s="9">
-        <v>8.1000000000000003E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="F171" s="4"/>
       <c r="G171" s="4"/>
-      <c r="H171" s="4"/>
+      <c r="H171" s="4">
+        <v>14</v>
+      </c>
       <c r="I171" s="4"/>
       <c r="J171" s="4">
-        <v>65</v>
+        <v>3210.4050000000002</v>
       </c>
       <c r="K171" s="4">
-        <v>5.25</v>
+        <v>202.97499999999999</v>
       </c>
       <c r="L171" s="4"/>
       <c r="M171" s="4"/>
       <c r="N171" s="4"/>
       <c r="O171" s="4"/>
       <c r="T171" s="5"/>
       <c r="W171" s="5"/>
       <c r="AJ171" s="8"/>
       <c r="AM171" s="8"/>
     </row>
     <row r="172" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="4">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="C172" s="4">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="D172" s="4">
-        <v>13</v>
+        <v>4.25</v>
       </c>
       <c r="E172" s="9">
-        <v>8.7999999999999995E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="F172" s="4"/>
       <c r="G172" s="4"/>
-      <c r="H172" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="H172" s="4"/>
+      <c r="I172" s="4"/>
       <c r="J172" s="4">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="K172" s="4">
-        <v>9</v>
+        <v>4.25</v>
       </c>
       <c r="L172" s="4"/>
       <c r="M172" s="4"/>
       <c r="N172" s="4"/>
       <c r="O172" s="4"/>
       <c r="T172" s="5"/>
       <c r="W172" s="5"/>
       <c r="AJ172" s="8"/>
       <c r="AM172" s="8"/>
     </row>
     <row r="173" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="4">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="C173" s="4">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="D173" s="4">
-        <v>9.5</v>
+        <v>12</v>
       </c>
       <c r="E173" s="9">
-        <v>0.05</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="F173" s="4"/>
       <c r="G173" s="4"/>
       <c r="H173" s="4">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="I173" s="4"/>
+        <v>17</v>
+      </c>
+      <c r="I173" s="4">
+        <v>3</v>
+      </c>
       <c r="J173" s="4">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="K173" s="4">
-        <v>9.5</v>
+        <v>9</v>
       </c>
       <c r="L173" s="4"/>
       <c r="M173" s="4"/>
       <c r="N173" s="4"/>
       <c r="O173" s="4"/>
       <c r="T173" s="5"/>
       <c r="W173" s="5"/>
       <c r="AJ173" s="8"/>
       <c r="AM173" s="8"/>
     </row>
     <row r="174" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="4">
-        <v>164</v>
+        <v>196</v>
       </c>
       <c r="C174" s="4">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="D174" s="4">
-        <v>14</v>
+        <v>8.75</v>
       </c>
       <c r="E174" s="9">
-        <v>8.5000000000000006E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="F174" s="4"/>
       <c r="G174" s="4"/>
       <c r="H174" s="4">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="I174" s="4"/>
       <c r="J174" s="4">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="K174" s="4">
-        <v>13</v>
+        <v>8.75</v>
       </c>
       <c r="L174" s="4"/>
       <c r="M174" s="4"/>
       <c r="N174" s="4"/>
       <c r="O174" s="4"/>
       <c r="T174" s="5"/>
       <c r="W174" s="5"/>
       <c r="AJ174" s="8"/>
       <c r="AM174" s="8"/>
     </row>
     <row r="175" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="4">
-        <v>192</v>
+        <v>164</v>
       </c>
       <c r="C175" s="4">
-        <v>189.25</v>
+        <v>164</v>
       </c>
       <c r="D175" s="4">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E175" s="9">
-        <v>6.9000000000000006E-2</v>
+        <v>0.11</v>
       </c>
       <c r="F175" s="4"/>
       <c r="G175" s="4"/>
       <c r="H175" s="4">
-        <v>118.25</v>
+        <v>22</v>
       </c>
       <c r="I175" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J175" s="4">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="K175" s="4">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="4"/>
       <c r="N175" s="4"/>
       <c r="O175" s="4"/>
       <c r="T175" s="5"/>
       <c r="W175" s="5"/>
       <c r="AJ175" s="8"/>
       <c r="AM175" s="8"/>
     </row>
     <row r="176" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="4">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="C176" s="4">
-        <v>154</v>
+        <v>182.5</v>
       </c>
       <c r="D176" s="4">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="E176" s="9">
-        <v>5.1999999999999998E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="F176" s="4"/>
       <c r="G176" s="4"/>
       <c r="H176" s="4">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="I176" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J176" s="4">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="K176" s="4"/>
+        <v>65.5</v>
+      </c>
+      <c r="K176" s="4">
+        <v>1.5</v>
+      </c>
       <c r="L176" s="4"/>
       <c r="M176" s="4"/>
       <c r="N176" s="4"/>
       <c r="O176" s="4"/>
       <c r="T176" s="5"/>
       <c r="W176" s="5"/>
       <c r="AJ176" s="8"/>
       <c r="AM176" s="8"/>
     </row>
     <row r="177" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A177" s="3" t="s">
+      <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="B177" s="3">
-[...32 lines deleted...]
-      </c>
+      <c r="B177" s="4">
+        <v>154</v>
+      </c>
+      <c r="C177" s="4">
+        <v>154</v>
+      </c>
+      <c r="D177" s="4">
+        <v>7</v>
+      </c>
+      <c r="E177" s="9">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F177" s="4"/>
+      <c r="G177" s="4"/>
+      <c r="H177" s="4">
+        <v>96</v>
+      </c>
+      <c r="I177" s="4">
+        <v>7</v>
+      </c>
+      <c r="J177" s="4">
+        <v>58</v>
+      </c>
+      <c r="K177" s="4"/>
+      <c r="L177" s="4"/>
+      <c r="M177" s="4"/>
+      <c r="N177" s="4"/>
+      <c r="O177" s="4"/>
       <c r="T177" s="5"/>
       <c r="W177" s="5"/>
       <c r="AJ177" s="8"/>
       <c r="AM177" s="8"/>
     </row>
     <row r="178" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A178" s="4" t="s">
+      <c r="A178" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="B178" s="4">
-[...28 lines deleted...]
-      <c r="O178" s="4"/>
+      <c r="B178" s="3">
+        <v>2317</v>
+      </c>
+      <c r="C178" s="3">
+        <v>2307.6999999999998</v>
+      </c>
+      <c r="D178" s="3">
+        <v>83.2</v>
+      </c>
+      <c r="E178" s="6">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
+      <c r="H178" s="3">
+        <v>1793</v>
+      </c>
+      <c r="I178" s="3">
+        <v>59</v>
+      </c>
+      <c r="J178" s="3">
+        <v>509.7</v>
+      </c>
+      <c r="K178" s="3">
+        <v>24.2</v>
+      </c>
+      <c r="L178" s="3"/>
+      <c r="M178" s="3"/>
+      <c r="N178" s="3">
+        <v>17</v>
+      </c>
+      <c r="O178" s="3">
+        <v>1</v>
+      </c>
       <c r="T178" s="5"/>
       <c r="W178" s="5"/>
       <c r="AJ178" s="8"/>
       <c r="AM178" s="8"/>
     </row>
     <row r="179" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="4">
-        <v>645</v>
+        <v>235</v>
       </c>
       <c r="C179" s="4">
-        <v>645</v>
+        <v>235</v>
       </c>
       <c r="D179" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E179" s="9">
-        <v>1.7000000000000001E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="F179" s="4"/>
       <c r="G179" s="4"/>
       <c r="H179" s="4">
-        <v>537</v>
+        <v>205</v>
       </c>
       <c r="I179" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J179" s="4">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="K179" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L179" s="4"/>
       <c r="M179" s="4"/>
       <c r="N179" s="4"/>
       <c r="O179" s="4"/>
       <c r="T179" s="5"/>
       <c r="W179" s="5"/>
       <c r="AJ179" s="8"/>
       <c r="AM179" s="8"/>
     </row>
     <row r="180" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="4">
-        <v>588</v>
+        <v>644</v>
       </c>
       <c r="C180" s="4">
-        <v>583.20000000000005</v>
+        <v>644</v>
       </c>
       <c r="D180" s="4">
-        <v>19.2</v>
+        <v>19</v>
       </c>
       <c r="E180" s="9">
-        <v>3.3000000000000002E-2</v>
+        <v>0.03</v>
       </c>
       <c r="F180" s="4"/>
       <c r="G180" s="4"/>
       <c r="H180" s="4">
-        <v>408</v>
+        <v>536</v>
       </c>
       <c r="I180" s="4">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J180" s="4">
-        <v>175.2</v>
+        <v>108</v>
       </c>
       <c r="K180" s="4">
-        <v>7.2</v>
+        <v>4</v>
       </c>
       <c r="L180" s="4"/>
       <c r="M180" s="4"/>
       <c r="N180" s="4"/>
       <c r="O180" s="4"/>
       <c r="T180" s="5"/>
       <c r="W180" s="5"/>
       <c r="AJ180" s="8"/>
       <c r="AM180" s="8"/>
     </row>
     <row r="181" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="4">
-        <v>219</v>
+        <v>578</v>
       </c>
       <c r="C181" s="4">
-        <v>219</v>
+        <v>573.20000000000005</v>
       </c>
       <c r="D181" s="4">
-        <v>19</v>
+        <v>22.2</v>
       </c>
       <c r="E181" s="9">
-        <v>8.6999999999999994E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F181" s="4"/>
       <c r="G181" s="4"/>
       <c r="H181" s="4">
-        <v>152</v>
+        <v>400</v>
       </c>
       <c r="I181" s="4">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J181" s="4">
-        <v>67</v>
+        <v>173.2</v>
       </c>
       <c r="K181" s="4">
-        <v>6</v>
+        <v>6.2</v>
       </c>
       <c r="L181" s="4"/>
       <c r="M181" s="4"/>
       <c r="N181" s="4"/>
       <c r="O181" s="4"/>
       <c r="T181" s="5"/>
       <c r="W181" s="5"/>
       <c r="AJ181" s="8"/>
       <c r="AM181" s="8"/>
     </row>
     <row r="182" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="4">
-        <v>581</v>
+        <v>213</v>
       </c>
       <c r="C182" s="4">
-        <v>576</v>
+        <v>213</v>
       </c>
       <c r="D182" s="4">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E182" s="9">
-        <v>5.1999999999999998E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="F182" s="4"/>
       <c r="G182" s="4"/>
       <c r="H182" s="4">
-        <v>454</v>
+        <v>146</v>
       </c>
       <c r="I182" s="4">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J182" s="4">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="K182" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="L182" s="4"/>
       <c r="M182" s="4"/>
-      <c r="N182" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="N182" s="4"/>
+      <c r="O182" s="4"/>
       <c r="T182" s="5"/>
       <c r="W182" s="5"/>
       <c r="AJ182" s="8"/>
       <c r="AM182" s="8"/>
     </row>
     <row r="183" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="4">
-        <v>79</v>
+        <v>568</v>
       </c>
       <c r="C183" s="4">
-        <v>79</v>
+        <v>563.5</v>
       </c>
       <c r="D183" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E183" s="9">
-        <v>1.2999999999999999E-2</v>
+        <v>0.03</v>
       </c>
       <c r="F183" s="4"/>
       <c r="G183" s="4"/>
       <c r="H183" s="4">
-        <v>56</v>
+        <v>450</v>
       </c>
       <c r="I183" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J183" s="4">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="K183" s="4"/>
+        <v>113.5</v>
+      </c>
+      <c r="K183" s="4">
+        <v>5</v>
+      </c>
       <c r="L183" s="4"/>
       <c r="M183" s="4"/>
-      <c r="N183" s="4"/>
-      <c r="O183" s="4"/>
+      <c r="N183" s="4">
+        <v>17</v>
+      </c>
+      <c r="O183" s="4">
+        <v>1</v>
+      </c>
       <c r="T183" s="5"/>
       <c r="W183" s="5"/>
       <c r="AJ183" s="8"/>
       <c r="AM183" s="8"/>
     </row>
     <row r="184" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A184" s="4"/>
-[...53 lines deleted...]
-        <f>SUM(O8:O182)/2</f>
+      <c r="A184" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B184" s="4">
+        <v>79</v>
+      </c>
+      <c r="C184" s="4">
+        <v>79</v>
+      </c>
+      <c r="D184" s="4">
         <v>2</v>
       </c>
+      <c r="E184" s="9">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F184" s="4"/>
+      <c r="G184" s="4"/>
+      <c r="H184" s="4">
+        <v>56</v>
+      </c>
+      <c r="I184" s="4">
+        <v>2</v>
+      </c>
+      <c r="J184" s="4">
+        <v>23</v>
+      </c>
+      <c r="K184" s="4"/>
+      <c r="L184" s="4"/>
+      <c r="M184" s="4"/>
+      <c r="N184" s="4"/>
+      <c r="O184" s="4"/>
       <c r="T184" s="5"/>
       <c r="W184" s="5"/>
       <c r="AJ184" s="8"/>
       <c r="AM184" s="8"/>
     </row>
     <row r="185" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L185" s="5"/>
+      <c r="A185" s="4"/>
+      <c r="B185" s="3">
+        <f>SUM(B9:B184)/2</f>
+        <v>52950</v>
+      </c>
+      <c r="C185" s="3">
+        <f>SUM(C9:C184)/2</f>
+        <v>50659.315000000002</v>
+      </c>
+      <c r="D185" s="3">
+        <f>SUM(D9:D184)/2</f>
+        <v>4353.4100000000008</v>
+      </c>
+      <c r="E185" s="6">
+        <f>D185/C185</f>
+        <v>8.5935034849958014E-2</v>
+      </c>
+      <c r="F185" s="3">
+        <f t="shared" ref="F185:M185" si="1">SUM(F9:F184)/2</f>
+        <v>1136.6999999999998</v>
+      </c>
+      <c r="G185" s="3">
+        <f t="shared" si="1"/>
+        <v>153</v>
+      </c>
+      <c r="H185" s="3">
+        <f t="shared" si="1"/>
+        <v>11948.8</v>
+      </c>
+      <c r="I185" s="3">
+        <f t="shared" si="1"/>
+        <v>619.88</v>
+      </c>
+      <c r="J185" s="3">
+        <f t="shared" si="1"/>
+        <v>22297.654999999992</v>
+      </c>
+      <c r="K185" s="3">
+        <f t="shared" si="1"/>
+        <v>1324.5299999999997</v>
+      </c>
+      <c r="L185" s="3">
+        <f t="shared" si="1"/>
+        <v>13243</v>
+      </c>
+      <c r="M185" s="3">
+        <f t="shared" si="1"/>
+        <v>2064</v>
+      </c>
+      <c r="N185" s="3">
+        <f>SUM(N9:N183)/2</f>
+        <v>17</v>
+      </c>
+      <c r="O185" s="3">
+        <f>SUM(O9:O183)/2</f>
+        <v>1</v>
+      </c>
       <c r="T185" s="5"/>
       <c r="W185" s="5"/>
+      <c r="AJ185" s="8"/>
+      <c r="AM185" s="8"/>
     </row>
     <row r="186" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A186" t="s">
-[...2 lines deleted...]
-      <c r="L186" s="5"/>
+      <c r="A186" s="11"/>
+      <c r="B186" s="12"/>
+      <c r="C186" s="12"/>
+      <c r="D186" s="12"/>
+      <c r="E186" s="13"/>
+      <c r="F186" s="12"/>
+      <c r="G186" s="12"/>
+      <c r="H186" s="12"/>
+      <c r="I186" s="12"/>
+      <c r="J186" s="12"/>
+      <c r="K186" s="12"/>
+      <c r="L186" s="12"/>
+      <c r="M186" s="12"/>
+      <c r="N186" s="12"/>
+      <c r="O186" s="12"/>
       <c r="T186" s="5"/>
       <c r="W186" s="5"/>
+      <c r="AJ186" s="8"/>
+      <c r="AM186" s="8"/>
     </row>
     <row r="187" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A187" t="s">
-[...2 lines deleted...]
-      <c r="L187" s="5"/>
+      <c r="A187" s="11"/>
+      <c r="B187" s="12"/>
+      <c r="C187" s="12"/>
+      <c r="D187" s="12"/>
+      <c r="E187" s="13"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="12"/>
+      <c r="H187" s="12"/>
+      <c r="I187" s="12"/>
+      <c r="J187" s="12"/>
+      <c r="K187" s="12"/>
+      <c r="L187" s="12"/>
+      <c r="M187" s="12"/>
+      <c r="N187" s="12"/>
+      <c r="O187" s="12"/>
       <c r="T187" s="5"/>
       <c r="W187" s="5"/>
+      <c r="AJ187" s="8"/>
+      <c r="AM187" s="8"/>
     </row>
     <row r="188" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>192</v>
+      </c>
       <c r="L188" s="5"/>
       <c r="T188" s="5"/>
       <c r="W188" s="5"/>
     </row>
     <row r="189" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L189" s="5"/>
       <c r="T189" s="5"/>
       <c r="W189" s="5"/>
     </row>
     <row r="190" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L190" s="5"/>
-[...1 lines deleted...]
-      <c r="W190" s="5"/>
+      <c r="A190" t="s">
+        <v>193</v>
+      </c>
+      <c r="J190" s="5"/>
+      <c r="R190" s="5"/>
+      <c r="U190" s="5"/>
     </row>
     <row r="191" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L191" s="5"/>
-[...1 lines deleted...]
-      <c r="W191" s="5"/>
+      <c r="J191" s="5"/>
+      <c r="R191" s="5"/>
+      <c r="U191" s="5"/>
     </row>
     <row r="192" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L192" s="5"/>
-[...1 lines deleted...]
-      <c r="W192" s="5"/>
+      <c r="A192" t="s">
+        <v>194</v>
+      </c>
+      <c r="J192" s="5"/>
+      <c r="R192" s="5"/>
+      <c r="U192" s="5"/>
     </row>
     <row r="193" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L193" s="5"/>
       <c r="T193" s="5"/>
       <c r="W193" s="5"/>
     </row>
     <row r="194" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L194" s="5"/>
       <c r="T194" s="5"/>
       <c r="W194" s="5"/>
     </row>
     <row r="195" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L195" s="5"/>
       <c r="T195" s="5"/>
       <c r="W195" s="5"/>
     </row>
     <row r="196" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L196" s="5"/>
       <c r="T196" s="5"/>
       <c r="W196" s="5"/>
     </row>
     <row r="197" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L197" s="5"/>
       <c r="T197" s="5"/>
       <c r="W197" s="5"/>
@@ -8170,128 +8168,167 @@
       <c r="T212" s="5"/>
       <c r="W212" s="5"/>
     </row>
     <row r="213" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L213" s="5"/>
       <c r="T213" s="5"/>
       <c r="W213" s="5"/>
     </row>
     <row r="214" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L214" s="5"/>
       <c r="T214" s="5"/>
       <c r="W214" s="5"/>
     </row>
     <row r="215" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L215" s="5"/>
       <c r="T215" s="5"/>
       <c r="W215" s="5"/>
     </row>
     <row r="216" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L216" s="5"/>
       <c r="T216" s="5"/>
       <c r="W216" s="5"/>
     </row>
     <row r="217" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L217" s="5"/>
-      <c r="T217" s="5"/>
-      <c r="W217" s="5"/>
     </row>
     <row r="218" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L218" s="5"/>
-      <c r="O218" s="5"/>
     </row>
     <row r="219" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L219" s="5"/>
       <c r="O219" s="5"/>
     </row>
     <row r="220" spans="12:23" x14ac:dyDescent="0.25">
       <c r="L220" s="5"/>
       <c r="O220" s="5"/>
     </row>
+    <row r="221" spans="12:23" x14ac:dyDescent="0.25">
+      <c r="L221" s="5"/>
+      <c r="O221" s="5"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A136:E144">
-    <sortCondition ref="A136:A144"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A138:E146">
+    <sortCondition ref="A138:A146"/>
   </sortState>
   <mergeCells count="6">
-    <mergeCell ref="E6:E7"/>
-[...4 lines deleted...]
-    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
   </mergeCells>
-  <conditionalFormatting sqref="E8:E184">
-    <cfRule type="dataBar" priority="300">
+  <conditionalFormatting sqref="E163:E187 E9:E161">
+    <cfRule type="dataBar" priority="303">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{90BE72F1-0197-40C4-9CF6-65664247F9A4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E162">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{90BE72F1-0197-40C4-9CF6-65664247F9A4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>E8:E184</xm:sqref>
+          <xm:sqref>E163:E187 E9:E161</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>E162</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="033a67f2-3785-426e-bf85-e3f672621421" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12328f90-f97d-423e-a295-a81045c704af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100756704CBF31F2F488F60B08AD63FE996" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="0ffac3e780a87c7b4ec7735948a36a50">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="12328f90-f97d-423e-a295-a81045c704af" xmlns:ns3="033a67f2-3785-426e-bf85-e3f672621421" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7886bcd777a5aeda982cbd166ccd3f7" ns2:_="" ns3:_="">
     <xsd:import namespace="12328f90-f97d-423e-a295-a81045c704af"/>
     <xsd:import namespace="033a67f2-3785-426e-bf85-e3f672621421"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -8474,104 +8511,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7B19AEF-E629-477B-B797-E09F6B9310A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
+    <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FADD5C4-A9EB-4602-8ACD-55E7676885AB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2843E60E-AADB-4C1A-9EF4-1876F40E559C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
     <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A8C042-89B7-4E76-B7C3-71F7F5B5E76F}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE062E0-4345-4FD9-8DE8-0E4C37214D71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c9e176a8-1567-403a-861e-2ddcf9359962}" enabled="0" method="" siteId="{c9e176a8-1567-403a-861e-2ddcf9359962}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>