--- v4 (2026-06-12)
+++ v5 (2026-07-21)
@@ -6,123 +6,120 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{944618F5-B163-4C75-9636-D36A258631D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D330B2F4-0399-473A-A9B3-33B3669176FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="info" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$9:$AK$183</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$8:$AK$181</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B9" i="3" l="1"/>
-[...21 lines deleted...]
-  <c r="E185" i="3" l="1"/>
+  <c r="G8" i="3" l="1"/>
+  <c r="H8" i="3"/>
+  <c r="I8" i="3"/>
+  <c r="J8" i="3"/>
+  <c r="K8" i="3"/>
+  <c r="F8" i="3"/>
+  <c r="D8" i="3"/>
+  <c r="C8" i="3"/>
+  <c r="B8" i="3"/>
+  <c r="F183" i="3" l="1"/>
+  <c r="O183" i="3"/>
+  <c r="N183" i="3"/>
+  <c r="M183" i="3"/>
+  <c r="L183" i="3"/>
+  <c r="K183" i="3"/>
+  <c r="J183" i="3"/>
+  <c r="I183" i="3"/>
+  <c r="H183" i="3"/>
+  <c r="G183" i="3"/>
+  <c r="D183" i="3"/>
+  <c r="C183" i="3"/>
+  <c r="B183" i="3"/>
+  <c r="E183" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="196">
   <si>
     <t>Valsts kanceleja</t>
   </si>
   <si>
     <t>Informācija par vakantajiem amatiem valsts budžeta iestādēs</t>
   </si>
   <si>
-    <t>Pārskata periods</t>
-[...1 lines deleted...]
-  <si>
     <t>uz</t>
   </si>
   <si>
     <t>Institūcija</t>
   </si>
   <si>
     <t>Amatu skaits kopā</t>
   </si>
   <si>
     <t>Amatu slodzes kopā</t>
   </si>
   <si>
     <t>Vakanto amatu slodžu summa</t>
   </si>
   <si>
     <t>Vakantās slodzes procentos no kopējās slodžu summas</t>
   </si>
   <si>
     <t>Ierēdņu amatu slodzes (S un I)</t>
   </si>
   <si>
     <t>Vakantās ierēdņu amatu slodzes (S un I)</t>
   </si>
   <si>
     <t>Darbinieku amatu slodzes (D un Iz)</t>
@@ -202,53 +199,50 @@
   <si>
     <t>Latvijas Investīciju un attīstības aģentūra</t>
   </si>
   <si>
     <t>Latvijas Nacionālais akreditācijas birojs</t>
   </si>
   <si>
     <t>Patērētāju tiesību aizsardzības centrs</t>
   </si>
   <si>
     <t>FM resors</t>
   </si>
   <si>
     <t>Finanšu ministrija</t>
   </si>
   <si>
     <t>Centrālā finanšu un līgumu aģentūra</t>
   </si>
   <si>
     <t>Fiskālās disciplīnas padome</t>
   </si>
   <si>
     <t>Iepirkumu uzraudzības birojs</t>
   </si>
   <si>
-    <t>Izložu un azartspēļu uzraudzības inspekcija</t>
-[...1 lines deleted...]
-  <si>
     <t>Valsts ieņēmumu dienests</t>
   </si>
   <si>
     <t>Valsts kase</t>
   </si>
   <si>
     <t>IEM resors</t>
   </si>
   <si>
     <t>Iekšlietu ministrija</t>
   </si>
   <si>
     <t>Finanšu izlūkošanas dienests</t>
   </si>
   <si>
     <t>Iekšējās drošības birojs</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas Informācijas centrs</t>
   </si>
   <si>
     <t>Iekšlietu ministrijas veselības un sporta centrs</t>
   </si>
   <si>
     <t>Nodokļu un muitas policija</t>
@@ -649,107 +643,112 @@
   <si>
     <t>ZM resors</t>
   </si>
   <si>
     <t>Zemkopības ministrija</t>
   </si>
   <si>
     <t>Lauku atbalsta dienests</t>
   </si>
   <si>
     <t>Pārtikas un veterinārais dienests</t>
   </si>
   <si>
     <t>Valsts augu aizsardzības dienests</t>
   </si>
   <si>
     <t>Valsts meža dienests</t>
   </si>
   <si>
     <t>Valsts tehniskās uzraudzības aģentūra</t>
   </si>
   <si>
     <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
   </si>
   <si>
-    <t>Par sniegto datu kvalitāti un patiesumu atbild iestādes vadītājs par kuru dati ir sniegti</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">IZM un KM resora izglītības iestādēs - tikai tehniskais personāls (netiek ietvertas pedagogu amata vietas) </t>
+    <t xml:space="preserve">Par sniegto datu kvalitāti un pareizību ir atbildīgs iestādes vadītājs par kuru dati ir sniegti </t>
   </si>
   <si>
     <t>tai skaitā</t>
   </si>
   <si>
     <t>Amatu slodzes uz laiku (t.sk. PI, PD)</t>
   </si>
   <si>
     <t>Vakanto amatu uz laiku slodžu summa (t.sk. PI, PD)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pārskata periods </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -807,82 +806,85 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1200,7104 +1202,7092 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM221"/>
+  <dimension ref="A1:AM219"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="58.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="10" max="11" width="10.88671875" customWidth="1"/>
-    <col min="14" max="14" width="10.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
-      <c r="H2" s="10"/>
     </row>
     <row r="3" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A3" s="2"/>
-[...3 lines deleted...]
-      <c r="A4" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="K4" t="s">
         <v>2</v>
       </c>
-      <c r="M4" t="s">
+      <c r="L4" s="6">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="9"/>
+      <c r="B5" s="9"/>
+    </row>
+    <row r="6" spans="1:39" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="N4" s="7">
-[...4 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="14" t="s">
+      <c r="C6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="D6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="15" t="s">
+      <c r="E6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="F6" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="18"/>
+    </row>
+    <row r="7" spans="1:39" ht="84" x14ac:dyDescent="0.25">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="16" t="s">
-[...24 lines deleted...]
-      <c r="H8" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I8" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="J8" s="1" t="s">
+      <c r="K7" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="K8" s="1" t="s">
+      <c r="L7" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="L8" s="1" t="s">
+      <c r="M7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="M8" s="1" t="s">
+      <c r="N7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="N8" s="1" t="s">
+      <c r="O7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="O8" s="1" t="s">
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>16</v>
       </c>
+      <c r="B8" s="2">
+        <f>SUM(B9:B15)</f>
+        <v>2238</v>
+      </c>
+      <c r="C8" s="2">
+        <f>SUM(C9:C15)</f>
+        <v>2232.85</v>
+      </c>
+      <c r="D8" s="2">
+        <f>SUM(D9:D15)</f>
+        <v>180.35</v>
+      </c>
+      <c r="E8" s="5">
+        <v>9.4E-2</v>
+      </c>
+      <c r="F8" s="2">
+        <f>SUM(F9:F15)</f>
+        <v>9</v>
+      </c>
+      <c r="G8" s="2">
+        <f t="shared" ref="G8:K8" si="0">SUM(G9:G15)</f>
+        <v>4</v>
+      </c>
+      <c r="H8" s="2">
+        <f t="shared" si="0"/>
+        <v>610</v>
+      </c>
+      <c r="I8" s="2">
+        <f t="shared" si="0"/>
+        <v>43</v>
+      </c>
+      <c r="J8" s="2">
+        <f t="shared" si="0"/>
+        <v>1120.5999999999999</v>
+      </c>
+      <c r="K8" s="2">
+        <f t="shared" si="0"/>
+        <v>107.1</v>
+      </c>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="T8" s="4"/>
+      <c r="W8" s="4"/>
+      <c r="AJ8" s="7"/>
+      <c r="AM8" s="7"/>
     </row>
     <row r="9" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3">
-        <f>SUM(B10:B16)</f>
-        <v>2218</v>
+        <v>446</v>
       </c>
       <c r="C9" s="3">
-        <f>SUM(C10:C16)</f>
-        <v>2212.85</v>
+        <v>445.25</v>
       </c>
       <c r="D9" s="3">
-        <f>SUM(D10:D16)</f>
-[...3 lines deleted...]
-        <v>0.109</v>
+        <v>27.25</v>
+      </c>
+      <c r="E9" s="8">
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="F9" s="3">
-        <f>SUM(F10:F16)</f>
-[...3 lines deleted...]
-        <f t="shared" ref="G9:J9" si="0">SUM(G10:G16)</f>
+        <v>2</v>
+      </c>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3">
+        <v>300</v>
+      </c>
+      <c r="I9" s="3">
+        <v>17</v>
+      </c>
+      <c r="J9" s="3">
+        <v>53</v>
+      </c>
+      <c r="K9" s="3">
         <v>3</v>
-      </c>
-[...14 lines deleted...]
-        <v>103.1</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
-      <c r="T9" s="5"/>
-[...2 lines deleted...]
-      <c r="AM9" s="8"/>
+      <c r="T9" s="4"/>
+      <c r="W9" s="4"/>
+      <c r="AJ9" s="7"/>
+      <c r="AM9" s="7"/>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="4">
-[...5 lines deleted...]
-      <c r="D10" s="4">
+      <c r="B10" s="3">
+        <v>432</v>
+      </c>
+      <c r="C10" s="3">
+        <v>432</v>
+      </c>
+      <c r="D10" s="3">
+        <v>19</v>
+      </c>
+      <c r="E10" s="8">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3">
+        <v>14</v>
+      </c>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3">
+        <v>20</v>
+      </c>
+      <c r="K10" s="3">
+        <v>1</v>
+      </c>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="T10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="AJ10" s="7"/>
+      <c r="AM10" s="7"/>
+    </row>
+    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="3">
+        <v>280</v>
+      </c>
+      <c r="C11" s="3">
+        <v>278.60000000000002</v>
+      </c>
+      <c r="D11" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="E11" s="8">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3">
+        <v>15</v>
+      </c>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3">
+        <v>263.60000000000002</v>
+      </c>
+      <c r="K11" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="T11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="AJ11" s="7"/>
+      <c r="AM11" s="7"/>
+    </row>
+    <row r="12" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="3">
+        <v>67</v>
+      </c>
+      <c r="C12" s="3">
+        <v>67</v>
+      </c>
+      <c r="D12" s="3">
+        <v>6</v>
+      </c>
+      <c r="E12" s="8">
+        <v>0.09</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3">
+        <v>67</v>
+      </c>
+      <c r="K12" s="3">
+        <v>6</v>
+      </c>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="T12" s="4"/>
+      <c r="W12" s="4"/>
+      <c r="AJ12" s="7"/>
+      <c r="AM12" s="7"/>
+    </row>
+    <row r="13" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="9">
-[...35 lines deleted...]
-      <c r="D11" s="4">
+      <c r="B13" s="3">
+        <v>568</v>
+      </c>
+      <c r="C13" s="3">
+        <v>568</v>
+      </c>
+      <c r="D13" s="3">
+        <v>62</v>
+      </c>
+      <c r="E13" s="8">
+        <v>0.109</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3">
+        <v>209</v>
+      </c>
+      <c r="I13" s="3">
         <v>22</v>
       </c>
-      <c r="E11" s="9">
-[...11 lines deleted...]
-      <c r="K11" s="4">
+      <c r="J13" s="3">
+        <v>359</v>
+      </c>
+      <c r="K13" s="3">
+        <v>40</v>
+      </c>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="T13" s="4"/>
+      <c r="W13" s="4"/>
+      <c r="AJ13" s="7"/>
+      <c r="AM13" s="7"/>
+    </row>
+    <row r="14" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="3">
+        <v>413</v>
+      </c>
+      <c r="C14" s="3">
+        <v>410</v>
+      </c>
+      <c r="D14" s="3">
+        <v>41.5</v>
+      </c>
+      <c r="E14" s="8">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F14" s="3">
+        <v>7</v>
+      </c>
+      <c r="G14" s="3">
+        <v>4</v>
+      </c>
+      <c r="H14" s="3">
+        <v>71</v>
+      </c>
+      <c r="I14" s="3">
+        <v>4</v>
+      </c>
+      <c r="J14" s="3">
+        <v>332</v>
+      </c>
+      <c r="K14" s="3">
+        <v>33.5</v>
+      </c>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="T14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="AJ14" s="7"/>
+      <c r="AM14" s="7"/>
+    </row>
+    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="3">
+        <v>32</v>
+      </c>
+      <c r="C15" s="3">
+        <v>32</v>
+      </c>
+      <c r="D15" s="3">
+        <v>10</v>
+      </c>
+      <c r="E15" s="8">
+        <v>0.313</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3">
         <v>1</v>
       </c>
-      <c r="L11" s="4"/>
-[...160 lines deleted...]
-      <c r="AM15" s="8"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3">
+        <v>26</v>
+      </c>
+      <c r="K15" s="3">
+        <v>9</v>
+      </c>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="T15" s="4"/>
+      <c r="W15" s="4"/>
+      <c r="AJ15" s="7"/>
+      <c r="AM15" s="7"/>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="4">
-[...5 lines deleted...]
-      <c r="D16" s="4">
+      <c r="B16" s="2">
+        <v>625</v>
+      </c>
+      <c r="C16" s="2">
+        <v>625</v>
+      </c>
+      <c r="D16" s="2">
+        <v>13</v>
+      </c>
+      <c r="E16" s="5">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2">
+        <v>544</v>
+      </c>
+      <c r="I16" s="2">
         <v>11</v>
       </c>
-      <c r="E16" s="9">
-[...21 lines deleted...]
-      <c r="AM16" s="8"/>
+      <c r="J16" s="2">
+        <v>81</v>
+      </c>
+      <c r="K16" s="2">
+        <v>2</v>
+      </c>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="T16" s="4"/>
+      <c r="W16" s="4"/>
+      <c r="AJ16" s="7"/>
+      <c r="AM16" s="7"/>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="3">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="C17" s="3">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="D17" s="3">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2.5999999999999999E-2</v>
+        <v>13</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="I17" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J17" s="3">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="K17" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
-      <c r="T17" s="5"/>
-[...2 lines deleted...]
-      <c r="AM17" s="8"/>
+      <c r="T17" s="4"/>
+      <c r="W17" s="4"/>
+      <c r="AJ17" s="7"/>
+      <c r="AM17" s="7"/>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A18" s="4" t="s">
+      <c r="A18" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="4">
-[...32 lines deleted...]
-      <c r="AM18" s="8"/>
+      <c r="B18" s="3">
+        <v>17</v>
+      </c>
+      <c r="C18" s="3">
+        <v>17</v>
+      </c>
+      <c r="D18" s="3"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3">
+        <v>8</v>
+      </c>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3">
+        <v>9</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="T18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="AJ18" s="7"/>
+      <c r="AM18" s="7"/>
     </row>
     <row r="19" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A19" t="s">
+      <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="4">
-[...24 lines deleted...]
-      <c r="AM19" s="8"/>
+      <c r="B19" s="2">
+        <v>258</v>
+      </c>
+      <c r="C19" s="2">
+        <v>255</v>
+      </c>
+      <c r="D19" s="2">
+        <v>45.5</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="F19" s="2">
+        <v>55.5</v>
+      </c>
+      <c r="G19" s="2">
+        <v>9.5</v>
+      </c>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2">
+        <v>51.5</v>
+      </c>
+      <c r="K19" s="2">
+        <v>9</v>
+      </c>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="T19" s="4"/>
+      <c r="W19" s="4"/>
+      <c r="AJ19" s="7"/>
+      <c r="AM19" s="7"/>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="3">
-        <v>258</v>
+        <v>86</v>
       </c>
       <c r="C20" s="3">
-        <v>255</v>
+        <v>83</v>
       </c>
       <c r="D20" s="3">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.106</v>
+        <v>11.5</v>
+      </c>
+      <c r="E20" s="8">
+        <v>0.13900000000000001</v>
       </c>
       <c r="F20" s="3">
         <v>55.5</v>
       </c>
       <c r="G20" s="3">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3">
-        <v>51.5</v>
+        <v>27.5</v>
       </c>
       <c r="K20" s="3">
         <v>2</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
-      <c r="T20" s="5"/>
-[...2 lines deleted...]
-      <c r="AM20" s="8"/>
+      <c r="T20" s="4"/>
+      <c r="W20" s="4"/>
+      <c r="AJ20" s="7"/>
+      <c r="AM20" s="7"/>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="4">
-[...32 lines deleted...]
-      <c r="AM21" s="8"/>
+      <c r="B21" s="3">
+        <v>172</v>
+      </c>
+      <c r="C21" s="3">
+        <v>172</v>
+      </c>
+      <c r="D21" s="3">
+        <v>34</v>
+      </c>
+      <c r="E21" s="8">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3">
+        <v>24</v>
+      </c>
+      <c r="K21" s="3">
+        <v>7</v>
+      </c>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="T21" s="4"/>
+      <c r="W21" s="4"/>
+      <c r="AJ21" s="7"/>
+      <c r="AM21" s="7"/>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A22" s="4" t="s">
+      <c r="A22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="4">
-[...28 lines deleted...]
-      <c r="AM22" s="8"/>
+      <c r="B22" s="2">
+        <v>1224</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1224</v>
+      </c>
+      <c r="D22" s="2">
+        <v>108</v>
+      </c>
+      <c r="E22" s="5">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="F22" s="2">
+        <v>58</v>
+      </c>
+      <c r="G22" s="2">
+        <v>8</v>
+      </c>
+      <c r="H22" s="2">
+        <v>602</v>
+      </c>
+      <c r="I22" s="2">
+        <v>48</v>
+      </c>
+      <c r="J22" s="2">
+        <v>557</v>
+      </c>
+      <c r="K22" s="2">
+        <v>51</v>
+      </c>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="T22" s="4"/>
+      <c r="W22" s="4"/>
+      <c r="AJ22" s="7"/>
+      <c r="AM22" s="7"/>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="3">
-        <v>1237</v>
+        <v>197</v>
       </c>
       <c r="C23" s="3">
-        <v>1237</v>
+        <v>197</v>
       </c>
       <c r="D23" s="3">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>7.1999999999999995E-2</v>
+        <v>13</v>
+      </c>
+      <c r="E23" s="8">
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="F23" s="3">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="G23" s="3">
         <v>7</v>
       </c>
       <c r="H23" s="3">
-        <v>623</v>
+        <v>121</v>
       </c>
       <c r="I23" s="3">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="J23" s="3">
-        <v>550</v>
+        <v>33</v>
       </c>
       <c r="K23" s="3">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
-      <c r="T23" s="5"/>
-[...2 lines deleted...]
-      <c r="AM23" s="8"/>
+      <c r="T23" s="4"/>
+      <c r="W23" s="4"/>
+      <c r="AJ23" s="7"/>
+      <c r="AM23" s="7"/>
     </row>
     <row r="24" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A24" s="4" t="s">
+      <c r="A24" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="4">
-[...11 lines deleted...]
-      <c r="F24" s="4">
+      <c r="B24" s="3">
+        <v>77</v>
+      </c>
+      <c r="C24" s="3">
+        <v>77</v>
+      </c>
+      <c r="D24" s="3">
+        <v>5</v>
+      </c>
+      <c r="E24" s="8">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3">
+        <v>42</v>
+      </c>
+      <c r="I24" s="3">
+        <v>4</v>
+      </c>
+      <c r="J24" s="3">
+        <v>35</v>
+      </c>
+      <c r="K24" s="3">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="T24" s="4"/>
+      <c r="W24" s="4"/>
+      <c r="AJ24" s="7"/>
+      <c r="AM24" s="7"/>
+    </row>
+    <row r="25" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="3">
+        <v>438</v>
+      </c>
+      <c r="C25" s="3">
+        <v>438</v>
+      </c>
+      <c r="D25" s="3">
+        <v>44</v>
+      </c>
+      <c r="E25" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="F25" s="3">
+        <v>3</v>
+      </c>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3">
+        <v>191</v>
+      </c>
+      <c r="I25" s="3">
+        <v>15</v>
+      </c>
+      <c r="J25" s="3">
+        <v>244</v>
+      </c>
+      <c r="K25" s="3">
+        <v>29</v>
+      </c>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="T25" s="4"/>
+      <c r="W25" s="4"/>
+      <c r="AJ25" s="7"/>
+      <c r="AM25" s="7"/>
+    </row>
+    <row r="26" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="3">
+        <v>75</v>
+      </c>
+      <c r="C26" s="3">
+        <v>75</v>
+      </c>
+      <c r="D26" s="3">
+        <v>15</v>
+      </c>
+      <c r="E26" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3">
+        <v>65</v>
+      </c>
+      <c r="I26" s="3">
+        <v>13</v>
+      </c>
+      <c r="J26" s="3">
+        <v>10</v>
+      </c>
+      <c r="K26" s="3">
+        <v>2</v>
+      </c>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="T26" s="4"/>
+      <c r="W26" s="4"/>
+      <c r="AJ26" s="7"/>
+      <c r="AM26" s="7"/>
+    </row>
+    <row r="27" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="3">
+        <v>296</v>
+      </c>
+      <c r="C27" s="3">
+        <v>296</v>
+      </c>
+      <c r="D27" s="3">
+        <v>24</v>
+      </c>
+      <c r="E27" s="8">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="F27" s="3">
+        <v>19</v>
+      </c>
+      <c r="G27" s="3">
+        <v>1</v>
+      </c>
+      <c r="H27" s="3">
+        <v>61</v>
+      </c>
+      <c r="I27" s="3">
+        <v>5</v>
+      </c>
+      <c r="J27" s="3">
+        <v>216</v>
+      </c>
+      <c r="K27" s="3">
+        <v>18</v>
+      </c>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="3"/>
+      <c r="O27" s="3"/>
+      <c r="T27" s="4"/>
+      <c r="W27" s="4"/>
+      <c r="AJ27" s="7"/>
+      <c r="AM27" s="7"/>
+    </row>
+    <row r="28" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="3">
+        <v>21</v>
+      </c>
+      <c r="C28" s="3">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3">
+        <v>19</v>
+      </c>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3">
+        <v>2</v>
+      </c>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="3"/>
+      <c r="O28" s="3"/>
+      <c r="T28" s="4"/>
+      <c r="W28" s="4"/>
+      <c r="AJ28" s="7"/>
+      <c r="AM28" s="7"/>
+    </row>
+    <row r="29" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="G24" s="4">
-[...214 lines deleted...]
-      <c r="AM29" s="8"/>
+      <c r="B29" s="3">
+        <v>120</v>
+      </c>
+      <c r="C29" s="3">
+        <v>120</v>
+      </c>
+      <c r="D29" s="3">
+        <v>7</v>
+      </c>
+      <c r="E29" s="8">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3">
+        <v>103</v>
+      </c>
+      <c r="I29" s="3">
+        <v>7</v>
+      </c>
+      <c r="J29" s="3">
+        <v>17</v>
+      </c>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="T29" s="4"/>
+      <c r="W29" s="4"/>
+      <c r="AJ29" s="7"/>
+      <c r="AM29" s="7"/>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A30" s="4" t="s">
+      <c r="A30" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="4">
-[...30 lines deleted...]
-      <c r="AM30" s="8"/>
+      <c r="B30" s="2">
+        <v>4225</v>
+      </c>
+      <c r="C30" s="2">
+        <v>4225</v>
+      </c>
+      <c r="D30" s="2">
+        <v>190</v>
+      </c>
+      <c r="E30" s="5">
+        <v>4.4970414201183431E-2</v>
+      </c>
+      <c r="F30" s="2">
+        <v>74</v>
+      </c>
+      <c r="G30" s="2">
+        <v>15</v>
+      </c>
+      <c r="H30" s="2">
+        <v>3393</v>
+      </c>
+      <c r="I30" s="2">
+        <v>143</v>
+      </c>
+      <c r="J30" s="2">
+        <v>758</v>
+      </c>
+      <c r="K30" s="2">
+        <v>32</v>
+      </c>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="T30" s="4"/>
+      <c r="W30" s="4"/>
+      <c r="AJ30" s="7"/>
+      <c r="AM30" s="7"/>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="3">
-        <v>4245</v>
+        <v>414</v>
       </c>
       <c r="C31" s="3">
-        <v>4245</v>
+        <v>414</v>
       </c>
       <c r="D31" s="3">
-        <v>164</v>
-[...9 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E31" s="8">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
       <c r="H31" s="3">
-        <v>3404</v>
+        <v>368</v>
       </c>
       <c r="I31" s="3">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="J31" s="3">
-        <v>762</v>
+        <v>46</v>
       </c>
       <c r="K31" s="3">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
-      <c r="T31" s="5"/>
-[...2 lines deleted...]
-      <c r="AM31" s="8"/>
+      <c r="T31" s="4"/>
+      <c r="W31" s="4"/>
+      <c r="AJ31" s="7"/>
+      <c r="AM31" s="7"/>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A32" s="4" t="s">
+      <c r="A32" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B32" s="4">
-[...19 lines deleted...]
-      <c r="J32" s="4">
+      <c r="B32" s="3">
+        <v>438</v>
+      </c>
+      <c r="C32" s="3">
+        <v>438</v>
+      </c>
+      <c r="D32" s="3">
+        <v>16</v>
+      </c>
+      <c r="E32" s="8">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="F32" s="3">
+        <v>66</v>
+      </c>
+      <c r="G32" s="3">
+        <v>10</v>
+      </c>
+      <c r="H32" s="3">
+        <v>328</v>
+      </c>
+      <c r="I32" s="3">
+        <v>5</v>
+      </c>
+      <c r="J32" s="3">
+        <v>44</v>
+      </c>
+      <c r="K32" s="3">
+        <v>1</v>
+      </c>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="T32" s="4"/>
+      <c r="W32" s="4"/>
+      <c r="AJ32" s="7"/>
+      <c r="AM32" s="7"/>
+    </row>
+    <row r="33" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="3">
+        <v>4</v>
+      </c>
+      <c r="C33" s="3">
+        <v>4</v>
+      </c>
+      <c r="D33" s="3"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3">
+        <v>4</v>
+      </c>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="T33" s="4"/>
+      <c r="W33" s="4"/>
+      <c r="AJ33" s="7"/>
+      <c r="AM33" s="7"/>
+    </row>
+    <row r="34" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="3">
+        <v>68</v>
+      </c>
+      <c r="C34" s="3">
+        <v>68</v>
+      </c>
+      <c r="D34" s="3">
+        <v>12</v>
+      </c>
+      <c r="E34" s="8">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3">
+        <v>58</v>
+      </c>
+      <c r="I34" s="3">
+        <v>10</v>
+      </c>
+      <c r="J34" s="3">
+        <v>10</v>
+      </c>
+      <c r="K34" s="3">
+        <v>2</v>
+      </c>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="T34" s="4"/>
+      <c r="W34" s="4"/>
+      <c r="AJ34" s="7"/>
+      <c r="AM34" s="7"/>
+    </row>
+    <row r="35" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="3">
+        <v>2807</v>
+      </c>
+      <c r="C35" s="3">
+        <v>2807</v>
+      </c>
+      <c r="D35" s="3">
+        <v>102</v>
+      </c>
+      <c r="E35" s="8">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3">
+        <v>2474</v>
+      </c>
+      <c r="I35" s="3">
+        <v>96</v>
+      </c>
+      <c r="J35" s="3">
+        <v>333</v>
+      </c>
+      <c r="K35" s="3">
+        <v>6</v>
+      </c>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="T35" s="4"/>
+      <c r="W35" s="4"/>
+      <c r="AJ35" s="7"/>
+      <c r="AM35" s="7"/>
+    </row>
+    <row r="36" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="3">
+        <v>494</v>
+      </c>
+      <c r="C36" s="3">
+        <v>494</v>
+      </c>
+      <c r="D36" s="3">
+        <v>38</v>
+      </c>
+      <c r="E36" s="8">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F36" s="3">
+        <v>8</v>
+      </c>
+      <c r="G36" s="3">
+        <v>5</v>
+      </c>
+      <c r="H36" s="3">
+        <v>165</v>
+      </c>
+      <c r="I36" s="3">
+        <v>15</v>
+      </c>
+      <c r="J36" s="3">
+        <v>321</v>
+      </c>
+      <c r="K36" s="3">
+        <v>18</v>
+      </c>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="T36" s="4"/>
+      <c r="W36" s="4"/>
+      <c r="AJ36" s="7"/>
+      <c r="AM36" s="7"/>
+    </row>
+    <row r="37" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="2">
+        <v>15364</v>
+      </c>
+      <c r="C37" s="2">
+        <v>15363</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2078.5</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="F37" s="2">
+        <v>64</v>
+      </c>
+      <c r="G37" s="2">
+        <v>3</v>
+      </c>
+      <c r="H37" s="2">
+        <v>784</v>
+      </c>
+      <c r="I37" s="2">
+        <v>55</v>
+      </c>
+      <c r="J37" s="2">
+        <v>3285</v>
+      </c>
+      <c r="K37" s="2">
+        <v>223.5</v>
+      </c>
+      <c r="L37" s="2">
+        <v>11225</v>
+      </c>
+      <c r="M37" s="2">
+        <v>1797</v>
+      </c>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="T37" s="4"/>
+      <c r="W37" s="4"/>
+      <c r="AJ37" s="7"/>
+      <c r="AM37" s="7"/>
+    </row>
+    <row r="38" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="K32" s="4">
-[...237 lines deleted...]
-      <c r="AM38" s="8"/>
+      <c r="B38" s="3">
+        <v>147</v>
+      </c>
+      <c r="C38" s="3">
+        <v>147</v>
+      </c>
+      <c r="D38" s="3">
+        <v>13</v>
+      </c>
+      <c r="E38" s="8">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3">
+        <v>121</v>
+      </c>
+      <c r="I38" s="3">
+        <v>11</v>
+      </c>
+      <c r="J38" s="3">
+        <v>25</v>
+      </c>
+      <c r="K38" s="3">
+        <v>2</v>
+      </c>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="T38" s="4"/>
+      <c r="W38" s="4"/>
+      <c r="AJ38" s="7"/>
+      <c r="AM38" s="7"/>
     </row>
     <row r="39" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="3">
-        <v>15370</v>
+        <v>92</v>
       </c>
       <c r="C39" s="3">
-        <v>15369</v>
+        <v>92</v>
       </c>
       <c r="D39" s="3">
-        <v>1974.5</v>
-[...9 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="E39" s="8">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
       <c r="H39" s="3">
-        <v>783</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="I39" s="3"/>
       <c r="J39" s="3">
-        <v>3274</v>
+        <v>74</v>
       </c>
       <c r="K39" s="3">
-        <v>210.5</v>
-[...6 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
-      <c r="T39" s="5"/>
-[...2 lines deleted...]
-      <c r="AM39" s="8"/>
+      <c r="T39" s="4"/>
+      <c r="W39" s="4"/>
+      <c r="AJ39" s="7"/>
+      <c r="AM39" s="7"/>
     </row>
     <row r="40" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A40" s="4" t="s">
+      <c r="A40" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="4">
-[...16 lines deleted...]
-      <c r="I40" s="4">
+      <c r="B40" s="3">
+        <v>96</v>
+      </c>
+      <c r="C40" s="3">
+        <v>96</v>
+      </c>
+      <c r="D40" s="3">
         <v>10</v>
       </c>
-      <c r="J40" s="4">
-[...2 lines deleted...]
-      <c r="K40" s="4">
+      <c r="E40" s="8">
+        <v>0.104</v>
+      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3">
+        <v>4</v>
+      </c>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3">
+        <v>22</v>
+      </c>
+      <c r="K40" s="3">
+        <v>1</v>
+      </c>
+      <c r="L40" s="3">
+        <v>70</v>
+      </c>
+      <c r="M40" s="3">
+        <v>9</v>
+      </c>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="T40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="AJ40" s="7"/>
+      <c r="AM40" s="7"/>
+    </row>
+    <row r="41" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" s="3">
+        <v>296</v>
+      </c>
+      <c r="C41" s="3">
+        <v>295.5</v>
+      </c>
+      <c r="D41" s="3">
+        <v>23</v>
+      </c>
+      <c r="E41" s="8">
+        <v>7.8E-2</v>
+      </c>
+      <c r="F41" s="3">
+        <v>5</v>
+      </c>
+      <c r="G41" s="3">
+        <v>1</v>
+      </c>
+      <c r="H41" s="3">
+        <v>21</v>
+      </c>
+      <c r="I41" s="3">
         <v>3</v>
       </c>
-      <c r="L40" s="4"/>
-[...18 lines deleted...]
-      <c r="D41" s="4">
+      <c r="J41" s="3">
+        <v>269.5</v>
+      </c>
+      <c r="K41" s="3">
+        <v>19</v>
+      </c>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="T41" s="4"/>
+      <c r="W41" s="4"/>
+      <c r="AJ41" s="7"/>
+      <c r="AM41" s="7"/>
+    </row>
+    <row r="42" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="3">
+        <v>91</v>
+      </c>
+      <c r="C42" s="3">
+        <v>91</v>
+      </c>
+      <c r="D42" s="3">
+        <v>2</v>
+      </c>
+      <c r="E42" s="8">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3">
+        <v>10</v>
+      </c>
+      <c r="I42" s="3">
+        <v>1</v>
+      </c>
+      <c r="J42" s="3">
+        <v>77</v>
+      </c>
+      <c r="K42" s="3">
+        <v>1</v>
+      </c>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="T42" s="4"/>
+      <c r="W42" s="4"/>
+      <c r="AJ42" s="7"/>
+      <c r="AM42" s="7"/>
+    </row>
+    <row r="43" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="3">
+        <v>382</v>
+      </c>
+      <c r="C43" s="3">
+        <v>382</v>
+      </c>
+      <c r="D43" s="3">
+        <v>32</v>
+      </c>
+      <c r="E43" s="8">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3">
+        <v>360</v>
+      </c>
+      <c r="I43" s="3">
+        <v>28</v>
+      </c>
+      <c r="J43" s="3">
+        <v>22</v>
+      </c>
+      <c r="K43" s="3">
+        <v>4</v>
+      </c>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="T43" s="4"/>
+      <c r="W43" s="4"/>
+      <c r="AJ43" s="7"/>
+      <c r="AM43" s="7"/>
+    </row>
+    <row r="44" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" s="3">
+        <v>306</v>
+      </c>
+      <c r="C44" s="3">
+        <v>306</v>
+      </c>
+      <c r="D44" s="3">
+        <v>19</v>
+      </c>
+      <c r="E44" s="8">
+        <v>6.2E-2</v>
+      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3">
+        <v>50</v>
+      </c>
+      <c r="I44" s="3">
+        <v>4</v>
+      </c>
+      <c r="J44" s="3">
+        <v>256</v>
+      </c>
+      <c r="K44" s="3">
+        <v>15</v>
+      </c>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="T44" s="4"/>
+      <c r="W44" s="4"/>
+      <c r="AJ44" s="7"/>
+      <c r="AM44" s="7"/>
+    </row>
+    <row r="45" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="3">
+        <v>666</v>
+      </c>
+      <c r="C45" s="3">
+        <v>666</v>
+      </c>
+      <c r="D45" s="3">
+        <v>21</v>
+      </c>
+      <c r="E45" s="8">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F45" s="3">
+        <v>59</v>
+      </c>
+      <c r="G45" s="3">
+        <v>2</v>
+      </c>
+      <c r="H45" s="3">
+        <v>200</v>
+      </c>
+      <c r="I45" s="3">
         <v>8</v>
       </c>
-      <c r="E41" s="9">
-[...35 lines deleted...]
-      <c r="D42" s="4">
+      <c r="J45" s="3">
+        <v>407</v>
+      </c>
+      <c r="K45" s="3">
+        <v>11</v>
+      </c>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="T45" s="4"/>
+      <c r="W45" s="4"/>
+      <c r="AJ45" s="7"/>
+      <c r="AM45" s="7"/>
+    </row>
+    <row r="46" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="3">
+        <v>6743</v>
+      </c>
+      <c r="C46" s="3">
+        <v>6743</v>
+      </c>
+      <c r="D46" s="3">
+        <v>1396</v>
+      </c>
+      <c r="E46" s="8">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3">
+        <v>1378</v>
+      </c>
+      <c r="K46" s="3">
+        <v>140</v>
+      </c>
+      <c r="L46" s="3">
+        <v>5365</v>
+      </c>
+      <c r="M46" s="3">
+        <v>1256</v>
+      </c>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="T46" s="4"/>
+      <c r="W46" s="4"/>
+      <c r="AJ46" s="7"/>
+      <c r="AM46" s="7"/>
+    </row>
+    <row r="47" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="3">
+        <v>2359</v>
+      </c>
+      <c r="C47" s="3">
+        <v>2359</v>
+      </c>
+      <c r="D47" s="3">
+        <v>276</v>
+      </c>
+      <c r="E47" s="8">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3">
+        <v>352</v>
+      </c>
+      <c r="K47" s="3">
         <v>8</v>
       </c>
-      <c r="E42" s="9">
-[...4 lines deleted...]
-      <c r="H42" s="4">
+      <c r="L47" s="3">
+        <v>2007</v>
+      </c>
+      <c r="M47" s="3">
+        <v>268</v>
+      </c>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="T47" s="4"/>
+      <c r="W47" s="4"/>
+      <c r="AJ47" s="7"/>
+      <c r="AM47" s="7"/>
+    </row>
+    <row r="48" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" s="3">
+        <v>3184</v>
+      </c>
+      <c r="C48" s="3">
+        <v>3183.5</v>
+      </c>
+      <c r="D48" s="3">
+        <v>131.5</v>
+      </c>
+      <c r="E48" s="8">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3">
+        <v>197.5</v>
+      </c>
+      <c r="K48" s="3">
+        <v>8.5</v>
+      </c>
+      <c r="L48" s="3">
+        <v>2986</v>
+      </c>
+      <c r="M48" s="3">
+        <v>123</v>
+      </c>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="T48" s="4"/>
+      <c r="W48" s="4"/>
+      <c r="AJ48" s="7"/>
+      <c r="AM48" s="7"/>
+    </row>
+    <row r="49" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49" s="3">
+        <v>95</v>
+      </c>
+      <c r="C49" s="3">
+        <v>95</v>
+      </c>
+      <c r="D49" s="3">
+        <v>5</v>
+      </c>
+      <c r="E49" s="8">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3">
+        <v>14</v>
+      </c>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3">
+        <v>81</v>
+      </c>
+      <c r="M49" s="3">
+        <v>5</v>
+      </c>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="T49" s="4"/>
+      <c r="W49" s="4"/>
+      <c r="AJ49" s="7"/>
+      <c r="AM49" s="7"/>
+    </row>
+    <row r="50" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" s="3">
+        <v>569</v>
+      </c>
+      <c r="C50" s="3">
+        <v>569</v>
+      </c>
+      <c r="D50" s="3">
+        <v>122</v>
+      </c>
+      <c r="E50" s="8">
+        <v>0.214</v>
+      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3">
+        <v>110</v>
+      </c>
+      <c r="K50" s="3">
         <v>4</v>
       </c>
-      <c r="I42" s="4"/>
-[...41 lines deleted...]
-      <c r="H43" s="4">
+      <c r="L50" s="3">
+        <v>459</v>
+      </c>
+      <c r="M50" s="3">
+        <v>118</v>
+      </c>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="T50" s="4"/>
+      <c r="W50" s="4"/>
+      <c r="AJ50" s="7"/>
+      <c r="AM50" s="7"/>
+    </row>
+    <row r="51" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" s="3">
+        <v>338</v>
+      </c>
+      <c r="C51" s="3">
+        <v>338</v>
+      </c>
+      <c r="D51" s="3">
         <v>21</v>
       </c>
-      <c r="I43" s="4">
-[...97 lines deleted...]
-      <c r="D46" s="4">
+      <c r="E51" s="8">
+        <v>6.2E-2</v>
+      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3">
+        <v>81</v>
+      </c>
+      <c r="K51" s="3">
+        <v>3</v>
+      </c>
+      <c r="L51" s="3">
+        <v>257</v>
+      </c>
+      <c r="M51" s="3">
+        <v>18</v>
+      </c>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="T51" s="4"/>
+      <c r="W51" s="4"/>
+      <c r="AJ51" s="7"/>
+      <c r="AM51" s="7"/>
+    </row>
+    <row r="52" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" s="2">
+        <v>2299</v>
+      </c>
+      <c r="C52" s="2">
+        <v>2134.96</v>
+      </c>
+      <c r="D52" s="2">
+        <v>238.63499999999999</v>
+      </c>
+      <c r="E52" s="5">
+        <v>0.112</v>
+      </c>
+      <c r="F52" s="2">
+        <v>383.9</v>
+      </c>
+      <c r="G52" s="2">
+        <v>49.8</v>
+      </c>
+      <c r="H52" s="2">
+        <v>257</v>
+      </c>
+      <c r="I52" s="2">
+        <v>32</v>
+      </c>
+      <c r="J52" s="2">
+        <v>1485.15</v>
+      </c>
+      <c r="K52" s="2">
+        <v>149.035</v>
+      </c>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="T52" s="4"/>
+      <c r="W52" s="4"/>
+      <c r="AJ52" s="7"/>
+      <c r="AM52" s="7"/>
+    </row>
+    <row r="53" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53" s="3">
+        <v>263</v>
+      </c>
+      <c r="C53" s="3">
+        <v>255.5</v>
+      </c>
+      <c r="D53" s="3">
+        <v>42.15</v>
+      </c>
+      <c r="E53" s="8">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F53" s="3">
+        <v>72.349999999999994</v>
+      </c>
+      <c r="G53" s="3">
+        <v>14</v>
+      </c>
+      <c r="H53" s="3">
+        <v>130</v>
+      </c>
+      <c r="I53" s="3">
         <v>16</v>
       </c>
-      <c r="E46" s="9">
-[...300 lines deleted...]
-      <c r="AM53" s="8"/>
+      <c r="J53" s="3">
+        <v>45.35</v>
+      </c>
+      <c r="K53" s="3">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="T53" s="4"/>
+      <c r="W53" s="4"/>
+      <c r="AJ53" s="7"/>
+      <c r="AM53" s="7"/>
     </row>
     <row r="54" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="3">
-        <v>2289</v>
+        <v>17</v>
       </c>
       <c r="C54" s="3">
-        <v>2125.46</v>
+        <v>5.61</v>
       </c>
       <c r="D54" s="3">
-        <v>199.345</v>
-[...15 lines deleted...]
-      </c>
+        <v>1.5</v>
+      </c>
+      <c r="E54" s="8">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
       <c r="J54" s="3">
-        <v>1478.15</v>
+        <v>4.5</v>
       </c>
       <c r="K54" s="3">
-        <v>118.345</v>
+        <v>1.5</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
-      <c r="T54" s="5"/>
-[...2 lines deleted...]
-      <c r="AM54" s="8"/>
+      <c r="T54" s="4"/>
+      <c r="W54" s="4"/>
+      <c r="AJ54" s="7"/>
+      <c r="AM54" s="7"/>
     </row>
     <row r="55" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A55" s="4" t="s">
+      <c r="A55" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B55" s="4">
-[...36 lines deleted...]
-      <c r="AM55" s="8"/>
+      <c r="B55" s="3">
+        <v>60</v>
+      </c>
+      <c r="C55" s="3">
+        <v>59.5</v>
+      </c>
+      <c r="D55" s="3">
+        <v>17</v>
+      </c>
+      <c r="E55" s="8">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="F55" s="3">
+        <v>12.5</v>
+      </c>
+      <c r="G55" s="3">
+        <v>1</v>
+      </c>
+      <c r="H55" s="3">
+        <v>23</v>
+      </c>
+      <c r="I55" s="3">
+        <v>8</v>
+      </c>
+      <c r="J55" s="3">
+        <v>24</v>
+      </c>
+      <c r="K55" s="3">
+        <v>8</v>
+      </c>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="T55" s="4"/>
+      <c r="W55" s="4"/>
+      <c r="AJ55" s="7"/>
+      <c r="AM55" s="7"/>
     </row>
     <row r="56" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A56" s="4" t="s">
+      <c r="A56" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B56" s="4">
-[...28 lines deleted...]
-      <c r="AM56" s="8"/>
+      <c r="B56" s="3">
+        <v>55</v>
+      </c>
+      <c r="C56" s="3">
+        <v>55</v>
+      </c>
+      <c r="D56" s="3"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3">
+        <v>36</v>
+      </c>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3">
+        <v>19</v>
+      </c>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="T56" s="4"/>
+      <c r="W56" s="4"/>
+      <c r="AJ56" s="7"/>
+      <c r="AM56" s="7"/>
     </row>
     <row r="57" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A57" s="4" t="s">
+      <c r="A57" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B57" s="4">
-[...5 lines deleted...]
-      <c r="D57" s="4">
+      <c r="B57" s="3">
+        <v>34</v>
+      </c>
+      <c r="C57" s="3">
+        <v>32.450000000000003</v>
+      </c>
+      <c r="D57" s="3"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="3">
+        <v>6.05</v>
+      </c>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3">
+        <v>26.4</v>
+      </c>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="T57" s="4"/>
+      <c r="W57" s="4"/>
+      <c r="AJ57" s="7"/>
+      <c r="AM57" s="7"/>
+    </row>
+    <row r="58" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58" s="3">
+        <v>7</v>
+      </c>
+      <c r="C58" s="3">
+        <v>6</v>
+      </c>
+      <c r="D58" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="E58" s="8">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3">
+        <v>6</v>
+      </c>
+      <c r="K58" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="T58" s="4"/>
+      <c r="W58" s="4"/>
+      <c r="AJ58" s="7"/>
+      <c r="AM58" s="7"/>
+    </row>
+    <row r="59" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="3">
+        <v>94</v>
+      </c>
+      <c r="C59" s="3">
+        <v>94</v>
+      </c>
+      <c r="D59" s="3">
         <v>16</v>
       </c>
-      <c r="E57" s="9">
-[...12 lines deleted...]
-      <c r="J57" s="4">
+      <c r="E59" s="8">
+        <v>0.17</v>
+      </c>
+      <c r="F59" s="3">
+        <v>42</v>
+      </c>
+      <c r="G59" s="3">
+        <v>7</v>
+      </c>
+      <c r="H59" s="3">
         <v>24</v>
       </c>
-      <c r="K57" s="4">
-[...21 lines deleted...]
-      <c r="D58" s="4">
+      <c r="I59" s="3">
+        <v>5</v>
+      </c>
+      <c r="J59" s="3">
+        <v>28</v>
+      </c>
+      <c r="K59" s="3">
+        <v>4</v>
+      </c>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="T59" s="4"/>
+      <c r="W59" s="4"/>
+      <c r="AJ59" s="7"/>
+      <c r="AM59" s="7"/>
+    </row>
+    <row r="60" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" s="3">
+        <v>417</v>
+      </c>
+      <c r="C60" s="3">
+        <v>395.3</v>
+      </c>
+      <c r="D60" s="3">
+        <v>41.9</v>
+      </c>
+      <c r="E60" s="8">
+        <v>0.106</v>
+      </c>
+      <c r="F60" s="3">
+        <v>250</v>
+      </c>
+      <c r="G60" s="3">
+        <v>27.3</v>
+      </c>
+      <c r="H60" s="3">
+        <v>44</v>
+      </c>
+      <c r="I60" s="3">
+        <v>3</v>
+      </c>
+      <c r="J60" s="3">
+        <v>101.3</v>
+      </c>
+      <c r="K60" s="3">
+        <v>11.6</v>
+      </c>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="T60" s="4"/>
+      <c r="W60" s="4"/>
+      <c r="AJ60" s="7"/>
+      <c r="AM60" s="7"/>
+    </row>
+    <row r="61" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61" s="3">
+        <v>21</v>
+      </c>
+      <c r="C61" s="3">
+        <v>21</v>
+      </c>
+      <c r="D61" s="3">
+        <v>3</v>
+      </c>
+      <c r="E61" s="8">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3">
+        <v>21</v>
+      </c>
+      <c r="K61" s="3">
+        <v>3</v>
+      </c>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="T61" s="4"/>
+      <c r="W61" s="4"/>
+      <c r="AJ61" s="7"/>
+      <c r="AM61" s="7"/>
+    </row>
+    <row r="62" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62" s="3">
+        <v>69</v>
+      </c>
+      <c r="C62" s="3">
+        <v>63</v>
+      </c>
+      <c r="D62" s="3">
+        <v>2.75</v>
+      </c>
+      <c r="E62" s="8">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3">
+        <v>63</v>
+      </c>
+      <c r="K62" s="3">
+        <v>2.75</v>
+      </c>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="T62" s="4"/>
+      <c r="W62" s="4"/>
+      <c r="AJ62" s="7"/>
+      <c r="AM62" s="7"/>
+    </row>
+    <row r="63" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B63" s="3">
+        <v>41</v>
+      </c>
+      <c r="C63" s="3">
+        <v>39</v>
+      </c>
+      <c r="D63" s="3"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3">
+        <v>39</v>
+      </c>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="T63" s="4"/>
+      <c r="W63" s="4"/>
+      <c r="AJ63" s="7"/>
+      <c r="AM63" s="7"/>
+    </row>
+    <row r="64" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B64" s="3">
+        <v>44</v>
+      </c>
+      <c r="C64" s="3">
+        <v>39.35</v>
+      </c>
+      <c r="D64" s="3"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3">
+        <v>39.35</v>
+      </c>
+      <c r="K64" s="3"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="T64" s="4"/>
+      <c r="W64" s="4"/>
+      <c r="AJ64" s="7"/>
+      <c r="AM64" s="7"/>
+    </row>
+    <row r="65" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B65" s="3">
+        <v>105</v>
+      </c>
+      <c r="C65" s="3">
+        <v>87.2</v>
+      </c>
+      <c r="D65" s="3">
+        <v>3.2</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3">
+        <v>87.2</v>
+      </c>
+      <c r="K65" s="3">
+        <v>3.2</v>
+      </c>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="T65" s="4"/>
+      <c r="W65" s="4"/>
+      <c r="AJ65" s="7"/>
+      <c r="AM65" s="7"/>
+    </row>
+    <row r="66" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B66" s="3">
+        <v>4</v>
+      </c>
+      <c r="C66" s="3">
+        <v>4</v>
+      </c>
+      <c r="D66" s="3">
+        <v>2</v>
+      </c>
+      <c r="E66" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3">
+        <v>4</v>
+      </c>
+      <c r="K66" s="3">
+        <v>2</v>
+      </c>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="T66" s="4"/>
+      <c r="W66" s="4"/>
+      <c r="AJ66" s="7"/>
+      <c r="AM66" s="7"/>
+    </row>
+    <row r="67" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B67" s="3">
+        <v>72</v>
+      </c>
+      <c r="C67" s="3">
+        <v>65.7</v>
+      </c>
+      <c r="D67" s="3">
+        <v>7.3</v>
+      </c>
+      <c r="E67" s="8">
+        <v>0.111</v>
+      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3">
+        <v>65.7</v>
+      </c>
+      <c r="K67" s="3">
+        <v>7.3</v>
+      </c>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="T67" s="4"/>
+      <c r="W67" s="4"/>
+      <c r="AJ67" s="7"/>
+      <c r="AM67" s="7"/>
+    </row>
+    <row r="68" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B68" s="3">
+        <v>71</v>
+      </c>
+      <c r="C68" s="3">
+        <v>69</v>
+      </c>
+      <c r="D68" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="E68" s="8">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3">
+        <v>69</v>
+      </c>
+      <c r="K68" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L68" s="3"/>
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="T68" s="4"/>
+      <c r="W68" s="4"/>
+      <c r="AJ68" s="7"/>
+      <c r="AM68" s="7"/>
+    </row>
+    <row r="69" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B69" s="3">
+        <v>58</v>
+      </c>
+      <c r="C69" s="3">
+        <v>54.45</v>
+      </c>
+      <c r="D69" s="3">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="E69" s="8">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3">
+        <v>54.45</v>
+      </c>
+      <c r="K69" s="3">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="T69" s="4"/>
+      <c r="W69" s="4"/>
+      <c r="AJ69" s="7"/>
+      <c r="AM69" s="7"/>
+    </row>
+    <row r="70" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B70" s="3">
+        <v>61</v>
+      </c>
+      <c r="C70" s="3">
+        <v>61</v>
+      </c>
+      <c r="D70" s="3">
+        <v>6</v>
+      </c>
+      <c r="E70" s="8">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3">
+        <v>61</v>
+      </c>
+      <c r="K70" s="3">
+        <v>6</v>
+      </c>
+      <c r="L70" s="3"/>
+      <c r="M70" s="3"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="3"/>
+      <c r="T70" s="4"/>
+      <c r="W70" s="4"/>
+      <c r="AJ70" s="7"/>
+      <c r="AM70" s="7"/>
+    </row>
+    <row r="71" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B71" s="3">
+        <v>70</v>
+      </c>
+      <c r="C71" s="3">
+        <v>62.3</v>
+      </c>
+      <c r="D71" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="E71" s="8">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3">
+        <v>62.3</v>
+      </c>
+      <c r="K71" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="L71" s="3"/>
+      <c r="M71" s="3"/>
+      <c r="N71" s="3"/>
+      <c r="O71" s="3"/>
+      <c r="T71" s="4"/>
+      <c r="W71" s="4"/>
+      <c r="AJ71" s="7"/>
+      <c r="AM71" s="7"/>
+    </row>
+    <row r="72" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B72" s="3">
+        <v>54</v>
+      </c>
+      <c r="C72" s="3">
+        <v>50</v>
+      </c>
+      <c r="D72" s="3">
+        <v>2</v>
+      </c>
+      <c r="E72" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3">
+        <v>50</v>
+      </c>
+      <c r="K72" s="3">
+        <v>2</v>
+      </c>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="T72" s="4"/>
+      <c r="W72" s="4"/>
+      <c r="AJ72" s="7"/>
+      <c r="AM72" s="7"/>
+    </row>
+    <row r="73" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B73" s="3">
+        <v>42</v>
+      </c>
+      <c r="C73" s="3">
+        <v>39.21</v>
+      </c>
+      <c r="D73" s="3">
         <v>1</v>
       </c>
-      <c r="E58" s="9">
-[...4 lines deleted...]
-      <c r="H58" s="4">
+      <c r="E73" s="8">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3">
+        <v>39.21</v>
+      </c>
+      <c r="K73" s="3">
+        <v>1</v>
+      </c>
+      <c r="L73" s="3"/>
+      <c r="M73" s="3"/>
+      <c r="N73" s="3"/>
+      <c r="O73" s="3"/>
+      <c r="T73" s="4"/>
+      <c r="W73" s="4"/>
+      <c r="AJ73" s="7"/>
+      <c r="AM73" s="7"/>
+    </row>
+    <row r="74" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B74" s="3">
+        <v>18</v>
+      </c>
+      <c r="C74" s="3">
+        <v>17.3</v>
+      </c>
+      <c r="D74" s="3">
+        <v>2</v>
+      </c>
+      <c r="E74" s="8">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3">
+        <v>17.3</v>
+      </c>
+      <c r="K74" s="3">
+        <v>2</v>
+      </c>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="T74" s="4"/>
+      <c r="W74" s="4"/>
+      <c r="AJ74" s="7"/>
+      <c r="AM74" s="7"/>
+    </row>
+    <row r="75" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="3">
+        <v>45</v>
+      </c>
+      <c r="C75" s="3">
+        <v>43.4</v>
+      </c>
+      <c r="D75" s="3">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E75" s="8">
+        <v>0.113</v>
+      </c>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3">
+        <v>43.4</v>
+      </c>
+      <c r="K75" s="3">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L75" s="3"/>
+      <c r="M75" s="3"/>
+      <c r="N75" s="3"/>
+      <c r="O75" s="3"/>
+      <c r="T75" s="4"/>
+      <c r="W75" s="4"/>
+      <c r="AJ75" s="7"/>
+      <c r="AM75" s="7"/>
+    </row>
+    <row r="76" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B76" s="3">
+        <v>109</v>
+      </c>
+      <c r="C76" s="3">
+        <v>82.9</v>
+      </c>
+      <c r="D76" s="3">
+        <v>6.15</v>
+      </c>
+      <c r="E76" s="8">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="F76" s="3">
+        <v>1</v>
+      </c>
+      <c r="G76" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="K76" s="3">
+        <v>5.65</v>
+      </c>
+      <c r="L76" s="3"/>
+      <c r="M76" s="3"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="3"/>
+      <c r="T76" s="4"/>
+      <c r="W76" s="4"/>
+      <c r="AJ76" s="7"/>
+      <c r="AM76" s="7"/>
+    </row>
+    <row r="77" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B77" s="3">
+        <v>22</v>
+      </c>
+      <c r="C77" s="3">
+        <v>21.5</v>
+      </c>
+      <c r="D77" s="3">
+        <v>3</v>
+      </c>
+      <c r="E77" s="8">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3">
+        <v>21.5</v>
+      </c>
+      <c r="K77" s="3">
+        <v>3</v>
+      </c>
+      <c r="L77" s="3"/>
+      <c r="M77" s="3"/>
+      <c r="N77" s="3"/>
+      <c r="O77" s="3"/>
+      <c r="T77" s="4"/>
+      <c r="W77" s="4"/>
+      <c r="AJ77" s="7"/>
+      <c r="AM77" s="7"/>
+    </row>
+    <row r="78" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="3">
+        <v>169</v>
+      </c>
+      <c r="C78" s="3">
+        <v>155.74</v>
+      </c>
+      <c r="D78" s="3">
+        <v>22.864999999999998</v>
+      </c>
+      <c r="E78" s="8">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3">
+        <v>155.74</v>
+      </c>
+      <c r="K78" s="3">
+        <v>22.864999999999998</v>
+      </c>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="T78" s="4"/>
+      <c r="W78" s="4"/>
+      <c r="AJ78" s="7"/>
+      <c r="AM78" s="7"/>
+    </row>
+    <row r="79" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="3">
         <v>36</v>
       </c>
-      <c r="I58" s="4">
+      <c r="C79" s="3">
+        <v>35.6</v>
+      </c>
+      <c r="D79" s="3">
+        <v>2.6</v>
+      </c>
+      <c r="E79" s="8">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3">
+        <v>35.6</v>
+      </c>
+      <c r="K79" s="3">
+        <v>2.6</v>
+      </c>
+      <c r="L79" s="3"/>
+      <c r="M79" s="3"/>
+      <c r="N79" s="3"/>
+      <c r="O79" s="3"/>
+      <c r="T79" s="4"/>
+      <c r="W79" s="4"/>
+      <c r="AJ79" s="7"/>
+      <c r="AM79" s="7"/>
+    </row>
+    <row r="80" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="3">
+        <v>104</v>
+      </c>
+      <c r="C80" s="3">
+        <v>92.4</v>
+      </c>
+      <c r="D80" s="3">
+        <v>19.55</v>
+      </c>
+      <c r="E80" s="8">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3">
+        <v>92.4</v>
+      </c>
+      <c r="K80" s="3">
+        <v>19.55</v>
+      </c>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="T80" s="4"/>
+      <c r="W80" s="4"/>
+      <c r="AJ80" s="7"/>
+      <c r="AM80" s="7"/>
+    </row>
+    <row r="81" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B81" s="3">
+        <v>44</v>
+      </c>
+      <c r="C81" s="3">
+        <v>40.549999999999997</v>
+      </c>
+      <c r="D81" s="3">
+        <v>3.12</v>
+      </c>
+      <c r="E81" s="8">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3">
+        <v>40.549999999999997</v>
+      </c>
+      <c r="K81" s="3">
+        <v>3.12</v>
+      </c>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
+      <c r="N81" s="3"/>
+      <c r="O81" s="3"/>
+      <c r="T81" s="4"/>
+      <c r="W81" s="4"/>
+      <c r="AJ81" s="7"/>
+      <c r="AM81" s="7"/>
+    </row>
+    <row r="82" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B82" s="3">
+        <v>42</v>
+      </c>
+      <c r="C82" s="3">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D82" s="3">
+        <v>6</v>
+      </c>
+      <c r="E82" s="8">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="K82" s="3">
+        <v>6</v>
+      </c>
+      <c r="L82" s="3"/>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="T82" s="4"/>
+      <c r="W82" s="4"/>
+      <c r="AJ82" s="7"/>
+      <c r="AM82" s="7"/>
+    </row>
+    <row r="83" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="3">
+        <v>51</v>
+      </c>
+      <c r="C83" s="3">
+        <v>46.8</v>
+      </c>
+      <c r="D83" s="3">
+        <v>1.3</v>
+      </c>
+      <c r="E83" s="8">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
+      <c r="J83" s="3">
+        <v>46.8</v>
+      </c>
+      <c r="K83" s="3">
+        <v>1.3</v>
+      </c>
+      <c r="L83" s="3"/>
+      <c r="M83" s="3"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
+      <c r="T83" s="4"/>
+      <c r="W83" s="4"/>
+      <c r="AJ83" s="7"/>
+      <c r="AM83" s="7"/>
+    </row>
+    <row r="84" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B84" s="2">
+        <v>484</v>
+      </c>
+      <c r="C84" s="2">
+        <v>484</v>
+      </c>
+      <c r="D84" s="2">
+        <v>54</v>
+      </c>
+      <c r="E84" s="5">
+        <v>0.112</v>
+      </c>
+      <c r="F84" s="2">
+        <v>15</v>
+      </c>
+      <c r="G84" s="2">
         <v>1</v>
       </c>
-      <c r="J58" s="4">
-[...50 lines deleted...]
-      <c r="C60" s="4">
+      <c r="H84" s="2">
+        <v>386</v>
+      </c>
+      <c r="I84" s="2">
+        <v>42</v>
+      </c>
+      <c r="J84" s="2">
+        <v>82</v>
+      </c>
+      <c r="K84" s="2">
+        <v>10</v>
+      </c>
+      <c r="L84" s="2"/>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2"/>
+      <c r="O84" s="2"/>
+      <c r="T84" s="4"/>
+      <c r="W84" s="4"/>
+      <c r="AJ84" s="7"/>
+      <c r="AM84" s="7"/>
+    </row>
+    <row r="85" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B85" s="3">
+        <v>133</v>
+      </c>
+      <c r="C85" s="3">
+        <v>133</v>
+      </c>
+      <c r="D85" s="3">
+        <v>12</v>
+      </c>
+      <c r="E85" s="8">
+        <v>0.09</v>
+      </c>
+      <c r="F85" s="3">
+        <v>15</v>
+      </c>
+      <c r="G85" s="3">
+        <v>1</v>
+      </c>
+      <c r="H85" s="3">
+        <v>105</v>
+      </c>
+      <c r="I85" s="3">
         <v>6</v>
       </c>
-      <c r="D60" s="4">
-[...34 lines deleted...]
-      <c r="D61" s="4">
+      <c r="J85" s="3">
         <v>12</v>
       </c>
-      <c r="E61" s="9">
-[...245 lines deleted...]
-      <c r="B68" s="4">
+      <c r="K85" s="3">
         <v>4</v>
       </c>
-      <c r="C68" s="4">
-[...624 lines deleted...]
-      <c r="AM85" s="8"/>
+      <c r="L85" s="3"/>
+      <c r="M85" s="3"/>
+      <c r="N85" s="3"/>
+      <c r="O85" s="3"/>
+      <c r="T85" s="4"/>
+      <c r="W85" s="4"/>
+      <c r="AJ85" s="7"/>
+      <c r="AM85" s="7"/>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="3">
-        <v>479</v>
+        <v>351</v>
       </c>
       <c r="C86" s="3">
-        <v>479</v>
+        <v>351</v>
       </c>
       <c r="D86" s="3">
-        <v>40</v>
-[...9 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E86" s="8">
+        <v>0.12</v>
+      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
       <c r="H86" s="3">
-        <v>370</v>
+        <v>281</v>
       </c>
       <c r="I86" s="3">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J86" s="3">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="K86" s="3">
         <v>6</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
-      <c r="T86" s="5"/>
-[...2 lines deleted...]
-      <c r="AM86" s="8"/>
+      <c r="T86" s="4"/>
+      <c r="W86" s="4"/>
+      <c r="AJ86" s="7"/>
+      <c r="AM86" s="7"/>
     </row>
     <row r="87" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A87" s="4" t="s">
+      <c r="A87" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="B87" s="4">
-[...11 lines deleted...]
-      <c r="F87" s="4">
+      <c r="B87" s="2">
+        <v>2215</v>
+      </c>
+      <c r="C87" s="2">
+        <v>2142.2800000000002</v>
+      </c>
+      <c r="D87" s="2">
+        <v>83.26</v>
+      </c>
+      <c r="E87" s="5">
+        <v>3.9E-2</v>
+      </c>
+      <c r="F87" s="2">
+        <v>23.25</v>
+      </c>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2">
+        <v>194</v>
+      </c>
+      <c r="I87" s="2">
+        <v>9</v>
+      </c>
+      <c r="J87" s="2">
+        <v>1904.53</v>
+      </c>
+      <c r="K87" s="2">
+        <v>72.260000000000005</v>
+      </c>
+      <c r="L87" s="2"/>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2"/>
+      <c r="O87" s="2"/>
+      <c r="T87" s="4"/>
+      <c r="W87" s="4"/>
+      <c r="AJ87" s="7"/>
+      <c r="AM87" s="7"/>
+    </row>
+    <row r="88" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="3">
+        <v>112</v>
+      </c>
+      <c r="C88" s="3">
+        <v>112</v>
+      </c>
+      <c r="D88" s="3">
+        <v>8</v>
+      </c>
+      <c r="E88" s="8">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="F88" s="3">
         <v>15</v>
       </c>
-      <c r="G87" s="4">
-[...58 lines deleted...]
-      <c r="AM88" s="8"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3">
+        <v>65</v>
+      </c>
+      <c r="I88" s="3">
+        <v>4</v>
+      </c>
+      <c r="J88" s="3">
+        <v>31</v>
+      </c>
+      <c r="K88" s="3">
+        <v>3</v>
+      </c>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="T88" s="4"/>
+      <c r="W88" s="4"/>
+      <c r="AJ88" s="7"/>
+      <c r="AM88" s="7"/>
     </row>
     <row r="89" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="3">
-        <v>2215</v>
+        <v>78</v>
       </c>
       <c r="C89" s="3">
-        <v>2143.08</v>
+        <v>77.7</v>
       </c>
       <c r="D89" s="3">
-        <v>107.26</v>
-[...7 lines deleted...]
-      <c r="G89" s="3">
         <v>1</v>
       </c>
-      <c r="H89" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="E89" s="8">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
       <c r="J89" s="3">
-        <v>1906.58</v>
+        <v>75.7</v>
       </c>
       <c r="K89" s="3">
-        <v>98.26</v>
+        <v>1</v>
       </c>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
-      <c r="T89" s="5"/>
-[...2 lines deleted...]
-      <c r="AM89" s="8"/>
+      <c r="T89" s="4"/>
+      <c r="W89" s="4"/>
+      <c r="AJ89" s="7"/>
+      <c r="AM89" s="7"/>
     </row>
     <row r="90" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A90" s="4" t="s">
+      <c r="A90" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B90" s="4">
+      <c r="B90" s="3">
+        <v>63</v>
+      </c>
+      <c r="C90" s="3">
+        <v>61.55</v>
+      </c>
+      <c r="D90" s="3">
+        <v>4</v>
+      </c>
+      <c r="E90" s="8">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3">
+        <v>61.55</v>
+      </c>
+      <c r="K90" s="3">
+        <v>4</v>
+      </c>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="T90" s="4"/>
+      <c r="W90" s="4"/>
+      <c r="AJ90" s="7"/>
+      <c r="AM90" s="7"/>
+    </row>
+    <row r="91" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B91" s="3">
+        <v>81</v>
+      </c>
+      <c r="C91" s="3">
+        <v>79</v>
+      </c>
+      <c r="D91" s="3">
+        <v>5</v>
+      </c>
+      <c r="E91" s="8">
+        <v>6.3E-2</v>
+      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3">
+        <v>74</v>
+      </c>
+      <c r="K91" s="3">
+        <v>4</v>
+      </c>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+      <c r="N91" s="3"/>
+      <c r="O91" s="3"/>
+      <c r="T91" s="4"/>
+      <c r="W91" s="4"/>
+      <c r="AJ91" s="7"/>
+      <c r="AM91" s="7"/>
+    </row>
+    <row r="92" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B92" s="3">
+        <v>384</v>
+      </c>
+      <c r="C92" s="3">
+        <v>383</v>
+      </c>
+      <c r="D92" s="3">
+        <v>12</v>
+      </c>
+      <c r="E92" s="8">
+        <v>3.1E-2</v>
+      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3">
+        <v>79</v>
+      </c>
+      <c r="I92" s="3">
+        <v>1</v>
+      </c>
+      <c r="J92" s="3">
+        <v>304</v>
+      </c>
+      <c r="K92" s="3">
+        <v>11</v>
+      </c>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="T92" s="4"/>
+      <c r="W92" s="4"/>
+      <c r="AJ92" s="7"/>
+      <c r="AM92" s="7"/>
+    </row>
+    <row r="93" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B93" s="3">
+        <v>39</v>
+      </c>
+      <c r="C93" s="3">
+        <v>38.5</v>
+      </c>
+      <c r="D93" s="3"/>
+      <c r="E93" s="8"/>
+      <c r="F93" s="3">
+        <v>4.5</v>
+      </c>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3">
+        <v>10</v>
+      </c>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3">
+        <v>24</v>
+      </c>
+      <c r="K93" s="3"/>
+      <c r="L93" s="3"/>
+      <c r="M93" s="3"/>
+      <c r="N93" s="3"/>
+      <c r="O93" s="3"/>
+      <c r="T93" s="4"/>
+      <c r="W93" s="4"/>
+      <c r="AJ93" s="7"/>
+      <c r="AM93" s="7"/>
+    </row>
+    <row r="94" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B94" s="3">
+        <v>169</v>
+      </c>
+      <c r="C94" s="3">
+        <v>169</v>
+      </c>
+      <c r="D94" s="3">
+        <v>7</v>
+      </c>
+      <c r="E94" s="8">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3">
+        <v>169</v>
+      </c>
+      <c r="K94" s="3">
+        <v>7</v>
+      </c>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="T94" s="4"/>
+      <c r="W94" s="4"/>
+      <c r="AJ94" s="7"/>
+      <c r="AM94" s="7"/>
+    </row>
+    <row r="95" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="3">
+        <v>88</v>
+      </c>
+      <c r="C95" s="3">
+        <v>81.25</v>
+      </c>
+      <c r="D95" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="E95" s="8">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3">
+        <v>77.75</v>
+      </c>
+      <c r="K95" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L95" s="3"/>
+      <c r="M95" s="3"/>
+      <c r="N95" s="3"/>
+      <c r="O95" s="3"/>
+      <c r="T95" s="4"/>
+      <c r="W95" s="4"/>
+      <c r="AJ95" s="7"/>
+      <c r="AM95" s="7"/>
+    </row>
+    <row r="96" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B96" s="3">
+        <v>123</v>
+      </c>
+      <c r="C96" s="3">
+        <v>114.7</v>
+      </c>
+      <c r="D96" s="3">
+        <v>2.5</v>
+      </c>
+      <c r="E96" s="8">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3">
+        <v>110.7</v>
+      </c>
+      <c r="K96" s="3">
+        <v>2.5</v>
+      </c>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="T96" s="4"/>
+      <c r="W96" s="4"/>
+      <c r="AJ96" s="7"/>
+      <c r="AM96" s="7"/>
+    </row>
+    <row r="97" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B97" s="3">
+        <v>369</v>
+      </c>
+      <c r="C97" s="3">
+        <v>366.75</v>
+      </c>
+      <c r="D97" s="3">
+        <v>21</v>
+      </c>
+      <c r="E97" s="8">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F97" s="3">
+        <v>3.75</v>
+      </c>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3">
+        <v>363</v>
+      </c>
+      <c r="K97" s="3">
+        <v>21</v>
+      </c>
+      <c r="L97" s="3"/>
+      <c r="M97" s="3"/>
+      <c r="N97" s="3"/>
+      <c r="O97" s="3"/>
+      <c r="T97" s="4"/>
+      <c r="W97" s="4"/>
+      <c r="AJ97" s="7"/>
+      <c r="AM97" s="7"/>
+    </row>
+    <row r="98" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B98" s="3">
+        <v>34</v>
+      </c>
+      <c r="C98" s="3">
+        <v>32.6</v>
+      </c>
+      <c r="D98" s="3"/>
+      <c r="E98" s="8"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3">
+        <v>32.6</v>
+      </c>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="T98" s="4"/>
+      <c r="W98" s="4"/>
+      <c r="AJ98" s="7"/>
+      <c r="AM98" s="7"/>
+    </row>
+    <row r="99" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B99" s="3">
+        <v>59</v>
+      </c>
+      <c r="C99" s="3">
+        <v>59</v>
+      </c>
+      <c r="D99" s="3">
+        <v>2</v>
+      </c>
+      <c r="E99" s="8">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3">
+        <v>59</v>
+      </c>
+      <c r="K99" s="3">
+        <v>2</v>
+      </c>
+      <c r="L99" s="3"/>
+      <c r="M99" s="3"/>
+      <c r="N99" s="3"/>
+      <c r="O99" s="3"/>
+      <c r="T99" s="4"/>
+      <c r="W99" s="4"/>
+      <c r="AJ99" s="7"/>
+      <c r="AM99" s="7"/>
+    </row>
+    <row r="100" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B100" s="3">
+        <v>10</v>
+      </c>
+      <c r="C100" s="3">
+        <v>10</v>
+      </c>
+      <c r="D100" s="3"/>
+      <c r="E100" s="8"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3">
+        <v>3</v>
+      </c>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3">
+        <v>7</v>
+      </c>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+      <c r="M100" s="3"/>
+      <c r="N100" s="3"/>
+      <c r="O100" s="3"/>
+      <c r="T100" s="4"/>
+      <c r="W100" s="4"/>
+      <c r="AJ100" s="7"/>
+      <c r="AM100" s="7"/>
+    </row>
+    <row r="101" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B101" s="3">
+        <v>104</v>
+      </c>
+      <c r="C101" s="3">
+        <v>98.5</v>
+      </c>
+      <c r="D101" s="3">
+        <v>6.5</v>
+      </c>
+      <c r="E101" s="8">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3">
+        <v>37</v>
+      </c>
+      <c r="I101" s="3">
+        <v>4</v>
+      </c>
+      <c r="J101" s="3">
+        <v>61.5</v>
+      </c>
+      <c r="K101" s="3">
+        <v>2.5</v>
+      </c>
+      <c r="L101" s="3"/>
+      <c r="M101" s="3"/>
+      <c r="N101" s="3"/>
+      <c r="O101" s="3"/>
+      <c r="T101" s="4"/>
+      <c r="W101" s="4"/>
+      <c r="AJ101" s="7"/>
+      <c r="AM101" s="7"/>
+    </row>
+    <row r="102" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B102" s="3">
+        <v>115</v>
+      </c>
+      <c r="C102" s="3">
+        <v>109.72</v>
+      </c>
+      <c r="D102" s="3">
+        <v>1</v>
+      </c>
+      <c r="E102" s="8">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3">
+        <v>106.72</v>
+      </c>
+      <c r="K102" s="3">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3"/>
+      <c r="M102" s="3"/>
+      <c r="N102" s="3"/>
+      <c r="O102" s="3"/>
+      <c r="T102" s="4"/>
+      <c r="W102" s="4"/>
+      <c r="AJ102" s="7"/>
+      <c r="AM102" s="7"/>
+    </row>
+    <row r="103" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C90" s="4">
-[...2 lines deleted...]
-      <c r="D90" s="4">
+      <c r="B103" s="3">
+        <v>12</v>
+      </c>
+      <c r="C103" s="3">
+        <v>12</v>
+      </c>
+      <c r="D103" s="3"/>
+      <c r="E103" s="8"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3">
+        <v>10</v>
+      </c>
+      <c r="K103" s="3"/>
+      <c r="L103" s="3"/>
+      <c r="M103" s="3"/>
+      <c r="N103" s="3"/>
+      <c r="O103" s="3"/>
+      <c r="T103" s="4"/>
+      <c r="W103" s="4"/>
+      <c r="AJ103" s="7"/>
+      <c r="AM103" s="7"/>
+    </row>
+    <row r="104" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B104" s="3">
+        <v>18</v>
+      </c>
+      <c r="C104" s="3">
+        <v>17.5</v>
+      </c>
+      <c r="D104" s="3">
         <v>2</v>
       </c>
-      <c r="E90" s="9">
-[...2 lines deleted...]
-      <c r="F90" s="4">
+      <c r="E104" s="8">
+        <v>0.114</v>
+      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3">
+        <v>17.5</v>
+      </c>
+      <c r="K104" s="3">
+        <v>2</v>
+      </c>
+      <c r="L104" s="3"/>
+      <c r="M104" s="3"/>
+      <c r="N104" s="3"/>
+      <c r="O104" s="3"/>
+      <c r="T104" s="4"/>
+      <c r="W104" s="4"/>
+      <c r="AJ104" s="7"/>
+      <c r="AM104" s="7"/>
+    </row>
+    <row r="105" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B105" s="3">
+        <v>26</v>
+      </c>
+      <c r="C105" s="3">
+        <v>24</v>
+      </c>
+      <c r="D105" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="E105" s="8">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3">
+        <v>24</v>
+      </c>
+      <c r="K105" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L105" s="3"/>
+      <c r="M105" s="3"/>
+      <c r="N105" s="3"/>
+      <c r="O105" s="3"/>
+      <c r="T105" s="4"/>
+      <c r="W105" s="4"/>
+      <c r="AJ105" s="7"/>
+      <c r="AM105" s="7"/>
+    </row>
+    <row r="106" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B106" s="3">
         <v>15</v>
       </c>
-      <c r="G90" s="4"/>
-[...3 lines deleted...]
-      <c r="I90" s="4">
+      <c r="C106" s="3">
+        <v>13.25</v>
+      </c>
+      <c r="D106" s="3"/>
+      <c r="E106" s="8"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3">
+        <v>13.25</v>
+      </c>
+      <c r="K106" s="3"/>
+      <c r="L106" s="3"/>
+      <c r="M106" s="3"/>
+      <c r="N106" s="3"/>
+      <c r="O106" s="3"/>
+      <c r="T106" s="4"/>
+      <c r="W106" s="4"/>
+      <c r="AJ106" s="7"/>
+      <c r="AM106" s="7"/>
+    </row>
+    <row r="107" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B107" s="3">
+        <v>43</v>
+      </c>
+      <c r="C107" s="3">
+        <v>40.5</v>
+      </c>
+      <c r="D107" s="3">
+        <v>3</v>
+      </c>
+      <c r="E107" s="8">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="3">
+        <v>40.5</v>
+      </c>
+      <c r="K107" s="3">
+        <v>3</v>
+      </c>
+      <c r="L107" s="3"/>
+      <c r="M107" s="3"/>
+      <c r="N107" s="3"/>
+      <c r="O107" s="3"/>
+      <c r="T107" s="4"/>
+      <c r="W107" s="4"/>
+      <c r="AJ107" s="7"/>
+      <c r="AM107" s="7"/>
+    </row>
+    <row r="108" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B108" s="3">
+        <v>60</v>
+      </c>
+      <c r="C108" s="3">
+        <v>53.8</v>
+      </c>
+      <c r="D108" s="3">
+        <v>1.45</v>
+      </c>
+      <c r="E108" s="8">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
+      <c r="J108" s="3">
+        <v>53.8</v>
+      </c>
+      <c r="K108" s="3">
+        <v>1.45</v>
+      </c>
+      <c r="L108" s="3"/>
+      <c r="M108" s="3"/>
+      <c r="N108" s="3"/>
+      <c r="O108" s="3"/>
+      <c r="T108" s="4"/>
+      <c r="W108" s="4"/>
+      <c r="AJ108" s="7"/>
+      <c r="AM108" s="7"/>
+    </row>
+    <row r="109" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B109" s="3">
+        <v>115</v>
+      </c>
+      <c r="C109" s="3">
+        <v>99.26</v>
+      </c>
+      <c r="D109" s="3">
+        <v>3.81</v>
+      </c>
+      <c r="E109" s="8">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3">
+        <v>99.26</v>
+      </c>
+      <c r="K109" s="3">
+        <v>3.81</v>
+      </c>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="T109" s="4"/>
+      <c r="W109" s="4"/>
+      <c r="AJ109" s="7"/>
+      <c r="AM109" s="7"/>
+    </row>
+    <row r="110" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B110" s="3">
+        <v>34</v>
+      </c>
+      <c r="C110" s="3">
+        <v>34</v>
+      </c>
+      <c r="D110" s="3"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3">
+        <v>34</v>
+      </c>
+      <c r="K110" s="3"/>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="T110" s="4"/>
+      <c r="W110" s="4"/>
+      <c r="AJ110" s="7"/>
+      <c r="AM110" s="7"/>
+    </row>
+    <row r="111" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B111" s="3">
+        <v>43</v>
+      </c>
+      <c r="C111" s="3">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D111" s="3">
         <v>2</v>
       </c>
-      <c r="J90" s="4">
-[...138 lines deleted...]
-      <c r="I94" s="4">
+      <c r="E111" s="8">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="K111" s="3">
+        <v>2</v>
+      </c>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="T111" s="4"/>
+      <c r="W111" s="4"/>
+      <c r="AJ111" s="7"/>
+      <c r="AM111" s="7"/>
+    </row>
+    <row r="112" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B112" s="3">
+        <v>21</v>
+      </c>
+      <c r="C112" s="3">
+        <v>21</v>
+      </c>
+      <c r="D112" s="3"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3">
+        <v>21</v>
+      </c>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="T112" s="4"/>
+      <c r="W112" s="4"/>
+      <c r="AJ112" s="7"/>
+      <c r="AM112" s="7"/>
+    </row>
+    <row r="113" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B113" s="2">
+        <v>5495</v>
+      </c>
+      <c r="C113" s="2">
+        <v>5294.51</v>
+      </c>
+      <c r="D113" s="2">
+        <v>257.75</v>
+      </c>
+      <c r="E113" s="5">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="F113" s="2">
+        <v>324.8</v>
+      </c>
+      <c r="G113" s="2">
+        <v>48</v>
+      </c>
+      <c r="H113" s="2">
+        <v>1339.3</v>
+      </c>
+      <c r="I113" s="2">
+        <v>67.75</v>
+      </c>
+      <c r="J113" s="2">
+        <v>3623.91</v>
+      </c>
+      <c r="K113" s="2">
+        <v>142</v>
+      </c>
+      <c r="L113" s="2"/>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="2"/>
+      <c r="T113" s="4"/>
+      <c r="W113" s="4"/>
+      <c r="AJ113" s="7"/>
+      <c r="AM113" s="7"/>
+    </row>
+    <row r="114" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B114" s="3">
+        <v>292</v>
+      </c>
+      <c r="C114" s="3">
+        <v>275.89999999999998</v>
+      </c>
+      <c r="D114" s="3">
+        <v>25.1</v>
+      </c>
+      <c r="E114" s="8">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="F114" s="3">
+        <v>109.4</v>
+      </c>
+      <c r="G114" s="3">
+        <v>21.1</v>
+      </c>
+      <c r="H114" s="3">
+        <v>126</v>
+      </c>
+      <c r="I114" s="3">
+        <v>3</v>
+      </c>
+      <c r="J114" s="3">
+        <v>34</v>
+      </c>
+      <c r="K114" s="3">
         <v>1</v>
       </c>
-      <c r="J94" s="4">
-[...682 lines deleted...]
-      <c r="AM114" s="8"/>
+      <c r="L114" s="3"/>
+      <c r="M114" s="3"/>
+      <c r="N114" s="3"/>
+      <c r="O114" s="3"/>
+      <c r="T114" s="4"/>
+      <c r="W114" s="4"/>
+      <c r="AJ114" s="7"/>
+      <c r="AM114" s="7"/>
     </row>
     <row r="115" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="3">
-        <v>5503</v>
+        <v>138</v>
       </c>
       <c r="C115" s="3">
-        <v>5298.47</v>
+        <v>128.15</v>
       </c>
       <c r="D115" s="3">
-        <v>227.28</v>
-[...2 lines deleted...]
-        <v>4.2999999999999997E-2</v>
+        <v>8.9</v>
+      </c>
+      <c r="E115" s="8">
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="F115" s="3">
-        <v>256.8</v>
+        <v>39.1</v>
       </c>
       <c r="G115" s="3">
-        <v>36</v>
+        <v>2.6</v>
       </c>
       <c r="H115" s="3">
-        <v>1341.3</v>
+        <v>53</v>
       </c>
       <c r="I115" s="3">
-        <v>65.88</v>
+        <v>4</v>
       </c>
       <c r="J115" s="3">
-        <v>3693.87</v>
+        <v>36.049999999999997</v>
       </c>
       <c r="K115" s="3">
-        <v>125.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3"/>
       <c r="N115" s="3"/>
       <c r="O115" s="3"/>
-      <c r="T115" s="5"/>
-[...2 lines deleted...]
-      <c r="AM115" s="8"/>
+      <c r="T115" s="4"/>
+      <c r="W115" s="4"/>
+      <c r="AJ115" s="7"/>
+      <c r="AM115" s="7"/>
     </row>
     <row r="116" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A116" s="4" t="s">
+      <c r="A116" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B116" s="4">
-[...17 lines deleted...]
-      <c r="H116" s="4">
+      <c r="B116" s="3">
+        <v>585</v>
+      </c>
+      <c r="C116" s="3">
+        <v>581.5</v>
+      </c>
+      <c r="D116" s="3">
+        <v>67</v>
+      </c>
+      <c r="E116" s="8">
+        <v>0.115</v>
+      </c>
+      <c r="F116" s="3">
+        <v>161</v>
+      </c>
+      <c r="G116" s="3">
+        <v>22</v>
+      </c>
+      <c r="H116" s="3">
+        <v>317.5</v>
+      </c>
+      <c r="I116" s="3">
+        <v>32</v>
+      </c>
+      <c r="J116" s="3">
+        <v>103</v>
+      </c>
+      <c r="K116" s="3">
+        <v>13</v>
+      </c>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+      <c r="N116" s="3"/>
+      <c r="O116" s="3"/>
+      <c r="T116" s="4"/>
+      <c r="W116" s="4"/>
+      <c r="AJ116" s="7"/>
+      <c r="AM116" s="7"/>
+    </row>
+    <row r="117" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B117" s="3">
+        <v>283</v>
+      </c>
+      <c r="C117" s="3">
+        <v>278.89</v>
+      </c>
+      <c r="D117" s="3">
+        <v>5.5</v>
+      </c>
+      <c r="E117" s="8">
+        <v>0.02</v>
+      </c>
+      <c r="F117" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3">
+        <v>8</v>
+      </c>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3">
+        <v>267.39</v>
+      </c>
+      <c r="K117" s="3">
+        <v>5.5</v>
+      </c>
+      <c r="L117" s="3"/>
+      <c r="M117" s="3"/>
+      <c r="N117" s="3"/>
+      <c r="O117" s="3"/>
+      <c r="T117" s="4"/>
+      <c r="W117" s="4"/>
+      <c r="AJ117" s="7"/>
+      <c r="AM117" s="7"/>
+    </row>
+    <row r="118" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B118" s="3">
+        <v>182</v>
+      </c>
+      <c r="C118" s="3">
+        <v>179.8</v>
+      </c>
+      <c r="D118" s="3">
+        <v>14.3</v>
+      </c>
+      <c r="E118" s="8">
+        <v>0.08</v>
+      </c>
+      <c r="F118" s="3">
+        <v>7.8</v>
+      </c>
+      <c r="G118" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H118" s="3">
+        <v>147</v>
+      </c>
+      <c r="I118" s="3">
+        <v>13</v>
+      </c>
+      <c r="J118" s="3">
+        <v>25</v>
+      </c>
+      <c r="K118" s="3">
+        <v>1</v>
+      </c>
+      <c r="L118" s="3"/>
+      <c r="M118" s="3"/>
+      <c r="N118" s="3"/>
+      <c r="O118" s="3"/>
+      <c r="T118" s="4"/>
+      <c r="W118" s="4"/>
+      <c r="AJ118" s="7"/>
+      <c r="AM118" s="7"/>
+    </row>
+    <row r="119" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="I116" s="4">
+      <c r="B119" s="3">
+        <v>922</v>
+      </c>
+      <c r="C119" s="3">
+        <v>916</v>
+      </c>
+      <c r="D119" s="3">
+        <v>29</v>
+      </c>
+      <c r="E119" s="8">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3">
+        <v>642.75</v>
+      </c>
+      <c r="I119" s="3">
+        <v>13.75</v>
+      </c>
+      <c r="J119" s="3">
+        <v>273.25</v>
+      </c>
+      <c r="K119" s="3">
+        <v>15.25</v>
+      </c>
+      <c r="L119" s="3"/>
+      <c r="M119" s="3"/>
+      <c r="N119" s="3"/>
+      <c r="O119" s="3"/>
+      <c r="T119" s="4"/>
+      <c r="W119" s="4"/>
+      <c r="AJ119" s="7"/>
+      <c r="AM119" s="7"/>
+    </row>
+    <row r="120" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B120" s="3">
+        <v>158</v>
+      </c>
+      <c r="C120" s="3">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="D120" s="3">
+        <v>8.25</v>
+      </c>
+      <c r="E120" s="8">
+        <v>6.2E-2</v>
+      </c>
+      <c r="F120" s="3">
+        <v>2</v>
+      </c>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3">
+        <v>45.05</v>
+      </c>
+      <c r="I120" s="3">
+        <v>2</v>
+      </c>
+      <c r="J120" s="3">
+        <v>85.65</v>
+      </c>
+      <c r="K120" s="3">
+        <v>6.25</v>
+      </c>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+      <c r="N120" s="3"/>
+      <c r="O120" s="3"/>
+      <c r="T120" s="4"/>
+      <c r="W120" s="4"/>
+      <c r="AJ120" s="7"/>
+      <c r="AM120" s="7"/>
+    </row>
+    <row r="121" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B121" s="3">
+        <v>613</v>
+      </c>
+      <c r="C121" s="3">
+        <v>589.6</v>
+      </c>
+      <c r="D121" s="3">
+        <v>7.55</v>
+      </c>
+      <c r="E121" s="8">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3">
+        <v>589.6</v>
+      </c>
+      <c r="K121" s="3">
+        <v>7.55</v>
+      </c>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+      <c r="N121" s="3"/>
+      <c r="O121" s="3"/>
+      <c r="T121" s="4"/>
+      <c r="W121" s="4"/>
+      <c r="AJ121" s="7"/>
+      <c r="AM121" s="7"/>
+    </row>
+    <row r="122" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B122" s="3">
+        <v>633</v>
+      </c>
+      <c r="C122" s="3">
+        <v>625.97</v>
+      </c>
+      <c r="D122" s="3">
         <v>5</v>
       </c>
-      <c r="J116" s="4">
-[...2 lines deleted...]
-      <c r="K116" s="4">
+      <c r="E122" s="8">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3">
+        <v>625.97</v>
+      </c>
+      <c r="K122" s="3">
+        <v>5</v>
+      </c>
+      <c r="L122" s="3"/>
+      <c r="M122" s="3"/>
+      <c r="N122" s="3"/>
+      <c r="O122" s="3"/>
+      <c r="T122" s="4"/>
+      <c r="W122" s="4"/>
+      <c r="AJ122" s="7"/>
+      <c r="AM122" s="7"/>
+    </row>
+    <row r="123" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B123" s="3">
+        <v>896</v>
+      </c>
+      <c r="C123" s="3">
+        <v>850.75</v>
+      </c>
+      <c r="D123" s="3">
+        <v>37.75</v>
+      </c>
+      <c r="E123" s="8">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3"/>
+      <c r="I123" s="3"/>
+      <c r="J123" s="3">
+        <v>850.75</v>
+      </c>
+      <c r="K123" s="3">
+        <v>37.75</v>
+      </c>
+      <c r="L123" s="3"/>
+      <c r="M123" s="3"/>
+      <c r="N123" s="3"/>
+      <c r="O123" s="3"/>
+      <c r="T123" s="4"/>
+      <c r="W123" s="4"/>
+      <c r="AJ123" s="7"/>
+      <c r="AM123" s="7"/>
+    </row>
+    <row r="124" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B124" s="3">
+        <v>793</v>
+      </c>
+      <c r="C124" s="3">
+        <v>735.25</v>
+      </c>
+      <c r="D124" s="3">
+        <v>49.4</v>
+      </c>
+      <c r="E124" s="8">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F124" s="3">
         <v>2</v>
       </c>
-      <c r="L116" s="4"/>
-[...33 lines deleted...]
-      <c r="I117" s="4">
+      <c r="G124" s="3">
+        <v>2</v>
+      </c>
+      <c r="H124" s="3"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="3">
+        <v>733.25</v>
+      </c>
+      <c r="K124" s="3">
+        <v>47.4</v>
+      </c>
+      <c r="L124" s="3"/>
+      <c r="M124" s="3"/>
+      <c r="N124" s="3"/>
+      <c r="O124" s="3"/>
+      <c r="T124" s="4"/>
+      <c r="W124" s="4"/>
+      <c r="AJ124" s="7"/>
+      <c r="AM124" s="7"/>
+    </row>
+    <row r="125" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B125" s="2">
+        <v>206</v>
+      </c>
+      <c r="C125" s="2">
+        <v>206</v>
+      </c>
+      <c r="D125" s="2">
+        <v>26</v>
+      </c>
+      <c r="E125" s="5">
+        <v>0.126</v>
+      </c>
+      <c r="F125" s="2">
+        <v>47</v>
+      </c>
+      <c r="G125" s="2">
+        <v>6</v>
+      </c>
+      <c r="H125" s="2">
+        <v>87</v>
+      </c>
+      <c r="I125" s="2">
         <v>5</v>
       </c>
-      <c r="J117" s="4">
-[...192 lines deleted...]
-      <c r="F122" s="4">
+      <c r="J125" s="2">
+        <v>58</v>
+      </c>
+      <c r="K125" s="2">
+        <v>6</v>
+      </c>
+      <c r="L125" s="2"/>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="O125" s="2"/>
+      <c r="T125" s="4"/>
+      <c r="W125" s="4"/>
+      <c r="AJ125" s="7"/>
+      <c r="AM125" s="7"/>
+    </row>
+    <row r="126" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B126" s="3">
+        <v>35</v>
+      </c>
+      <c r="C126" s="3">
+        <v>35</v>
+      </c>
+      <c r="D126" s="3">
+        <v>4</v>
+      </c>
+      <c r="E126" s="8">
+        <v>0.114</v>
+      </c>
+      <c r="F126" s="3">
+        <v>24</v>
+      </c>
+      <c r="G126" s="3">
+        <v>4</v>
+      </c>
+      <c r="H126" s="3">
         <v>2</v>
       </c>
-      <c r="G122" s="4"/>
-[...159 lines deleted...]
-      <c r="AM126" s="8"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="3">
+        <v>9</v>
+      </c>
+      <c r="K126" s="3"/>
+      <c r="L126" s="3"/>
+      <c r="M126" s="3"/>
+      <c r="N126" s="3"/>
+      <c r="O126" s="3"/>
+      <c r="T126" s="4"/>
+      <c r="W126" s="4"/>
+      <c r="AJ126" s="7"/>
+      <c r="AM126" s="7"/>
     </row>
     <row r="127" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="B127" s="3">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="C127" s="3">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="D127" s="3">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>6.9000000000000006E-2</v>
+        <v>22</v>
+      </c>
+      <c r="E127" s="8">
+        <v>0.129</v>
       </c>
       <c r="F127" s="3">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G127" s="3">
+        <v>2</v>
+      </c>
+      <c r="H127" s="3">
+        <v>85</v>
+      </c>
+      <c r="I127" s="3">
+        <v>5</v>
+      </c>
+      <c r="J127" s="3">
+        <v>49</v>
+      </c>
+      <c r="K127" s="3">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3"/>
       <c r="N127" s="3"/>
       <c r="O127" s="3"/>
-      <c r="T127" s="5"/>
-[...2 lines deleted...]
-      <c r="AM127" s="8"/>
+      <c r="T127" s="4"/>
+      <c r="W127" s="4"/>
+      <c r="AJ127" s="7"/>
+      <c r="AM127" s="7"/>
     </row>
     <row r="128" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A128" s="4" t="s">
+      <c r="A128" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B128" s="2">
+        <v>2119</v>
+      </c>
+      <c r="C128" s="2">
+        <v>2105.35</v>
+      </c>
+      <c r="D128" s="2">
+        <v>98.5</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4.7E-2</v>
+      </c>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2">
+        <v>1339.35</v>
+      </c>
+      <c r="K128" s="2">
+        <v>46.5</v>
+      </c>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="T128" s="4"/>
+      <c r="W128" s="4"/>
+      <c r="AJ128" s="7"/>
+      <c r="AM128" s="7"/>
+    </row>
+    <row r="129" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A129" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B128" s="4">
-[...75 lines deleted...]
-      <c r="AM129" s="8"/>
+      <c r="B129" s="3">
+        <v>150</v>
+      </c>
+      <c r="C129" s="3">
+        <v>149.5</v>
+      </c>
+      <c r="D129" s="3">
+        <v>1</v>
+      </c>
+      <c r="E129" s="8">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
+      <c r="H129" s="3"/>
+      <c r="I129" s="3"/>
+      <c r="J129" s="3">
+        <v>113.5</v>
+      </c>
+      <c r="K129" s="3"/>
+      <c r="L129" s="3"/>
+      <c r="M129" s="3"/>
+      <c r="N129" s="3"/>
+      <c r="O129" s="3"/>
+      <c r="T129" s="4"/>
+      <c r="W129" s="4"/>
+      <c r="AJ129" s="7"/>
+      <c r="AM129" s="7"/>
     </row>
     <row r="130" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B130" s="3">
-        <v>2131</v>
+        <v>15</v>
       </c>
       <c r="C130" s="3">
-        <v>2118.1</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D130" s="3"/>
+      <c r="E130" s="8"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3">
-        <v>1346.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="K130" s="3"/>
       <c r="L130" s="3"/>
       <c r="M130" s="3"/>
       <c r="N130" s="3"/>
       <c r="O130" s="3"/>
-      <c r="T130" s="5"/>
-[...2 lines deleted...]
-      <c r="AM130" s="8"/>
+      <c r="T130" s="4"/>
+      <c r="W130" s="4"/>
+      <c r="AJ130" s="7"/>
+      <c r="AM130" s="7"/>
     </row>
     <row r="131" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A131" s="4" t="s">
+      <c r="A131" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B131" s="4">
-[...5 lines deleted...]
-      <c r="D131" s="4">
+      <c r="B131" s="3">
+        <v>61</v>
+      </c>
+      <c r="C131" s="3">
+        <v>61</v>
+      </c>
+      <c r="D131" s="3">
+        <v>3</v>
+      </c>
+      <c r="E131" s="8">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+      <c r="I131" s="3"/>
+      <c r="J131" s="3">
+        <v>50</v>
+      </c>
+      <c r="K131" s="3">
         <v>2</v>
       </c>
-      <c r="E131" s="9">
-[...9 lines deleted...]
-      <c r="K131" s="4">
+      <c r="L131" s="3"/>
+      <c r="M131" s="3"/>
+      <c r="N131" s="3"/>
+      <c r="O131" s="3"/>
+      <c r="T131" s="4"/>
+      <c r="W131" s="4"/>
+      <c r="AJ131" s="7"/>
+      <c r="AM131" s="7"/>
+    </row>
+    <row r="132" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B132" s="3">
+        <v>29</v>
+      </c>
+      <c r="C132" s="3">
+        <v>29</v>
+      </c>
+      <c r="D132" s="3">
+        <v>2</v>
+      </c>
+      <c r="E132" s="8">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3"/>
+      <c r="I132" s="3"/>
+      <c r="J132" s="3">
+        <v>24</v>
+      </c>
+      <c r="K132" s="3">
+        <v>2</v>
+      </c>
+      <c r="L132" s="3"/>
+      <c r="M132" s="3"/>
+      <c r="N132" s="3"/>
+      <c r="O132" s="3"/>
+      <c r="T132" s="4"/>
+      <c r="W132" s="4"/>
+      <c r="AJ132" s="7"/>
+      <c r="AM132" s="7"/>
+    </row>
+    <row r="133" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B133" s="3">
+        <v>893</v>
+      </c>
+      <c r="C133" s="3">
+        <v>882.5</v>
+      </c>
+      <c r="D133" s="3">
+        <v>58</v>
+      </c>
+      <c r="E133" s="8">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="3">
+        <v>435.5</v>
+      </c>
+      <c r="K133" s="3">
+        <v>15</v>
+      </c>
+      <c r="L133" s="3"/>
+      <c r="M133" s="3"/>
+      <c r="N133" s="3"/>
+      <c r="O133" s="3"/>
+      <c r="T133" s="4"/>
+      <c r="W133" s="4"/>
+      <c r="AJ133" s="7"/>
+      <c r="AM133" s="7"/>
+    </row>
+    <row r="134" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>141</v>
+      </c>
+      <c r="B134" s="3">
+        <v>11</v>
+      </c>
+      <c r="C134" s="3">
+        <v>10.5</v>
+      </c>
+      <c r="D134" s="3"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
+      <c r="I134" s="3"/>
+      <c r="J134" s="3">
+        <v>7.5</v>
+      </c>
+      <c r="K134" s="3"/>
+      <c r="L134" s="3"/>
+      <c r="M134" s="3"/>
+      <c r="N134" s="3"/>
+      <c r="O134" s="3"/>
+      <c r="T134" s="4"/>
+      <c r="W134" s="4"/>
+      <c r="AJ134" s="7"/>
+      <c r="AM134" s="7"/>
+    </row>
+    <row r="135" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B135" s="3">
+        <v>120</v>
+      </c>
+      <c r="C135" s="3">
+        <v>120</v>
+      </c>
+      <c r="D135" s="3">
+        <v>3</v>
+      </c>
+      <c r="E135" s="8">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
+      <c r="J135" s="3">
+        <v>15</v>
+      </c>
+      <c r="K135" s="3"/>
+      <c r="L135" s="3"/>
+      <c r="M135" s="3"/>
+      <c r="N135" s="3"/>
+      <c r="O135" s="3"/>
+      <c r="T135" s="4"/>
+      <c r="W135" s="4"/>
+      <c r="AJ135" s="7"/>
+      <c r="AM135" s="7"/>
+    </row>
+    <row r="136" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B136" s="3">
+        <v>581</v>
+      </c>
+      <c r="C136" s="3">
+        <v>579.25</v>
+      </c>
+      <c r="D136" s="3">
+        <v>13.5</v>
+      </c>
+      <c r="E136" s="8">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
+      <c r="J136" s="3">
+        <v>443.25</v>
+      </c>
+      <c r="K136" s="3">
+        <v>9.5</v>
+      </c>
+      <c r="L136" s="3"/>
+      <c r="M136" s="3"/>
+      <c r="N136" s="3"/>
+      <c r="O136" s="3"/>
+      <c r="T136" s="4"/>
+      <c r="W136" s="4"/>
+      <c r="AJ136" s="7"/>
+      <c r="AM136" s="7"/>
+    </row>
+    <row r="137" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B137" s="3">
+        <v>51</v>
+      </c>
+      <c r="C137" s="3">
+        <v>51</v>
+      </c>
+      <c r="D137" s="3">
+        <v>3</v>
+      </c>
+      <c r="E137" s="8">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
+      <c r="J137" s="3">
+        <v>44</v>
+      </c>
+      <c r="K137" s="3">
+        <v>3</v>
+      </c>
+      <c r="L137" s="3"/>
+      <c r="M137" s="3"/>
+      <c r="N137" s="3"/>
+      <c r="O137" s="3"/>
+      <c r="T137" s="4"/>
+      <c r="W137" s="4"/>
+      <c r="AJ137" s="7"/>
+      <c r="AM137" s="7"/>
+    </row>
+    <row r="138" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B138" s="3">
+        <v>55</v>
+      </c>
+      <c r="C138" s="3">
+        <v>54.6</v>
+      </c>
+      <c r="D138" s="3"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="3">
+        <v>52.6</v>
+      </c>
+      <c r="K138" s="3"/>
+      <c r="L138" s="3"/>
+      <c r="M138" s="3"/>
+      <c r="N138" s="3"/>
+      <c r="O138" s="3"/>
+      <c r="T138" s="4"/>
+      <c r="W138" s="4"/>
+      <c r="AJ138" s="7"/>
+      <c r="AM138" s="7"/>
+    </row>
+    <row r="139" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B139" s="3">
+        <v>153</v>
+      </c>
+      <c r="C139" s="3">
+        <v>153</v>
+      </c>
+      <c r="D139" s="3">
+        <v>15</v>
+      </c>
+      <c r="E139" s="8">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3">
+        <v>146</v>
+      </c>
+      <c r="K139" s="3">
+        <v>15</v>
+      </c>
+      <c r="L139" s="3"/>
+      <c r="M139" s="3"/>
+      <c r="N139" s="3"/>
+      <c r="O139" s="3"/>
+      <c r="T139" s="4"/>
+      <c r="W139" s="4"/>
+      <c r="AJ139" s="7"/>
+      <c r="AM139" s="7"/>
+    </row>
+    <row r="140" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B140" s="2">
+        <v>310</v>
+      </c>
+      <c r="C140" s="2">
+        <v>306.5</v>
+      </c>
+      <c r="D140" s="2">
+        <v>20.5</v>
+      </c>
+      <c r="E140" s="5">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F140" s="2">
+        <v>34</v>
+      </c>
+      <c r="G140" s="2">
         <v>1</v>
       </c>
-      <c r="L131" s="4"/>
-[...82 lines deleted...]
-      <c r="D134" s="4">
+      <c r="H140" s="2">
+        <v>142</v>
+      </c>
+      <c r="I140" s="2">
+        <v>10</v>
+      </c>
+      <c r="J140" s="2">
+        <v>129.5</v>
+      </c>
+      <c r="K140" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="L140" s="2"/>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="O140" s="2"/>
+      <c r="T140" s="4"/>
+      <c r="W140" s="4"/>
+      <c r="AJ140" s="7"/>
+      <c r="AM140" s="7"/>
+    </row>
+    <row r="141" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B141" s="3">
+        <v>172</v>
+      </c>
+      <c r="C141" s="3">
+        <v>172</v>
+      </c>
+      <c r="D141" s="3">
+        <v>14</v>
+      </c>
+      <c r="E141" s="8">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="F141" s="3">
+        <v>34</v>
+      </c>
+      <c r="G141" s="3">
         <v>1</v>
       </c>
-      <c r="E134" s="9">
-[...244 lines deleted...]
-      <c r="AM141" s="8"/>
+      <c r="H141" s="3">
+        <v>105</v>
+      </c>
+      <c r="I141" s="3">
+        <v>8</v>
+      </c>
+      <c r="J141" s="3">
+        <v>32</v>
+      </c>
+      <c r="K141" s="3">
+        <v>4</v>
+      </c>
+      <c r="L141" s="3"/>
+      <c r="M141" s="3"/>
+      <c r="N141" s="3"/>
+      <c r="O141" s="3"/>
+      <c r="T141" s="4"/>
+      <c r="W141" s="4"/>
+      <c r="AJ141" s="7"/>
+      <c r="AM141" s="7"/>
     </row>
     <row r="142" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="3">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="C142" s="3">
-        <v>306.5</v>
+        <v>10</v>
       </c>
       <c r="D142" s="3">
-        <v>20.5</v>
-[...7 lines deleted...]
-      <c r="G142" s="3">
         <v>1</v>
       </c>
+      <c r="E142" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="I142" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J142" s="3">
-        <v>129.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
       <c r="N142" s="3"/>
       <c r="O142" s="3"/>
-      <c r="T142" s="5"/>
-[...2 lines deleted...]
-      <c r="AM142" s="8"/>
+      <c r="T142" s="4"/>
+      <c r="W142" s="4"/>
+      <c r="AJ142" s="7"/>
+      <c r="AM142" s="7"/>
     </row>
     <row r="143" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A143" s="4" t="s">
+      <c r="A143" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B143" s="4">
-[...5 lines deleted...]
-      <c r="D143" s="4">
+      <c r="B143" s="3">
+        <v>86</v>
+      </c>
+      <c r="C143" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="D143" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="E143" s="8">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3">
+        <v>3</v>
+      </c>
+      <c r="I143" s="3"/>
+      <c r="J143" s="3">
+        <v>79.5</v>
+      </c>
+      <c r="K143" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="L143" s="3"/>
+      <c r="M143" s="3"/>
+      <c r="N143" s="3"/>
+      <c r="O143" s="3"/>
+      <c r="T143" s="4"/>
+      <c r="W143" s="4"/>
+      <c r="AJ143" s="7"/>
+      <c r="AM143" s="7"/>
+    </row>
+    <row r="144" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B144" s="3">
+        <v>12</v>
+      </c>
+      <c r="C144" s="3">
+        <v>12</v>
+      </c>
+      <c r="D144" s="3">
+        <v>1</v>
+      </c>
+      <c r="E144" s="8">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3">
+        <v>8</v>
+      </c>
+      <c r="I144" s="3">
+        <v>1</v>
+      </c>
+      <c r="J144" s="3">
+        <v>4</v>
+      </c>
+      <c r="K144" s="3"/>
+      <c r="L144" s="3"/>
+      <c r="M144" s="3"/>
+      <c r="N144" s="3"/>
+      <c r="O144" s="3"/>
+      <c r="T144" s="4"/>
+      <c r="W144" s="4"/>
+      <c r="AJ144" s="7"/>
+      <c r="AM144" s="7"/>
+    </row>
+    <row r="145" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B145" s="3">
+        <v>30</v>
+      </c>
+      <c r="C145" s="3">
+        <v>30</v>
+      </c>
+      <c r="D145" s="3">
+        <v>1</v>
+      </c>
+      <c r="E145" s="8">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3">
+        <v>17</v>
+      </c>
+      <c r="I145" s="3"/>
+      <c r="J145" s="3">
         <v>13</v>
       </c>
-      <c r="E143" s="9">
-[...5 lines deleted...]
-      <c r="G143" s="4">
+      <c r="K145" s="3">
         <v>1</v>
       </c>
-      <c r="H143" s="4">
-[...38 lines deleted...]
-      <c r="H144" s="4">
+      <c r="L145" s="3"/>
+      <c r="M145" s="3"/>
+      <c r="N145" s="3"/>
+      <c r="O145" s="3"/>
+      <c r="T145" s="4"/>
+      <c r="W145" s="4"/>
+      <c r="AJ145" s="7"/>
+      <c r="AM145" s="7"/>
+    </row>
+    <row r="146" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B146" s="2">
+        <v>6457</v>
+      </c>
+      <c r="C146" s="2">
+        <v>6433.25</v>
+      </c>
+      <c r="D146" s="2">
+        <v>762.25</v>
+      </c>
+      <c r="E146" s="5">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="F146" s="2">
+        <v>22.5</v>
+      </c>
+      <c r="G146" s="2">
+        <v>4.5</v>
+      </c>
+      <c r="H146" s="2">
+        <v>967.5</v>
+      </c>
+      <c r="I146" s="2">
+        <v>60</v>
+      </c>
+      <c r="J146" s="2">
+        <v>2918.25</v>
+      </c>
+      <c r="K146" s="2">
+        <v>251.75</v>
+      </c>
+      <c r="L146" s="2">
+        <v>1979</v>
+      </c>
+      <c r="M146" s="2">
+        <v>352</v>
+      </c>
+      <c r="N146" s="2"/>
+      <c r="O146" s="2"/>
+      <c r="T146" s="4"/>
+      <c r="W146" s="4"/>
+      <c r="AJ146" s="7"/>
+      <c r="AM146" s="7"/>
+    </row>
+    <row r="147" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B147" s="3">
+        <v>225</v>
+      </c>
+      <c r="C147" s="3">
+        <v>225</v>
+      </c>
+      <c r="D147" s="3">
+        <v>23</v>
+      </c>
+      <c r="E147" s="8">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
+      <c r="H147" s="3">
+        <v>183</v>
+      </c>
+      <c r="I147" s="3">
+        <v>14</v>
+      </c>
+      <c r="J147" s="3">
+        <v>42</v>
+      </c>
+      <c r="K147" s="3">
         <v>9</v>
       </c>
-      <c r="I144" s="4">
-[...118 lines deleted...]
-      <c r="AM147" s="8"/>
+      <c r="L147" s="3"/>
+      <c r="M147" s="3"/>
+      <c r="N147" s="3"/>
+      <c r="O147" s="3"/>
+      <c r="T147" s="4"/>
+      <c r="W147" s="4"/>
+      <c r="AJ147" s="7"/>
+      <c r="AM147" s="7"/>
     </row>
     <row r="148" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A148" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B148" s="3">
-        <v>6460</v>
+        <v>34</v>
       </c>
       <c r="C148" s="3">
-        <v>6433.25</v>
+        <v>33.5</v>
       </c>
       <c r="D148" s="3">
-        <v>713.25</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="E148" s="8">
+        <v>0.03</v>
+      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3">
-        <v>965.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>29.5</v>
+      </c>
+      <c r="I148" s="3"/>
       <c r="J148" s="3">
-        <v>2901.25</v>
+        <v>4</v>
       </c>
       <c r="K148" s="3">
-        <v>201.75</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="L148" s="3"/>
+      <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
-      <c r="T148" s="5"/>
-[...2 lines deleted...]
-      <c r="AM148" s="8"/>
+      <c r="T148" s="4"/>
+      <c r="W148" s="4"/>
+      <c r="AJ148" s="7"/>
+      <c r="AM148" s="7"/>
     </row>
     <row r="149" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A149" s="4" t="s">
+      <c r="A149" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B149" s="4">
-[...19 lines deleted...]
-      <c r="J149" s="4">
+      <c r="B149" s="3">
+        <v>2394</v>
+      </c>
+      <c r="C149" s="3">
+        <v>2373.75</v>
+      </c>
+      <c r="D149" s="3">
+        <v>418.25</v>
+      </c>
+      <c r="E149" s="8">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="F149" s="3">
+        <v>11.5</v>
+      </c>
+      <c r="G149" s="3">
+        <v>4.5</v>
+      </c>
+      <c r="H149" s="3">
+        <v>22</v>
+      </c>
+      <c r="I149" s="3">
+        <v>3</v>
+      </c>
+      <c r="J149" s="3">
+        <v>361.25</v>
+      </c>
+      <c r="K149" s="3">
+        <v>58.75</v>
+      </c>
+      <c r="L149" s="3">
+        <v>1979</v>
+      </c>
+      <c r="M149" s="3">
+        <v>352</v>
+      </c>
+      <c r="N149" s="3"/>
+      <c r="O149" s="3"/>
+      <c r="T149" s="4"/>
+      <c r="W149" s="4"/>
+      <c r="AJ149" s="7"/>
+      <c r="AM149" s="7"/>
+    </row>
+    <row r="150" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B150" s="3">
+        <v>55</v>
+      </c>
+      <c r="C150" s="3">
+        <v>55</v>
+      </c>
+      <c r="D150" s="3">
+        <v>4</v>
+      </c>
+      <c r="E150" s="8">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
+      <c r="H150" s="3">
+        <v>46</v>
+      </c>
+      <c r="I150" s="3">
+        <v>4</v>
+      </c>
+      <c r="J150" s="3">
+        <v>9</v>
+      </c>
+      <c r="K150" s="3"/>
+      <c r="L150" s="3"/>
+      <c r="M150" s="3"/>
+      <c r="N150" s="3"/>
+      <c r="O150" s="3"/>
+      <c r="T150" s="4"/>
+      <c r="W150" s="4"/>
+      <c r="AJ150" s="7"/>
+      <c r="AM150" s="7"/>
+    </row>
+    <row r="151" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B151" s="3">
+        <v>64</v>
+      </c>
+      <c r="C151" s="3">
+        <v>64</v>
+      </c>
+      <c r="D151" s="3">
+        <v>7</v>
+      </c>
+      <c r="E151" s="8">
+        <v>0.109</v>
+      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
+      <c r="H151" s="3"/>
+      <c r="I151" s="3"/>
+      <c r="J151" s="3">
+        <v>64</v>
+      </c>
+      <c r="K151" s="3">
+        <v>7</v>
+      </c>
+      <c r="L151" s="3"/>
+      <c r="M151" s="3"/>
+      <c r="N151" s="3"/>
+      <c r="O151" s="3"/>
+      <c r="T151" s="4"/>
+      <c r="W151" s="4"/>
+      <c r="AJ151" s="7"/>
+      <c r="AM151" s="7"/>
+    </row>
+    <row r="152" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>159</v>
+      </c>
+      <c r="B152" s="3">
+        <v>5</v>
+      </c>
+      <c r="C152" s="3">
+        <v>5</v>
+      </c>
+      <c r="D152" s="3"/>
+      <c r="E152" s="8"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
+      <c r="H152" s="3"/>
+      <c r="I152" s="3"/>
+      <c r="J152" s="3">
+        <v>4</v>
+      </c>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
+      <c r="M152" s="3"/>
+      <c r="N152" s="3"/>
+      <c r="O152" s="3"/>
+      <c r="T152" s="4"/>
+      <c r="W152" s="4"/>
+      <c r="AJ152" s="7"/>
+      <c r="AM152" s="7"/>
+    </row>
+    <row r="153" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B153" s="3">
+        <v>2250</v>
+      </c>
+      <c r="C153" s="3">
+        <v>2249</v>
+      </c>
+      <c r="D153" s="3">
+        <v>211.5</v>
+      </c>
+      <c r="E153" s="8">
+        <v>9.4E-2</v>
+      </c>
+      <c r="F153" s="3">
+        <v>11</v>
+      </c>
+      <c r="G153" s="3"/>
+      <c r="H153" s="3">
+        <v>38</v>
+      </c>
+      <c r="I153" s="3">
+        <v>2</v>
+      </c>
+      <c r="J153" s="3">
+        <v>1657</v>
+      </c>
+      <c r="K153" s="3">
+        <v>115.5</v>
+      </c>
+      <c r="L153" s="3"/>
+      <c r="M153" s="3"/>
+      <c r="N153" s="3"/>
+      <c r="O153" s="3"/>
+      <c r="T153" s="4"/>
+      <c r="W153" s="4"/>
+      <c r="AJ153" s="7"/>
+      <c r="AM153" s="7"/>
+    </row>
+    <row r="154" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B154" s="3">
+        <v>172</v>
+      </c>
+      <c r="C154" s="3">
+        <v>172</v>
+      </c>
+      <c r="D154" s="3">
+        <v>9</v>
+      </c>
+      <c r="E154" s="8">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
+      <c r="H154" s="3">
+        <v>99</v>
+      </c>
+      <c r="I154" s="3">
+        <v>4</v>
+      </c>
+      <c r="J154" s="3">
+        <v>71</v>
+      </c>
+      <c r="K154" s="3">
+        <v>5</v>
+      </c>
+      <c r="L154" s="3"/>
+      <c r="M154" s="3"/>
+      <c r="N154" s="3"/>
+      <c r="O154" s="3"/>
+      <c r="T154" s="4"/>
+      <c r="W154" s="4"/>
+      <c r="AJ154" s="7"/>
+      <c r="AM154" s="7"/>
+    </row>
+    <row r="155" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B155" s="3">
+        <v>44</v>
+      </c>
+      <c r="C155" s="3">
+        <v>44</v>
+      </c>
+      <c r="D155" s="3">
+        <v>4</v>
+      </c>
+      <c r="E155" s="8">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3">
+        <v>30</v>
+      </c>
+      <c r="I155" s="3">
+        <v>3</v>
+      </c>
+      <c r="J155" s="3">
+        <v>14</v>
+      </c>
+      <c r="K155" s="3">
+        <v>1</v>
+      </c>
+      <c r="L155" s="3"/>
+      <c r="M155" s="3"/>
+      <c r="N155" s="3"/>
+      <c r="O155" s="3"/>
+      <c r="T155" s="4"/>
+      <c r="W155" s="4"/>
+      <c r="AJ155" s="7"/>
+      <c r="AM155" s="7"/>
+    </row>
+    <row r="156" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B156" s="3">
+        <v>458</v>
+      </c>
+      <c r="C156" s="3">
+        <v>456</v>
+      </c>
+      <c r="D156" s="3">
+        <v>27.5</v>
+      </c>
+      <c r="E156" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
+      <c r="H156" s="3">
+        <v>395</v>
+      </c>
+      <c r="I156" s="3">
+        <v>22</v>
+      </c>
+      <c r="J156" s="3">
+        <v>61</v>
+      </c>
+      <c r="K156" s="3">
+        <v>5.5</v>
+      </c>
+      <c r="L156" s="3"/>
+      <c r="M156" s="3"/>
+      <c r="N156" s="3"/>
+      <c r="O156" s="3"/>
+      <c r="T156" s="4"/>
+      <c r="W156" s="4"/>
+      <c r="AJ156" s="7"/>
+      <c r="AM156" s="7"/>
+    </row>
+    <row r="157" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B157" s="3">
+        <v>53</v>
+      </c>
+      <c r="C157" s="3">
+        <v>53</v>
+      </c>
+      <c r="D157" s="3">
+        <v>7</v>
+      </c>
+      <c r="E157" s="8">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3">
+        <v>8</v>
+      </c>
+      <c r="I157" s="3">
+        <v>1</v>
+      </c>
+      <c r="J157" s="3">
+        <v>45</v>
+      </c>
+      <c r="K157" s="3">
+        <v>6</v>
+      </c>
+      <c r="L157" s="3"/>
+      <c r="M157" s="3"/>
+      <c r="N157" s="3"/>
+      <c r="O157" s="3"/>
+      <c r="T157" s="4"/>
+      <c r="W157" s="4"/>
+      <c r="AJ157" s="7"/>
+      <c r="AM157" s="7"/>
+    </row>
+    <row r="158" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B158" s="3">
+        <v>43</v>
+      </c>
+      <c r="C158" s="3">
+        <v>43</v>
+      </c>
+      <c r="D158" s="3">
+        <v>2</v>
+      </c>
+      <c r="E158" s="8">
+        <v>4.7E-2</v>
+      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
+      <c r="H158" s="3">
+        <v>27</v>
+      </c>
+      <c r="I158" s="3">
+        <v>1</v>
+      </c>
+      <c r="J158" s="3">
+        <v>16</v>
+      </c>
+      <c r="K158" s="3">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3"/>
+      <c r="M158" s="3"/>
+      <c r="N158" s="3"/>
+      <c r="O158" s="3"/>
+      <c r="T158" s="4"/>
+      <c r="W158" s="4"/>
+      <c r="AJ158" s="7"/>
+      <c r="AM158" s="7"/>
+    </row>
+    <row r="159" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B159" s="3">
+        <v>660</v>
+      </c>
+      <c r="C159" s="3">
+        <v>660</v>
+      </c>
+      <c r="D159" s="3">
+        <v>48</v>
+      </c>
+      <c r="E159" s="8">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
+      <c r="H159" s="3">
+        <v>90</v>
+      </c>
+      <c r="I159" s="3">
+        <v>6</v>
+      </c>
+      <c r="J159" s="3">
+        <v>570</v>
+      </c>
+      <c r="K159" s="3">
         <v>42</v>
       </c>
-      <c r="K149" s="4">
-[...93 lines deleted...]
-      <c r="B152" s="4">
+      <c r="L159" s="3"/>
+      <c r="M159" s="3"/>
+      <c r="N159" s="3"/>
+      <c r="O159" s="3"/>
+      <c r="T159" s="4"/>
+      <c r="W159" s="4"/>
+      <c r="AJ159" s="7"/>
+      <c r="AM159" s="7"/>
+    </row>
+    <row r="160" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B160" s="2">
+        <v>783</v>
+      </c>
+      <c r="C160" s="2">
+        <v>782.5</v>
+      </c>
+      <c r="D160" s="2">
+        <v>83.5</v>
+      </c>
+      <c r="E160" s="5">
+        <v>0.107</v>
+      </c>
+      <c r="F160" s="2">
+        <v>63.5</v>
+      </c>
+      <c r="G160" s="2">
+        <v>15.5</v>
+      </c>
+      <c r="H160" s="2">
+        <v>311</v>
+      </c>
+      <c r="I160" s="2">
+        <v>24</v>
+      </c>
+      <c r="J160" s="2">
+        <v>405</v>
+      </c>
+      <c r="K160" s="2">
+        <v>43</v>
+      </c>
+      <c r="L160" s="2"/>
+      <c r="M160" s="2"/>
+      <c r="N160" s="2"/>
+      <c r="O160" s="2"/>
+      <c r="T160" s="4"/>
+      <c r="W160" s="4"/>
+      <c r="AJ160" s="7"/>
+      <c r="AM160" s="7"/>
+    </row>
+    <row r="161" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B161" s="3">
+        <v>316</v>
+      </c>
+      <c r="C161" s="3">
+        <v>316</v>
+      </c>
+      <c r="D161" s="3">
+        <v>43</v>
+      </c>
+      <c r="E161" s="8">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="F161" s="3">
+        <v>60</v>
+      </c>
+      <c r="G161" s="3">
+        <v>15</v>
+      </c>
+      <c r="H161" s="3">
+        <v>200</v>
+      </c>
+      <c r="I161" s="3">
+        <v>17</v>
+      </c>
+      <c r="J161" s="3">
         <v>55</v>
       </c>
-      <c r="C152" s="4">
-[...364 lines deleted...]
-      <c r="AM161" s="8"/>
+      <c r="K161" s="3">
+        <v>10</v>
+      </c>
+      <c r="L161" s="3"/>
+      <c r="M161" s="3"/>
+      <c r="N161" s="3"/>
+      <c r="O161" s="3"/>
+      <c r="T161" s="4"/>
+      <c r="W161" s="4"/>
+      <c r="AJ161" s="7"/>
+      <c r="AM161" s="7"/>
     </row>
     <row r="162" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="3">
-        <v>781</v>
+        <v>253</v>
       </c>
       <c r="C162" s="3">
-        <v>780.5</v>
+        <v>253</v>
       </c>
       <c r="D162" s="3">
-        <v>90.5</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E162" s="8">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
       <c r="H162" s="3">
-        <v>310</v>
+        <v>78</v>
       </c>
       <c r="I162" s="3">
+        <v>5</v>
+      </c>
+      <c r="J162" s="3">
+        <v>175</v>
+      </c>
+      <c r="K162" s="3">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3"/>
       <c r="N162" s="3"/>
       <c r="O162" s="3"/>
-      <c r="T162" s="5"/>
-[...2 lines deleted...]
-      <c r="AM162" s="8"/>
+      <c r="T162" s="4"/>
+      <c r="W162" s="4"/>
+      <c r="AJ162" s="7"/>
+      <c r="AM162" s="7"/>
     </row>
     <row r="163" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A163" s="4" t="s">
+      <c r="A163" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B163" s="4">
-[...23 lines deleted...]
-      <c r="J163" s="4">
+      <c r="B163" s="3">
+        <v>56</v>
+      </c>
+      <c r="C163" s="3">
+        <v>56</v>
+      </c>
+      <c r="D163" s="3">
+        <v>4</v>
+      </c>
+      <c r="E163" s="8">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+      <c r="I163" s="3"/>
+      <c r="J163" s="3">
         <v>54</v>
       </c>
-      <c r="K163" s="4">
+      <c r="K163" s="3">
+        <v>4</v>
+      </c>
+      <c r="L163" s="3"/>
+      <c r="M163" s="3"/>
+      <c r="N163" s="3"/>
+      <c r="O163" s="3"/>
+      <c r="T163" s="4"/>
+      <c r="W163" s="4"/>
+      <c r="AJ163" s="7"/>
+      <c r="AM163" s="7"/>
+    </row>
+    <row r="164" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B164" s="3">
+        <v>158</v>
+      </c>
+      <c r="C164" s="3">
+        <v>157.5</v>
+      </c>
+      <c r="D164" s="3">
+        <v>6.5</v>
+      </c>
+      <c r="E164" s="8">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="F164" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="G164" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="H164" s="3">
+        <v>33</v>
+      </c>
+      <c r="I164" s="3">
         <v>2</v>
       </c>
-      <c r="L163" s="4"/>
-[...9 lines deleted...]
-      <c r="A164" s="4" t="s">
+      <c r="J164" s="3">
+        <v>121</v>
+      </c>
+      <c r="K164" s="3">
+        <v>4</v>
+      </c>
+      <c r="L164" s="3"/>
+      <c r="M164" s="3"/>
+      <c r="N164" s="3"/>
+      <c r="O164" s="3"/>
+      <c r="T164" s="4"/>
+      <c r="W164" s="4"/>
+      <c r="AJ164" s="7"/>
+      <c r="AM164" s="7"/>
+    </row>
+    <row r="165" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B165" s="2">
+        <v>6369</v>
+      </c>
+      <c r="C165" s="2">
+        <v>4528.4049999999997</v>
+      </c>
+      <c r="D165" s="2">
+        <v>320.89999999999998</v>
+      </c>
+      <c r="E165" s="5">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="F165" s="2">
+        <v>12</v>
+      </c>
+      <c r="G165" s="2">
+        <v>2</v>
+      </c>
+      <c r="H165" s="2">
+        <v>538</v>
+      </c>
+      <c r="I165" s="2">
+        <v>52</v>
+      </c>
+      <c r="J165" s="2">
+        <v>3973.4050000000002</v>
+      </c>
+      <c r="K165" s="2">
+        <v>266.89999999999998</v>
+      </c>
+      <c r="L165" s="2"/>
+      <c r="M165" s="2"/>
+      <c r="N165" s="2"/>
+      <c r="O165" s="2"/>
+      <c r="T165" s="4"/>
+      <c r="W165" s="4"/>
+      <c r="AJ165" s="7"/>
+      <c r="AM165" s="7"/>
+    </row>
+    <row r="166" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B166" s="3">
         <v>171</v>
       </c>
-      <c r="B164" s="4">
-[...16 lines deleted...]
-      <c r="I164" s="4">
+      <c r="C166" s="3">
+        <v>170.5</v>
+      </c>
+      <c r="D166" s="3">
+        <v>28</v>
+      </c>
+      <c r="E166" s="8">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="F166" s="3">
+        <v>12</v>
+      </c>
+      <c r="G166" s="3">
+        <v>2</v>
+      </c>
+      <c r="H166" s="3">
+        <v>124</v>
+      </c>
+      <c r="I166" s="3">
+        <v>23</v>
+      </c>
+      <c r="J166" s="3">
+        <v>29.5</v>
+      </c>
+      <c r="K166" s="3">
         <v>3</v>
       </c>
-      <c r="J164" s="4">
-[...90 lines deleted...]
-      <c r="AM166" s="8"/>
+      <c r="L166" s="3"/>
+      <c r="M166" s="3"/>
+      <c r="N166" s="3"/>
+      <c r="O166" s="3"/>
+      <c r="T166" s="4"/>
+      <c r="W166" s="4"/>
+      <c r="AJ166" s="7"/>
+      <c r="AM166" s="7"/>
     </row>
     <row r="167" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="3">
-        <v>6313</v>
+        <v>11</v>
       </c>
       <c r="C167" s="3">
-        <v>4524.4049999999997</v>
-[...10 lines deleted...]
-      <c r="G167" s="3">
+        <v>10</v>
+      </c>
+      <c r="D167" s="3"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3">
         <v>5</v>
       </c>
-      <c r="H167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="I167" s="3"/>
       <c r="J167" s="3">
-        <v>3966.4050000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="K167" s="3"/>
       <c r="L167" s="3"/>
       <c r="M167" s="3"/>
       <c r="N167" s="3"/>
       <c r="O167" s="3"/>
-      <c r="T167" s="5"/>
-[...2 lines deleted...]
-      <c r="AM167" s="8"/>
+      <c r="T167" s="4"/>
+      <c r="W167" s="4"/>
+      <c r="AJ167" s="7"/>
+      <c r="AM167" s="7"/>
     </row>
     <row r="168" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A168" s="4" t="s">
+      <c r="A168" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B168" s="4">
+      <c r="B168" s="3">
+        <v>210</v>
+      </c>
+      <c r="C168" s="3">
+        <v>207</v>
+      </c>
+      <c r="D168" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="E168" s="8">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3">
+        <v>132</v>
+      </c>
+      <c r="I168" s="3">
+        <v>7</v>
+      </c>
+      <c r="J168" s="3">
+        <v>75</v>
+      </c>
+      <c r="K168" s="3">
+        <v>8.5</v>
+      </c>
+      <c r="L168" s="3"/>
+      <c r="M168" s="3"/>
+      <c r="N168" s="3"/>
+      <c r="O168" s="3"/>
+      <c r="T168" s="4"/>
+      <c r="W168" s="4"/>
+      <c r="AJ168" s="7"/>
+      <c r="AM168" s="7"/>
+    </row>
+    <row r="169" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B169" s="3">
+        <v>5051</v>
+      </c>
+      <c r="C169" s="3">
+        <v>3229.9050000000002</v>
+      </c>
+      <c r="D169" s="3">
+        <v>216.15</v>
+      </c>
+      <c r="E169" s="8">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
+      <c r="H169" s="3">
+        <v>14</v>
+      </c>
+      <c r="I169" s="3"/>
+      <c r="J169" s="3">
+        <v>3215.9050000000002</v>
+      </c>
+      <c r="K169" s="3">
+        <v>216.15</v>
+      </c>
+      <c r="L169" s="3"/>
+      <c r="M169" s="3"/>
+      <c r="N169" s="3"/>
+      <c r="O169" s="3"/>
+      <c r="T169" s="4"/>
+      <c r="W169" s="4"/>
+      <c r="AJ169" s="7"/>
+      <c r="AM169" s="7"/>
+    </row>
+    <row r="170" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B170" s="3">
+        <v>71</v>
+      </c>
+      <c r="C170" s="3">
+        <v>65</v>
+      </c>
+      <c r="D170" s="3">
+        <v>5</v>
+      </c>
+      <c r="E170" s="8">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
+      <c r="J170" s="3">
+        <v>65</v>
+      </c>
+      <c r="K170" s="3">
+        <v>5</v>
+      </c>
+      <c r="L170" s="3"/>
+      <c r="M170" s="3"/>
+      <c r="N170" s="3"/>
+      <c r="O170" s="3"/>
+      <c r="T170" s="4"/>
+      <c r="W170" s="4"/>
+      <c r="AJ170" s="7"/>
+      <c r="AM170" s="7"/>
+    </row>
+    <row r="171" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B171" s="3">
+        <v>158</v>
+      </c>
+      <c r="C171" s="3">
+        <v>156</v>
+      </c>
+      <c r="D171" s="3">
+        <v>17</v>
+      </c>
+      <c r="E171" s="8">
+        <v>0.109</v>
+      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
+      <c r="H171" s="3">
+        <v>24</v>
+      </c>
+      <c r="I171" s="3">
+        <v>5</v>
+      </c>
+      <c r="J171" s="3">
+        <v>132</v>
+      </c>
+      <c r="K171" s="3">
+        <v>12</v>
+      </c>
+      <c r="L171" s="3"/>
+      <c r="M171" s="3"/>
+      <c r="N171" s="3"/>
+      <c r="O171" s="3"/>
+      <c r="T171" s="4"/>
+      <c r="W171" s="4"/>
+      <c r="AJ171" s="7"/>
+      <c r="AM171" s="7"/>
+    </row>
+    <row r="172" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B172" s="3">
+        <v>194</v>
+      </c>
+      <c r="C172" s="3">
+        <v>189</v>
+      </c>
+      <c r="D172" s="3">
+        <v>6.75</v>
+      </c>
+      <c r="E172" s="8">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
+      <c r="H172" s="3">
+        <v>5</v>
+      </c>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3">
+        <v>184</v>
+      </c>
+      <c r="K172" s="3">
+        <v>6.75</v>
+      </c>
+      <c r="L172" s="3"/>
+      <c r="M172" s="3"/>
+      <c r="N172" s="3"/>
+      <c r="O172" s="3"/>
+      <c r="T172" s="4"/>
+      <c r="W172" s="4"/>
+      <c r="AJ172" s="7"/>
+      <c r="AM172" s="7"/>
+    </row>
+    <row r="173" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C168" s="4">
-[...70 lines deleted...]
-      <c r="B170" s="4">
+      <c r="B173" s="3">
+        <v>164</v>
+      </c>
+      <c r="C173" s="3">
+        <v>164</v>
+      </c>
+      <c r="D173" s="3">
+        <v>15</v>
+      </c>
+      <c r="E173" s="8">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
+      <c r="H173" s="3">
+        <v>22</v>
+      </c>
+      <c r="I173" s="3">
+        <v>3</v>
+      </c>
+      <c r="J173" s="3">
+        <v>142</v>
+      </c>
+      <c r="K173" s="3">
+        <v>12</v>
+      </c>
+      <c r="L173" s="3"/>
+      <c r="M173" s="3"/>
+      <c r="N173" s="3"/>
+      <c r="O173" s="3"/>
+      <c r="T173" s="4"/>
+      <c r="W173" s="4"/>
+      <c r="AJ173" s="7"/>
+      <c r="AM173" s="7"/>
+    </row>
+    <row r="174" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B174" s="3">
+        <v>185</v>
+      </c>
+      <c r="C174" s="3">
+        <v>183</v>
+      </c>
+      <c r="D174" s="3">
+        <v>10.5</v>
+      </c>
+      <c r="E174" s="8">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
+      <c r="H174" s="3">
+        <v>116</v>
+      </c>
+      <c r="I174" s="3">
+        <v>7</v>
+      </c>
+      <c r="J174" s="3">
+        <v>67</v>
+      </c>
+      <c r="K174" s="3">
+        <v>3.5</v>
+      </c>
+      <c r="L174" s="3"/>
+      <c r="M174" s="3"/>
+      <c r="N174" s="3"/>
+      <c r="O174" s="3"/>
+      <c r="T174" s="4"/>
+      <c r="W174" s="4"/>
+      <c r="AJ174" s="7"/>
+      <c r="AM174" s="7"/>
+    </row>
+    <row r="175" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B175" s="3">
+        <v>154</v>
+      </c>
+      <c r="C175" s="3">
+        <v>154</v>
+      </c>
+      <c r="D175" s="3">
+        <v>7</v>
+      </c>
+      <c r="E175" s="8">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
+      <c r="H175" s="3">
+        <v>96</v>
+      </c>
+      <c r="I175" s="3">
+        <v>7</v>
+      </c>
+      <c r="J175" s="3">
+        <v>58</v>
+      </c>
+      <c r="K175" s="3"/>
+      <c r="L175" s="3"/>
+      <c r="M175" s="3"/>
+      <c r="N175" s="3"/>
+      <c r="O175" s="3"/>
+      <c r="T175" s="4"/>
+      <c r="W175" s="4"/>
+      <c r="AJ175" s="7"/>
+      <c r="AM175" s="7"/>
+    </row>
+    <row r="176" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B176" s="2">
+        <v>2641</v>
+      </c>
+      <c r="C176" s="2">
+        <v>2632.5</v>
+      </c>
+      <c r="D176" s="2">
+        <v>158.5</v>
+      </c>
+      <c r="E176" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="F176" s="2"/>
+      <c r="G176" s="2"/>
+      <c r="H176" s="2">
+        <v>1796</v>
+      </c>
+      <c r="I176" s="2">
+        <v>79</v>
+      </c>
+      <c r="J176" s="2">
+        <v>831.5</v>
+      </c>
+      <c r="K176" s="2">
+        <v>78.5</v>
+      </c>
+      <c r="L176" s="2"/>
+      <c r="M176" s="2"/>
+      <c r="N176" s="2">
+        <v>342</v>
+      </c>
+      <c r="O176" s="2">
+        <v>48</v>
+      </c>
+      <c r="T176" s="4"/>
+      <c r="W176" s="4"/>
+      <c r="AJ176" s="7"/>
+      <c r="AM176" s="7"/>
+    </row>
+    <row r="177" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B177" s="3">
+        <v>239</v>
+      </c>
+      <c r="C177" s="3">
+        <v>239</v>
+      </c>
+      <c r="D177" s="3">
+        <v>16</v>
+      </c>
+      <c r="E177" s="8">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
+      <c r="H177" s="3">
         <v>209</v>
       </c>
-      <c r="C170" s="4">
-[...292 lines deleted...]
-      <c r="AM177" s="8"/>
+      <c r="I177" s="3">
+        <v>13</v>
+      </c>
+      <c r="J177" s="3">
+        <v>25</v>
+      </c>
+      <c r="K177" s="3">
+        <v>2</v>
+      </c>
+      <c r="L177" s="3"/>
+      <c r="M177" s="3"/>
+      <c r="N177" s="3"/>
+      <c r="O177" s="3"/>
+      <c r="T177" s="4"/>
+      <c r="W177" s="4"/>
+      <c r="AJ177" s="7"/>
+      <c r="AM177" s="7"/>
     </row>
     <row r="178" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A178" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="3">
-        <v>2317</v>
+        <v>640</v>
       </c>
       <c r="C178" s="3">
-        <v>2307.6999999999998</v>
+        <v>640</v>
       </c>
       <c r="D178" s="3">
-        <v>83.2</v>
-[...2 lines deleted...]
-        <v>3.5999999999999997E-2</v>
+        <v>21</v>
+      </c>
+      <c r="E178" s="8">
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3">
-        <v>1793</v>
+        <v>532</v>
       </c>
       <c r="I178" s="3">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="J178" s="3">
-        <v>509.7</v>
+        <v>108</v>
       </c>
       <c r="K178" s="3">
-        <v>24.2</v>
+        <v>4</v>
       </c>
       <c r="L178" s="3"/>
       <c r="M178" s="3"/>
-      <c r="N178" s="3">
-[...2 lines deleted...]
-      <c r="O178" s="3">
+      <c r="N178" s="3"/>
+      <c r="O178" s="3"/>
+      <c r="T178" s="4"/>
+      <c r="W178" s="4"/>
+      <c r="AJ178" s="7"/>
+      <c r="AM178" s="7"/>
+    </row>
+    <row r="179" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B179" s="3">
+        <v>576</v>
+      </c>
+      <c r="C179" s="3">
+        <v>572</v>
+      </c>
+      <c r="D179" s="3">
+        <v>34</v>
+      </c>
+      <c r="E179" s="8">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+      <c r="H179" s="3">
+        <v>400</v>
+      </c>
+      <c r="I179" s="3">
+        <v>26</v>
+      </c>
+      <c r="J179" s="3">
+        <v>172</v>
+      </c>
+      <c r="K179" s="3">
+        <v>8</v>
+      </c>
+      <c r="L179" s="3"/>
+      <c r="M179" s="3"/>
+      <c r="N179" s="3"/>
+      <c r="O179" s="3"/>
+      <c r="T179" s="4"/>
+      <c r="W179" s="4"/>
+      <c r="AJ179" s="7"/>
+      <c r="AM179" s="7"/>
+    </row>
+    <row r="180" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B180" s="3">
+        <v>215</v>
+      </c>
+      <c r="C180" s="3">
+        <v>215</v>
+      </c>
+      <c r="D180" s="3">
+        <v>9</v>
+      </c>
+      <c r="E180" s="8">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3">
+        <v>148</v>
+      </c>
+      <c r="I180" s="3">
+        <v>7</v>
+      </c>
+      <c r="J180" s="3">
+        <v>67</v>
+      </c>
+      <c r="K180" s="3">
+        <v>2</v>
+      </c>
+      <c r="L180" s="3"/>
+      <c r="M180" s="3"/>
+      <c r="N180" s="3"/>
+      <c r="O180" s="3"/>
+      <c r="T180" s="4"/>
+      <c r="W180" s="4"/>
+      <c r="AJ180" s="7"/>
+      <c r="AM180" s="7"/>
+    </row>
+    <row r="181" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B181" s="3">
+        <v>893</v>
+      </c>
+      <c r="C181" s="3">
+        <v>888.5</v>
+      </c>
+      <c r="D181" s="3">
+        <v>76.5</v>
+      </c>
+      <c r="E181" s="8">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
+      <c r="H181" s="3">
+        <v>450</v>
+      </c>
+      <c r="I181" s="3">
+        <v>15</v>
+      </c>
+      <c r="J181" s="3">
+        <v>438.5</v>
+      </c>
+      <c r="K181" s="3">
+        <v>61.5</v>
+      </c>
+      <c r="L181" s="3"/>
+      <c r="M181" s="3"/>
+      <c r="N181" s="3">
+        <v>342</v>
+      </c>
+      <c r="O181" s="3">
+        <v>48</v>
+      </c>
+      <c r="T181" s="4"/>
+      <c r="W181" s="4"/>
+      <c r="AJ181" s="7"/>
+      <c r="AM181" s="7"/>
+    </row>
+    <row r="182" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A182" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B182" s="3">
+        <v>78</v>
+      </c>
+      <c r="C182" s="3">
+        <v>78</v>
+      </c>
+      <c r="D182" s="3">
+        <v>2</v>
+      </c>
+      <c r="E182" s="8">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+      <c r="H182" s="3">
+        <v>57</v>
+      </c>
+      <c r="I182" s="3">
         <v>1</v>
       </c>
-      <c r="T178" s="5"/>
-[...158 lines deleted...]
-      <c r="AM182" s="8"/>
+      <c r="J182" s="3">
+        <v>21</v>
+      </c>
+      <c r="K182" s="3">
+        <v>1</v>
+      </c>
+      <c r="L182" s="3"/>
+      <c r="M182" s="3"/>
+      <c r="N182" s="3"/>
+      <c r="O182" s="3"/>
+      <c r="T182" s="4"/>
+      <c r="W182" s="4"/>
+      <c r="AJ182" s="7"/>
+      <c r="AM182" s="7"/>
     </row>
     <row r="183" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A183" s="4" t="s">
-[...39 lines deleted...]
-      <c r="AM183" s="8"/>
+      <c r="A183" s="3"/>
+      <c r="B183" s="2">
+        <f>SUM(B8:B182)/2</f>
+        <v>53312</v>
+      </c>
+      <c r="C183" s="2">
+        <f>SUM(C8:C182)/2</f>
+        <v>50975.105000000003</v>
+      </c>
+      <c r="D183" s="2">
+        <f>SUM(D8:D182)/2</f>
+        <v>4719.1449999999995</v>
+      </c>
+      <c r="E183" s="5">
+        <f>D183/C183</f>
+        <v>9.2577445402025144E-2</v>
+      </c>
+      <c r="F183" s="2">
+        <f t="shared" ref="F183:M183" si="1">SUM(F8:F182)/2</f>
+        <v>1186.4499999999998</v>
+      </c>
+      <c r="G183" s="2">
+        <f t="shared" si="1"/>
+        <v>167.3</v>
+      </c>
+      <c r="H183" s="2">
+        <f t="shared" si="1"/>
+        <v>11950.8</v>
+      </c>
+      <c r="I183" s="2">
+        <f t="shared" si="1"/>
+        <v>680.75</v>
+      </c>
+      <c r="J183" s="2">
+        <f t="shared" si="1"/>
+        <v>22603.694999999996</v>
+      </c>
+      <c r="K183" s="2">
+        <f t="shared" si="1"/>
+        <v>1499.0450000000001</v>
+      </c>
+      <c r="L183" s="2">
+        <f t="shared" si="1"/>
+        <v>13204</v>
+      </c>
+      <c r="M183" s="2">
+        <f t="shared" si="1"/>
+        <v>2149</v>
+      </c>
+      <c r="N183" s="2">
+        <f>SUM(N8:N181)/2</f>
+        <v>342</v>
+      </c>
+      <c r="O183" s="2">
+        <f>SUM(O8:O181)/2</f>
+        <v>48</v>
+      </c>
+      <c r="T183" s="4"/>
+      <c r="W183" s="4"/>
+      <c r="AJ183" s="7"/>
+      <c r="AM183" s="7"/>
     </row>
     <row r="184" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A184" s="4" t="s">
-[...33 lines deleted...]
-      <c r="AM184" s="8"/>
+      <c r="A184" s="11"/>
+      <c r="B184" s="12"/>
+      <c r="C184" s="12"/>
+      <c r="D184" s="12"/>
+      <c r="E184" s="13"/>
+      <c r="F184" s="12"/>
+      <c r="G184" s="12"/>
+      <c r="H184" s="12"/>
+      <c r="I184" s="12"/>
+      <c r="J184" s="12"/>
+      <c r="K184" s="12"/>
+      <c r="L184" s="12"/>
+      <c r="M184" s="12"/>
+      <c r="N184" s="12"/>
+      <c r="O184" s="12"/>
+      <c r="T184" s="4"/>
+      <c r="W184" s="4"/>
+      <c r="AJ184" s="7"/>
+      <c r="AM184" s="7"/>
     </row>
     <row r="185" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A185" s="4"/>
-[...59 lines deleted...]
-      <c r="AM185" s="8"/>
+      <c r="A185" s="11"/>
+      <c r="B185" s="12"/>
+      <c r="C185" s="12"/>
+      <c r="D185" s="12"/>
+      <c r="E185" s="13"/>
+      <c r="F185" s="12"/>
+      <c r="G185" s="12"/>
+      <c r="H185" s="12"/>
+      <c r="I185" s="12"/>
+      <c r="J185" s="12"/>
+      <c r="K185" s="12"/>
+      <c r="L185" s="12"/>
+      <c r="M185" s="12"/>
+      <c r="N185" s="12"/>
+      <c r="O185" s="12"/>
+      <c r="T185" s="4"/>
+      <c r="W185" s="4"/>
+      <c r="AJ185" s="7"/>
+      <c r="AM185" s="7"/>
     </row>
     <row r="186" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A186" s="11"/>
-[...17 lines deleted...]
-      <c r="AM186" s="8"/>
+      <c r="L186" s="4"/>
+      <c r="T186" s="4"/>
+      <c r="W186" s="4"/>
     </row>
     <row r="187" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A187" s="11"/>
-[...17 lines deleted...]
-      <c r="AM187" s="8"/>
+      <c r="L187" s="4"/>
+      <c r="T187" s="4"/>
+      <c r="W187" s="4"/>
     </row>
     <row r="188" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      <c r="W188" s="5"/>
+        <v>190</v>
+      </c>
+      <c r="L188" s="4"/>
+      <c r="T188" s="4"/>
+      <c r="W188" s="4"/>
     </row>
     <row r="189" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L189" s="5"/>
-[...1 lines deleted...]
-      <c r="W189" s="5"/>
+      <c r="L189" s="4"/>
+      <c r="T189" s="4"/>
+      <c r="W189" s="4"/>
     </row>
     <row r="190" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="U190" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="L190" s="4"/>
+      <c r="T190" s="4"/>
+      <c r="W190" s="4"/>
     </row>
     <row r="191" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="J191" s="5"/>
-[...1 lines deleted...]
-      <c r="U191" s="5"/>
+      <c r="L191" s="4"/>
+      <c r="T191" s="4"/>
+      <c r="W191" s="4"/>
     </row>
     <row r="192" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A192" t="s">
-[...4 lines deleted...]
-      <c r="U192" s="5"/>
+      <c r="L192" s="4"/>
+      <c r="T192" s="4"/>
+      <c r="W192" s="4"/>
     </row>
     <row r="193" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L193" s="5"/>
-[...1 lines deleted...]
-      <c r="W193" s="5"/>
+      <c r="L193" s="4"/>
+      <c r="T193" s="4"/>
+      <c r="W193" s="4"/>
     </row>
     <row r="194" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L194" s="5"/>
-[...1 lines deleted...]
-      <c r="W194" s="5"/>
+      <c r="L194" s="4"/>
+      <c r="T194" s="4"/>
+      <c r="W194" s="4"/>
     </row>
     <row r="195" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L195" s="5"/>
-[...1 lines deleted...]
-      <c r="W195" s="5"/>
+      <c r="L195" s="4"/>
+      <c r="T195" s="4"/>
+      <c r="W195" s="4"/>
     </row>
     <row r="196" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L196" s="5"/>
-[...1 lines deleted...]
-      <c r="W196" s="5"/>
+      <c r="L196" s="4"/>
+      <c r="T196" s="4"/>
+      <c r="W196" s="4"/>
     </row>
     <row r="197" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L197" s="5"/>
-[...1 lines deleted...]
-      <c r="W197" s="5"/>
+      <c r="L197" s="4"/>
+      <c r="T197" s="4"/>
+      <c r="W197" s="4"/>
     </row>
     <row r="198" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L198" s="5"/>
-[...1 lines deleted...]
-      <c r="W198" s="5"/>
+      <c r="L198" s="4"/>
+      <c r="T198" s="4"/>
+      <c r="W198" s="4"/>
     </row>
     <row r="199" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L199" s="5"/>
-[...1 lines deleted...]
-      <c r="W199" s="5"/>
+      <c r="L199" s="4"/>
+      <c r="T199" s="4"/>
+      <c r="W199" s="4"/>
     </row>
     <row r="200" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L200" s="5"/>
-[...1 lines deleted...]
-      <c r="W200" s="5"/>
+      <c r="L200" s="4"/>
+      <c r="T200" s="4"/>
+      <c r="W200" s="4"/>
     </row>
     <row r="201" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L201" s="5"/>
-[...1 lines deleted...]
-      <c r="W201" s="5"/>
+      <c r="L201" s="4"/>
+      <c r="T201" s="4"/>
+      <c r="W201" s="4"/>
     </row>
     <row r="202" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L202" s="5"/>
-[...1 lines deleted...]
-      <c r="W202" s="5"/>
+      <c r="L202" s="4"/>
+      <c r="T202" s="4"/>
+      <c r="W202" s="4"/>
     </row>
     <row r="203" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L203" s="5"/>
-[...1 lines deleted...]
-      <c r="W203" s="5"/>
+      <c r="L203" s="4"/>
+      <c r="T203" s="4"/>
+      <c r="W203" s="4"/>
     </row>
     <row r="204" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L204" s="5"/>
-[...1 lines deleted...]
-      <c r="W204" s="5"/>
+      <c r="L204" s="4"/>
+      <c r="T204" s="4"/>
+      <c r="W204" s="4"/>
     </row>
     <row r="205" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L205" s="5"/>
-[...1 lines deleted...]
-      <c r="W205" s="5"/>
+      <c r="L205" s="4"/>
+      <c r="T205" s="4"/>
+      <c r="W205" s="4"/>
     </row>
     <row r="206" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L206" s="5"/>
-[...1 lines deleted...]
-      <c r="W206" s="5"/>
+      <c r="L206" s="4"/>
+      <c r="T206" s="4"/>
+      <c r="W206" s="4"/>
     </row>
     <row r="207" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L207" s="5"/>
-[...1 lines deleted...]
-      <c r="W207" s="5"/>
+      <c r="L207" s="4"/>
+      <c r="T207" s="4"/>
+      <c r="W207" s="4"/>
     </row>
     <row r="208" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L208" s="5"/>
-[...1 lines deleted...]
-      <c r="W208" s="5"/>
+      <c r="L208" s="4"/>
+      <c r="T208" s="4"/>
+      <c r="W208" s="4"/>
     </row>
     <row r="209" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L209" s="5"/>
-[...1 lines deleted...]
-      <c r="W209" s="5"/>
+      <c r="L209" s="4"/>
+      <c r="T209" s="4"/>
+      <c r="W209" s="4"/>
     </row>
     <row r="210" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L210" s="5"/>
-[...1 lines deleted...]
-      <c r="W210" s="5"/>
+      <c r="L210" s="4"/>
+      <c r="T210" s="4"/>
+      <c r="W210" s="4"/>
     </row>
     <row r="211" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L211" s="5"/>
-[...1 lines deleted...]
-      <c r="W211" s="5"/>
+      <c r="L211" s="4"/>
+      <c r="T211" s="4"/>
+      <c r="W211" s="4"/>
     </row>
     <row r="212" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L212" s="5"/>
-[...1 lines deleted...]
-      <c r="W212" s="5"/>
+      <c r="L212" s="4"/>
+      <c r="T212" s="4"/>
+      <c r="W212" s="4"/>
     </row>
     <row r="213" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L213" s="5"/>
-[...1 lines deleted...]
-      <c r="W213" s="5"/>
+      <c r="L213" s="4"/>
+      <c r="T213" s="4"/>
+      <c r="W213" s="4"/>
     </row>
     <row r="214" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L214" s="5"/>
-[...1 lines deleted...]
-      <c r="W214" s="5"/>
+      <c r="L214" s="4"/>
     </row>
     <row r="215" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L215" s="5"/>
-[...1 lines deleted...]
-      <c r="W215" s="5"/>
+      <c r="L215" s="4"/>
     </row>
     <row r="216" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L216" s="5"/>
-[...1 lines deleted...]
-      <c r="W216" s="5"/>
+      <c r="L216" s="4"/>
     </row>
     <row r="217" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L217" s="5"/>
+      <c r="L217" s="4"/>
+      <c r="O217" s="4"/>
     </row>
     <row r="218" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L218" s="5"/>
+      <c r="L218" s="4"/>
+      <c r="O218" s="4"/>
     </row>
     <row r="219" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L219" s="5"/>
-[...8 lines deleted...]
-      <c r="O221" s="5"/>
+      <c r="L219" s="4"/>
+      <c r="O219" s="4"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A138:E146">
-    <sortCondition ref="A138:A146"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A136:E144">
+    <sortCondition ref="A136:A144"/>
   </sortState>
   <mergeCells count="6">
-    <mergeCell ref="E7:E8"/>
-[...4 lines deleted...]
-    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <conditionalFormatting sqref="E163:E187 E9:E161">
+  <conditionalFormatting sqref="E160">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E161:E185 E8:E159">
     <cfRule type="dataBar" priority="303">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{90BE72F1-0197-40C4-9CF6-65664247F9A4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E162">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>E160</xm:sqref>
+        </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{90BE72F1-0197-40C4-9CF6-65664247F9A4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>E163:E187 E9:E161</xm:sqref>
-[...12 lines deleted...]
-          <xm:sqref>E162</xm:sqref>
+          <xm:sqref>E161:E185 E8:E159</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="033a67f2-3785-426e-bf85-e3f672621421" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12328f90-f97d-423e-a295-a81045c704af">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8521,81 +8511,81 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7B19AEF-E629-477B-B797-E09F6B9310A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F712C6-75FF-4190-8C4A-EDB546F141B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
     <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2843E60E-AADB-4C1A-9EF4-1876F40E559C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2452ADC-DCD2-4432-891B-F641EFE14487}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
     <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE062E0-4345-4FD9-8DE8-0E4C37214D71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF26801C-A762-4480-9DB5-0159815D3DA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c9e176a8-1567-403a-861e-2ddcf9359962}" enabled="0" method="" siteId="{c9e176a8-1567-403a-861e-2ddcf9359962}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>