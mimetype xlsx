--- v5 (2026-07-21)
+++ v6 (2026-09-02)
@@ -6,120 +6,123 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D330B2F4-0399-473A-A9B3-33B3669176FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1EC49DA-3C2A-4FB6-9830-3DA3C6B6FC12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="info" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$8:$AK$181</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">info!$A$8:$AK$182</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G8" i="3" l="1"/>
+  <c r="K8" i="3" l="1"/>
+  <c r="G8" i="3"/>
   <c r="H8" i="3"/>
   <c r="I8" i="3"/>
   <c r="J8" i="3"/>
-  <c r="K8" i="3"/>
   <c r="F8" i="3"/>
+  <c r="C8" i="3"/>
   <c r="D8" i="3"/>
-  <c r="C8" i="3"/>
   <c r="B8" i="3"/>
-  <c r="F183" i="3" l="1"/>
-[...12 lines deleted...]
-  <c r="E183" i="3" l="1"/>
+  <c r="F184" i="3" l="1"/>
+  <c r="O184" i="3"/>
+  <c r="N184" i="3"/>
+  <c r="M184" i="3"/>
+  <c r="L184" i="3"/>
+  <c r="K184" i="3"/>
+  <c r="J184" i="3"/>
+  <c r="I184" i="3"/>
+  <c r="H184" i="3"/>
+  <c r="G184" i="3"/>
+  <c r="D184" i="3"/>
+  <c r="C184" i="3"/>
+  <c r="B184" i="3"/>
+  <c r="E184" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="199">
   <si>
     <t>Valsts kanceleja</t>
   </si>
   <si>
     <t>Informācija par vakantajiem amatiem valsts budžeta iestādēs</t>
   </si>
   <si>
+    <t>Pārskata periods</t>
+  </si>
+  <si>
     <t>uz</t>
   </si>
   <si>
     <t>Institūcija</t>
   </si>
   <si>
     <t>Amatu skaits kopā</t>
   </si>
   <si>
     <t>Amatu slodzes kopā</t>
   </si>
   <si>
     <t>Vakanto amatu slodžu summa</t>
   </si>
   <si>
     <t>Vakantās slodzes procentos no kopējās slodžu summas</t>
   </si>
   <si>
     <t>Ierēdņu amatu slodzes (S un I)</t>
   </si>
   <si>
     <t>Vakantās ierēdņu amatu slodzes (S un I)</t>
   </si>
   <si>
     <t>Darbinieku amatu slodzes (D un Iz)</t>
@@ -139,50 +142,53 @@
   <si>
     <t>Vakantās meža ugunssardzes amatu slodzes</t>
   </si>
   <si>
     <t>AIM resors</t>
   </si>
   <si>
     <t>Aizsardzības ministrija</t>
   </si>
   <si>
     <t>Jaunsardzes centrs</t>
   </si>
   <si>
     <t>Latvijas Ģeotelpiskās informācijas aģentūra</t>
   </si>
   <si>
     <t>Latvijas Kara muzejs</t>
   </si>
   <si>
     <t>Valsts aizsardzības loģistikas un iepirkumu centrs</t>
   </si>
   <si>
     <t>Valsts aizsardzības militāro objektu un iepirkumu centrs</t>
   </si>
   <si>
+    <t>Ģenerāļa Pētera Radziņa profesionālā vidusskola</t>
+  </si>
+  <si>
     <t>Pulkveža Oskara Kalpaka profesionālā vidusskola</t>
   </si>
   <si>
     <t>AM resors</t>
   </si>
   <si>
     <t>Ārlietu ministrija</t>
   </si>
   <si>
     <t>Latvijas prezidentūras Eiropas Savienības Padomē sekretariāts</t>
   </si>
   <si>
     <t>Citas resors</t>
   </si>
   <si>
     <t>Sabiedrības integrācijas fonds</t>
   </si>
   <si>
     <t>Korupcijas novēršanas un apkarošanas birojs</t>
   </si>
   <si>
     <t>EM resors</t>
   </si>
   <si>
     <t>Ekonomikas ministrija</t>
@@ -643,249 +649,241 @@
   <si>
     <t>ZM resors</t>
   </si>
   <si>
     <t>Zemkopības ministrija</t>
   </si>
   <si>
     <t>Lauku atbalsta dienests</t>
   </si>
   <si>
     <t>Pārtikas un veterinārais dienests</t>
   </si>
   <si>
     <t>Valsts augu aizsardzības dienests</t>
   </si>
   <si>
     <t>Valsts meža dienests</t>
   </si>
   <si>
     <t>Valsts tehniskās uzraudzības aģentūra</t>
   </si>
   <si>
     <t>Datu avots: Iestāžu sniegtās atskaites Atlīdzības uzskaites sistēmas datu bāzē</t>
   </si>
   <si>
+    <t>tai skaitā</t>
+  </si>
+  <si>
+    <t>Amatu slodzes uz laiku (t.sk. PI, PD)</t>
+  </si>
+  <si>
+    <t>Vakanto amatu uz laiku slodžu summa (t.sk. PI, PD)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Par sniegto datu kvalitāti un pareizību ir atbildīgs iestādes vadītājs par kuru dati ir sniegti </t>
   </si>
   <si>
-    <t>tai skaitā</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Pārskata periods </t>
+    <t>IZM un KM resoru izglītības iestādēs norādīta informācija tikai par skolu tehniskajiem darbiniekiem un neaptver pedagogu amatus.</t>
+  </si>
+  <si>
+    <t>Netiek uzrādīta informācija par Nacionāliem bruņotajiem spēkiem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1202,7092 +1200,7090 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM219"/>
+  <dimension ref="A1:AM218"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B7"/>
+    <sheetView tabSelected="1" topLeftCell="A175" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A176" sqref="A176"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="58.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="10" max="11" width="10.88671875" customWidth="1"/>
-    <col min="12" max="12" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="10"/>
-      <c r="C2" s="10"/>
-[...3 lines deleted...]
-      <c r="G2" s="10"/>
     </row>
     <row r="3" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A3" s="9"/>
-[...3 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="7">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="16"/>
+    </row>
+    <row r="7" spans="1:39" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B4" s="9"/>
-      <c r="K4" t="s">
+      <c r="H7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="3">
+        <f>SUM(B9:B16)</f>
+        <v>2295</v>
+      </c>
+      <c r="C8" s="3">
+        <f t="shared" ref="C8:F8" si="0">SUM(C9:C16)</f>
+        <v>2290.6</v>
+      </c>
+      <c r="D8" s="3">
+        <f t="shared" si="0"/>
+        <v>184</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.111</v>
+      </c>
+      <c r="F8" s="3">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="G8" s="3">
+        <f t="shared" ref="G8" si="1">SUM(G9:G16)</f>
+        <v>1</v>
+      </c>
+      <c r="H8" s="3">
+        <f t="shared" ref="H8" si="2">SUM(H9:H16)</f>
+        <v>626</v>
+      </c>
+      <c r="I8" s="3">
+        <f t="shared" ref="I8" si="3">SUM(I9:I16)</f>
+        <v>52</v>
+      </c>
+      <c r="J8" s="3">
+        <f t="shared" ref="J8:K8" si="4">SUM(J9:J16)</f>
+        <v>1165.5999999999999</v>
+      </c>
+      <c r="K8" s="3">
+        <f t="shared" si="4"/>
+        <v>110</v>
+      </c>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="3"/>
+      <c r="T8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="AJ8" s="8"/>
+      <c r="AM8" s="8"/>
+    </row>
+    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="4">
+        <v>456</v>
+      </c>
+      <c r="C9" s="4">
+        <v>456</v>
+      </c>
+      <c r="D9" s="4">
+        <v>35</v>
+      </c>
+      <c r="E9" s="9">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F9" s="4">
         <v>2</v>
       </c>
-      <c r="L4" s="6">
-[...8 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="G9" s="4"/>
+      <c r="H9" s="4">
+        <v>303</v>
+      </c>
+      <c r="I9" s="4">
+        <v>24</v>
+      </c>
+      <c r="J9" s="4">
+        <v>58</v>
+      </c>
+      <c r="K9" s="4">
         <v>3</v>
       </c>
-      <c r="B6" s="14" t="s">
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="4"/>
+      <c r="O9" s="4"/>
+      <c r="T9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="AJ9" s="8"/>
+      <c r="AM9" s="8"/>
+    </row>
+    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="4">
+        <v>425</v>
+      </c>
+      <c r="C10" s="4">
+        <v>425</v>
+      </c>
+      <c r="D10" s="4">
+        <v>11</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4">
+        <v>14</v>
+      </c>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4">
+        <v>21</v>
+      </c>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="T10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="AJ10" s="8"/>
+      <c r="AM10" s="8"/>
+    </row>
+    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="4">
+        <v>277</v>
+      </c>
+      <c r="C11" s="4">
+        <v>275.60000000000002</v>
+      </c>
+      <c r="D11" s="4">
+        <v>12</v>
+      </c>
+      <c r="E11" s="9">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4">
+        <v>15</v>
+      </c>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4">
+        <v>260.60000000000002</v>
+      </c>
+      <c r="K11" s="4">
+        <v>12</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="T11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="AJ11" s="8"/>
+      <c r="AM11" s="8"/>
+    </row>
+    <row r="12" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="4">
+        <v>67</v>
+      </c>
+      <c r="C12" s="4">
+        <v>67</v>
+      </c>
+      <c r="D12" s="4">
         <v>4</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="15" t="s">
+      <c r="E12" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4">
+        <v>67</v>
+      </c>
+      <c r="K12" s="4">
+        <v>4</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="T12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="AJ12" s="8"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="4">
+        <v>606</v>
+      </c>
+      <c r="C13" s="4">
+        <v>606</v>
+      </c>
+      <c r="D13" s="4">
+        <v>66</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.109</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4">
+        <v>222</v>
+      </c>
+      <c r="I13" s="4">
+        <v>22</v>
+      </c>
+      <c r="J13" s="4">
+        <v>384</v>
+      </c>
+      <c r="K13" s="4">
+        <v>44</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="T13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="AJ13" s="8"/>
+      <c r="AM13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="4">
+        <v>413</v>
+      </c>
+      <c r="C14" s="4">
+        <v>410</v>
+      </c>
+      <c r="D14" s="4">
+        <v>37</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.09</v>
+      </c>
+      <c r="F14" s="4">
+        <v>7</v>
+      </c>
+      <c r="G14" s="4">
+        <v>1</v>
+      </c>
+      <c r="H14" s="4">
+        <v>71</v>
+      </c>
+      <c r="I14" s="4">
         <v>6</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="J14" s="4">
+        <v>332</v>
+      </c>
+      <c r="K14" s="4">
+        <v>30</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="T14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="AJ14" s="8"/>
+      <c r="AM14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="4">
+        <v>19</v>
+      </c>
+      <c r="C15" s="4">
+        <v>19</v>
+      </c>
+      <c r="D15" s="4">
+        <v>11</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.57899999999999996</v>
+      </c>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4">
+        <v>17</v>
+      </c>
+      <c r="K15" s="4">
+        <v>10</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="T15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="AJ15" s="8"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="4">
+        <v>32</v>
+      </c>
+      <c r="C16" s="4">
+        <v>32</v>
+      </c>
+      <c r="D16" s="4">
+        <v>8</v>
+      </c>
+      <c r="E16" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4">
+        <v>1</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4">
+        <v>26</v>
+      </c>
+      <c r="K16" s="4">
         <v>7</v>
       </c>
-      <c r="F6" s="16" t="s">
-[...407 lines deleted...]
-      <c r="AM16" s="7"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="T16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="AJ16" s="8"/>
+      <c r="AM16" s="8"/>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17" s="3">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="C17" s="3">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="D17" s="3">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>2.1000000000000001E-2</v>
+        <v>12</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1.9E-2</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="I17" s="3">
         <v>11</v>
       </c>
       <c r="J17" s="3">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K17" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
-      <c r="T17" s="4"/>
-[...2 lines deleted...]
-      <c r="AM17" s="7"/>
+      <c r="T17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="AJ17" s="8"/>
+      <c r="AM17" s="8"/>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
-[...27 lines deleted...]
-      <c r="AM18" s="7"/>
+      <c r="A18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="4">
+        <v>606</v>
+      </c>
+      <c r="C18" s="4">
+        <v>606</v>
+      </c>
+      <c r="D18" s="4">
+        <v>12</v>
+      </c>
+      <c r="E18" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4">
+        <v>535</v>
+      </c>
+      <c r="I18" s="4">
+        <v>11</v>
+      </c>
+      <c r="J18" s="4">
+        <v>71</v>
+      </c>
+      <c r="K18" s="4">
+        <v>1</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="T18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="AJ18" s="8"/>
+      <c r="AM18" s="8"/>
     </row>
     <row r="19" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
-[...35 lines deleted...]
-      <c r="AM19" s="7"/>
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="4">
+        <v>22</v>
+      </c>
+      <c r="C19" s="4">
+        <v>22</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4">
+        <v>10</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4">
+        <v>12</v>
+      </c>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="T19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="AJ19" s="8"/>
+      <c r="AM19" s="8"/>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20" s="3">
-        <v>86</v>
+        <v>258</v>
       </c>
       <c r="C20" s="3">
-        <v>83</v>
+        <v>256.5</v>
       </c>
       <c r="D20" s="3">
-        <v>11.5</v>
-[...2 lines deleted...]
-        <v>0.13900000000000001</v>
+        <v>30</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0.11700000000000001</v>
       </c>
       <c r="F20" s="3">
-        <v>55.5</v>
+        <v>57</v>
       </c>
       <c r="G20" s="3">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3">
-        <v>27.5</v>
+        <v>51.5</v>
       </c>
       <c r="K20" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
-      <c r="T20" s="4"/>
-[...2 lines deleted...]
-      <c r="AM20" s="7"/>
+      <c r="T20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="AJ20" s="8"/>
+      <c r="AM20" s="8"/>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A21" s="3" t="s">
-[...18 lines deleted...]
-      <c r="J21" s="3">
+      <c r="A21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="4">
+        <v>87</v>
+      </c>
+      <c r="C21" s="4">
+        <v>85.5</v>
+      </c>
+      <c r="D21" s="4">
+        <v>5</v>
+      </c>
+      <c r="E21" s="9">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="F21" s="4">
+        <v>57</v>
+      </c>
+      <c r="G21" s="4">
+        <v>5</v>
+      </c>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4">
+        <v>27.5</v>
+      </c>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4"/>
+      <c r="T21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="AJ21" s="8"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="4">
+        <v>171</v>
+      </c>
+      <c r="C22" s="4">
+        <v>171</v>
+      </c>
+      <c r="D22" s="4">
+        <v>25</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4">
         <v>24</v>
       </c>
-      <c r="K21" s="3">
-[...52 lines deleted...]
-      <c r="AM22" s="7"/>
+      <c r="K22" s="4">
+        <v>3</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="T22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="AJ22" s="8"/>
+      <c r="AM22" s="8"/>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23" s="3">
-        <v>197</v>
+        <v>1207</v>
       </c>
       <c r="C23" s="3">
-        <v>197</v>
+        <v>1207</v>
       </c>
       <c r="D23" s="3">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>6.6000000000000003E-2</v>
+        <v>94</v>
+      </c>
+      <c r="E23" s="6">
+        <v>7.8E-2</v>
       </c>
       <c r="F23" s="3">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="G23" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H23" s="3">
-        <v>121</v>
+        <v>602</v>
       </c>
       <c r="I23" s="3">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="J23" s="3">
-        <v>33</v>
+        <v>544</v>
       </c>
       <c r="K23" s="3">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
-      <c r="T23" s="4"/>
-[...2 lines deleted...]
-      <c r="AM23" s="7"/>
+      <c r="T23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="AJ23" s="8"/>
+      <c r="AM23" s="8"/>
     </row>
     <row r="24" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A24" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D24" s="3">
+      <c r="A24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="4">
+        <v>195</v>
+      </c>
+      <c r="C24" s="4">
+        <v>195</v>
+      </c>
+      <c r="D24" s="4">
+        <v>14</v>
+      </c>
+      <c r="E24" s="9">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F24" s="4">
+        <v>35</v>
+      </c>
+      <c r="G24" s="4">
         <v>5</v>
       </c>
-      <c r="E24" s="8">
-[...10 lines deleted...]
-      <c r="J24" s="3">
+      <c r="H24" s="4">
+        <v>121</v>
+      </c>
+      <c r="I24" s="4">
+        <v>8</v>
+      </c>
+      <c r="J24" s="4">
+        <v>33</v>
+      </c>
+      <c r="K24" s="4">
+        <v>1</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4"/>
+      <c r="T24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="AJ24" s="8"/>
+      <c r="AM24" s="8"/>
+    </row>
+    <row r="25" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="4">
+        <v>76</v>
+      </c>
+      <c r="C25" s="4">
+        <v>76</v>
+      </c>
+      <c r="D25" s="4">
+        <v>5</v>
+      </c>
+      <c r="E25" s="9">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4">
+        <v>41</v>
+      </c>
+      <c r="I25" s="4">
+        <v>3</v>
+      </c>
+      <c r="J25" s="4">
         <v>35</v>
       </c>
-      <c r="K24" s="3">
-[...15 lines deleted...]
-      <c r="B25" s="3">
+      <c r="K25" s="4">
+        <v>2</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="T25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="AJ25" s="8"/>
+      <c r="AM25" s="8"/>
+    </row>
+    <row r="26" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="4">
         <v>438</v>
       </c>
-      <c r="C25" s="3">
+      <c r="C26" s="4">
         <v>438</v>
       </c>
-      <c r="D25" s="3">
-[...34 lines deleted...]
-      <c r="B26" s="3">
+      <c r="D26" s="4">
+        <v>38</v>
+      </c>
+      <c r="E26" s="9">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="F26" s="4">
+        <v>2</v>
+      </c>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4">
+        <v>186</v>
+      </c>
+      <c r="I26" s="4">
+        <v>11</v>
+      </c>
+      <c r="J26" s="4">
+        <v>250</v>
+      </c>
+      <c r="K26" s="4">
+        <v>27</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="T26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="AJ26" s="8"/>
+      <c r="AM26" s="8"/>
+    </row>
+    <row r="27" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="4">
         <v>75</v>
       </c>
-      <c r="C26" s="3">
+      <c r="C27" s="4">
         <v>75</v>
       </c>
-      <c r="D26" s="3">
-[...13 lines deleted...]
-      <c r="J26" s="3">
+      <c r="D27" s="4">
+        <v>12</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4">
+        <v>66</v>
+      </c>
+      <c r="I27" s="4">
         <v>10</v>
       </c>
-      <c r="K26" s="3">
+      <c r="J27" s="4">
+        <v>9</v>
+      </c>
+      <c r="K27" s="4">
         <v>2</v>
       </c>
-      <c r="L26" s="3"/>
-[...24 lines deleted...]
-      <c r="F27" s="3">
+      <c r="L27" s="4"/>
+      <c r="M27" s="4"/>
+      <c r="N27" s="4"/>
+      <c r="O27" s="4"/>
+      <c r="T27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="AJ27" s="8"/>
+      <c r="AM27" s="8"/>
+    </row>
+    <row r="28" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="4">
+        <v>282</v>
+      </c>
+      <c r="C28" s="4">
+        <v>282</v>
+      </c>
+      <c r="D28" s="4">
+        <v>23</v>
+      </c>
+      <c r="E28" s="9">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="F28" s="4">
+        <v>18</v>
+      </c>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4">
+        <v>66</v>
+      </c>
+      <c r="I28" s="4">
+        <v>6</v>
+      </c>
+      <c r="J28" s="4">
+        <v>198</v>
+      </c>
+      <c r="K28" s="4">
+        <v>17</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="T28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="AJ28" s="8"/>
+      <c r="AM28" s="8"/>
+    </row>
+    <row r="29" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="4">
+        <v>21</v>
+      </c>
+      <c r="C29" s="4">
+        <v>21</v>
+      </c>
+      <c r="D29" s="4"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4">
         <v>19</v>
       </c>
-      <c r="G27" s="3">
-[...41 lines deleted...]
-      <c r="J28" s="3">
+      <c r="I29" s="4"/>
+      <c r="J29" s="4">
         <v>2</v>
       </c>
-      <c r="K28" s="3"/>
-[...13 lines deleted...]
-      <c r="B29" s="3">
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="T29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="AJ29" s="8"/>
+      <c r="AM29" s="8"/>
+    </row>
+    <row r="30" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="4">
         <v>120</v>
       </c>
-      <c r="C29" s="3">
+      <c r="C30" s="4">
         <v>120</v>
       </c>
-      <c r="D29" s="3">
-[...7 lines deleted...]
-      <c r="H29" s="3">
+      <c r="D30" s="4">
+        <v>2</v>
+      </c>
+      <c r="E30" s="9">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4">
         <v>103</v>
       </c>
-      <c r="I29" s="3">
-[...2 lines deleted...]
-      <c r="J29" s="3">
+      <c r="I30" s="4">
+        <v>2</v>
+      </c>
+      <c r="J30" s="4">
         <v>17</v>
       </c>
-      <c r="K29" s="3"/>
-[...50 lines deleted...]
-      <c r="AM30" s="7"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="T30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="AJ30" s="8"/>
+      <c r="AM30" s="8"/>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31" s="3">
-        <v>414</v>
+        <v>4178</v>
       </c>
       <c r="C31" s="3">
-        <v>414</v>
+        <v>4178</v>
       </c>
       <c r="D31" s="3">
+        <v>150</v>
+      </c>
+      <c r="E31" s="6">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F31" s="3">
+        <v>61</v>
+      </c>
+      <c r="G31" s="3">
+        <v>8</v>
+      </c>
+      <c r="H31" s="3">
+        <v>3359</v>
+      </c>
+      <c r="I31" s="3">
+        <v>120</v>
+      </c>
+      <c r="J31" s="3">
+        <v>758</v>
+      </c>
+      <c r="K31" s="3">
         <v>22</v>
-      </c>
-[...15 lines deleted...]
-        <v>5</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
-      <c r="T31" s="4"/>
-[...2 lines deleted...]
-      <c r="AM31" s="7"/>
+      <c r="T31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="AJ31" s="8"/>
+      <c r="AM31" s="8"/>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A32" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D32" s="3">
+      <c r="A32" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="4">
+        <v>414</v>
+      </c>
+      <c r="C32" s="4">
+        <v>414</v>
+      </c>
+      <c r="D32" s="4">
+        <v>18</v>
+      </c>
+      <c r="E32" s="9">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4">
+        <v>368</v>
+      </c>
+      <c r="I32" s="4">
         <v>16</v>
       </c>
-      <c r="E32" s="8">
-[...5 lines deleted...]
-      <c r="G32" s="3">
+      <c r="J32" s="4">
+        <v>46</v>
+      </c>
+      <c r="K32" s="4">
+        <v>2</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="T32" s="5"/>
+      <c r="W32" s="5"/>
+      <c r="AJ32" s="8"/>
+      <c r="AM32" s="8"/>
+    </row>
+    <row r="33" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="4">
+        <v>425</v>
+      </c>
+      <c r="C33" s="4">
+        <v>425</v>
+      </c>
+      <c r="D33" s="4">
+        <v>8</v>
+      </c>
+      <c r="E33" s="9">
+        <v>1.9E-2</v>
+      </c>
+      <c r="F33" s="4">
+        <v>53</v>
+      </c>
+      <c r="G33" s="4">
+        <v>3</v>
+      </c>
+      <c r="H33" s="4">
+        <v>327</v>
+      </c>
+      <c r="I33" s="4">
+        <v>4</v>
+      </c>
+      <c r="J33" s="4">
+        <v>45</v>
+      </c>
+      <c r="K33" s="4">
+        <v>1</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="T33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="AJ33" s="8"/>
+      <c r="AM33" s="8"/>
+    </row>
+    <row r="34" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="4">
+        <v>4</v>
+      </c>
+      <c r="C34" s="4">
+        <v>4</v>
+      </c>
+      <c r="D34" s="4"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4">
+        <v>4</v>
+      </c>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="T34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="AJ34" s="8"/>
+      <c r="AM34" s="8"/>
+    </row>
+    <row r="35" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="4">
+        <v>59</v>
+      </c>
+      <c r="C35" s="4">
+        <v>59</v>
+      </c>
+      <c r="D35" s="4">
+        <v>3</v>
+      </c>
+      <c r="E35" s="9">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4">
+        <v>49</v>
+      </c>
+      <c r="I35" s="4">
+        <v>1</v>
+      </c>
+      <c r="J35" s="4">
         <v>10</v>
       </c>
-      <c r="H32" s="3">
-[...2 lines deleted...]
-      <c r="I32" s="3">
+      <c r="K35" s="4">
+        <v>2</v>
+      </c>
+      <c r="L35" s="4"/>
+      <c r="M35" s="4"/>
+      <c r="N35" s="4"/>
+      <c r="O35" s="4"/>
+      <c r="T35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="AJ35" s="8"/>
+      <c r="AM35" s="8"/>
+    </row>
+    <row r="36" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A36" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="4">
+        <v>2782</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2782</v>
+      </c>
+      <c r="D36" s="4">
+        <v>89</v>
+      </c>
+      <c r="E36" s="9">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4">
+        <v>2450</v>
+      </c>
+      <c r="I36" s="4">
+        <v>83</v>
+      </c>
+      <c r="J36" s="4">
+        <v>332</v>
+      </c>
+      <c r="K36" s="4">
+        <v>6</v>
+      </c>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="T36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="AJ36" s="8"/>
+      <c r="AM36" s="8"/>
+    </row>
+    <row r="37" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="4">
+        <v>494</v>
+      </c>
+      <c r="C37" s="4">
+        <v>494</v>
+      </c>
+      <c r="D37" s="4">
+        <v>32</v>
+      </c>
+      <c r="E37" s="9">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F37" s="4">
+        <v>8</v>
+      </c>
+      <c r="G37" s="4">
         <v>5</v>
       </c>
-      <c r="J32" s="3">
-[...143 lines deleted...]
-      <c r="H36" s="3">
+      <c r="H37" s="4">
         <v>165</v>
       </c>
-      <c r="I36" s="3">
-[...2 lines deleted...]
-      <c r="J36" s="3">
+      <c r="I37" s="4">
+        <v>16</v>
+      </c>
+      <c r="J37" s="4">
         <v>321</v>
       </c>
-      <c r="K36" s="3">
-[...56 lines deleted...]
-      <c r="AM37" s="7"/>
+      <c r="K37" s="4">
+        <v>11</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="T37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="AJ37" s="8"/>
+      <c r="AM37" s="8"/>
     </row>
     <row r="38" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38" s="3">
-        <v>147</v>
+        <v>15354</v>
       </c>
       <c r="C38" s="3">
-        <v>147</v>
+        <v>15353.5</v>
       </c>
       <c r="D38" s="3">
-        <v>13</v>
-[...5 lines deleted...]
-      <c r="G38" s="3"/>
+        <v>2166</v>
+      </c>
+      <c r="E38" s="6">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="F38" s="3">
+        <v>62</v>
+      </c>
+      <c r="G38" s="3">
+        <v>7</v>
+      </c>
       <c r="H38" s="3">
-        <v>121</v>
+        <v>781</v>
       </c>
       <c r="I38" s="3">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="J38" s="3">
-        <v>25</v>
+        <v>3281.5</v>
       </c>
       <c r="K38" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="M38" s="3"/>
+        <v>234</v>
+      </c>
+      <c r="L38" s="3">
+        <v>11223</v>
+      </c>
+      <c r="M38" s="3">
+        <v>1878</v>
+      </c>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
-      <c r="T38" s="4"/>
-[...2 lines deleted...]
-      <c r="AM38" s="7"/>
+      <c r="T38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="AJ38" s="8"/>
+      <c r="AM38" s="8"/>
     </row>
     <row r="39" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A39" s="3" t="s">
+      <c r="A39" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="4">
+        <v>147</v>
+      </c>
+      <c r="C39" s="4">
+        <v>147</v>
+      </c>
+      <c r="D39" s="4">
+        <v>9</v>
+      </c>
+      <c r="E39" s="9">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4">
+        <v>121</v>
+      </c>
+      <c r="I39" s="4">
+        <v>7</v>
+      </c>
+      <c r="J39" s="4">
+        <v>25</v>
+      </c>
+      <c r="K39" s="4">
+        <v>2</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="T39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="AJ39" s="8"/>
+      <c r="AM39" s="8"/>
+    </row>
+    <row r="40" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="4">
+        <v>92</v>
+      </c>
+      <c r="C40" s="4">
+        <v>92</v>
+      </c>
+      <c r="D40" s="4">
+        <v>6</v>
+      </c>
+      <c r="E40" s="9">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4">
+        <v>17</v>
+      </c>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4">
+        <v>75</v>
+      </c>
+      <c r="K40" s="4">
+        <v>6</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="T40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="AJ40" s="8"/>
+      <c r="AM40" s="8"/>
+    </row>
+    <row r="41" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="4">
+        <v>96</v>
+      </c>
+      <c r="C41" s="4">
+        <v>96</v>
+      </c>
+      <c r="D41" s="4">
+        <v>10</v>
+      </c>
+      <c r="E41" s="9">
+        <v>0.104</v>
+      </c>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4">
+        <v>4</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4">
+        <v>22</v>
+      </c>
+      <c r="K41" s="4">
+        <v>3</v>
+      </c>
+      <c r="L41" s="4">
+        <v>70</v>
+      </c>
+      <c r="M41" s="4">
+        <v>7</v>
+      </c>
+      <c r="N41" s="4"/>
+      <c r="O41" s="4"/>
+      <c r="T41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="AJ41" s="8"/>
+      <c r="AM41" s="8"/>
+    </row>
+    <row r="42" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A42" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="4">
+        <v>292</v>
+      </c>
+      <c r="C42" s="4">
+        <v>292</v>
+      </c>
+      <c r="D42" s="4">
+        <v>21</v>
+      </c>
+      <c r="E42" s="9">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F42" s="4">
+        <v>3</v>
+      </c>
+      <c r="G42" s="4">
+        <v>2</v>
+      </c>
+      <c r="H42" s="4">
+        <v>21</v>
+      </c>
+      <c r="I42" s="4">
+        <v>3</v>
+      </c>
+      <c r="J42" s="4">
+        <v>268</v>
+      </c>
+      <c r="K42" s="4">
+        <v>16</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="T42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="AJ42" s="8"/>
+      <c r="AM42" s="8"/>
+    </row>
+    <row r="43" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="4">
+        <v>91</v>
+      </c>
+      <c r="C43" s="4">
+        <v>91</v>
+      </c>
+      <c r="D43" s="4">
+        <v>2</v>
+      </c>
+      <c r="E43" s="9">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4">
+        <v>10</v>
+      </c>
+      <c r="I43" s="4">
+        <v>1</v>
+      </c>
+      <c r="J43" s="4">
+        <v>76</v>
+      </c>
+      <c r="K43" s="4">
+        <v>1</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="T43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="AJ43" s="8"/>
+      <c r="AM43" s="8"/>
+    </row>
+    <row r="44" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="4">
+        <v>382</v>
+      </c>
+      <c r="C44" s="4">
+        <v>382</v>
+      </c>
+      <c r="D44" s="4">
+        <v>29</v>
+      </c>
+      <c r="E44" s="9">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4">
+        <v>358</v>
+      </c>
+      <c r="I44" s="4">
+        <v>22</v>
+      </c>
+      <c r="J44" s="4">
+        <v>24</v>
+      </c>
+      <c r="K44" s="4">
+        <v>7</v>
+      </c>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4"/>
+      <c r="N44" s="4"/>
+      <c r="O44" s="4"/>
+      <c r="T44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="AJ44" s="8"/>
+      <c r="AM44" s="8"/>
+    </row>
+    <row r="45" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="4">
+        <v>302</v>
+      </c>
+      <c r="C45" s="4">
+        <v>302</v>
+      </c>
+      <c r="D45" s="4">
+        <v>15</v>
+      </c>
+      <c r="E45" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4">
+        <v>50</v>
+      </c>
+      <c r="I45" s="4">
+        <v>5</v>
+      </c>
+      <c r="J45" s="4">
+        <v>252</v>
+      </c>
+      <c r="K45" s="4">
+        <v>10</v>
+      </c>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+      <c r="N45" s="4"/>
+      <c r="O45" s="4"/>
+      <c r="T45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="AJ45" s="8"/>
+      <c r="AM45" s="8"/>
+    </row>
+    <row r="46" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="4">
+        <v>666</v>
+      </c>
+      <c r="C46" s="4">
+        <v>666</v>
+      </c>
+      <c r="D46" s="4">
+        <v>31</v>
+      </c>
+      <c r="E46" s="9">
+        <v>4.7E-2</v>
+      </c>
+      <c r="F46" s="4">
+        <v>59</v>
+      </c>
+      <c r="G46" s="4">
+        <v>5</v>
+      </c>
+      <c r="H46" s="4">
+        <v>200</v>
+      </c>
+      <c r="I46" s="4">
+        <v>9</v>
+      </c>
+      <c r="J46" s="4">
+        <v>407</v>
+      </c>
+      <c r="K46" s="4">
+        <v>17</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="T46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="AJ46" s="8"/>
+      <c r="AM46" s="8"/>
+    </row>
+    <row r="47" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47" s="4">
+        <v>6757</v>
+      </c>
+      <c r="C47" s="4">
+        <v>6757</v>
+      </c>
+      <c r="D47" s="4">
+        <v>1417</v>
+      </c>
+      <c r="E47" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4">
+        <v>1378</v>
+      </c>
+      <c r="K47" s="4">
+        <v>131</v>
+      </c>
+      <c r="L47" s="4">
+        <v>5379</v>
+      </c>
+      <c r="M47" s="4">
+        <v>1286</v>
+      </c>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+      <c r="T47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="AJ47" s="8"/>
+      <c r="AM47" s="8"/>
+    </row>
+    <row r="48" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48" s="4">
+        <v>2359</v>
+      </c>
+      <c r="C48" s="4">
+        <v>2359</v>
+      </c>
+      <c r="D48" s="4">
+        <v>275</v>
+      </c>
+      <c r="E48" s="9">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4">
+        <v>352</v>
+      </c>
+      <c r="K48" s="4">
+        <v>16</v>
+      </c>
+      <c r="L48" s="4">
+        <v>2007</v>
+      </c>
+      <c r="M48" s="4">
+        <v>259</v>
+      </c>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+      <c r="T48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="AJ48" s="8"/>
+      <c r="AM48" s="8"/>
+    </row>
+    <row r="49" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49" s="4">
+        <v>3174</v>
+      </c>
+      <c r="C49" s="4">
+        <v>3173.5</v>
+      </c>
+      <c r="D49" s="4">
+        <v>128</v>
+      </c>
+      <c r="E49" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4">
+        <v>197.5</v>
+      </c>
+      <c r="K49" s="4">
+        <v>8</v>
+      </c>
+      <c r="L49" s="4">
+        <v>2976</v>
+      </c>
+      <c r="M49" s="4">
+        <v>120</v>
+      </c>
+      <c r="N49" s="4"/>
+      <c r="O49" s="4"/>
+      <c r="T49" s="5"/>
+      <c r="W49" s="5"/>
+      <c r="AJ49" s="8"/>
+      <c r="AM49" s="8"/>
+    </row>
+    <row r="50" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="4">
+        <v>105</v>
+      </c>
+      <c r="C50" s="4">
+        <v>105</v>
+      </c>
+      <c r="D50" s="4">
+        <v>28</v>
+      </c>
+      <c r="E50" s="9">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4">
+        <v>14</v>
+      </c>
+      <c r="K50" s="4">
+        <v>1</v>
+      </c>
+      <c r="L50" s="4">
+        <v>91</v>
+      </c>
+      <c r="M50" s="4">
+        <v>27</v>
+      </c>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="T50" s="5"/>
+      <c r="W50" s="5"/>
+      <c r="AJ50" s="8"/>
+      <c r="AM50" s="8"/>
+    </row>
+    <row r="51" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" s="4">
+        <v>553</v>
+      </c>
+      <c r="C51" s="4">
+        <v>553</v>
+      </c>
+      <c r="D51" s="4">
+        <v>148</v>
+      </c>
+      <c r="E51" s="9">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4">
+        <v>110</v>
+      </c>
+      <c r="K51" s="4">
+        <v>8</v>
+      </c>
+      <c r="L51" s="4">
+        <v>443</v>
+      </c>
+      <c r="M51" s="4">
+        <v>140</v>
+      </c>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="T51" s="5"/>
+      <c r="W51" s="5"/>
+      <c r="AJ51" s="8"/>
+      <c r="AM51" s="8"/>
+    </row>
+    <row r="52" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" s="4">
+        <v>338</v>
+      </c>
+      <c r="C52" s="4">
+        <v>338</v>
+      </c>
+      <c r="D52" s="4">
         <v>47</v>
       </c>
-      <c r="B39" s="3">
-[...258 lines deleted...]
-      <c r="I45" s="3">
+      <c r="E52" s="9">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4">
+        <v>81</v>
+      </c>
+      <c r="K52" s="4">
         <v>8</v>
       </c>
-      <c r="J45" s="3">
-[...233 lines deleted...]
-      <c r="L51" s="3">
+      <c r="L52" s="4">
         <v>257</v>
       </c>
-      <c r="M51" s="3">
-[...50 lines deleted...]
-      <c r="AM52" s="7"/>
+      <c r="M52" s="4">
+        <v>39</v>
+      </c>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="T52" s="5"/>
+      <c r="W52" s="5"/>
+      <c r="AJ52" s="8"/>
+      <c r="AM52" s="8"/>
     </row>
     <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53" s="3">
-        <v>263</v>
+        <v>2262</v>
       </c>
       <c r="C53" s="3">
-        <v>255.5</v>
+        <v>2102.2600000000002</v>
       </c>
       <c r="D53" s="3">
-        <v>42.15</v>
-[...2 lines deleted...]
-        <v>0.16500000000000001</v>
+        <v>215.82499999999999</v>
+      </c>
+      <c r="E53" s="6">
+        <v>0.10299999999999999</v>
       </c>
       <c r="F53" s="3">
-        <v>72.349999999999994</v>
+        <v>368.9</v>
       </c>
       <c r="G53" s="3">
-        <v>14</v>
+        <v>37.299999999999997</v>
       </c>
       <c r="H53" s="3">
-        <v>130</v>
+        <v>255</v>
       </c>
       <c r="I53" s="3">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="J53" s="3">
-        <v>45.35</v>
+        <v>1470.25</v>
       </c>
       <c r="K53" s="3">
-        <v>4.3499999999999996</v>
+        <v>151.52500000000001</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
-      <c r="T53" s="4"/>
-[...2 lines deleted...]
-      <c r="AM53" s="7"/>
+      <c r="T53" s="5"/>
+      <c r="W53" s="5"/>
+      <c r="AJ53" s="8"/>
+      <c r="AM53" s="8"/>
     </row>
     <row r="54" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="3">
+      <c r="A54" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="4">
+        <v>251</v>
+      </c>
+      <c r="C54" s="4">
+        <v>244.35</v>
+      </c>
+      <c r="D54" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="E54" s="9">
+        <v>0.104</v>
+      </c>
+      <c r="F54" s="4">
+        <v>63.35</v>
+      </c>
+      <c r="G54" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="H54" s="4">
+        <v>129</v>
+      </c>
+      <c r="I54" s="4">
+        <v>14</v>
+      </c>
+      <c r="J54" s="4">
+        <v>45</v>
+      </c>
+      <c r="K54" s="4">
+        <v>2</v>
+      </c>
+      <c r="L54" s="4"/>
+      <c r="M54" s="4"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
+      <c r="T54" s="5"/>
+      <c r="W54" s="5"/>
+      <c r="AJ54" s="8"/>
+      <c r="AM54" s="8"/>
+    </row>
+    <row r="55" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55" s="4">
         <v>17</v>
       </c>
-      <c r="C54" s="3">
+      <c r="C55" s="4">
         <v>5.61</v>
       </c>
-      <c r="D54" s="3">
+      <c r="D55" s="4">
         <v>1.5</v>
       </c>
-      <c r="E54" s="8">
+      <c r="E55" s="9">
         <v>0.26700000000000002</v>
       </c>
-      <c r="F54" s="3"/>
-[...3 lines deleted...]
-      <c r="J54" s="3">
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4">
         <v>4.5</v>
       </c>
-      <c r="K54" s="3">
+      <c r="K55" s="4">
         <v>1.5</v>
       </c>
-      <c r="L54" s="3"/>
-[...12 lines deleted...]
-      <c r="B55" s="3">
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="T55" s="5"/>
+      <c r="W55" s="5"/>
+      <c r="AJ55" s="8"/>
+      <c r="AM55" s="8"/>
+    </row>
+    <row r="56" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="4">
         <v>60</v>
       </c>
-      <c r="C55" s="3">
+      <c r="C56" s="4">
         <v>59.5</v>
       </c>
-      <c r="D55" s="3">
+      <c r="D56" s="4">
         <v>17</v>
       </c>
-      <c r="E55" s="8">
+      <c r="E56" s="9">
         <v>0.28599999999999998</v>
       </c>
-      <c r="F55" s="3">
-[...2 lines deleted...]
-      <c r="G55" s="3">
+      <c r="F56" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="G56" s="4">
         <v>1</v>
       </c>
-      <c r="H55" s="3">
+      <c r="H56" s="4">
         <v>23</v>
       </c>
-      <c r="I55" s="3">
+      <c r="I56" s="4">
         <v>8</v>
       </c>
-      <c r="J55" s="3">
+      <c r="J56" s="4">
+        <v>23</v>
+      </c>
+      <c r="K56" s="4">
+        <v>8</v>
+      </c>
+      <c r="L56" s="4"/>
+      <c r="M56" s="4"/>
+      <c r="N56" s="4"/>
+      <c r="O56" s="4"/>
+      <c r="T56" s="5"/>
+      <c r="W56" s="5"/>
+      <c r="AJ56" s="8"/>
+      <c r="AM56" s="8"/>
+    </row>
+    <row r="57" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="4">
+        <v>55</v>
+      </c>
+      <c r="C57" s="4">
+        <v>55</v>
+      </c>
+      <c r="D57" s="4">
+        <v>3</v>
+      </c>
+      <c r="E57" s="9">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4">
+        <v>36</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4">
+        <v>19</v>
+      </c>
+      <c r="K57" s="4">
+        <v>3</v>
+      </c>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="T57" s="5"/>
+      <c r="W57" s="5"/>
+      <c r="AJ57" s="8"/>
+      <c r="AM57" s="8"/>
+    </row>
+    <row r="58" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58" s="4">
+        <v>30</v>
+      </c>
+      <c r="C58" s="4">
+        <v>28.45</v>
+      </c>
+      <c r="D58" s="4"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="4">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4">
+        <v>26.4</v>
+      </c>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
+      <c r="T58" s="5"/>
+      <c r="W58" s="5"/>
+      <c r="AJ58" s="8"/>
+      <c r="AM58" s="8"/>
+    </row>
+    <row r="59" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="4">
+        <v>7</v>
+      </c>
+      <c r="C59" s="4">
+        <v>6</v>
+      </c>
+      <c r="D59" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="E59" s="9">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="F59" s="4"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4">
+        <v>6</v>
+      </c>
+      <c r="K59" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="L59" s="4"/>
+      <c r="M59" s="4"/>
+      <c r="N59" s="4"/>
+      <c r="O59" s="4"/>
+      <c r="T59" s="5"/>
+      <c r="W59" s="5"/>
+      <c r="AJ59" s="8"/>
+      <c r="AM59" s="8"/>
+    </row>
+    <row r="60" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A60" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60" s="4">
+        <v>95</v>
+      </c>
+      <c r="C60" s="4">
+        <v>95</v>
+      </c>
+      <c r="D60" s="4">
+        <v>12</v>
+      </c>
+      <c r="E60" s="9">
+        <v>0.126</v>
+      </c>
+      <c r="F60" s="4">
+        <v>43</v>
+      </c>
+      <c r="G60" s="4">
+        <v>4</v>
+      </c>
+      <c r="H60" s="4">
         <v>24</v>
       </c>
-      <c r="K55" s="3">
-[...25 lines deleted...]
-      <c r="H56" s="3">
+      <c r="I60" s="4">
+        <v>5</v>
+      </c>
+      <c r="J60" s="4">
+        <v>28</v>
+      </c>
+      <c r="K60" s="4">
+        <v>3</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4"/>
+      <c r="N60" s="4"/>
+      <c r="O60" s="4"/>
+      <c r="T60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="AJ60" s="8"/>
+      <c r="AM60" s="8"/>
+    </row>
+    <row r="61" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61" s="4">
+        <v>402</v>
+      </c>
+      <c r="C61" s="4">
+        <v>380.3</v>
+      </c>
+      <c r="D61" s="4">
+        <v>28.9</v>
+      </c>
+      <c r="E61" s="9">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F61" s="4">
+        <v>246</v>
+      </c>
+      <c r="G61" s="4">
+        <v>22.3</v>
+      </c>
+      <c r="H61" s="4">
+        <v>43</v>
+      </c>
+      <c r="I61" s="4"/>
+      <c r="J61" s="4">
+        <v>91.3</v>
+      </c>
+      <c r="K61" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="4"/>
+      <c r="N61" s="4"/>
+      <c r="O61" s="4"/>
+      <c r="T61" s="5"/>
+      <c r="W61" s="5"/>
+      <c r="AJ61" s="8"/>
+      <c r="AM61" s="8"/>
+    </row>
+    <row r="62" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62" s="4">
+        <v>21</v>
+      </c>
+      <c r="C62" s="4">
+        <v>21</v>
+      </c>
+      <c r="D62" s="4">
+        <v>3</v>
+      </c>
+      <c r="E62" s="9">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4">
+        <v>21</v>
+      </c>
+      <c r="K62" s="4">
+        <v>3</v>
+      </c>
+      <c r="L62" s="4"/>
+      <c r="M62" s="4"/>
+      <c r="N62" s="4"/>
+      <c r="O62" s="4"/>
+      <c r="T62" s="5"/>
+      <c r="W62" s="5"/>
+      <c r="AJ62" s="8"/>
+      <c r="AM62" s="8"/>
+    </row>
+    <row r="63" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B63" s="4">
+        <v>67</v>
+      </c>
+      <c r="C63" s="4">
+        <v>61</v>
+      </c>
+      <c r="D63" s="4">
+        <v>7.75</v>
+      </c>
+      <c r="E63" s="9">
+        <v>0.127</v>
+      </c>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4">
+        <v>61</v>
+      </c>
+      <c r="K63" s="4">
+        <v>7.75</v>
+      </c>
+      <c r="L63" s="4"/>
+      <c r="M63" s="4"/>
+      <c r="N63" s="4"/>
+      <c r="O63" s="4"/>
+      <c r="T63" s="5"/>
+      <c r="W63" s="5"/>
+      <c r="AJ63" s="8"/>
+      <c r="AM63" s="8"/>
+    </row>
+    <row r="64" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="4">
+        <v>41</v>
+      </c>
+      <c r="C64" s="4">
+        <v>39</v>
+      </c>
+      <c r="D64" s="4">
+        <v>4</v>
+      </c>
+      <c r="E64" s="9">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4">
+        <v>39</v>
+      </c>
+      <c r="K64" s="4">
+        <v>4</v>
+      </c>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4"/>
+      <c r="N64" s="4"/>
+      <c r="O64" s="4"/>
+      <c r="T64" s="5"/>
+      <c r="W64" s="5"/>
+      <c r="AJ64" s="8"/>
+      <c r="AM64" s="8"/>
+    </row>
+    <row r="65" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="4">
+        <v>44</v>
+      </c>
+      <c r="C65" s="4">
+        <v>39.35</v>
+      </c>
+      <c r="D65" s="4">
+        <v>2</v>
+      </c>
+      <c r="E65" s="9">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="4">
+        <v>39.35</v>
+      </c>
+      <c r="K65" s="4">
+        <v>2</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
+      <c r="N65" s="4"/>
+      <c r="O65" s="4"/>
+      <c r="T65" s="5"/>
+      <c r="W65" s="5"/>
+      <c r="AJ65" s="8"/>
+      <c r="AM65" s="8"/>
+    </row>
+    <row r="66" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B66" s="4">
+        <v>106</v>
+      </c>
+      <c r="C66" s="4">
+        <v>88.2</v>
+      </c>
+      <c r="D66" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="E66" s="9">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="4">
+        <v>88.2</v>
+      </c>
+      <c r="K66" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="L66" s="4"/>
+      <c r="M66" s="4"/>
+      <c r="N66" s="4"/>
+      <c r="O66" s="4"/>
+      <c r="T66" s="5"/>
+      <c r="W66" s="5"/>
+      <c r="AJ66" s="8"/>
+      <c r="AM66" s="8"/>
+    </row>
+    <row r="67" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A67" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B67" s="4">
+        <v>4</v>
+      </c>
+      <c r="C67" s="4">
+        <v>4</v>
+      </c>
+      <c r="D67" s="4"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="4">
+        <v>4</v>
+      </c>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4"/>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="T67" s="5"/>
+      <c r="W67" s="5"/>
+      <c r="AJ67" s="8"/>
+      <c r="AM67" s="8"/>
+    </row>
+    <row r="68" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B68" s="4">
+        <v>71</v>
+      </c>
+      <c r="C68" s="4">
+        <v>65.2</v>
+      </c>
+      <c r="D68" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="E68" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4">
+        <v>65.2</v>
+      </c>
+      <c r="K68" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="T68" s="5"/>
+      <c r="W68" s="5"/>
+      <c r="AJ68" s="8"/>
+      <c r="AM68" s="8"/>
+    </row>
+    <row r="69" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B69" s="4">
+        <v>72</v>
+      </c>
+      <c r="C69" s="4">
+        <v>70</v>
+      </c>
+      <c r="D69" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="E69" s="9">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4">
+        <v>70</v>
+      </c>
+      <c r="K69" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="T69" s="5"/>
+      <c r="W69" s="5"/>
+      <c r="AJ69" s="8"/>
+      <c r="AM69" s="8"/>
+    </row>
+    <row r="70" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B70" s="4">
+        <v>57</v>
+      </c>
+      <c r="C70" s="4">
+        <v>51.75</v>
+      </c>
+      <c r="D70" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="E70" s="9">
+        <v>0.109</v>
+      </c>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4">
+        <v>51.75</v>
+      </c>
+      <c r="K70" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="T70" s="5"/>
+      <c r="W70" s="5"/>
+      <c r="AJ70" s="8"/>
+      <c r="AM70" s="8"/>
+    </row>
+    <row r="71" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B71" s="4">
+        <v>61</v>
+      </c>
+      <c r="C71" s="4">
+        <v>61</v>
+      </c>
+      <c r="D71" s="4">
+        <v>7</v>
+      </c>
+      <c r="E71" s="9">
+        <v>0.115</v>
+      </c>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4">
+        <v>61</v>
+      </c>
+      <c r="K71" s="4">
+        <v>7</v>
+      </c>
+      <c r="L71" s="4"/>
+      <c r="M71" s="4"/>
+      <c r="N71" s="4"/>
+      <c r="O71" s="4"/>
+      <c r="T71" s="5"/>
+      <c r="W71" s="5"/>
+      <c r="AJ71" s="8"/>
+      <c r="AM71" s="8"/>
+    </row>
+    <row r="72" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A72" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B72" s="4">
+        <v>70</v>
+      </c>
+      <c r="C72" s="4">
+        <v>62.3</v>
+      </c>
+      <c r="D72" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="E72" s="9">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4">
+        <v>62.3</v>
+      </c>
+      <c r="K72" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
+      <c r="N72" s="4"/>
+      <c r="O72" s="4"/>
+      <c r="T72" s="5"/>
+      <c r="W72" s="5"/>
+      <c r="AJ72" s="8"/>
+      <c r="AM72" s="8"/>
+    </row>
+    <row r="73" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B73" s="4">
+        <v>54</v>
+      </c>
+      <c r="C73" s="4">
+        <v>50.9</v>
+      </c>
+      <c r="D73" s="4">
+        <v>5</v>
+      </c>
+      <c r="E73" s="9">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4">
+        <v>50.9</v>
+      </c>
+      <c r="K73" s="4">
+        <v>5</v>
+      </c>
+      <c r="L73" s="4"/>
+      <c r="M73" s="4"/>
+      <c r="N73" s="4"/>
+      <c r="O73" s="4"/>
+      <c r="T73" s="5"/>
+      <c r="W73" s="5"/>
+      <c r="AJ73" s="8"/>
+      <c r="AM73" s="8"/>
+    </row>
+    <row r="74" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B74" s="4">
+        <v>42</v>
+      </c>
+      <c r="C74" s="4">
+        <v>39.21</v>
+      </c>
+      <c r="D74" s="4">
+        <v>3.66</v>
+      </c>
+      <c r="E74" s="9">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4">
+        <v>39.21</v>
+      </c>
+      <c r="K74" s="4">
+        <v>3.66</v>
+      </c>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
+      <c r="N74" s="4"/>
+      <c r="O74" s="4"/>
+      <c r="T74" s="5"/>
+      <c r="W74" s="5"/>
+      <c r="AJ74" s="8"/>
+      <c r="AM74" s="8"/>
+    </row>
+    <row r="75" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B75" s="4">
+        <v>18</v>
+      </c>
+      <c r="C75" s="4">
+        <v>17.3</v>
+      </c>
+      <c r="D75" s="4">
+        <v>2</v>
+      </c>
+      <c r="E75" s="9">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4">
+        <v>17.3</v>
+      </c>
+      <c r="K75" s="4">
+        <v>2</v>
+      </c>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4"/>
+      <c r="N75" s="4"/>
+      <c r="O75" s="4"/>
+      <c r="T75" s="5"/>
+      <c r="W75" s="5"/>
+      <c r="AJ75" s="8"/>
+      <c r="AM75" s="8"/>
+    </row>
+    <row r="76" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A76" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B76" s="4">
+        <v>45</v>
+      </c>
+      <c r="C76" s="4">
+        <v>43.4</v>
+      </c>
+      <c r="D76" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="E76" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4">
+        <v>43.4</v>
+      </c>
+      <c r="K76" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4"/>
+      <c r="N76" s="4"/>
+      <c r="O76" s="4"/>
+      <c r="T76" s="5"/>
+      <c r="W76" s="5"/>
+      <c r="AJ76" s="8"/>
+      <c r="AM76" s="8"/>
+    </row>
+    <row r="77" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B77" s="4">
+        <v>109</v>
+      </c>
+      <c r="C77" s="4">
+        <v>82.9</v>
+      </c>
+      <c r="D77" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="E77" s="9">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="F77" s="4">
+        <v>1</v>
+      </c>
+      <c r="G77" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="K77" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4"/>
+      <c r="N77" s="4"/>
+      <c r="O77" s="4"/>
+      <c r="T77" s="5"/>
+      <c r="W77" s="5"/>
+      <c r="AJ77" s="8"/>
+      <c r="AM77" s="8"/>
+    </row>
+    <row r="78" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A78" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B78" s="4">
+        <v>22</v>
+      </c>
+      <c r="C78" s="4">
+        <v>21.5</v>
+      </c>
+      <c r="D78" s="4">
+        <v>3</v>
+      </c>
+      <c r="E78" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="F78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4">
+        <v>21.5</v>
+      </c>
+      <c r="K78" s="4">
+        <v>3</v>
+      </c>
+      <c r="L78" s="4"/>
+      <c r="M78" s="4"/>
+      <c r="N78" s="4"/>
+      <c r="O78" s="4"/>
+      <c r="T78" s="5"/>
+      <c r="W78" s="5"/>
+      <c r="AJ78" s="8"/>
+      <c r="AM78" s="8"/>
+    </row>
+    <row r="79" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B79" s="4">
+        <v>169</v>
+      </c>
+      <c r="C79" s="4">
+        <v>155.74</v>
+      </c>
+      <c r="D79" s="4">
+        <v>23.864999999999998</v>
+      </c>
+      <c r="E79" s="9">
+        <v>0.153</v>
+      </c>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4">
+        <v>155.74</v>
+      </c>
+      <c r="K79" s="4">
+        <v>23.864999999999998</v>
+      </c>
+      <c r="L79" s="4"/>
+      <c r="M79" s="4"/>
+      <c r="N79" s="4"/>
+      <c r="O79" s="4"/>
+      <c r="T79" s="5"/>
+      <c r="W79" s="5"/>
+      <c r="AJ79" s="8"/>
+      <c r="AM79" s="8"/>
+    </row>
+    <row r="80" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B80" s="4">
         <v>36</v>
       </c>
-      <c r="I56" s="3"/>
-[...95 lines deleted...]
-      <c r="F59" s="3">
+      <c r="C80" s="4">
+        <v>35.6</v>
+      </c>
+      <c r="D80" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="E80" s="9">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4">
+        <v>35.6</v>
+      </c>
+      <c r="K80" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="L80" s="4"/>
+      <c r="M80" s="4"/>
+      <c r="N80" s="4"/>
+      <c r="O80" s="4"/>
+      <c r="T80" s="5"/>
+      <c r="W80" s="5"/>
+      <c r="AJ80" s="8"/>
+      <c r="AM80" s="8"/>
+    </row>
+    <row r="81" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B81" s="4">
+        <v>101</v>
+      </c>
+      <c r="C81" s="4">
+        <v>90.45</v>
+      </c>
+      <c r="D81" s="4">
+        <v>11.95</v>
+      </c>
+      <c r="E81" s="9">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4">
+        <v>90.45</v>
+      </c>
+      <c r="K81" s="4">
+        <v>11.95</v>
+      </c>
+      <c r="L81" s="4"/>
+      <c r="M81" s="4"/>
+      <c r="N81" s="4"/>
+      <c r="O81" s="4"/>
+      <c r="T81" s="5"/>
+      <c r="W81" s="5"/>
+      <c r="AJ81" s="8"/>
+      <c r="AM81" s="8"/>
+    </row>
+    <row r="82" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A82" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B82" s="4">
         <v>42</v>
       </c>
-      <c r="G59" s="3">
-[...5 lines deleted...]
-      <c r="I59" s="3">
+      <c r="C82" s="4">
+        <v>40.549999999999997</v>
+      </c>
+      <c r="D82" s="4">
+        <v>4</v>
+      </c>
+      <c r="E82" s="9">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="F82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4">
+        <v>40.549999999999997</v>
+      </c>
+      <c r="K82" s="4">
+        <v>4</v>
+      </c>
+      <c r="L82" s="4"/>
+      <c r="M82" s="4"/>
+      <c r="N82" s="4"/>
+      <c r="O82" s="4"/>
+      <c r="T82" s="5"/>
+      <c r="W82" s="5"/>
+      <c r="AJ82" s="8"/>
+      <c r="AM82" s="8"/>
+    </row>
+    <row r="83" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B83" s="4">
+        <v>43</v>
+      </c>
+      <c r="C83" s="4">
+        <v>41.2</v>
+      </c>
+      <c r="D83" s="4">
         <v>5</v>
       </c>
-      <c r="J59" s="3">
-[...437 lines deleted...]
-      <c r="C72" s="3">
+      <c r="E83" s="9">
+        <v>0.121</v>
+      </c>
+      <c r="F83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4">
+        <v>41.2</v>
+      </c>
+      <c r="K83" s="4">
+        <v>5</v>
+      </c>
+      <c r="L83" s="4"/>
+      <c r="M83" s="4"/>
+      <c r="N83" s="4"/>
+      <c r="O83" s="4"/>
+      <c r="T83" s="5"/>
+      <c r="W83" s="5"/>
+      <c r="AJ83" s="8"/>
+      <c r="AM83" s="8"/>
+    </row>
+    <row r="84" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A84" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B84" s="4">
         <v>50</v>
       </c>
-      <c r="D72" s="3">
-[...34 lines deleted...]
-      <c r="D73" s="3">
+      <c r="C84" s="4">
+        <v>46.5</v>
+      </c>
+      <c r="D84" s="4">
         <v>1</v>
       </c>
-      <c r="E73" s="8">
-[...9 lines deleted...]
-      <c r="K73" s="3">
+      <c r="E84" s="9">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4">
+        <v>46.5</v>
+      </c>
+      <c r="K84" s="4">
         <v>1</v>
       </c>
-      <c r="L73" s="3"/>
-[...403 lines deleted...]
-      <c r="AM84" s="7"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
+      <c r="N84" s="4"/>
+      <c r="O84" s="4"/>
+      <c r="T84" s="5"/>
+      <c r="W84" s="5"/>
+      <c r="AJ84" s="8"/>
+      <c r="AM84" s="8"/>
     </row>
     <row r="85" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B85" s="3">
-        <v>133</v>
+        <v>484</v>
       </c>
       <c r="C85" s="3">
-        <v>133</v>
+        <v>483.5</v>
       </c>
       <c r="D85" s="3">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0.09</v>
+        <v>52</v>
+      </c>
+      <c r="E85" s="6">
+        <v>0.108</v>
       </c>
       <c r="F85" s="3">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G85" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H85" s="3">
-        <v>105</v>
+        <v>382</v>
       </c>
       <c r="I85" s="3">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="J85" s="3">
-        <v>12</v>
+        <v>80.5</v>
       </c>
       <c r="K85" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
-      <c r="T85" s="4"/>
-[...2 lines deleted...]
-      <c r="AM85" s="7"/>
+      <c r="T85" s="5"/>
+      <c r="W85" s="5"/>
+      <c r="AJ85" s="8"/>
+      <c r="AM85" s="8"/>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A86" s="3" t="s">
-[...19 lines deleted...]
-      <c r="I86" s="3">
+      <c r="A86" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B86" s="4">
+        <v>141</v>
+      </c>
+      <c r="C86" s="4">
+        <v>141</v>
+      </c>
+      <c r="D86" s="4">
+        <v>16</v>
+      </c>
+      <c r="E86" s="9">
+        <v>0.113</v>
+      </c>
+      <c r="F86" s="4">
+        <v>20</v>
+      </c>
+      <c r="G86" s="4">
+        <v>7</v>
+      </c>
+      <c r="H86" s="4">
+        <v>107</v>
+      </c>
+      <c r="I86" s="4">
+        <v>9</v>
+      </c>
+      <c r="J86" s="4">
+        <v>13</v>
+      </c>
+      <c r="K86" s="4"/>
+      <c r="L86" s="4"/>
+      <c r="M86" s="4"/>
+      <c r="N86" s="4"/>
+      <c r="O86" s="4"/>
+      <c r="T86" s="5"/>
+      <c r="W86" s="5"/>
+      <c r="AJ86" s="8"/>
+      <c r="AM86" s="8"/>
+    </row>
+    <row r="87" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B87" s="4">
+        <v>343</v>
+      </c>
+      <c r="C87" s="4">
+        <v>342.5</v>
+      </c>
+      <c r="D87" s="4">
         <v>36</v>
       </c>
-      <c r="J86" s="3">
-[...53 lines deleted...]
-      <c r="AM87" s="7"/>
+      <c r="E87" s="9">
+        <v>0.105</v>
+      </c>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4">
+        <v>275</v>
+      </c>
+      <c r="I87" s="4">
+        <v>33</v>
+      </c>
+      <c r="J87" s="4">
+        <v>67.5</v>
+      </c>
+      <c r="K87" s="4">
+        <v>3</v>
+      </c>
+      <c r="L87" s="4"/>
+      <c r="M87" s="4"/>
+      <c r="N87" s="4"/>
+      <c r="O87" s="4"/>
+      <c r="T87" s="5"/>
+      <c r="W87" s="5"/>
+      <c r="AJ87" s="8"/>
+      <c r="AM87" s="8"/>
     </row>
     <row r="88" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B88" s="3">
-        <v>112</v>
+        <v>2213</v>
       </c>
       <c r="C88" s="3">
-        <v>112</v>
+        <v>2138.7600000000002</v>
       </c>
       <c r="D88" s="3">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7.0999999999999994E-2</v>
+        <v>77</v>
+      </c>
+      <c r="E88" s="6">
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="F88" s="3">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G88" s="3"/>
+        <v>23.25</v>
+      </c>
+      <c r="G88" s="3">
+        <v>1</v>
+      </c>
       <c r="H88" s="3">
-        <v>65</v>
+        <v>195</v>
       </c>
       <c r="I88" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J88" s="3">
-        <v>31</v>
+        <v>1901.01</v>
       </c>
       <c r="K88" s="3">
-        <v>3</v>
+        <v>71</v>
       </c>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
       <c r="N88" s="3"/>
       <c r="O88" s="3"/>
-      <c r="T88" s="4"/>
-[...2 lines deleted...]
-      <c r="AM88" s="7"/>
+      <c r="T88" s="5"/>
+      <c r="W88" s="5"/>
+      <c r="AJ88" s="8"/>
+      <c r="AM88" s="8"/>
     </row>
     <row r="89" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A89" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="3">
+      <c r="A89" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B89" s="4">
+        <v>113</v>
+      </c>
+      <c r="C89" s="4">
+        <v>113</v>
+      </c>
+      <c r="D89" s="4">
+        <v>2</v>
+      </c>
+      <c r="E89" s="9">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="F89" s="4">
+        <v>15</v>
+      </c>
+      <c r="G89" s="4"/>
+      <c r="H89" s="4">
+        <v>66</v>
+      </c>
+      <c r="I89" s="4">
+        <v>2</v>
+      </c>
+      <c r="J89" s="4">
+        <v>31</v>
+      </c>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4"/>
+      <c r="N89" s="4"/>
+      <c r="O89" s="4"/>
+      <c r="T89" s="5"/>
+      <c r="W89" s="5"/>
+      <c r="AJ89" s="8"/>
+      <c r="AM89" s="8"/>
+    </row>
+    <row r="90" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A90" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B90" s="4">
         <v>78</v>
       </c>
-      <c r="C89" s="3">
+      <c r="C90" s="4">
         <v>77.7</v>
       </c>
-      <c r="D89" s="3">
+      <c r="D90" s="4">
+        <v>2</v>
+      </c>
+      <c r="E90" s="9">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F90" s="4"/>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4">
+        <v>75.7</v>
+      </c>
+      <c r="K90" s="4">
+        <v>2</v>
+      </c>
+      <c r="L90" s="4"/>
+      <c r="M90" s="4"/>
+      <c r="N90" s="4"/>
+      <c r="O90" s="4"/>
+      <c r="T90" s="5"/>
+      <c r="W90" s="5"/>
+      <c r="AJ90" s="8"/>
+      <c r="AM90" s="8"/>
+    </row>
+    <row r="91" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" s="4">
+        <v>61</v>
+      </c>
+      <c r="C91" s="4">
+        <v>59.55</v>
+      </c>
+      <c r="D91" s="4">
+        <v>2</v>
+      </c>
+      <c r="E91" s="9">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F91" s="4"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4">
+        <v>59.55</v>
+      </c>
+      <c r="K91" s="4">
+        <v>2</v>
+      </c>
+      <c r="L91" s="4"/>
+      <c r="M91" s="4"/>
+      <c r="N91" s="4"/>
+      <c r="O91" s="4"/>
+      <c r="T91" s="5"/>
+      <c r="W91" s="5"/>
+      <c r="AJ91" s="8"/>
+      <c r="AM91" s="8"/>
+    </row>
+    <row r="92" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A92" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B92" s="4">
+        <v>80</v>
+      </c>
+      <c r="C92" s="4">
+        <v>78</v>
+      </c>
+      <c r="D92" s="4">
+        <v>4</v>
+      </c>
+      <c r="E92" s="9">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="F92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4">
+        <v>74</v>
+      </c>
+      <c r="K92" s="4">
+        <v>4</v>
+      </c>
+      <c r="L92" s="4"/>
+      <c r="M92" s="4"/>
+      <c r="N92" s="4"/>
+      <c r="O92" s="4"/>
+      <c r="T92" s="5"/>
+      <c r="W92" s="5"/>
+      <c r="AJ92" s="8"/>
+      <c r="AM92" s="8"/>
+    </row>
+    <row r="93" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A93" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B93" s="4">
+        <v>384</v>
+      </c>
+      <c r="C93" s="4">
+        <v>383</v>
+      </c>
+      <c r="D93" s="4">
+        <v>9</v>
+      </c>
+      <c r="E93" s="9">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F93" s="4"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4">
+        <v>79</v>
+      </c>
+      <c r="I93" s="4"/>
+      <c r="J93" s="4">
+        <v>304</v>
+      </c>
+      <c r="K93" s="4">
+        <v>9</v>
+      </c>
+      <c r="L93" s="4"/>
+      <c r="M93" s="4"/>
+      <c r="N93" s="4"/>
+      <c r="O93" s="4"/>
+      <c r="T93" s="5"/>
+      <c r="W93" s="5"/>
+      <c r="AJ93" s="8"/>
+      <c r="AM93" s="8"/>
+    </row>
+    <row r="94" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A94" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="4">
+        <v>39</v>
+      </c>
+      <c r="C94" s="4">
+        <v>38.5</v>
+      </c>
+      <c r="D94" s="4">
         <v>1</v>
       </c>
-      <c r="E89" s="8">
+      <c r="E94" s="9">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F94" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="G94" s="4">
+        <v>1</v>
+      </c>
+      <c r="H94" s="4">
+        <v>10</v>
+      </c>
+      <c r="I94" s="4"/>
+      <c r="J94" s="4">
+        <v>24</v>
+      </c>
+      <c r="K94" s="4"/>
+      <c r="L94" s="4"/>
+      <c r="M94" s="4"/>
+      <c r="N94" s="4"/>
+      <c r="O94" s="4"/>
+      <c r="T94" s="5"/>
+      <c r="W94" s="5"/>
+      <c r="AJ94" s="8"/>
+      <c r="AM94" s="8"/>
+    </row>
+    <row r="95" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B95" s="4">
+        <v>169</v>
+      </c>
+      <c r="C95" s="4">
+        <v>169</v>
+      </c>
+      <c r="D95" s="4">
+        <v>6</v>
+      </c>
+      <c r="E95" s="9">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="4">
+        <v>169</v>
+      </c>
+      <c r="K95" s="4">
+        <v>6</v>
+      </c>
+      <c r="L95" s="4"/>
+      <c r="M95" s="4"/>
+      <c r="N95" s="4"/>
+      <c r="O95" s="4"/>
+      <c r="T95" s="5"/>
+      <c r="W95" s="5"/>
+      <c r="AJ95" s="8"/>
+      <c r="AM95" s="8"/>
+    </row>
+    <row r="96" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A96" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B96" s="4">
+        <v>88</v>
+      </c>
+      <c r="C96" s="4">
+        <v>81.25</v>
+      </c>
+      <c r="D96" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="E96" s="9">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
+      <c r="J96" s="4">
+        <v>77.75</v>
+      </c>
+      <c r="K96" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="L96" s="4"/>
+      <c r="M96" s="4"/>
+      <c r="N96" s="4"/>
+      <c r="O96" s="4"/>
+      <c r="T96" s="5"/>
+      <c r="W96" s="5"/>
+      <c r="AJ96" s="8"/>
+      <c r="AM96" s="8"/>
+    </row>
+    <row r="97" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A97" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B97" s="4">
+        <v>123</v>
+      </c>
+      <c r="C97" s="4">
+        <v>114.7</v>
+      </c>
+      <c r="D97" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E97" s="9">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="F89" s="3"/>
-[...6 lines deleted...]
-      <c r="K89" s="3">
+      <c r="F97" s="4"/>
+      <c r="G97" s="4"/>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
+      <c r="J97" s="4">
+        <v>110.7</v>
+      </c>
+      <c r="K97" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="L97" s="4"/>
+      <c r="M97" s="4"/>
+      <c r="N97" s="4"/>
+      <c r="O97" s="4"/>
+      <c r="T97" s="5"/>
+      <c r="W97" s="5"/>
+      <c r="AJ97" s="8"/>
+      <c r="AM97" s="8"/>
+    </row>
+    <row r="98" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A98" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B98" s="4">
+        <v>367</v>
+      </c>
+      <c r="C98" s="4">
+        <v>364.75</v>
+      </c>
+      <c r="D98" s="4">
+        <v>26</v>
+      </c>
+      <c r="E98" s="9">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="F98" s="4">
+        <v>3.75</v>
+      </c>
+      <c r="G98" s="4"/>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
+      <c r="J98" s="4">
+        <v>361</v>
+      </c>
+      <c r="K98" s="4">
+        <v>26</v>
+      </c>
+      <c r="L98" s="4"/>
+      <c r="M98" s="4"/>
+      <c r="N98" s="4"/>
+      <c r="O98" s="4"/>
+      <c r="T98" s="5"/>
+      <c r="W98" s="5"/>
+      <c r="AJ98" s="8"/>
+      <c r="AM98" s="8"/>
+    </row>
+    <row r="99" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A99" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B99" s="4">
+        <v>34</v>
+      </c>
+      <c r="C99" s="4">
+        <v>32.6</v>
+      </c>
+      <c r="D99" s="4"/>
+      <c r="E99" s="9"/>
+      <c r="F99" s="4"/>
+      <c r="G99" s="4"/>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
+      <c r="J99" s="4">
+        <v>32.6</v>
+      </c>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="4"/>
+      <c r="N99" s="4"/>
+      <c r="O99" s="4"/>
+      <c r="T99" s="5"/>
+      <c r="W99" s="5"/>
+      <c r="AJ99" s="8"/>
+      <c r="AM99" s="8"/>
+    </row>
+    <row r="100" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A100" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B100" s="4">
+        <v>59</v>
+      </c>
+      <c r="C100" s="4">
+        <v>59</v>
+      </c>
+      <c r="D100" s="4">
+        <v>2</v>
+      </c>
+      <c r="E100" s="9">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F100" s="4"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="4">
+        <v>59</v>
+      </c>
+      <c r="K100" s="4">
+        <v>2</v>
+      </c>
+      <c r="L100" s="4"/>
+      <c r="M100" s="4"/>
+      <c r="N100" s="4"/>
+      <c r="O100" s="4"/>
+      <c r="T100" s="5"/>
+      <c r="W100" s="5"/>
+      <c r="AJ100" s="8"/>
+      <c r="AM100" s="8"/>
+    </row>
+    <row r="101" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B101" s="4">
+        <v>10</v>
+      </c>
+      <c r="C101" s="4">
+        <v>10</v>
+      </c>
+      <c r="D101" s="4"/>
+      <c r="E101" s="9"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="4"/>
+      <c r="H101" s="4">
+        <v>3</v>
+      </c>
+      <c r="I101" s="4"/>
+      <c r="J101" s="4">
+        <v>7</v>
+      </c>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4"/>
+      <c r="M101" s="4"/>
+      <c r="N101" s="4"/>
+      <c r="O101" s="4"/>
+      <c r="T101" s="5"/>
+      <c r="W101" s="5"/>
+      <c r="AJ101" s="8"/>
+      <c r="AM101" s="8"/>
+    </row>
+    <row r="102" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A102" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B102" s="4">
+        <v>104</v>
+      </c>
+      <c r="C102" s="4">
+        <v>98.5</v>
+      </c>
+      <c r="D102" s="4">
+        <v>6</v>
+      </c>
+      <c r="E102" s="9">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F102" s="4"/>
+      <c r="G102" s="4"/>
+      <c r="H102" s="4">
+        <v>37</v>
+      </c>
+      <c r="I102" s="4">
+        <v>3</v>
+      </c>
+      <c r="J102" s="4">
+        <v>61.5</v>
+      </c>
+      <c r="K102" s="4">
+        <v>3</v>
+      </c>
+      <c r="L102" s="4"/>
+      <c r="M102" s="4"/>
+      <c r="N102" s="4"/>
+      <c r="O102" s="4"/>
+      <c r="T102" s="5"/>
+      <c r="W102" s="5"/>
+      <c r="AJ102" s="8"/>
+      <c r="AM102" s="8"/>
+    </row>
+    <row r="103" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B103" s="4">
+        <v>117</v>
+      </c>
+      <c r="C103" s="4">
+        <v>112.22</v>
+      </c>
+      <c r="D103" s="4">
+        <v>3</v>
+      </c>
+      <c r="E103" s="9">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F103" s="4"/>
+      <c r="G103" s="4"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+      <c r="J103" s="4">
+        <v>109.22</v>
+      </c>
+      <c r="K103" s="4">
+        <v>3</v>
+      </c>
+      <c r="L103" s="4"/>
+      <c r="M103" s="4"/>
+      <c r="N103" s="4"/>
+      <c r="O103" s="4"/>
+      <c r="T103" s="5"/>
+      <c r="W103" s="5"/>
+      <c r="AJ103" s="8"/>
+      <c r="AM103" s="8"/>
+    </row>
+    <row r="104" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A104" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B104" s="4">
+        <v>12</v>
+      </c>
+      <c r="C104" s="4">
+        <v>12</v>
+      </c>
+      <c r="D104" s="4"/>
+      <c r="E104" s="9"/>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
+      <c r="J104" s="4">
+        <v>10</v>
+      </c>
+      <c r="K104" s="4"/>
+      <c r="L104" s="4"/>
+      <c r="M104" s="4"/>
+      <c r="N104" s="4"/>
+      <c r="O104" s="4"/>
+      <c r="T104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="AJ104" s="8"/>
+      <c r="AM104" s="8"/>
+    </row>
+    <row r="105" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B105" s="4">
+        <v>18</v>
+      </c>
+      <c r="C105" s="4">
+        <v>17.5</v>
+      </c>
+      <c r="D105" s="4"/>
+      <c r="E105" s="9"/>
+      <c r="F105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
+      <c r="J105" s="4">
+        <v>17.5</v>
+      </c>
+      <c r="K105" s="4"/>
+      <c r="L105" s="4"/>
+      <c r="M105" s="4"/>
+      <c r="N105" s="4"/>
+      <c r="O105" s="4"/>
+      <c r="T105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="AJ105" s="8"/>
+      <c r="AM105" s="8"/>
+    </row>
+    <row r="106" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A106" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B106" s="4">
+        <v>26</v>
+      </c>
+      <c r="C106" s="4">
+        <v>24</v>
+      </c>
+      <c r="D106" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E106" s="9">
+        <v>6.3E-2</v>
+      </c>
+      <c r="F106" s="4"/>
+      <c r="G106" s="4"/>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
+      <c r="J106" s="4">
+        <v>24</v>
+      </c>
+      <c r="K106" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="L106" s="4"/>
+      <c r="M106" s="4"/>
+      <c r="N106" s="4"/>
+      <c r="O106" s="4"/>
+      <c r="T106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="AJ106" s="8"/>
+      <c r="AM106" s="8"/>
+    </row>
+    <row r="107" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B107" s="4">
+        <v>15</v>
+      </c>
+      <c r="C107" s="4">
+        <v>13.25</v>
+      </c>
+      <c r="D107" s="4"/>
+      <c r="E107" s="9"/>
+      <c r="F107" s="4"/>
+      <c r="G107" s="4"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+      <c r="J107" s="4">
+        <v>13.25</v>
+      </c>
+      <c r="K107" s="4"/>
+      <c r="L107" s="4"/>
+      <c r="M107" s="4"/>
+      <c r="N107" s="4"/>
+      <c r="O107" s="4"/>
+      <c r="T107" s="5"/>
+      <c r="W107" s="5"/>
+      <c r="AJ107" s="8"/>
+      <c r="AM107" s="8"/>
+    </row>
+    <row r="108" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A108" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B108" s="4">
+        <v>42</v>
+      </c>
+      <c r="C108" s="4">
+        <v>38.64</v>
+      </c>
+      <c r="D108" s="4"/>
+      <c r="E108" s="9"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+      <c r="J108" s="4">
+        <v>38.64</v>
+      </c>
+      <c r="K108" s="4"/>
+      <c r="L108" s="4"/>
+      <c r="M108" s="4"/>
+      <c r="N108" s="4"/>
+      <c r="O108" s="4"/>
+      <c r="T108" s="5"/>
+      <c r="W108" s="5"/>
+      <c r="AJ108" s="8"/>
+      <c r="AM108" s="8"/>
+    </row>
+    <row r="109" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A109" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B109" s="4">
+        <v>59</v>
+      </c>
+      <c r="C109" s="4">
+        <v>53.15</v>
+      </c>
+      <c r="D109" s="4">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E109" s="9">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="J109" s="4">
+        <v>53.15</v>
+      </c>
+      <c r="K109" s="4">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L109" s="4"/>
+      <c r="M109" s="4"/>
+      <c r="N109" s="4"/>
+      <c r="O109" s="4"/>
+      <c r="T109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="AJ109" s="8"/>
+      <c r="AM109" s="8"/>
+    </row>
+    <row r="110" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A110" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B110" s="4">
+        <v>118</v>
+      </c>
+      <c r="C110" s="4">
+        <v>101.25</v>
+      </c>
+      <c r="D110" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="E110" s="9">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="F110" s="4"/>
+      <c r="G110" s="4"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+      <c r="J110" s="4">
+        <v>101.25</v>
+      </c>
+      <c r="K110" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="L110" s="4"/>
+      <c r="M110" s="4"/>
+      <c r="N110" s="4"/>
+      <c r="O110" s="4"/>
+      <c r="T110" s="5"/>
+      <c r="W110" s="5"/>
+      <c r="AJ110" s="8"/>
+      <c r="AM110" s="8"/>
+    </row>
+    <row r="111" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A111" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B111" s="4">
+        <v>34</v>
+      </c>
+      <c r="C111" s="4">
+        <v>34</v>
+      </c>
+      <c r="D111" s="4">
         <v>1</v>
       </c>
-      <c r="L89" s="3"/>
-[...99 lines deleted...]
-      <c r="I92" s="3">
+      <c r="E111" s="9">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="F111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+      <c r="J111" s="4">
+        <v>34</v>
+      </c>
+      <c r="K111" s="4">
         <v>1</v>
       </c>
-      <c r="J92" s="3">
-[...92 lines deleted...]
-      <c r="D95" s="3">
+      <c r="L111" s="4"/>
+      <c r="M111" s="4"/>
+      <c r="N111" s="4"/>
+      <c r="O111" s="4"/>
+      <c r="T111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="AJ111" s="8"/>
+      <c r="AM111" s="8"/>
+    </row>
+    <row r="112" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B112" s="4">
+        <v>42</v>
+      </c>
+      <c r="C112" s="4">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="D112" s="4">
         <v>0.5</v>
       </c>
-      <c r="E95" s="8">
-[...9 lines deleted...]
-      <c r="K95" s="3">
+      <c r="E112" s="9">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+      <c r="J112" s="4">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="K112" s="4">
         <v>0.5</v>
       </c>
-      <c r="L95" s="3"/>
-[...53 lines deleted...]
-      <c r="D97" s="3">
+      <c r="L112" s="4"/>
+      <c r="M112" s="4"/>
+      <c r="N112" s="4"/>
+      <c r="O112" s="4"/>
+      <c r="T112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="AJ112" s="8"/>
+      <c r="AM112" s="8"/>
+    </row>
+    <row r="113" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A113" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B113" s="4">
         <v>21</v>
       </c>
-      <c r="E97" s="8">
-[...11 lines deleted...]
-      <c r="K97" s="3">
+      <c r="C113" s="4">
         <v>21</v>
       </c>
-      <c r="L97" s="3"/>
-[...478 lines deleted...]
-      <c r="B112" s="3">
+      <c r="D113" s="4"/>
+      <c r="E113" s="9"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="4">
         <v>21</v>
       </c>
-      <c r="C112" s="3">
-[...62 lines deleted...]
-      <c r="AM113" s="7"/>
+      <c r="K113" s="4"/>
+      <c r="L113" s="4"/>
+      <c r="M113" s="4"/>
+      <c r="N113" s="4"/>
+      <c r="O113" s="4"/>
+      <c r="T113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="AJ113" s="8"/>
+      <c r="AM113" s="8"/>
     </row>
     <row r="114" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B114" s="3">
-        <v>292</v>
+        <v>5500</v>
       </c>
       <c r="C114" s="3">
-        <v>275.89999999999998</v>
+        <v>5295.05</v>
       </c>
       <c r="D114" s="3">
-        <v>25.1</v>
-[...2 lines deleted...]
-        <v>9.0999999999999998E-2</v>
+        <v>292.2</v>
+      </c>
+      <c r="E114" s="6">
+        <v>5.5E-2</v>
       </c>
       <c r="F114" s="3">
-        <v>109.4</v>
+        <v>320.8</v>
       </c>
       <c r="G114" s="3">
-        <v>21.1</v>
+        <v>45.5</v>
       </c>
       <c r="H114" s="3">
-        <v>126</v>
+        <v>1339.3</v>
       </c>
       <c r="I114" s="3">
-        <v>3</v>
+        <v>80.25</v>
       </c>
       <c r="J114" s="3">
-        <v>34</v>
+        <v>3627.95</v>
       </c>
       <c r="K114" s="3">
-        <v>1</v>
+        <v>166.45</v>
       </c>
       <c r="L114" s="3"/>
       <c r="M114" s="3"/>
       <c r="N114" s="3"/>
       <c r="O114" s="3"/>
-      <c r="T114" s="4"/>
-[...2 lines deleted...]
-      <c r="AM114" s="7"/>
+      <c r="T114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="AJ114" s="8"/>
+      <c r="AM114" s="8"/>
     </row>
     <row r="115" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A115" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F115" s="3">
+      <c r="A115" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B115" s="4">
+        <v>291</v>
+      </c>
+      <c r="C115" s="4">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="D115" s="4">
+        <v>24.6</v>
+      </c>
+      <c r="E115" s="9">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="F115" s="4">
+        <v>107.4</v>
+      </c>
+      <c r="G115" s="4">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H115" s="4">
+        <v>126</v>
+      </c>
+      <c r="I115" s="4">
+        <v>3</v>
+      </c>
+      <c r="J115" s="4">
+        <v>34.5</v>
+      </c>
+      <c r="K115" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="L115" s="4"/>
+      <c r="M115" s="4"/>
+      <c r="N115" s="4"/>
+      <c r="O115" s="4"/>
+      <c r="T115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="AJ115" s="8"/>
+      <c r="AM115" s="8"/>
+    </row>
+    <row r="116" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A116" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B116" s="4">
+        <v>139</v>
+      </c>
+      <c r="C116" s="4">
+        <v>128.94999999999999</v>
+      </c>
+      <c r="D116" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="E116" s="9">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F116" s="4">
         <v>39.1</v>
       </c>
-      <c r="G115" s="3">
-[...2 lines deleted...]
-      <c r="H115" s="3">
+      <c r="G116" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="H116" s="4">
         <v>53</v>
       </c>
-      <c r="I115" s="3">
+      <c r="I116" s="4">
         <v>4</v>
       </c>
-      <c r="J115" s="3">
-[...55 lines deleted...]
-      <c r="AM116" s="7"/>
+      <c r="J116" s="4">
+        <v>36.85</v>
+      </c>
+      <c r="K116" s="4">
+        <v>2</v>
+      </c>
+      <c r="L116" s="4"/>
+      <c r="M116" s="4"/>
+      <c r="N116" s="4"/>
+      <c r="O116" s="4"/>
+      <c r="T116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="AJ116" s="8"/>
+      <c r="AM116" s="8"/>
     </row>
     <row r="117" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A117" s="3" t="s">
-[...18 lines deleted...]
-      <c r="H117" s="3">
+      <c r="A117" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B117" s="4">
+        <v>583</v>
+      </c>
+      <c r="C117" s="4">
+        <v>580.5</v>
+      </c>
+      <c r="D117" s="4">
+        <v>70</v>
+      </c>
+      <c r="E117" s="9">
+        <v>0.121</v>
+      </c>
+      <c r="F117" s="4">
+        <v>160</v>
+      </c>
+      <c r="G117" s="4">
+        <v>23</v>
+      </c>
+      <c r="H117" s="4">
+        <v>316.5</v>
+      </c>
+      <c r="I117" s="4">
+        <v>36</v>
+      </c>
+      <c r="J117" s="4">
+        <v>104</v>
+      </c>
+      <c r="K117" s="4">
+        <v>11</v>
+      </c>
+      <c r="L117" s="4"/>
+      <c r="M117" s="4"/>
+      <c r="N117" s="4"/>
+      <c r="O117" s="4"/>
+      <c r="T117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="AJ117" s="8"/>
+      <c r="AM117" s="8"/>
+    </row>
+    <row r="118" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A118" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="B118" s="4">
+        <v>282</v>
+      </c>
+      <c r="C118" s="4">
+        <v>276.13</v>
+      </c>
+      <c r="D118" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="E118" s="9">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F118" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4">
         <v>8</v>
       </c>
-      <c r="I117" s="3"/>
-[...19 lines deleted...]
-      <c r="B118" s="3">
+      <c r="I118" s="4"/>
+      <c r="J118" s="4">
+        <v>265.63</v>
+      </c>
+      <c r="K118" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="L118" s="4"/>
+      <c r="M118" s="4"/>
+      <c r="N118" s="4"/>
+      <c r="O118" s="4"/>
+      <c r="T118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="AJ118" s="8"/>
+      <c r="AM118" s="8"/>
+    </row>
+    <row r="119" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A119" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B119" s="4">
         <v>182</v>
       </c>
-      <c r="C118" s="3">
+      <c r="C119" s="4">
         <v>179.8</v>
       </c>
-      <c r="D118" s="3">
-[...5 lines deleted...]
-      <c r="F118" s="3">
+      <c r="D119" s="4">
+        <v>18.3</v>
+      </c>
+      <c r="E119" s="9">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="F119" s="4">
         <v>7.8</v>
       </c>
-      <c r="G118" s="3">
+      <c r="G119" s="4">
         <v>0.3</v>
       </c>
-      <c r="H118" s="3">
+      <c r="H119" s="4">
         <v>147</v>
       </c>
-      <c r="I118" s="3">
-[...2 lines deleted...]
-      <c r="J118" s="3">
+      <c r="I119" s="4">
+        <v>15</v>
+      </c>
+      <c r="J119" s="4">
         <v>25</v>
       </c>
-      <c r="K118" s="3">
-[...35 lines deleted...]
-      <c r="J119" s="3">
+      <c r="K119" s="4">
+        <v>3</v>
+      </c>
+      <c r="L119" s="4"/>
+      <c r="M119" s="4"/>
+      <c r="N119" s="4"/>
+      <c r="O119" s="4"/>
+      <c r="T119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="AJ119" s="8"/>
+      <c r="AM119" s="8"/>
+    </row>
+    <row r="120" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A120" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B120" s="4">
+        <v>925</v>
+      </c>
+      <c r="C120" s="4">
+        <v>918</v>
+      </c>
+      <c r="D120" s="4">
+        <v>33.5</v>
+      </c>
+      <c r="E120" s="9">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="F120" s="4"/>
+      <c r="G120" s="4"/>
+      <c r="H120" s="4">
+        <v>644.75</v>
+      </c>
+      <c r="I120" s="4">
+        <v>20.25</v>
+      </c>
+      <c r="J120" s="4">
         <v>273.25</v>
       </c>
-      <c r="K119" s="3">
-[...15 lines deleted...]
-      <c r="B120" s="3">
+      <c r="K120" s="4">
+        <v>13.25</v>
+      </c>
+      <c r="L120" s="4"/>
+      <c r="M120" s="4"/>
+      <c r="N120" s="4"/>
+      <c r="O120" s="4"/>
+      <c r="T120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="AJ120" s="8"/>
+      <c r="AM120" s="8"/>
+    </row>
+    <row r="121" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A121" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B121" s="4">
         <v>158</v>
       </c>
-      <c r="C120" s="3">
+      <c r="C121" s="4">
         <v>132.69999999999999</v>
       </c>
-      <c r="D120" s="3">
-[...5 lines deleted...]
-      <c r="F120" s="3">
+      <c r="D121" s="4">
+        <v>9.75</v>
+      </c>
+      <c r="E121" s="9">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="F121" s="4">
         <v>2</v>
       </c>
-      <c r="G120" s="3"/>
-[...3 lines deleted...]
-      <c r="I120" s="3">
+      <c r="G121" s="4"/>
+      <c r="H121" s="4">
+        <v>44.05</v>
+      </c>
+      <c r="I121" s="4">
         <v>2</v>
       </c>
-      <c r="J120" s="3">
-[...47 lines deleted...]
-      <c r="AM121" s="7"/>
+      <c r="J121" s="4">
+        <v>86.65</v>
+      </c>
+      <c r="K121" s="4">
+        <v>7.75</v>
+      </c>
+      <c r="L121" s="4"/>
+      <c r="M121" s="4"/>
+      <c r="N121" s="4"/>
+      <c r="O121" s="4"/>
+      <c r="T121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="AJ121" s="8"/>
+      <c r="AM121" s="8"/>
     </row>
     <row r="122" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A122" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B122" s="3">
+      <c r="A122" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B122" s="4">
+        <v>616</v>
+      </c>
+      <c r="C122" s="4">
+        <v>590.6</v>
+      </c>
+      <c r="D122" s="4">
+        <v>12.3</v>
+      </c>
+      <c r="E122" s="9">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="F122" s="4"/>
+      <c r="G122" s="4"/>
+      <c r="H122" s="4"/>
+      <c r="I122" s="4"/>
+      <c r="J122" s="4">
+        <v>590.6</v>
+      </c>
+      <c r="K122" s="4">
+        <v>12.3</v>
+      </c>
+      <c r="L122" s="4"/>
+      <c r="M122" s="4"/>
+      <c r="N122" s="4"/>
+      <c r="O122" s="4"/>
+      <c r="T122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="AJ122" s="8"/>
+      <c r="AM122" s="8"/>
+    </row>
+    <row r="123" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A123" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B123" s="4">
         <v>633</v>
       </c>
-      <c r="C122" s="3">
+      <c r="C123" s="4">
         <v>625.97</v>
       </c>
-      <c r="D122" s="3">
+      <c r="D123" s="4">
         <v>5</v>
       </c>
-      <c r="E122" s="8">
+      <c r="E123" s="9">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="F122" s="3"/>
-[...3 lines deleted...]
-      <c r="J122" s="3">
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
+      <c r="J123" s="4">
         <v>625.97</v>
       </c>
-      <c r="K122" s="3">
+      <c r="K123" s="4">
         <v>5</v>
       </c>
-      <c r="L122" s="3"/>
-[...12 lines deleted...]
-      <c r="B123" s="3">
+      <c r="L123" s="4"/>
+      <c r="M123" s="4"/>
+      <c r="N123" s="4"/>
+      <c r="O123" s="4"/>
+      <c r="T123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="AJ123" s="8"/>
+      <c r="AM123" s="8"/>
+    </row>
+    <row r="124" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A124" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B124" s="4">
         <v>896</v>
       </c>
-      <c r="C123" s="3">
-[...43 lines deleted...]
-      <c r="F124" s="3">
+      <c r="C124" s="4">
+        <v>851.25</v>
+      </c>
+      <c r="D124" s="4">
+        <v>42.25</v>
+      </c>
+      <c r="E124" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F124" s="4"/>
+      <c r="G124" s="4"/>
+      <c r="H124" s="4"/>
+      <c r="I124" s="4"/>
+      <c r="J124" s="4">
+        <v>851.25</v>
+      </c>
+      <c r="K124" s="4">
+        <v>42.25</v>
+      </c>
+      <c r="L124" s="4"/>
+      <c r="M124" s="4"/>
+      <c r="N124" s="4"/>
+      <c r="O124" s="4"/>
+      <c r="T124" s="5"/>
+      <c r="W124" s="5"/>
+      <c r="AJ124" s="8"/>
+      <c r="AM124" s="8"/>
+    </row>
+    <row r="125" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A125" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B125" s="4">
+        <v>795</v>
+      </c>
+      <c r="C125" s="4">
+        <v>736.25</v>
+      </c>
+      <c r="D125" s="4">
+        <v>56.4</v>
+      </c>
+      <c r="E125" s="9">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F125" s="4">
         <v>2</v>
       </c>
-      <c r="G124" s="3">
-[...60 lines deleted...]
-      <c r="AM125" s="7"/>
+      <c r="G125" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
+      <c r="J125" s="4">
+        <v>734.25</v>
+      </c>
+      <c r="K125" s="4">
+        <v>54.9</v>
+      </c>
+      <c r="L125" s="4"/>
+      <c r="M125" s="4"/>
+      <c r="N125" s="4"/>
+      <c r="O125" s="4"/>
+      <c r="T125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="AJ125" s="8"/>
+      <c r="AM125" s="8"/>
     </row>
     <row r="126" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B126" s="3">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="C126" s="3">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="D126" s="3">
+        <v>19</v>
+      </c>
+      <c r="E126" s="6">
+        <v>9.4E-2</v>
+      </c>
+      <c r="F126" s="3">
+        <v>47</v>
+      </c>
+      <c r="G126" s="3">
+        <v>8</v>
+      </c>
+      <c r="H126" s="3">
+        <v>84</v>
+      </c>
+      <c r="I126" s="3">
+        <v>2</v>
+      </c>
+      <c r="J126" s="3">
+        <v>58</v>
+      </c>
+      <c r="K126" s="3">
         <v>4</v>
       </c>
-      <c r="E126" s="8">
-[...15 lines deleted...]
-      <c r="K126" s="3"/>
       <c r="L126" s="3"/>
       <c r="M126" s="3"/>
       <c r="N126" s="3"/>
       <c r="O126" s="3"/>
-      <c r="T126" s="4"/>
-[...2 lines deleted...]
-      <c r="AM126" s="7"/>
+      <c r="T126" s="5"/>
+      <c r="W126" s="5"/>
+      <c r="AJ126" s="8"/>
+      <c r="AM126" s="8"/>
     </row>
     <row r="127" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A127" s="3" t="s">
+      <c r="A127" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B127" s="4">
+        <v>36</v>
+      </c>
+      <c r="C127" s="4">
+        <v>36</v>
+      </c>
+      <c r="D127" s="4">
+        <v>7</v>
+      </c>
+      <c r="E127" s="9">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="F127" s="4">
+        <v>24</v>
+      </c>
+      <c r="G127" s="4">
+        <v>6</v>
+      </c>
+      <c r="H127" s="4">
+        <v>2</v>
+      </c>
+      <c r="I127" s="4"/>
+      <c r="J127" s="4">
+        <v>10</v>
+      </c>
+      <c r="K127" s="4">
+        <v>1</v>
+      </c>
+      <c r="L127" s="4"/>
+      <c r="M127" s="4"/>
+      <c r="N127" s="4"/>
+      <c r="O127" s="4"/>
+      <c r="T127" s="5"/>
+      <c r="W127" s="5"/>
+      <c r="AJ127" s="8"/>
+      <c r="AM127" s="8"/>
+    </row>
+    <row r="128" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A128" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B127" s="3">
-[...11 lines deleted...]
-      <c r="F127" s="3">
+      <c r="B128" s="4">
+        <v>166</v>
+      </c>
+      <c r="C128" s="4">
+        <v>166</v>
+      </c>
+      <c r="D128" s="4">
+        <v>12</v>
+      </c>
+      <c r="E128" s="9">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F128" s="4">
         <v>23</v>
       </c>
-      <c r="G127" s="3">
+      <c r="G128" s="4">
         <v>2</v>
       </c>
-      <c r="H127" s="3">
-[...53 lines deleted...]
-      <c r="AM128" s="7"/>
+      <c r="H128" s="4">
+        <v>82</v>
+      </c>
+      <c r="I128" s="4">
+        <v>2</v>
+      </c>
+      <c r="J128" s="4">
+        <v>48</v>
+      </c>
+      <c r="K128" s="4">
+        <v>3</v>
+      </c>
+      <c r="L128" s="4"/>
+      <c r="M128" s="4"/>
+      <c r="N128" s="4"/>
+      <c r="O128" s="4"/>
+      <c r="T128" s="5"/>
+      <c r="W128" s="5"/>
+      <c r="AJ128" s="8"/>
+      <c r="AM128" s="8"/>
     </row>
     <row r="129" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B129" s="3">
-        <v>150</v>
+        <v>2142</v>
       </c>
       <c r="C129" s="3">
-        <v>149.5</v>
+        <v>2129.1</v>
       </c>
       <c r="D129" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.0000000000000001E-3</v>
+        <v>125</v>
+      </c>
+      <c r="E129" s="6">
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3">
-        <v>113.5</v>
-[...1 lines deleted...]
-      <c r="K129" s="3"/>
+        <v>1361.1</v>
+      </c>
+      <c r="K129" s="3">
+        <v>57</v>
+      </c>
       <c r="L129" s="3"/>
       <c r="M129" s="3"/>
       <c r="N129" s="3"/>
       <c r="O129" s="3"/>
-      <c r="T129" s="4"/>
-[...2 lines deleted...]
-      <c r="AM129" s="7"/>
+      <c r="T129" s="5"/>
+      <c r="W129" s="5"/>
+      <c r="AJ129" s="8"/>
+      <c r="AM129" s="8"/>
     </row>
     <row r="130" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A130" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B130" s="3">
+      <c r="A130" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B130" s="4">
+        <v>150</v>
+      </c>
+      <c r="C130" s="4">
+        <v>149.5</v>
+      </c>
+      <c r="D130" s="4">
+        <v>2</v>
+      </c>
+      <c r="E130" s="9">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F130" s="4"/>
+      <c r="G130" s="4"/>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4"/>
+      <c r="J130" s="4">
+        <v>113.5</v>
+      </c>
+      <c r="K130" s="4">
+        <v>1</v>
+      </c>
+      <c r="L130" s="4"/>
+      <c r="M130" s="4"/>
+      <c r="N130" s="4"/>
+      <c r="O130" s="4"/>
+      <c r="T130" s="5"/>
+      <c r="W130" s="5"/>
+      <c r="AJ130" s="8"/>
+      <c r="AM130" s="8"/>
+    </row>
+    <row r="131" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A131" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B131" s="4">
+        <v>17</v>
+      </c>
+      <c r="C131" s="4">
+        <v>17</v>
+      </c>
+      <c r="D131" s="4"/>
+      <c r="E131" s="9"/>
+      <c r="F131" s="4"/>
+      <c r="G131" s="4"/>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4"/>
+      <c r="J131" s="4">
+        <v>10</v>
+      </c>
+      <c r="K131" s="4"/>
+      <c r="L131" s="4"/>
+      <c r="M131" s="4"/>
+      <c r="N131" s="4"/>
+      <c r="O131" s="4"/>
+      <c r="T131" s="5"/>
+      <c r="W131" s="5"/>
+      <c r="AJ131" s="8"/>
+      <c r="AM131" s="8"/>
+    </row>
+    <row r="132" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A132" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B132" s="4">
+        <v>61</v>
+      </c>
+      <c r="C132" s="4">
+        <v>61</v>
+      </c>
+      <c r="D132" s="4">
+        <v>2</v>
+      </c>
+      <c r="E132" s="9">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="F132" s="4"/>
+      <c r="G132" s="4"/>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4"/>
+      <c r="J132" s="4">
+        <v>50</v>
+      </c>
+      <c r="K132" s="4">
+        <v>1</v>
+      </c>
+      <c r="L132" s="4"/>
+      <c r="M132" s="4"/>
+      <c r="N132" s="4"/>
+      <c r="O132" s="4"/>
+      <c r="T132" s="5"/>
+      <c r="W132" s="5"/>
+      <c r="AJ132" s="8"/>
+      <c r="AM132" s="8"/>
+    </row>
+    <row r="133" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A133" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B133" s="4">
+        <v>29</v>
+      </c>
+      <c r="C133" s="4">
+        <v>29</v>
+      </c>
+      <c r="D133" s="4">
+        <v>3</v>
+      </c>
+      <c r="E133" s="9">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="F133" s="4"/>
+      <c r="G133" s="4"/>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4"/>
+      <c r="J133" s="4">
+        <v>24</v>
+      </c>
+      <c r="K133" s="4">
+        <v>2</v>
+      </c>
+      <c r="L133" s="4"/>
+      <c r="M133" s="4"/>
+      <c r="N133" s="4"/>
+      <c r="O133" s="4"/>
+      <c r="T133" s="5"/>
+      <c r="W133" s="5"/>
+      <c r="AJ133" s="8"/>
+      <c r="AM133" s="8"/>
+    </row>
+    <row r="134" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A134" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B134" s="4">
+        <v>900</v>
+      </c>
+      <c r="C134" s="4">
+        <v>889.5</v>
+      </c>
+      <c r="D134" s="4">
+        <v>82</v>
+      </c>
+      <c r="E134" s="9">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4"/>
+      <c r="J134" s="4">
+        <v>440.5</v>
+      </c>
+      <c r="K134" s="4">
+        <v>22</v>
+      </c>
+      <c r="L134" s="4"/>
+      <c r="M134" s="4"/>
+      <c r="N134" s="4"/>
+      <c r="O134" s="4"/>
+      <c r="T134" s="5"/>
+      <c r="W134" s="5"/>
+      <c r="AJ134" s="8"/>
+      <c r="AM134" s="8"/>
+    </row>
+    <row r="135" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>143</v>
+      </c>
+      <c r="B135" s="4">
+        <v>11</v>
+      </c>
+      <c r="C135" s="4">
+        <v>10.5</v>
+      </c>
+      <c r="D135" s="4"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4"/>
+      <c r="J135" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="K135" s="4"/>
+      <c r="L135" s="4"/>
+      <c r="M135" s="4"/>
+      <c r="N135" s="4"/>
+      <c r="O135" s="4"/>
+      <c r="T135" s="5"/>
+      <c r="W135" s="5"/>
+      <c r="AJ135" s="8"/>
+      <c r="AM135" s="8"/>
+    </row>
+    <row r="136" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A136" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B136" s="4">
+        <v>119</v>
+      </c>
+      <c r="C136" s="4">
+        <v>119</v>
+      </c>
+      <c r="D136" s="4">
+        <v>6</v>
+      </c>
+      <c r="E136" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F136" s="4"/>
+      <c r="G136" s="4"/>
+      <c r="H136" s="4"/>
+      <c r="I136" s="4"/>
+      <c r="J136" s="4">
         <v>15</v>
       </c>
-      <c r="C130" s="3">
-[...44 lines deleted...]
-      <c r="K131" s="3">
+      <c r="K136" s="4">
         <v>2</v>
       </c>
-      <c r="L131" s="3"/>
-[...53 lines deleted...]
-      <c r="D133" s="3">
+      <c r="L136" s="4"/>
+      <c r="M136" s="4"/>
+      <c r="N136" s="4"/>
+      <c r="O136" s="4"/>
+      <c r="T136" s="5"/>
+      <c r="W136" s="5"/>
+      <c r="AJ136" s="8"/>
+      <c r="AM136" s="8"/>
+    </row>
+    <row r="137" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A137" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B137" s="4">
+        <v>580</v>
+      </c>
+      <c r="C137" s="4">
+        <v>579</v>
+      </c>
+      <c r="D137" s="4">
+        <v>13</v>
+      </c>
+      <c r="E137" s="9">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F137" s="4"/>
+      <c r="G137" s="4"/>
+      <c r="H137" s="4"/>
+      <c r="I137" s="4"/>
+      <c r="J137" s="4">
+        <v>443</v>
+      </c>
+      <c r="K137" s="4">
+        <v>12</v>
+      </c>
+      <c r="L137" s="4"/>
+      <c r="M137" s="4"/>
+      <c r="N137" s="4"/>
+      <c r="O137" s="4"/>
+      <c r="T137" s="5"/>
+      <c r="W137" s="5"/>
+      <c r="AJ137" s="8"/>
+      <c r="AM137" s="8"/>
+    </row>
+    <row r="138" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A138" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B138" s="4">
+        <v>51</v>
+      </c>
+      <c r="C138" s="4">
+        <v>51</v>
+      </c>
+      <c r="D138" s="4">
+        <v>1</v>
+      </c>
+      <c r="E138" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="F138" s="4"/>
+      <c r="G138" s="4"/>
+      <c r="H138" s="4"/>
+      <c r="I138" s="4"/>
+      <c r="J138" s="4">
+        <v>44</v>
+      </c>
+      <c r="K138" s="4">
+        <v>1</v>
+      </c>
+      <c r="L138" s="4"/>
+      <c r="M138" s="4"/>
+      <c r="N138" s="4"/>
+      <c r="O138" s="4"/>
+      <c r="T138" s="5"/>
+      <c r="W138" s="5"/>
+      <c r="AJ138" s="8"/>
+      <c r="AM138" s="8"/>
+    </row>
+    <row r="139" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A139" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B139" s="4">
         <v>58</v>
       </c>
-      <c r="E133" s="8">
-[...160 lines deleted...]
-      <c r="C138" s="3">
+      <c r="C139" s="4">
+        <v>57.6</v>
+      </c>
+      <c r="D139" s="4"/>
+      <c r="E139" s="9"/>
+      <c r="F139" s="4"/>
+      <c r="G139" s="4"/>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4"/>
+      <c r="J139" s="4">
         <v>54.6</v>
       </c>
-      <c r="D138" s="3"/>
-[...51 lines deleted...]
-      <c r="AM139" s="7"/>
+      <c r="K139" s="4"/>
+      <c r="L139" s="4"/>
+      <c r="M139" s="4"/>
+      <c r="N139" s="4"/>
+      <c r="O139" s="4"/>
+      <c r="T139" s="5"/>
+      <c r="W139" s="5"/>
+      <c r="AJ139" s="8"/>
+      <c r="AM139" s="8"/>
     </row>
     <row r="140" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A140" s="2" t="s">
-[...39 lines deleted...]
-      <c r="AM140" s="7"/>
+      <c r="A140" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B140" s="4">
+        <v>166</v>
+      </c>
+      <c r="C140" s="4">
+        <v>166</v>
+      </c>
+      <c r="D140" s="4">
+        <v>16</v>
+      </c>
+      <c r="E140" s="9">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="F140" s="4"/>
+      <c r="G140" s="4"/>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4"/>
+      <c r="J140" s="4">
+        <v>159</v>
+      </c>
+      <c r="K140" s="4">
+        <v>16</v>
+      </c>
+      <c r="L140" s="4"/>
+      <c r="M140" s="4"/>
+      <c r="N140" s="4"/>
+      <c r="O140" s="4"/>
+      <c r="T140" s="5"/>
+      <c r="W140" s="5"/>
+      <c r="AJ140" s="8"/>
+      <c r="AM140" s="8"/>
     </row>
     <row r="141" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B141" s="3">
-        <v>172</v>
+        <v>307</v>
       </c>
       <c r="C141" s="3">
-        <v>172</v>
+        <v>303.5</v>
       </c>
       <c r="D141" s="3">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8.1000000000000003E-2</v>
+        <v>18</v>
+      </c>
+      <c r="E141" s="6">
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="F141" s="3">
         <v>34</v>
       </c>
       <c r="G141" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H141" s="3">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="I141" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J141" s="3">
-        <v>32</v>
+        <v>125.5</v>
       </c>
       <c r="K141" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3"/>
       <c r="N141" s="3"/>
       <c r="O141" s="3"/>
-      <c r="T141" s="4"/>
-[...2 lines deleted...]
-      <c r="AM141" s="7"/>
+      <c r="T141" s="5"/>
+      <c r="W141" s="5"/>
+      <c r="AJ141" s="8"/>
+      <c r="AM141" s="8"/>
     </row>
     <row r="142" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A142" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B142" s="3">
+      <c r="A142" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B142" s="4">
+        <v>173</v>
+      </c>
+      <c r="C142" s="4">
+        <v>173</v>
+      </c>
+      <c r="D142" s="4">
+        <v>13</v>
+      </c>
+      <c r="E142" s="9">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="F142" s="4">
+        <v>34</v>
+      </c>
+      <c r="G142" s="4">
+        <v>3</v>
+      </c>
+      <c r="H142" s="4">
+        <v>106</v>
+      </c>
+      <c r="I142" s="4">
+        <v>7</v>
+      </c>
+      <c r="J142" s="4">
+        <v>32</v>
+      </c>
+      <c r="K142" s="4">
+        <v>3</v>
+      </c>
+      <c r="L142" s="4"/>
+      <c r="M142" s="4"/>
+      <c r="N142" s="4"/>
+      <c r="O142" s="4"/>
+      <c r="T142" s="5"/>
+      <c r="W142" s="5"/>
+      <c r="AJ142" s="8"/>
+      <c r="AM142" s="8"/>
+    </row>
+    <row r="143" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A143" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B143" s="4">
         <v>10</v>
       </c>
-      <c r="C142" s="3">
+      <c r="C143" s="4">
         <v>10</v>
       </c>
-      <c r="D142" s="3">
+      <c r="D143" s="4">
         <v>1</v>
       </c>
-      <c r="E142" s="8">
+      <c r="E143" s="9">
         <v>0.1</v>
       </c>
-      <c r="F142" s="3"/>
-[...1 lines deleted...]
-      <c r="H142" s="3">
+      <c r="F143" s="4"/>
+      <c r="G143" s="4"/>
+      <c r="H143" s="4">
         <v>9</v>
       </c>
-      <c r="I142" s="3">
+      <c r="I143" s="4">
         <v>1</v>
       </c>
-      <c r="J142" s="3">
+      <c r="J143" s="4">
         <v>1</v>
       </c>
-      <c r="K142" s="3"/>
-[...27 lines deleted...]
-      <c r="H143" s="3">
+      <c r="K143" s="4"/>
+      <c r="L143" s="4"/>
+      <c r="M143" s="4"/>
+      <c r="N143" s="4"/>
+      <c r="O143" s="4"/>
+      <c r="T143" s="5"/>
+      <c r="W143" s="5"/>
+      <c r="AJ143" s="8"/>
+      <c r="AM143" s="8"/>
+    </row>
+    <row r="144" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A144" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B144" s="4">
+        <v>82</v>
+      </c>
+      <c r="C144" s="4">
+        <v>78.5</v>
+      </c>
+      <c r="D144" s="4">
+        <v>2</v>
+      </c>
+      <c r="E144" s="9">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F144" s="4"/>
+      <c r="G144" s="4"/>
+      <c r="H144" s="4">
         <v>3</v>
       </c>
-      <c r="I143" s="3"/>
-[...19 lines deleted...]
-      <c r="B144" s="3">
+      <c r="I144" s="4"/>
+      <c r="J144" s="4">
+        <v>75.5</v>
+      </c>
+      <c r="K144" s="4">
+        <v>2</v>
+      </c>
+      <c r="L144" s="4"/>
+      <c r="M144" s="4"/>
+      <c r="N144" s="4"/>
+      <c r="O144" s="4"/>
+      <c r="T144" s="5"/>
+      <c r="W144" s="5"/>
+      <c r="AJ144" s="8"/>
+      <c r="AM144" s="8"/>
+    </row>
+    <row r="145" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A145" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B145" s="4">
         <v>12</v>
       </c>
-      <c r="C144" s="3">
+      <c r="C145" s="4">
         <v>12</v>
       </c>
-      <c r="D144" s="3">
+      <c r="D145" s="4">
         <v>1</v>
       </c>
-      <c r="E144" s="8">
+      <c r="E145" s="9">
         <v>8.3000000000000004E-2</v>
       </c>
-      <c r="F144" s="3"/>
-[...1 lines deleted...]
-      <c r="H144" s="3">
+      <c r="F145" s="4"/>
+      <c r="G145" s="4"/>
+      <c r="H145" s="4">
         <v>8</v>
       </c>
-      <c r="I144" s="3">
+      <c r="I145" s="4">
         <v>1</v>
       </c>
-      <c r="J144" s="3">
+      <c r="J145" s="4">
         <v>4</v>
       </c>
-      <c r="K144" s="3"/>
-[...13 lines deleted...]
-      <c r="B145" s="3">
+      <c r="K145" s="4"/>
+      <c r="L145" s="4"/>
+      <c r="M145" s="4"/>
+      <c r="N145" s="4"/>
+      <c r="O145" s="4"/>
+      <c r="T145" s="5"/>
+      <c r="W145" s="5"/>
+      <c r="AJ145" s="8"/>
+      <c r="AM145" s="8"/>
+    </row>
+    <row r="146" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A146" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B146" s="4">
         <v>30</v>
       </c>
-      <c r="C145" s="3">
+      <c r="C146" s="4">
         <v>30</v>
       </c>
-      <c r="D145" s="3">
+      <c r="D146" s="4">
         <v>1</v>
       </c>
-      <c r="E145" s="8">
+      <c r="E146" s="9">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="F145" s="3"/>
-[...1 lines deleted...]
-      <c r="H145" s="3">
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4">
         <v>17</v>
       </c>
-      <c r="I145" s="3"/>
-      <c r="J145" s="3">
+      <c r="I146" s="4"/>
+      <c r="J146" s="4">
         <v>13</v>
       </c>
-      <c r="K145" s="3">
+      <c r="K146" s="4">
         <v>1</v>
       </c>
-      <c r="L145" s="3"/>
-[...53 lines deleted...]
-      <c r="AM146" s="7"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="4"/>
+      <c r="N146" s="4"/>
+      <c r="O146" s="4"/>
+      <c r="T146" s="5"/>
+      <c r="W146" s="5"/>
+      <c r="AJ146" s="8"/>
+      <c r="AM146" s="8"/>
     </row>
     <row r="147" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B147" s="3">
-        <v>225</v>
+        <v>6427</v>
       </c>
       <c r="C147" s="3">
-        <v>225</v>
+        <v>6403.25</v>
       </c>
       <c r="D147" s="3">
-        <v>23</v>
-[...5 lines deleted...]
-      <c r="G147" s="3"/>
+        <v>798.5</v>
+      </c>
+      <c r="E147" s="6">
+        <v>0.125</v>
+      </c>
+      <c r="F147" s="3">
+        <v>12.5</v>
+      </c>
+      <c r="G147" s="3">
+        <v>3.5</v>
+      </c>
       <c r="H147" s="3">
-        <v>183</v>
+        <v>971.5</v>
       </c>
       <c r="I147" s="3">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="J147" s="3">
-        <v>42</v>
+        <v>2908.25</v>
       </c>
       <c r="K147" s="3">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="M147" s="3"/>
+        <v>254</v>
+      </c>
+      <c r="L147" s="3">
+        <v>1963</v>
+      </c>
+      <c r="M147" s="3">
+        <v>382</v>
+      </c>
       <c r="N147" s="3"/>
       <c r="O147" s="3"/>
-      <c r="T147" s="4"/>
-[...2 lines deleted...]
-      <c r="AM147" s="7"/>
+      <c r="T147" s="5"/>
+      <c r="W147" s="5"/>
+      <c r="AJ147" s="8"/>
+      <c r="AM147" s="8"/>
     </row>
     <row r="148" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A148" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B148" s="3">
+      <c r="A148" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B148" s="4">
+        <v>225</v>
+      </c>
+      <c r="C148" s="4">
+        <v>225</v>
+      </c>
+      <c r="D148" s="4">
+        <v>19</v>
+      </c>
+      <c r="E148" s="9">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="F148" s="4"/>
+      <c r="G148" s="4"/>
+      <c r="H148" s="4">
+        <v>183</v>
+      </c>
+      <c r="I148" s="4">
+        <v>17</v>
+      </c>
+      <c r="J148" s="4">
+        <v>42</v>
+      </c>
+      <c r="K148" s="4">
+        <v>2</v>
+      </c>
+      <c r="L148" s="4"/>
+      <c r="M148" s="4"/>
+      <c r="N148" s="4"/>
+      <c r="O148" s="4"/>
+      <c r="T148" s="5"/>
+      <c r="W148" s="5"/>
+      <c r="AJ148" s="8"/>
+      <c r="AM148" s="8"/>
+    </row>
+    <row r="149" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A149" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B149" s="4">
         <v>34</v>
       </c>
-      <c r="C148" s="3">
+      <c r="C149" s="4">
         <v>33.5</v>
       </c>
-      <c r="D148" s="3">
+      <c r="D149" s="4">
+        <v>2</v>
+      </c>
+      <c r="E149" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="F149" s="4"/>
+      <c r="G149" s="4"/>
+      <c r="H149" s="4">
+        <v>29.5</v>
+      </c>
+      <c r="I149" s="4">
+        <v>2</v>
+      </c>
+      <c r="J149" s="4">
+        <v>4</v>
+      </c>
+      <c r="K149" s="4"/>
+      <c r="L149" s="4"/>
+      <c r="M149" s="4"/>
+      <c r="N149" s="4"/>
+      <c r="O149" s="4"/>
+      <c r="T149" s="5"/>
+      <c r="W149" s="5"/>
+      <c r="AJ149" s="8"/>
+      <c r="AM149" s="8"/>
+    </row>
+    <row r="150" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A150" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B150" s="4">
+        <v>2392</v>
+      </c>
+      <c r="C150" s="4">
+        <v>2371.75</v>
+      </c>
+      <c r="D150" s="4">
+        <v>466.5</v>
+      </c>
+      <c r="E150" s="9">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="F150" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="G150" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="H150" s="4">
+        <v>22</v>
+      </c>
+      <c r="I150" s="4">
+        <v>4</v>
+      </c>
+      <c r="J150" s="4">
+        <v>375.25</v>
+      </c>
+      <c r="K150" s="4">
+        <v>77</v>
+      </c>
+      <c r="L150" s="4">
+        <v>1963</v>
+      </c>
+      <c r="M150" s="4">
+        <v>382</v>
+      </c>
+      <c r="N150" s="4"/>
+      <c r="O150" s="4"/>
+      <c r="T150" s="5"/>
+      <c r="W150" s="5"/>
+      <c r="AJ150" s="8"/>
+      <c r="AM150" s="8"/>
+    </row>
+    <row r="151" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B151" s="4">
+        <v>55</v>
+      </c>
+      <c r="C151" s="4">
+        <v>55</v>
+      </c>
+      <c r="D151" s="4">
+        <v>3</v>
+      </c>
+      <c r="E151" s="9">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F151" s="4"/>
+      <c r="G151" s="4"/>
+      <c r="H151" s="4">
+        <v>46</v>
+      </c>
+      <c r="I151" s="4">
+        <v>3</v>
+      </c>
+      <c r="J151" s="4">
+        <v>9</v>
+      </c>
+      <c r="K151" s="4"/>
+      <c r="L151" s="4"/>
+      <c r="M151" s="4"/>
+      <c r="N151" s="4"/>
+      <c r="O151" s="4"/>
+      <c r="T151" s="5"/>
+      <c r="W151" s="5"/>
+      <c r="AJ151" s="8"/>
+      <c r="AM151" s="8"/>
+    </row>
+    <row r="152" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A152" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B152" s="4">
+        <v>62</v>
+      </c>
+      <c r="C152" s="4">
+        <v>62</v>
+      </c>
+      <c r="D152" s="4">
+        <v>5</v>
+      </c>
+      <c r="E152" s="9">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="F152" s="4"/>
+      <c r="G152" s="4"/>
+      <c r="H152" s="4"/>
+      <c r="I152" s="4"/>
+      <c r="J152" s="4">
+        <v>62</v>
+      </c>
+      <c r="K152" s="4">
+        <v>5</v>
+      </c>
+      <c r="L152" s="4"/>
+      <c r="M152" s="4"/>
+      <c r="N152" s="4"/>
+      <c r="O152" s="4"/>
+      <c r="T152" s="5"/>
+      <c r="W152" s="5"/>
+      <c r="AJ152" s="8"/>
+      <c r="AM152" s="8"/>
+    </row>
+    <row r="153" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>161</v>
+      </c>
+      <c r="B153" s="4">
+        <v>24</v>
+      </c>
+      <c r="C153" s="4">
+        <v>24</v>
+      </c>
+      <c r="D153" s="4">
+        <v>14</v>
+      </c>
+      <c r="E153" s="9">
+        <v>0.58299999999999996</v>
+      </c>
+      <c r="F153" s="4"/>
+      <c r="G153" s="4"/>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
+      <c r="J153" s="4">
+        <v>23</v>
+      </c>
+      <c r="K153" s="4">
+        <v>14</v>
+      </c>
+      <c r="L153" s="4"/>
+      <c r="M153" s="4"/>
+      <c r="N153" s="4"/>
+      <c r="O153" s="4"/>
+      <c r="T153" s="5"/>
+      <c r="W153" s="5"/>
+      <c r="AJ153" s="8"/>
+      <c r="AM153" s="8"/>
+    </row>
+    <row r="154" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A154" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B154" s="4">
+        <v>2220</v>
+      </c>
+      <c r="C154" s="4">
+        <v>2219</v>
+      </c>
+      <c r="D154" s="4">
+        <v>202.5</v>
+      </c>
+      <c r="E154" s="9">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="F154" s="4">
         <v>1</v>
       </c>
-      <c r="E148" s="8">
-[...8 lines deleted...]
-      <c r="J148" s="3">
+      <c r="G154" s="4"/>
+      <c r="H154" s="4">
+        <v>38</v>
+      </c>
+      <c r="I154" s="4">
+        <v>2</v>
+      </c>
+      <c r="J154" s="4">
+        <v>1635</v>
+      </c>
+      <c r="K154" s="4">
+        <v>103.5</v>
+      </c>
+      <c r="L154" s="4"/>
+      <c r="M154" s="4"/>
+      <c r="N154" s="4"/>
+      <c r="O154" s="4"/>
+      <c r="T154" s="5"/>
+      <c r="W154" s="5"/>
+      <c r="AJ154" s="8"/>
+      <c r="AM154" s="8"/>
+    </row>
+    <row r="155" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A155" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B155" s="4">
+        <v>171</v>
+      </c>
+      <c r="C155" s="4">
+        <v>171</v>
+      </c>
+      <c r="D155" s="4">
+        <v>9</v>
+      </c>
+      <c r="E155" s="9">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F155" s="4"/>
+      <c r="G155" s="4"/>
+      <c r="H155" s="4">
+        <v>99</v>
+      </c>
+      <c r="I155" s="4">
+        <v>5</v>
+      </c>
+      <c r="J155" s="4">
+        <v>70</v>
+      </c>
+      <c r="K155" s="4">
         <v>4</v>
       </c>
-      <c r="K148" s="3">
+      <c r="L155" s="4"/>
+      <c r="M155" s="4"/>
+      <c r="N155" s="4"/>
+      <c r="O155" s="4"/>
+      <c r="T155" s="5"/>
+      <c r="W155" s="5"/>
+      <c r="AJ155" s="8"/>
+      <c r="AM155" s="8"/>
+    </row>
+    <row r="156" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A156" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B156" s="4">
+        <v>44</v>
+      </c>
+      <c r="C156" s="4">
+        <v>44</v>
+      </c>
+      <c r="D156" s="4">
         <v>1</v>
       </c>
-      <c r="L148" s="3"/>
-[...33 lines deleted...]
-      <c r="I149" s="3">
+      <c r="E156" s="9">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F156" s="4"/>
+      <c r="G156" s="4"/>
+      <c r="H156" s="4">
+        <v>31</v>
+      </c>
+      <c r="I156" s="4"/>
+      <c r="J156" s="4">
+        <v>13</v>
+      </c>
+      <c r="K156" s="4">
+        <v>1</v>
+      </c>
+      <c r="L156" s="4"/>
+      <c r="M156" s="4"/>
+      <c r="N156" s="4"/>
+      <c r="O156" s="4"/>
+      <c r="T156" s="5"/>
+      <c r="W156" s="5"/>
+      <c r="AJ156" s="8"/>
+      <c r="AM156" s="8"/>
+    </row>
+    <row r="157" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A157" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B157" s="4">
+        <v>458</v>
+      </c>
+      <c r="C157" s="4">
+        <v>456</v>
+      </c>
+      <c r="D157" s="4">
+        <v>23.5</v>
+      </c>
+      <c r="E157" s="9">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="F157" s="4"/>
+      <c r="G157" s="4"/>
+      <c r="H157" s="4">
+        <v>395</v>
+      </c>
+      <c r="I157" s="4">
+        <v>21</v>
+      </c>
+      <c r="J157" s="4">
+        <v>61</v>
+      </c>
+      <c r="K157" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="L157" s="4"/>
+      <c r="M157" s="4"/>
+      <c r="N157" s="4"/>
+      <c r="O157" s="4"/>
+      <c r="T157" s="5"/>
+      <c r="W157" s="5"/>
+      <c r="AJ157" s="8"/>
+      <c r="AM157" s="8"/>
+    </row>
+    <row r="158" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A158" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B158" s="4">
+        <v>53</v>
+      </c>
+      <c r="C158" s="4">
+        <v>53</v>
+      </c>
+      <c r="D158" s="4">
+        <v>6</v>
+      </c>
+      <c r="E158" s="9">
+        <v>0.113</v>
+      </c>
+      <c r="F158" s="4"/>
+      <c r="G158" s="4"/>
+      <c r="H158" s="4">
+        <v>8</v>
+      </c>
+      <c r="I158" s="4"/>
+      <c r="J158" s="4">
+        <v>45</v>
+      </c>
+      <c r="K158" s="4">
+        <v>6</v>
+      </c>
+      <c r="L158" s="4"/>
+      <c r="M158" s="4"/>
+      <c r="N158" s="4"/>
+      <c r="O158" s="4"/>
+      <c r="T158" s="5"/>
+      <c r="W158" s="5"/>
+      <c r="AJ158" s="8"/>
+      <c r="AM158" s="8"/>
+    </row>
+    <row r="159" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A159" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B159" s="4">
+        <v>44</v>
+      </c>
+      <c r="C159" s="4">
+        <v>44</v>
+      </c>
+      <c r="D159" s="4">
+        <v>4</v>
+      </c>
+      <c r="E159" s="9">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="F159" s="4"/>
+      <c r="G159" s="4"/>
+      <c r="H159" s="4">
+        <v>28</v>
+      </c>
+      <c r="I159" s="4">
         <v>3</v>
       </c>
-      <c r="J149" s="3">
-[...94 lines deleted...]
-      <c r="B152" s="3">
+      <c r="J159" s="4">
+        <v>16</v>
+      </c>
+      <c r="K159" s="4">
+        <v>1</v>
+      </c>
+      <c r="L159" s="4"/>
+      <c r="M159" s="4"/>
+      <c r="N159" s="4"/>
+      <c r="O159" s="4"/>
+      <c r="T159" s="5"/>
+      <c r="W159" s="5"/>
+      <c r="AJ159" s="8"/>
+      <c r="AM159" s="8"/>
+    </row>
+    <row r="160" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A160" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B160" s="4">
+        <v>645</v>
+      </c>
+      <c r="C160" s="4">
+        <v>645</v>
+      </c>
+      <c r="D160" s="4">
+        <v>43</v>
+      </c>
+      <c r="E160" s="9">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F160" s="4"/>
+      <c r="G160" s="4"/>
+      <c r="H160" s="4">
+        <v>92</v>
+      </c>
+      <c r="I160" s="4">
         <v>5</v>
       </c>
-      <c r="C152" s="3">
-[...41 lines deleted...]
-      <c r="H153" s="3">
+      <c r="J160" s="4">
+        <v>553</v>
+      </c>
+      <c r="K160" s="4">
         <v>38</v>
       </c>
-      <c r="I153" s="3">
-[...292 lines deleted...]
-      <c r="AM160" s="7"/>
+      <c r="L160" s="4"/>
+      <c r="M160" s="4"/>
+      <c r="N160" s="4"/>
+      <c r="O160" s="4"/>
+      <c r="T160" s="5"/>
+      <c r="W160" s="5"/>
+      <c r="AJ160" s="8"/>
+      <c r="AM160" s="8"/>
     </row>
     <row r="161" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B161" s="3">
-        <v>316</v>
+        <v>774</v>
       </c>
       <c r="C161" s="3">
-        <v>316</v>
+        <v>772.6</v>
       </c>
       <c r="D161" s="3">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>0.13600000000000001</v>
+        <v>63.5</v>
+      </c>
+      <c r="E161" s="6">
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="F161" s="3">
-        <v>60</v>
+        <v>52.6</v>
       </c>
       <c r="G161" s="3">
-        <v>15</v>
+        <v>6.5</v>
       </c>
       <c r="H161" s="3">
-        <v>200</v>
+        <v>314</v>
       </c>
       <c r="I161" s="3">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="J161" s="3">
-        <v>55</v>
+        <v>403</v>
       </c>
       <c r="K161" s="3">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="L161" s="3"/>
       <c r="M161" s="3"/>
       <c r="N161" s="3"/>
       <c r="O161" s="3"/>
-      <c r="T161" s="4"/>
-[...2 lines deleted...]
-      <c r="AM161" s="7"/>
+      <c r="T161" s="5"/>
+      <c r="W161" s="5"/>
+      <c r="AJ161" s="8"/>
+      <c r="AM161" s="8"/>
     </row>
     <row r="162" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A162" s="3" t="s">
-[...19 lines deleted...]
-      <c r="I162" s="3">
+      <c r="A162" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B162" s="4">
+        <v>306</v>
+      </c>
+      <c r="C162" s="4">
+        <v>305.10000000000002</v>
+      </c>
+      <c r="D162" s="4">
+        <v>27</v>
+      </c>
+      <c r="E162" s="9">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="F162" s="4">
+        <v>49.1</v>
+      </c>
+      <c r="G162" s="4">
+        <v>6</v>
+      </c>
+      <c r="H162" s="4">
+        <v>200</v>
+      </c>
+      <c r="I162" s="4">
+        <v>16</v>
+      </c>
+      <c r="J162" s="4">
+        <v>55</v>
+      </c>
+      <c r="K162" s="4">
         <v>5</v>
       </c>
-      <c r="J162" s="3">
+      <c r="L162" s="4"/>
+      <c r="M162" s="4"/>
+      <c r="N162" s="4"/>
+      <c r="O162" s="4"/>
+      <c r="T162" s="5"/>
+      <c r="W162" s="5"/>
+      <c r="AJ162" s="8"/>
+      <c r="AM162" s="8"/>
+    </row>
+    <row r="163" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A163" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B163" s="4">
+        <v>256</v>
+      </c>
+      <c r="C163" s="4">
+        <v>256</v>
+      </c>
+      <c r="D163" s="4">
+        <v>25</v>
+      </c>
+      <c r="E163" s="9">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="F163" s="4"/>
+      <c r="G163" s="4"/>
+      <c r="H163" s="4">
+        <v>81</v>
+      </c>
+      <c r="I163" s="4">
+        <v>6</v>
+      </c>
+      <c r="J163" s="4">
         <v>175</v>
       </c>
-      <c r="K162" s="3">
-[...15 lines deleted...]
-      <c r="B163" s="3">
+      <c r="K163" s="4">
+        <v>19</v>
+      </c>
+      <c r="L163" s="4"/>
+      <c r="M163" s="4"/>
+      <c r="N163" s="4"/>
+      <c r="O163" s="4"/>
+      <c r="T163" s="5"/>
+      <c r="W163" s="5"/>
+      <c r="AJ163" s="8"/>
+      <c r="AM163" s="8"/>
+    </row>
+    <row r="164" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A164" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B164" s="4">
         <v>56</v>
       </c>
-      <c r="C163" s="3">
+      <c r="C164" s="4">
         <v>56</v>
       </c>
-      <c r="D163" s="3">
+      <c r="D164" s="4">
         <v>4</v>
       </c>
-      <c r="E163" s="8">
+      <c r="E164" s="9">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="F163" s="3"/>
-[...3 lines deleted...]
-      <c r="J163" s="3">
+      <c r="F164" s="4"/>
+      <c r="G164" s="4"/>
+      <c r="H164" s="4"/>
+      <c r="I164" s="4"/>
+      <c r="J164" s="4">
         <v>54</v>
       </c>
-      <c r="K163" s="3">
+      <c r="K164" s="4">
         <v>4</v>
       </c>
-      <c r="L163" s="3"/>
-[...24 lines deleted...]
-      <c r="F164" s="3">
+      <c r="L164" s="4"/>
+      <c r="M164" s="4"/>
+      <c r="N164" s="4"/>
+      <c r="O164" s="4"/>
+      <c r="T164" s="5"/>
+      <c r="W164" s="5"/>
+      <c r="AJ164" s="8"/>
+      <c r="AM164" s="8"/>
+    </row>
+    <row r="165" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A165" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B165" s="4">
+        <v>156</v>
+      </c>
+      <c r="C165" s="4">
+        <v>155.5</v>
+      </c>
+      <c r="D165" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="E165" s="9">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="F165" s="4">
         <v>3.5</v>
       </c>
-      <c r="G164" s="3">
+      <c r="G165" s="4">
         <v>0.5</v>
       </c>
-      <c r="H164" s="3">
+      <c r="H165" s="4">
         <v>33</v>
       </c>
-      <c r="I164" s="3">
+      <c r="I165" s="4">
         <v>2</v>
       </c>
-      <c r="J164" s="3">
-[...55 lines deleted...]
-      <c r="AM165" s="7"/>
+      <c r="J165" s="4">
+        <v>119</v>
+      </c>
+      <c r="K165" s="4">
+        <v>5</v>
+      </c>
+      <c r="L165" s="4"/>
+      <c r="M165" s="4"/>
+      <c r="N165" s="4"/>
+      <c r="O165" s="4"/>
+      <c r="T165" s="5"/>
+      <c r="W165" s="5"/>
+      <c r="AJ165" s="8"/>
+      <c r="AM165" s="8"/>
     </row>
     <row r="166" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A166" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B166" s="3">
-        <v>171</v>
+        <v>6402</v>
       </c>
       <c r="C166" s="3">
-        <v>170.5</v>
+        <v>4527.4799999999996</v>
       </c>
       <c r="D166" s="3">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>0.16400000000000001</v>
+        <v>300.52499999999998</v>
+      </c>
+      <c r="E166" s="6">
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="F166" s="3">
         <v>12</v>
       </c>
       <c r="G166" s="3">
         <v>2</v>
       </c>
       <c r="H166" s="3">
-        <v>124</v>
+        <v>540</v>
       </c>
       <c r="I166" s="3">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="J166" s="3">
-        <v>29.5</v>
+        <v>3969.48</v>
       </c>
       <c r="K166" s="3">
-        <v>3</v>
+        <v>245.52500000000001</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3"/>
       <c r="N166" s="3"/>
       <c r="O166" s="3"/>
-      <c r="T166" s="4"/>
-[...2 lines deleted...]
-      <c r="AM166" s="7"/>
+      <c r="T166" s="5"/>
+      <c r="W166" s="5"/>
+      <c r="AJ166" s="8"/>
+      <c r="AM166" s="8"/>
     </row>
     <row r="167" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A167" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B167" s="3">
+      <c r="A167" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B167" s="4">
+        <v>171</v>
+      </c>
+      <c r="C167" s="4">
+        <v>170.5</v>
+      </c>
+      <c r="D167" s="4">
+        <v>26</v>
+      </c>
+      <c r="E167" s="9">
+        <v>0.152</v>
+      </c>
+      <c r="F167" s="4">
+        <v>12</v>
+      </c>
+      <c r="G167" s="4">
+        <v>2</v>
+      </c>
+      <c r="H167" s="4">
+        <v>124</v>
+      </c>
+      <c r="I167" s="4">
+        <v>22</v>
+      </c>
+      <c r="J167" s="4">
+        <v>28.5</v>
+      </c>
+      <c r="K167" s="4">
+        <v>2</v>
+      </c>
+      <c r="L167" s="4"/>
+      <c r="M167" s="4"/>
+      <c r="N167" s="4"/>
+      <c r="O167" s="4"/>
+      <c r="T167" s="5"/>
+      <c r="W167" s="5"/>
+      <c r="AJ167" s="8"/>
+      <c r="AM167" s="8"/>
+    </row>
+    <row r="168" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A168" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B168" s="4">
         <v>11</v>
       </c>
-      <c r="C167" s="3">
+      <c r="C168" s="4">
         <v>10</v>
       </c>
-      <c r="D167" s="3"/>
-[...3 lines deleted...]
-      <c r="H167" s="3">
+      <c r="D168" s="4"/>
+      <c r="E168" s="9"/>
+      <c r="F168" s="4"/>
+      <c r="G168" s="4"/>
+      <c r="H168" s="4">
         <v>5</v>
       </c>
-      <c r="I167" s="3"/>
-      <c r="J167" s="3">
+      <c r="I168" s="4"/>
+      <c r="J168" s="4">
         <v>5</v>
       </c>
-      <c r="K167" s="3"/>
-[...13 lines deleted...]
-      <c r="B168" s="3">
+      <c r="K168" s="4"/>
+      <c r="L168" s="4"/>
+      <c r="M168" s="4"/>
+      <c r="N168" s="4"/>
+      <c r="O168" s="4"/>
+      <c r="T168" s="5"/>
+      <c r="W168" s="5"/>
+      <c r="AJ168" s="8"/>
+      <c r="AM168" s="8"/>
+    </row>
+    <row r="169" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A169" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B169" s="4">
         <v>210</v>
       </c>
-      <c r="C168" s="3">
+      <c r="C169" s="4">
         <v>207</v>
       </c>
-      <c r="D168" s="3">
-[...7 lines deleted...]
-      <c r="H168" s="3">
+      <c r="D169" s="4">
+        <v>16.5</v>
+      </c>
+      <c r="E169" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="F169" s="4"/>
+      <c r="G169" s="4"/>
+      <c r="H169" s="4">
         <v>132</v>
       </c>
-      <c r="I168" s="3">
-[...2 lines deleted...]
-      <c r="J168" s="3">
+      <c r="I169" s="4">
+        <v>9</v>
+      </c>
+      <c r="J169" s="4">
         <v>75</v>
       </c>
-      <c r="K168" s="3">
-[...46 lines deleted...]
-      <c r="AM169" s="7"/>
+      <c r="K169" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="L169" s="4"/>
+      <c r="M169" s="4"/>
+      <c r="N169" s="4"/>
+      <c r="O169" s="4"/>
+      <c r="T169" s="5"/>
+      <c r="W169" s="5"/>
+      <c r="AJ169" s="8"/>
+      <c r="AM169" s="8"/>
     </row>
     <row r="170" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A170" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B170" s="3">
+      <c r="A170" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B170" s="4">
+        <v>5085</v>
+      </c>
+      <c r="C170" s="4">
+        <v>3229.48</v>
+      </c>
+      <c r="D170" s="4">
+        <v>197.52500000000001</v>
+      </c>
+      <c r="E170" s="9">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F170" s="4"/>
+      <c r="G170" s="4"/>
+      <c r="H170" s="4">
+        <v>16</v>
+      </c>
+      <c r="I170" s="4">
+        <v>2</v>
+      </c>
+      <c r="J170" s="4">
+        <v>3213.48</v>
+      </c>
+      <c r="K170" s="4">
+        <v>195.52500000000001</v>
+      </c>
+      <c r="L170" s="4"/>
+      <c r="M170" s="4"/>
+      <c r="N170" s="4"/>
+      <c r="O170" s="4"/>
+      <c r="T170" s="5"/>
+      <c r="W170" s="5"/>
+      <c r="AJ170" s="8"/>
+      <c r="AM170" s="8"/>
+    </row>
+    <row r="171" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A171" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="B171" s="4">
         <v>71</v>
       </c>
-      <c r="C170" s="3">
+      <c r="C171" s="4">
         <v>65</v>
       </c>
-      <c r="D170" s="3">
+      <c r="D171" s="4">
         <v>5</v>
       </c>
-      <c r="E170" s="8">
+      <c r="E171" s="9">
         <v>7.6999999999999999E-2</v>
       </c>
-      <c r="F170" s="3"/>
-[...3 lines deleted...]
-      <c r="J170" s="3">
+      <c r="F171" s="4"/>
+      <c r="G171" s="4"/>
+      <c r="H171" s="4"/>
+      <c r="I171" s="4"/>
+      <c r="J171" s="4">
         <v>65</v>
       </c>
-      <c r="K170" s="3">
+      <c r="K171" s="4">
         <v>5</v>
       </c>
-      <c r="L170" s="3"/>
-[...12 lines deleted...]
-      <c r="B171" s="3">
+      <c r="L171" s="4"/>
+      <c r="M171" s="4"/>
+      <c r="N171" s="4"/>
+      <c r="O171" s="4"/>
+      <c r="T171" s="5"/>
+      <c r="W171" s="5"/>
+      <c r="AJ171" s="8"/>
+      <c r="AM171" s="8"/>
+    </row>
+    <row r="172" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A172" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="B172" s="4">
+        <v>160</v>
+      </c>
+      <c r="C172" s="4">
         <v>158</v>
       </c>
-      <c r="C171" s="3">
-[...10 lines deleted...]
-      <c r="H171" s="3">
+      <c r="D172" s="4">
+        <v>16</v>
+      </c>
+      <c r="E172" s="9">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="F172" s="4"/>
+      <c r="G172" s="4"/>
+      <c r="H172" s="4">
         <v>24</v>
       </c>
-      <c r="I171" s="3">
+      <c r="I172" s="4">
         <v>5</v>
       </c>
-      <c r="J171" s="3">
-[...32 lines deleted...]
-      <c r="H172" s="3">
+      <c r="J172" s="4">
+        <v>134</v>
+      </c>
+      <c r="K172" s="4">
+        <v>11</v>
+      </c>
+      <c r="L172" s="4"/>
+      <c r="M172" s="4"/>
+      <c r="N172" s="4"/>
+      <c r="O172" s="4"/>
+      <c r="T172" s="5"/>
+      <c r="W172" s="5"/>
+      <c r="AJ172" s="8"/>
+      <c r="AM172" s="8"/>
+    </row>
+    <row r="173" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A173" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="B173" s="4">
+        <v>192</v>
+      </c>
+      <c r="C173" s="4">
+        <v>187</v>
+      </c>
+      <c r="D173" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="E173" s="9">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F173" s="4"/>
+      <c r="G173" s="4"/>
+      <c r="H173" s="4">
         <v>5</v>
       </c>
-      <c r="I172" s="3"/>
-      <c r="J172" s="3">
+      <c r="I173" s="4"/>
+      <c r="J173" s="4">
+        <v>182</v>
+      </c>
+      <c r="K173" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="L173" s="4"/>
+      <c r="M173" s="4"/>
+      <c r="N173" s="4"/>
+      <c r="O173" s="4"/>
+      <c r="T173" s="5"/>
+      <c r="W173" s="5"/>
+      <c r="AJ173" s="8"/>
+      <c r="AM173" s="8"/>
+    </row>
+    <row r="174" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A174" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B174" s="4">
+        <v>164</v>
+      </c>
+      <c r="C174" s="4">
+        <v>164</v>
+      </c>
+      <c r="D174" s="4">
+        <v>19</v>
+      </c>
+      <c r="E174" s="9">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="F174" s="4"/>
+      <c r="G174" s="4"/>
+      <c r="H174" s="4">
+        <v>22</v>
+      </c>
+      <c r="I174" s="4">
+        <v>3</v>
+      </c>
+      <c r="J174" s="4">
+        <v>142</v>
+      </c>
+      <c r="K174" s="4">
+        <v>16</v>
+      </c>
+      <c r="L174" s="4"/>
+      <c r="M174" s="4"/>
+      <c r="N174" s="4"/>
+      <c r="O174" s="4"/>
+      <c r="T174" s="5"/>
+      <c r="W174" s="5"/>
+      <c r="AJ174" s="8"/>
+      <c r="AM174" s="8"/>
+    </row>
+    <row r="175" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A175" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B175" s="4">
         <v>184</v>
       </c>
-      <c r="K172" s="3">
-[...93 lines deleted...]
-      <c r="B175" s="3">
+      <c r="C175" s="4">
+        <v>182.5</v>
+      </c>
+      <c r="D175" s="4">
+        <v>8</v>
+      </c>
+      <c r="E175" s="9">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="F175" s="4"/>
+      <c r="G175" s="4"/>
+      <c r="H175" s="4">
+        <v>117</v>
+      </c>
+      <c r="I175" s="4">
+        <v>6</v>
+      </c>
+      <c r="J175" s="4">
+        <v>65.5</v>
+      </c>
+      <c r="K175" s="4">
+        <v>2</v>
+      </c>
+      <c r="L175" s="4"/>
+      <c r="M175" s="4"/>
+      <c r="N175" s="4"/>
+      <c r="O175" s="4"/>
+      <c r="T175" s="5"/>
+      <c r="W175" s="5"/>
+      <c r="AJ175" s="8"/>
+      <c r="AM175" s="8"/>
+    </row>
+    <row r="176" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A176" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B176" s="4">
         <v>154</v>
       </c>
-      <c r="C175" s="3">
+      <c r="C176" s="4">
         <v>154</v>
       </c>
-      <c r="D175" s="3">
-[...67 lines deleted...]
-      <c r="AM176" s="7"/>
+      <c r="D176" s="4">
+        <v>6</v>
+      </c>
+      <c r="E176" s="9">
+        <v>3.9E-2</v>
+      </c>
+      <c r="F176" s="4"/>
+      <c r="G176" s="4"/>
+      <c r="H176" s="4">
+        <v>95</v>
+      </c>
+      <c r="I176" s="4">
+        <v>6</v>
+      </c>
+      <c r="J176" s="4">
+        <v>59</v>
+      </c>
+      <c r="K176" s="4"/>
+      <c r="L176" s="4"/>
+      <c r="M176" s="4"/>
+      <c r="N176" s="4"/>
+      <c r="O176" s="4"/>
+      <c r="T176" s="5"/>
+      <c r="W176" s="5"/>
+      <c r="AJ176" s="8"/>
+      <c r="AM176" s="8"/>
     </row>
     <row r="177" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A177" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B177" s="3">
-        <v>239</v>
+        <v>2627</v>
       </c>
       <c r="C177" s="3">
-        <v>239</v>
+        <v>2619</v>
       </c>
       <c r="D177" s="3">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>6.7000000000000004E-2</v>
+        <v>149</v>
+      </c>
+      <c r="E177" s="6">
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3">
-        <v>209</v>
+        <v>1786</v>
       </c>
       <c r="I177" s="3">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="J177" s="3">
-        <v>25</v>
+        <v>828</v>
       </c>
       <c r="K177" s="3">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3"/>
-      <c r="N177" s="3"/>
-[...4 lines deleted...]
-      <c r="AM177" s="7"/>
+      <c r="N177" s="3">
+        <v>342</v>
+      </c>
+      <c r="O177" s="3">
+        <v>44</v>
+      </c>
+      <c r="T177" s="5"/>
+      <c r="W177" s="5"/>
+      <c r="AJ177" s="8"/>
+      <c r="AM177" s="8"/>
     </row>
     <row r="178" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A178" s="3" t="s">
-[...35 lines deleted...]
-      <c r="AM178" s="7"/>
+      <c r="A178" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B178" s="4">
+        <v>239</v>
+      </c>
+      <c r="C178" s="4">
+        <v>239</v>
+      </c>
+      <c r="D178" s="4">
+        <v>14</v>
+      </c>
+      <c r="E178" s="9">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="F178" s="4"/>
+      <c r="G178" s="4"/>
+      <c r="H178" s="4">
+        <v>212</v>
+      </c>
+      <c r="I178" s="4">
+        <v>13</v>
+      </c>
+      <c r="J178" s="4">
+        <v>22</v>
+      </c>
+      <c r="K178" s="4">
+        <v>1</v>
+      </c>
+      <c r="L178" s="4"/>
+      <c r="M178" s="4"/>
+      <c r="N178" s="4"/>
+      <c r="O178" s="4"/>
+      <c r="T178" s="5"/>
+      <c r="W178" s="5"/>
+      <c r="AJ178" s="8"/>
+      <c r="AM178" s="8"/>
     </row>
     <row r="179" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A179" s="3" t="s">
-[...35 lines deleted...]
-      <c r="AM179" s="7"/>
+      <c r="A179" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B179" s="4">
+        <v>633</v>
+      </c>
+      <c r="C179" s="4">
+        <v>633</v>
+      </c>
+      <c r="D179" s="4">
+        <v>15</v>
+      </c>
+      <c r="E179" s="9">
+        <v>2.4E-2</v>
+      </c>
+      <c r="F179" s="4"/>
+      <c r="G179" s="4"/>
+      <c r="H179" s="4">
+        <v>526</v>
+      </c>
+      <c r="I179" s="4">
+        <v>12</v>
+      </c>
+      <c r="J179" s="4">
+        <v>107</v>
+      </c>
+      <c r="K179" s="4">
+        <v>3</v>
+      </c>
+      <c r="L179" s="4"/>
+      <c r="M179" s="4"/>
+      <c r="N179" s="4"/>
+      <c r="O179" s="4"/>
+      <c r="T179" s="5"/>
+      <c r="W179" s="5"/>
+      <c r="AJ179" s="8"/>
+      <c r="AM179" s="8"/>
     </row>
     <row r="180" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A180" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B180" s="3">
+      <c r="A180" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B180" s="4">
+        <v>569</v>
+      </c>
+      <c r="C180" s="4">
+        <v>565</v>
+      </c>
+      <c r="D180" s="4">
+        <v>32</v>
+      </c>
+      <c r="E180" s="9">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F180" s="4"/>
+      <c r="G180" s="4"/>
+      <c r="H180" s="4">
+        <v>394</v>
+      </c>
+      <c r="I180" s="4">
+        <v>25</v>
+      </c>
+      <c r="J180" s="4">
+        <v>171</v>
+      </c>
+      <c r="K180" s="4">
+        <v>7</v>
+      </c>
+      <c r="L180" s="4"/>
+      <c r="M180" s="4"/>
+      <c r="N180" s="4"/>
+      <c r="O180" s="4"/>
+      <c r="T180" s="5"/>
+      <c r="W180" s="5"/>
+      <c r="AJ180" s="8"/>
+      <c r="AM180" s="8"/>
+    </row>
+    <row r="181" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A181" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B181" s="4">
         <v>215</v>
       </c>
-      <c r="C180" s="3">
+      <c r="C181" s="4">
         <v>215</v>
       </c>
-      <c r="D180" s="3">
-[...46 lines deleted...]
-      <c r="H181" s="3">
+      <c r="D181" s="4">
+        <v>16</v>
+      </c>
+      <c r="E181" s="9">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="F181" s="4"/>
+      <c r="G181" s="4"/>
+      <c r="H181" s="4">
+        <v>147</v>
+      </c>
+      <c r="I181" s="4">
+        <v>10</v>
+      </c>
+      <c r="J181" s="4">
+        <v>68</v>
+      </c>
+      <c r="K181" s="4">
+        <v>6</v>
+      </c>
+      <c r="L181" s="4"/>
+      <c r="M181" s="4"/>
+      <c r="N181" s="4"/>
+      <c r="O181" s="4"/>
+      <c r="T181" s="5"/>
+      <c r="W181" s="5"/>
+      <c r="AJ181" s="8"/>
+      <c r="AM181" s="8"/>
+    </row>
+    <row r="182" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A182" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B182" s="4">
+        <v>892</v>
+      </c>
+      <c r="C182" s="4">
+        <v>888</v>
+      </c>
+      <c r="D182" s="4">
+        <v>71</v>
+      </c>
+      <c r="E182" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="F182" s="4"/>
+      <c r="G182" s="4"/>
+      <c r="H182" s="4">
         <v>450</v>
       </c>
-      <c r="I181" s="3">
+      <c r="I182" s="4">
         <v>15</v>
       </c>
-      <c r="J181" s="3">
-[...7 lines deleted...]
-      <c r="N181" s="3">
+      <c r="J182" s="4">
+        <v>438</v>
+      </c>
+      <c r="K182" s="4">
+        <v>56</v>
+      </c>
+      <c r="L182" s="4"/>
+      <c r="M182" s="4"/>
+      <c r="N182" s="4">
         <v>342</v>
       </c>
-      <c r="O181" s="3">
-[...25 lines deleted...]
-      <c r="H182" s="3">
+      <c r="O182" s="4">
+        <v>44</v>
+      </c>
+      <c r="T182" s="5"/>
+      <c r="W182" s="5"/>
+      <c r="AJ182" s="8"/>
+      <c r="AM182" s="8"/>
+    </row>
+    <row r="183" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A183" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B183" s="4">
+        <v>79</v>
+      </c>
+      <c r="C183" s="4">
+        <v>79</v>
+      </c>
+      <c r="D183" s="4">
+        <v>1</v>
+      </c>
+      <c r="E183" s="9">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F183" s="4"/>
+      <c r="G183" s="4"/>
+      <c r="H183" s="4">
         <v>57</v>
       </c>
-      <c r="I182" s="3">
+      <c r="I183" s="4">
         <v>1</v>
       </c>
-      <c r="J182" s="3">
-[...65 lines deleted...]
-        <f>SUM(N8:N181)/2</f>
+      <c r="J183" s="4">
+        <v>22</v>
+      </c>
+      <c r="K183" s="4"/>
+      <c r="L183" s="4"/>
+      <c r="M183" s="4"/>
+      <c r="N183" s="4"/>
+      <c r="O183" s="4"/>
+      <c r="T183" s="5"/>
+      <c r="W183" s="5"/>
+      <c r="AJ183" s="8"/>
+      <c r="AM183" s="8"/>
+    </row>
+    <row r="184" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A184" s="4"/>
+      <c r="B184" s="3">
+        <f>SUM(B8:B183)/2</f>
+        <v>53260</v>
+      </c>
+      <c r="C184" s="3">
+        <f>SUM(C8:C183)/2</f>
+        <v>50890.100000000006</v>
+      </c>
+      <c r="D184" s="3">
+        <f>SUM(D8:D183)/2</f>
+        <v>4746.5499999999993</v>
+      </c>
+      <c r="E184" s="6">
+        <f>D184/C184</f>
+        <v>9.3270596835140801E-2</v>
+      </c>
+      <c r="F184" s="3">
+        <f t="shared" ref="F184:M184" si="5">SUM(F8:F183)/2</f>
+        <v>1135.0499999999997</v>
+      </c>
+      <c r="G184" s="3">
+        <f t="shared" si="5"/>
+        <v>139.80000000000001</v>
+      </c>
+      <c r="H184" s="3">
+        <f t="shared" si="5"/>
+        <v>11922.8</v>
+      </c>
+      <c r="I184" s="3">
+        <f t="shared" si="5"/>
+        <v>650.25</v>
+      </c>
+      <c r="J184" s="3">
+        <f t="shared" si="5"/>
+        <v>22616.640000000003</v>
+      </c>
+      <c r="K184" s="3">
+        <f t="shared" si="5"/>
+        <v>1483.5000000000002</v>
+      </c>
+      <c r="L184" s="3">
+        <f t="shared" si="5"/>
+        <v>13186</v>
+      </c>
+      <c r="M184" s="3">
+        <f t="shared" si="5"/>
+        <v>2260</v>
+      </c>
+      <c r="N184" s="3">
+        <f>SUM(N8:N182)/2</f>
         <v>342</v>
       </c>
-      <c r="O183" s="2">
-[...27 lines deleted...]
-      <c r="AM184" s="7"/>
+      <c r="O184" s="3">
+        <f>SUM(O8:O182)/2</f>
+        <v>44</v>
+      </c>
+      <c r="T184" s="5"/>
+      <c r="W184" s="5"/>
+      <c r="AJ184" s="8"/>
+      <c r="AM184" s="8"/>
     </row>
     <row r="185" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A185" s="11"/>
-[...17 lines deleted...]
-      <c r="AM185" s="7"/>
+      <c r="L185" s="5"/>
+      <c r="T185" s="5"/>
+      <c r="W185" s="5"/>
     </row>
     <row r="186" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L186" s="4"/>
-[...1 lines deleted...]
-      <c r="W186" s="4"/>
+      <c r="L186" s="5"/>
+      <c r="T186" s="5"/>
+      <c r="W186" s="5"/>
     </row>
     <row r="187" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L187" s="4"/>
-[...1 lines deleted...]
-      <c r="W187" s="4"/>
+      <c r="A187" t="s">
+        <v>192</v>
+      </c>
+      <c r="L187" s="5"/>
+      <c r="T187" s="5"/>
+      <c r="W187" s="5"/>
     </row>
     <row r="188" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A188" t="s">
-[...4 lines deleted...]
-      <c r="W188" s="4"/>
+      <c r="L188" s="5"/>
+      <c r="T188" s="5"/>
+      <c r="W188" s="5"/>
     </row>
     <row r="189" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L189" s="4"/>
-[...1 lines deleted...]
-      <c r="W189" s="4"/>
+      <c r="A189" t="s">
+        <v>196</v>
+      </c>
+      <c r="L189" s="5"/>
+      <c r="T189" s="5"/>
+      <c r="W189" s="5"/>
     </row>
     <row r="190" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="A190" t="s">
-[...4 lines deleted...]
-      <c r="W190" s="4"/>
+      <c r="L190" s="5"/>
+      <c r="T190" s="5"/>
+      <c r="W190" s="5"/>
     </row>
     <row r="191" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L191" s="4"/>
-[...1 lines deleted...]
-      <c r="W191" s="4"/>
+      <c r="A191" t="s">
+        <v>197</v>
+      </c>
+      <c r="L191" s="5"/>
+      <c r="T191" s="5"/>
+      <c r="W191" s="5"/>
     </row>
     <row r="192" spans="1:39" x14ac:dyDescent="0.25">
-      <c r="L192" s="4"/>
-[...1 lines deleted...]
-      <c r="W192" s="4"/>
+      <c r="A192" t="s">
+        <v>198</v>
+      </c>
+      <c r="L192" s="5"/>
+      <c r="T192" s="5"/>
+      <c r="W192" s="5"/>
     </row>
     <row r="193" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L193" s="4"/>
-[...1 lines deleted...]
-      <c r="W193" s="4"/>
+      <c r="L193" s="5"/>
+      <c r="T193" s="5"/>
+      <c r="W193" s="5"/>
     </row>
     <row r="194" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L194" s="4"/>
-[...1 lines deleted...]
-      <c r="W194" s="4"/>
+      <c r="L194" s="5"/>
+      <c r="T194" s="5"/>
+      <c r="W194" s="5"/>
     </row>
     <row r="195" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L195" s="4"/>
-[...1 lines deleted...]
-      <c r="W195" s="4"/>
+      <c r="L195" s="5"/>
+      <c r="T195" s="5"/>
+      <c r="W195" s="5"/>
     </row>
     <row r="196" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L196" s="4"/>
-[...1 lines deleted...]
-      <c r="W196" s="4"/>
+      <c r="L196" s="5"/>
+      <c r="T196" s="5"/>
+      <c r="W196" s="5"/>
     </row>
     <row r="197" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L197" s="4"/>
-[...1 lines deleted...]
-      <c r="W197" s="4"/>
+      <c r="L197" s="5"/>
+      <c r="T197" s="5"/>
+      <c r="W197" s="5"/>
     </row>
     <row r="198" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L198" s="4"/>
-[...1 lines deleted...]
-      <c r="W198" s="4"/>
+      <c r="L198" s="5"/>
+      <c r="T198" s="5"/>
+      <c r="W198" s="5"/>
     </row>
     <row r="199" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L199" s="4"/>
-[...1 lines deleted...]
-      <c r="W199" s="4"/>
+      <c r="L199" s="5"/>
+      <c r="T199" s="5"/>
+      <c r="W199" s="5"/>
     </row>
     <row r="200" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L200" s="4"/>
-[...1 lines deleted...]
-      <c r="W200" s="4"/>
+      <c r="L200" s="5"/>
+      <c r="T200" s="5"/>
+      <c r="W200" s="5"/>
     </row>
     <row r="201" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L201" s="4"/>
-[...1 lines deleted...]
-      <c r="W201" s="4"/>
+      <c r="L201" s="5"/>
+      <c r="T201" s="5"/>
+      <c r="W201" s="5"/>
     </row>
     <row r="202" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L202" s="4"/>
-[...1 lines deleted...]
-      <c r="W202" s="4"/>
+      <c r="L202" s="5"/>
+      <c r="T202" s="5"/>
+      <c r="W202" s="5"/>
     </row>
     <row r="203" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L203" s="4"/>
-[...1 lines deleted...]
-      <c r="W203" s="4"/>
+      <c r="L203" s="5"/>
+      <c r="T203" s="5"/>
+      <c r="W203" s="5"/>
     </row>
     <row r="204" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L204" s="4"/>
-[...1 lines deleted...]
-      <c r="W204" s="4"/>
+      <c r="L204" s="5"/>
+      <c r="T204" s="5"/>
+      <c r="W204" s="5"/>
     </row>
     <row r="205" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L205" s="4"/>
-[...1 lines deleted...]
-      <c r="W205" s="4"/>
+      <c r="L205" s="5"/>
+      <c r="T205" s="5"/>
+      <c r="W205" s="5"/>
     </row>
     <row r="206" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L206" s="4"/>
-[...1 lines deleted...]
-      <c r="W206" s="4"/>
+      <c r="L206" s="5"/>
+      <c r="T206" s="5"/>
+      <c r="W206" s="5"/>
     </row>
     <row r="207" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L207" s="4"/>
-[...1 lines deleted...]
-      <c r="W207" s="4"/>
+      <c r="L207" s="5"/>
+      <c r="T207" s="5"/>
+      <c r="W207" s="5"/>
     </row>
     <row r="208" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L208" s="4"/>
-[...1 lines deleted...]
-      <c r="W208" s="4"/>
+      <c r="L208" s="5"/>
+      <c r="T208" s="5"/>
+      <c r="W208" s="5"/>
     </row>
     <row r="209" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L209" s="4"/>
-[...1 lines deleted...]
-      <c r="W209" s="4"/>
+      <c r="L209" s="5"/>
+      <c r="T209" s="5"/>
+      <c r="W209" s="5"/>
     </row>
     <row r="210" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L210" s="4"/>
-[...1 lines deleted...]
-      <c r="W210" s="4"/>
+      <c r="L210" s="5"/>
+      <c r="T210" s="5"/>
+      <c r="W210" s="5"/>
     </row>
     <row r="211" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L211" s="4"/>
-[...1 lines deleted...]
-      <c r="W211" s="4"/>
+      <c r="L211" s="5"/>
+      <c r="T211" s="5"/>
+      <c r="W211" s="5"/>
     </row>
     <row r="212" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L212" s="4"/>
-[...1 lines deleted...]
-      <c r="W212" s="4"/>
+      <c r="L212" s="5"/>
+      <c r="T212" s="5"/>
+      <c r="W212" s="5"/>
     </row>
     <row r="213" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L213" s="4"/>
-[...1 lines deleted...]
-      <c r="W213" s="4"/>
+      <c r="L213" s="5"/>
     </row>
     <row r="214" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L214" s="4"/>
+      <c r="L214" s="5"/>
     </row>
     <row r="215" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L215" s="4"/>
+      <c r="L215" s="5"/>
     </row>
     <row r="216" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L216" s="4"/>
+      <c r="L216" s="5"/>
+      <c r="O216" s="5"/>
     </row>
     <row r="217" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L217" s="4"/>
-      <c r="O217" s="4"/>
+      <c r="L217" s="5"/>
+      <c r="O217" s="5"/>
     </row>
     <row r="218" spans="12:23" x14ac:dyDescent="0.25">
-      <c r="L218" s="4"/>
-[...4 lines deleted...]
-      <c r="O219" s="4"/>
+      <c r="L218" s="5"/>
+      <c r="O218" s="5"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A136:E144">
-    <sortCondition ref="A136:A144"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A137:E145">
+    <sortCondition ref="A137:A145"/>
   </sortState>
   <mergeCells count="6">
     <mergeCell ref="E6:E7"/>
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A2:B2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <conditionalFormatting sqref="E160">
+  <conditionalFormatting sqref="E161">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E161:E185 E8:E159">
+  <conditionalFormatting sqref="E162:E184 E8:E160">
     <cfRule type="dataBar" priority="303">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{90BE72F1-0197-40C4-9CF6-65664247F9A4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{DEE121B0-9B5D-40CD-8EBC-9BA9E2CE59F9}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>E160</xm:sqref>
+          <xm:sqref>E161</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{90BE72F1-0197-40C4-9CF6-65664247F9A4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>E161:E185 E8:E159</xm:sqref>
+          <xm:sqref>E162:E184 E8:E160</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="033a67f2-3785-426e-bf85-e3f672621421" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12328f90-f97d-423e-a295-a81045c704af">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8511,81 +8507,81 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F712C6-75FF-4190-8C4A-EDB546F141B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F6AB421-3FEA-496B-9BA2-175F416A006C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
     <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2452ADC-DCD2-4432-891B-F641EFE14487}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD27EB26-1A65-4F2C-9297-D9C8231844A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="12328f90-f97d-423e-a295-a81045c704af"/>
     <ds:schemaRef ds:uri="033a67f2-3785-426e-bf85-e3f672621421"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF26801C-A762-4480-9DB5-0159815D3DA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74AB3BEB-E417-49D5-9910-F858A3B281E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c9e176a8-1567-403a-861e-2ddcf9359962}" enabled="0" method="" siteId="{c9e176a8-1567-403a-861e-2ddcf9359962}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>