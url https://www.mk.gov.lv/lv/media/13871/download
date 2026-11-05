--- v0 (2025-10-05)
+++ v1 (2026-11-05)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C12FE7F" w14:textId="181D0B67" w:rsidR="00FC722B" w:rsidRDefault="00FC722B" w:rsidP="00FC722B">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
           <w:tab w:val="left" w:pos="6100"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00471461">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007066C2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>UZ</w:t>
       </w:r>
       <w:r w:rsidR="007066C2" w:rsidRPr="00471461">
         <w:rPr>
@@ -280,62 +281,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valsts kanceleja</w:t>
       </w:r>
       <w:r w:rsidR="00B23FA6" w:rsidRPr="00DA2A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236827FC" w14:textId="2239DBB2" w:rsidR="00B23FA6" w:rsidRDefault="00000000" w:rsidP="007644CD">
+    <w:p w14:paraId="236827FC" w14:textId="2239DBB2" w:rsidR="00B23FA6" w:rsidRDefault="008136B0" w:rsidP="007644CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="008136B0" w:rsidRPr="003C0D3D">
+        <w:r w:rsidRPr="003C0D3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>pasts@mk.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA2A9B" w:rsidRPr="00DA2A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC6A3C8" w14:textId="77777777" w:rsidR="00471461" w:rsidRPr="00447129" w:rsidRDefault="00471461" w:rsidP="00AC3E44">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -348,1336 +349,1398 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447129">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par pievienošanos Tīmekļvietņu vienotajai platformai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA1D129" w14:textId="77777777" w:rsidR="00BE5D80" w:rsidRPr="00447129" w:rsidRDefault="00BE5D80" w:rsidP="00B23FA6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E2A7CBE" w14:textId="182B09D1" w:rsidR="00E6398A" w:rsidRDefault="006F2ACC" w:rsidP="00E6398A">
+    <w:p w14:paraId="1E2A7CBE" w14:textId="3942D5E4" w:rsidR="00E6398A" w:rsidRDefault="6BC5CF74" w:rsidP="0D9A6D76">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00447129">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ūdzam </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1656411576"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00D04D7A" w:rsidRPr="0084130C">
+          <w:r w:rsidR="0FF0B577" w:rsidRPr="0084130C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Iestādes nosaukums</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D04D7A">
+      <w:r w:rsidR="0FF0B577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļvietni </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:id w:val="-713967228"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00D04D7A" w:rsidRPr="0084130C">
+          <w:r w:rsidR="0FF0B577" w:rsidRPr="0084130C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>tīmekļvietnes adrese</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D04D7A">
+      <w:r w:rsidR="0FF0B577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0011617B">
+      <w:r w:rsidR="7412B02D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pievienot </w:t>
       </w:r>
-      <w:r w:rsidR="00D04D7A">
+      <w:r w:rsidR="0FF0B577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valsts un pašvaldību iestāžu t</w:t>
       </w:r>
       <w:r w:rsidRPr="00447129">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īmekļvietņu vienotajai platformai (</w:t>
       </w:r>
-      <w:r w:rsidR="0011617B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00447129">
+      <w:r w:rsidR="7412B02D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidR="65B53ADD" w:rsidRPr="0D9A6D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D9A6D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00B01466">
+      <w:r w:rsidR="006F2ACC" w:rsidRPr="0D9A6D76">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00447129">
+      <w:r w:rsidRPr="0D9A6D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BA3371" w14:textId="6499F884" w:rsidR="006F2ACC" w:rsidRPr="000D0443" w:rsidRDefault="006F2ACC" w:rsidP="000D0443">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apliecinām, ka:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="8505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA1683" w14:paraId="15CA1477" w14:textId="77777777" w:rsidTr="000D0443">
+      <w:tr w:rsidR="00BA1683" w14:paraId="15CA1477" w14:textId="77777777" w:rsidTr="407C0D15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE2F574" w14:textId="6ED44DF5" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="4AE2F574" w14:textId="49679A6B" w:rsidR="00BA1683" w:rsidRDefault="007D42F7" w:rsidP="00E6398A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:pict w14:anchorId="4A055732">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:14.25pt;height:14.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00490269">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775502E6" w14:textId="31240913" w:rsidR="00490269" w:rsidRDefault="76A2108C" w:rsidP="0D9A6D76">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iestāde pati patstāvīgi ar saviem cilvēkresursiem un/vai </w:t>
+            </w:r>
+            <w:r w:rsidR="5C7AA135" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iestādes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piesaistīt</w:t>
+            </w:r>
+            <w:r w:rsidR="6A11D999" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IKT pakalpojumu sniedzēja </w:t>
+            </w:r>
+            <w:r w:rsidR="009364B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>palīdzību</w:t>
+            </w:r>
+            <w:r w:rsidR="009364B0" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">veic un pilnībā </w:t>
+            </w:r>
+            <w:r w:rsidR="59D67014" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nodrošina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tīmekļvietnes izveidi, satura pārnešanu vai jauna satura izstrādi, kā arī vizuālā izskata pielāgošanu TVP </w:t>
+            </w:r>
+            <w:r w:rsidR="7EFC8D1F" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vietnes vajadzībām</w:t>
+            </w:r>
+            <w:r w:rsidR="220B8040" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un atbilstoši TVP nosacījumiem</w:t>
+            </w:r>
+            <w:r w:rsidR="7EFC8D1F" w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEF2E24" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00490269">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E565E3" w14:paraId="4D4839BC" w14:textId="77777777" w:rsidTr="407C0D15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB4B962" w14:textId="32230A2D" w:rsidR="00E565E3" w:rsidRDefault="00E565E3" w:rsidP="00E6398A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61BF9C33" wp14:editId="0ED83576">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F3059E1" wp14:editId="207135A0">
+                  <wp:extent cx="180975" cy="180975"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="1460803932" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="180975" cy="180975"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160C0045" w14:textId="77777777" w:rsidR="00E565E3" w:rsidRDefault="00E565E3" w:rsidP="0D9A6D76">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0D9A6D76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iestāde apņemas, veltot savu laiku un cilvēkresursus, 6 (sešu) mēnešu laikā no dienas, kad no Valsts digitālās attīstības aģentūras (VDAA) ir saņemtas nepieciešamās piekļuves TVP videi, veikt satura pārnešanu no esošās tīmekļvietnes vai jauna satura izveidi jaunajā tīmekļvietnē TVP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F38B36D" w14:textId="0798C8B5" w:rsidR="00E565E3" w:rsidRPr="0D9A6D76" w:rsidRDefault="00E565E3" w:rsidP="0D9A6D76">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA1683" w14:paraId="58A7818E" w14:textId="77777777" w:rsidTr="407C0D15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047FD69A" w14:textId="57973A0D" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F9AE42E" wp14:editId="5430A249">
                   <wp:extent cx="179614" cy="179614"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2" name="Picture 2"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="184301" cy="184301"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="768240F5" w14:textId="29A4C7DE" w:rsidR="00BA1683" w:rsidRPr="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00BA1683">
+          <w:p w14:paraId="45F7A451" w14:textId="3549CFDA" w:rsidR="00BA1683" w:rsidRPr="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00BA1683">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1683">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">iestāde ir gatava </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Valsts kancelejas </w:t>
+              <w:t xml:space="preserve">tīmekļvietnei nav Eiropas Savienības fondu vai cita veida saistības, kas liedz iestādes esošās tīmekļvietnes izvietošanu </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF53C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TVP</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1683">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>noteiktajā periodā iesaistīties satura pārnešanā no esošās tīmekļvietnes uz jauno tīmekļvietni Tīmekļvietņu vienotajā platformā, veltot tam savu laiku un cilvēkresursus</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEF2E24" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="37587C5B" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1683" w14:paraId="58A7818E" w14:textId="77777777" w:rsidTr="000D0443">
+      <w:tr w:rsidR="00BA1683" w14:paraId="4EC1E438" w14:textId="77777777" w:rsidTr="407C0D15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047FD69A" w14:textId="57973A0D" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="2D21FDE7" w14:textId="086F0AF0" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F9AE42E" wp14:editId="5430A249">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27035A4D" wp14:editId="46AC0FE4">
                   <wp:extent cx="179614" cy="179614"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Picture 1"/>
+                  <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="184301" cy="184301"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F7A451" w14:textId="4867887F" w:rsidR="00BA1683" w:rsidRPr="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00BA1683">
+          <w:p w14:paraId="7B655C2E" w14:textId="5B6DF87D" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00BA1683">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA1683">
-[...5 lines deleted...]
-              <w:t>tīmekļvietnei nav Eiropas Savienības fondu vai cita veida saistības, kas liedz iestādes esošās tīmekļvietnes izvietošanu Tīmekļvietņu vienotajā platformā;</w:t>
+            <w:r w:rsidRPr="76985959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nav paredzēta iestādes likvidācija vai reorganizācija</w:t>
+            </w:r>
+            <w:r w:rsidR="000F0D93" w:rsidRPr="76985959">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37587C5B" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="4EC7DD02" w14:textId="77777777" w:rsidR="00AF3883" w:rsidRDefault="00AF3883" w:rsidP="00BA1683">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="399E8437" w14:textId="77777777" w:rsidR="00AF3883" w:rsidRPr="00074E2F" w:rsidRDefault="00AF3883" w:rsidP="00AF3883">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33921729" wp14:editId="7CD224EC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-356870</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>27940</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="179070" cy="179070"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2129899974" name="Picture 2129899974" descr="Attēls, kurā ir taisnstūris, rinda, dizains, rāmis&#10;&#10;Apraksts ģenerēts automātiski"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2129899974" name="Picture 2129899974" descr="Attēls, kurā ir taisnstūris, rinda, dizains, rāmis&#10;&#10;Apraksts ģenerēts automātiski"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="179070" cy="179070"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00074E2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iestāde nav kapitālsabiedrība;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074E2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393F3429" w14:textId="77777777" w:rsidR="00AF3883" w:rsidRPr="00BA1683" w:rsidRDefault="00AF3883" w:rsidP="00BA1683">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C164E2E" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1683" w14:paraId="4EC1E438" w14:textId="77777777" w:rsidTr="000D0443">
+      <w:tr w:rsidR="00A26AAB" w14:paraId="5EB80C93" w14:textId="77777777" w:rsidTr="407C0D15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D21FDE7" w14:textId="086F0AF0" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="0EECB07C" w14:textId="0FCF64ED" w:rsidR="00A26AAB" w:rsidRDefault="007D42F7" w:rsidP="00A26AAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:pict w14:anchorId="2EBC7B8D">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:14.25pt;height:14.25pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B7E1ED" w14:textId="6AA59CE8" w:rsidR="00A26AAB" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iestāde ir gatava solidāri ar pārējām iestādēm, kas izmanto TVP, segt TVP uzturēšanas izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293B3048" w14:textId="071994BE" w:rsidR="00A26AAB" w:rsidRPr="00FB388D" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A26AAB" w14:paraId="0A5790E7" w14:textId="77777777" w:rsidTr="407C0D15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="152FB6F8" w14:textId="7055E11B" w:rsidR="00A26AAB" w:rsidRPr="00E61B17" w:rsidRDefault="00CA0F02" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27035A4D" wp14:editId="46AC0FE4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B166B4" wp14:editId="5D92A21F">
+                  <wp:extent cx="180975" cy="180975"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="2" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="180975" cy="180975"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4372DFC8" w14:textId="6C7DCF58" w:rsidR="00A26AAB" w:rsidRPr="00FB388D" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iestāde ievēros TVP lietošanas nosacījumus, ņems vērā labās prakses vadlīnijas, funkcionalitātes un satura pārvaldības vadlīnijas</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kā arī V</w:t>
+            </w:r>
+            <w:r w:rsidR="00773F7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">alsts kancelejas </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5CF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>un VDAA sniegtos norādījumus par satura izvietošanu un funkcionalitātes izmantošanu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628B054F" w14:textId="6E8D729D" w:rsidR="00A26AAB" w:rsidRPr="00FB388D" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A26AAB" w14:paraId="318C4DB2" w14:textId="77777777" w:rsidTr="407C0D15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438C3B7B" w14:textId="0FEF3E76" w:rsidR="00A26AAB" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="683BE3EC" wp14:editId="5CA3B145">
                   <wp:extent cx="179614" cy="179614"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="184301" cy="184301"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B655C2E" w14:textId="5B6DF87D" w:rsidR="00BA1683" w:rsidRPr="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00BA1683">
+          <w:p w14:paraId="52EE9F9A" w14:textId="77777777" w:rsidR="00A26AAB" w:rsidRDefault="00A26AAB" w:rsidP="00A26AAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA1683">
-[...13 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00FB388D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>darbinieki, kuriem piešķirtas piekļuves tīmekļvietnes administrēšanai (gan darbinieks, kas norādīts šajā pieteikumā, kā satura administrators ar īpašajām tiesībām, gan darbinieki, kuriem iestāde pati piešķirs piekļuves administrēt savu tīmekļvietni), tiks instruēti par drošu piekļuves rekvizītu glabāšanu, to nenodošanu un neizpaušanu citām personām.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C164E2E" w14:textId="77777777" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
+          <w:p w14:paraId="75D2C2E9" w14:textId="7C891C32" w:rsidR="007D42F7" w:rsidRPr="00FB388D" w:rsidRDefault="007D42F7" w:rsidP="00A26AAB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0D93" w14:paraId="5EB80C93" w14:textId="77777777" w:rsidTr="000D0443">
-[...324 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C05A3E0" w14:textId="4E644E4F" w:rsidR="00BA1683" w:rsidRDefault="00BA1683" w:rsidP="00E6398A">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="391ABE8D" w14:textId="77777777" w:rsidR="007D42F7" w:rsidRDefault="007D42F7" w:rsidP="007D42F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3267D669" w14:textId="4994EBC2" w:rsidR="00E540E4" w:rsidRPr="000D0443" w:rsidRDefault="00E540E4" w:rsidP="00AD2E42">
+    <w:p w14:paraId="3B265D5A" w14:textId="276DC491" w:rsidR="00445D01" w:rsidRPr="00490269" w:rsidRDefault="53AF0A44" w:rsidP="76985959">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satura </w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvietošanu jaunajā tīmekļvietnē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veiks iestāde </w:t>
+      </w:r>
+      <w:r w:rsidR="60A73F3E" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saviem spēkiem un līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="68BACE66" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gatava pilnā jaunās tīmekļvietnes veidošanu veikt pati, izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidR="42DA508B" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkcionalitāti.</w:t>
+      </w:r>
+      <w:r w:rsidR="60A73F3E" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visas izmaksas, kas saistītas ar satura </w:t>
+      </w:r>
+      <w:r w:rsidR="60A73F3E" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izveidošanu un publicēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="68BACE66" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TVP</w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ja tādas iestādei rodas, iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="60A73F3E" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="68BACE66" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>segs</w:t>
+      </w:r>
+      <w:r w:rsidR="60A73F3E" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pati</w:t>
+      </w:r>
+      <w:r w:rsidR="6C29F8E0" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106AB2E0" w14:textId="2A8E6D1C" w:rsidR="0D9A6D76" w:rsidRPr="006946E0" w:rsidRDefault="0D9A6D76" w:rsidP="006946E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147B4561" w14:textId="0C6E0121" w:rsidR="00E6398A" w:rsidRPr="006946E0" w:rsidRDefault="000D3522" w:rsidP="00BA0804">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...36 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="26"/>
-[...251 lines deleted...]
-      <w:r w:rsidR="00445D01">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00445D01" w:rsidRPr="00117F17">
-[...67 lines deleted...]
-      <w:r w:rsidR="00D122ED" w:rsidRPr="000D0443">
+      <w:r w:rsidR="00D122ED" w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nformācij</w:t>
       </w:r>
-      <w:r w:rsidR="00F01852" w:rsidRPr="000D0443">
+      <w:r w:rsidR="00F01852" w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D122ED" w:rsidRPr="000D0443">
+      <w:r w:rsidR="00D122ED" w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidR="00C15100" w:rsidRPr="000D0443">
+      <w:r w:rsidR="00C15100" w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iestādes </w:t>
       </w:r>
-      <w:r w:rsidR="00D122ED" w:rsidRPr="000D0443">
+      <w:r w:rsidR="00D122ED" w:rsidRPr="006946E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīmekļvietni:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="6357"/>
         <w:gridCol w:w="2418"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C0025" w14:paraId="2AD7E049" w14:textId="3944F32A" w:rsidTr="0027733C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -2426,51 +2489,51 @@
               <w:t xml:space="preserve">Tīmekļvietnē </w:t>
             </w:r>
             <w:r w:rsidR="00A07BEC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">publicēšanas brīdī </w:t>
             </w:r>
             <w:r w:rsidRPr="00447E97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nepieciešamās valodas</w:t>
             </w:r>
             <w:r w:rsidR="00644519">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79EA44A8" w14:textId="19C8952B" w:rsidR="00700506" w:rsidRPr="001A01E5" w:rsidRDefault="00000000" w:rsidP="00700506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1113"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -2574,51 +2637,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00700506" w14:paraId="2779DFEA" w14:textId="77777777" w:rsidTr="0027733C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C050CAA" w14:textId="6D3A60B8" w:rsidR="00700506" w:rsidRDefault="003D05FB" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00700506">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72D3192E" w14:textId="67402C3C" w:rsidR="00700506" w:rsidRPr="00700506" w:rsidRDefault="00700506" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2634,51 +2696,51 @@
               <w:t xml:space="preserve">Iestādes </w:t>
             </w:r>
             <w:r w:rsidRPr="008B3877">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SMTP servera dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="002B0693">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00700506" w14:paraId="3A500E2A" w14:textId="77777777" w:rsidTr="0027733C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53F6A020" w14:textId="788A5997" w:rsidR="00700506" w:rsidRDefault="003D05FB" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2890,135 +2952,155 @@
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466C9A" w14:paraId="3FFF0872" w14:textId="77777777" w:rsidTr="0027733C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="053FD87A" w14:textId="3ED65308" w:rsidR="00466C9A" w:rsidRDefault="003D05FB" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00466C9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6357" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D60688E" w14:textId="35ED2ED6" w:rsidR="00466C9A" w:rsidRPr="008B3877" w:rsidRDefault="00466C9A" w:rsidP="00700506">
+          <w:p w14:paraId="7D60688E" w14:textId="6FD0769B" w:rsidR="00466C9A" w:rsidRPr="008B3877" w:rsidRDefault="00466C9A" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Google </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Analitic</w:t>
             </w:r>
+            <w:r w:rsidR="007D42F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> iestādes konts (ja iestāde vēlas piesaistīt savu esošo kontu)</w:t>
             </w:r>
             <w:r w:rsidR="00814DF9">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7697FE2D" w14:textId="14E87C17" w:rsidR="00466C9A" w:rsidRDefault="00814DF9" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">gmail </w:t>
+              <w:t>gmail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00466C9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>e-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445D01" w14:paraId="67E095A5" w14:textId="77777777" w:rsidTr="0027733C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2EC009D7" w14:textId="1796C4B0" w:rsidR="00445D01" w:rsidRDefault="00445D01" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -3243,136 +3325,184 @@
           <w:p w14:paraId="5D6E347D" w14:textId="77777777" w:rsidR="00445D01" w:rsidRDefault="00445D01" w:rsidP="00700506">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67531BBB" w14:textId="27753B74" w:rsidR="00907248" w:rsidRDefault="00907248" w:rsidP="00E6398A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0A38EB" w14:textId="411CF921" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="00AD2E42">
+    <w:p w14:paraId="3E0A38EB" w14:textId="1B2A7183" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="00AD2E42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D0443">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzam piešķirt piekļuvi </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25BBA" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Produkcijas vidē</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0443">
-[...7 lines deleted...]
-      <w:r w:rsidR="00DE7F1D" w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iestādes tīmekļvietnei tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7F1D" w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">satura </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0443">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administratoram</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0046" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar īpašām tiesībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kā arī piešķirt šim darbiniekam piekļuves </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6CCB" w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Testa videi</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(jānorāda viens darbinieks)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0443">
+      <w:r w:rsidRPr="76985959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00351622" w:rsidRPr="001529D1" w14:paraId="5B218457" w14:textId="77777777" w:rsidTr="00590935">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -3555,75 +3685,75 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001529D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Satura administrators ar īpašām tiesībām</w:t>
             </w:r>
             <w:r w:rsidRPr="001529D1">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="7"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D019FEA" w14:textId="77777777" w:rsidR="00351622" w:rsidRPr="001529D1" w:rsidRDefault="00351622" w:rsidP="00351622">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4260C2C1" w14:textId="06EDCF5D" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="000D0443">
+    <w:p w14:paraId="4260C2C1" w14:textId="06EDCF5D" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="006946E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="993" w:hanging="426"/>
+        <w:ind w:left="567" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontaktpersona par iestādes tīmekļvietnes saturiskajiem jautājumiem: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="4283"/>
@@ -3768,80 +3898,88 @@
           </w:tcPr>
           <w:p w14:paraId="20F6D4B5" w14:textId="77777777" w:rsidR="00351622" w:rsidRPr="001529D1" w:rsidRDefault="00351622" w:rsidP="00414817">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EE9EDA9" w14:textId="77777777" w:rsidR="00351622" w:rsidRPr="001529D1" w:rsidRDefault="00351622" w:rsidP="00351622">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A6B546" w14:textId="1F1C4E77" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="000D0443">
+    <w:p w14:paraId="16A6B546" w14:textId="50C81790" w:rsidR="00351622" w:rsidRPr="000D0443" w:rsidRDefault="00351622" w:rsidP="006946E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="851" w:hanging="284"/>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontaktpersona par iestādes tīmekļvietnes tehniskajiem jautājumiem</w:t>
       </w:r>
       <w:r w:rsidR="000C1E53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kas saistīti ar vietnes pārslēgšanu uz Tīmekļvietņu vienoto platformu</w:t>
+        <w:t xml:space="preserve">, kas saistīti ar vietnes pārslēgšanu uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
       </w:r>
       <w:r w:rsidRPr="000D0443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="4283"/>
       </w:tblGrid>
       <w:tr w:rsidR="00351622" w:rsidRPr="001529D1" w14:paraId="48A65329" w14:textId="77777777" w:rsidTr="00414817">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -3981,251 +4119,50 @@
           </w:tcPr>
           <w:p w14:paraId="62498AF6" w14:textId="77777777" w:rsidR="00351622" w:rsidRPr="001529D1" w:rsidRDefault="00351622" w:rsidP="00414817">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0180E532" w14:textId="4BFC3DA1" w:rsidR="003646C4" w:rsidRDefault="003646C4" w:rsidP="00F04D6C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D51578" w14:textId="57A5571D" w:rsidR="003D05FB" w:rsidRDefault="003D05FB" w:rsidP="00F04D6C">
-[...199 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="7D0BC80D" w14:textId="77777777" w:rsidR="003D05FB" w:rsidRDefault="003D05FB" w:rsidP="00F04D6C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2893CCBE" w14:textId="77777777" w:rsidR="00A07BEC" w:rsidRDefault="00A07BEC" w:rsidP="00F04D6C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -4383,794 +4320,693 @@
     </w:sdt>
     <w:p w14:paraId="5540FCE2" w14:textId="77777777" w:rsidR="00FD51C3" w:rsidRDefault="00FD51C3" w:rsidP="003646C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD51C3" w:rsidSect="003D05FB">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77EB51A9" w14:textId="77777777" w:rsidR="008155E5" w:rsidRDefault="008155E5" w:rsidP="00213E6E">
+    <w:p w14:paraId="453E36DD" w14:textId="77777777" w:rsidR="00E76A2A" w:rsidRDefault="00E76A2A" w:rsidP="00213E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76E9623E" w14:textId="77777777" w:rsidR="008155E5" w:rsidRDefault="008155E5" w:rsidP="00213E6E">
+    <w:p w14:paraId="63FD5347" w14:textId="77777777" w:rsidR="00E76A2A" w:rsidRDefault="00E76A2A" w:rsidP="00213E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A2CBEE2" w14:textId="2CFA9690" w:rsidR="00F56EC0" w:rsidRPr="001B7E32" w:rsidRDefault="00F56EC0" w:rsidP="00447129">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="163AFB89" w14:textId="77777777" w:rsidR="007D42F7" w:rsidRDefault="007D42F7" w:rsidP="00447129">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="360" w:right="-284"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7A2CBEE2" w14:textId="58B0EB2D" w:rsidR="00F56EC0" w:rsidRPr="001B7E32" w:rsidRDefault="00F56EC0" w:rsidP="00447129">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="360" w:right="-284"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B7E32">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>ŠIS DOKUMENTS IR PARAKSTĪTS ELEKTRONISKI</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21A3DA7E" w14:textId="77777777" w:rsidR="00F56EC0" w:rsidRPr="001B7E32" w:rsidRDefault="00F56EC0" w:rsidP="00447129">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="360" w:right="-284"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B7E32">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0511AB4D" w14:textId="77777777" w:rsidR="008155E5" w:rsidRDefault="008155E5" w:rsidP="00213E6E">
+    <w:p w14:paraId="25B5D3B5" w14:textId="77777777" w:rsidR="00E76A2A" w:rsidRDefault="00E76A2A" w:rsidP="00213E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27F8AF5D" w14:textId="77777777" w:rsidR="008155E5" w:rsidRDefault="008155E5" w:rsidP="00213E6E">
+    <w:p w14:paraId="2CBB7DCE" w14:textId="77777777" w:rsidR="00E76A2A" w:rsidRDefault="00E76A2A" w:rsidP="00213E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="43B9A055" w14:textId="77777777" w:rsidR="00B01466" w:rsidRPr="00B01466" w:rsidRDefault="00B01466" w:rsidP="00B01466">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Valsts kanceleja apliecina, ka tā personas datu apstrādi veic atbilstoši Vispārīgās datu aizsardzības regulas (Eiropas Parlamenta un padomes regula (ES) 2016/679) 14. panta prasībām un ir informējusi datu subjektu par to, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4348AAA8" w14:textId="69E23A58" w:rsidR="00B01466" w:rsidRPr="00B01466" w:rsidRDefault="00B01466" w:rsidP="00B01466">
+    <w:p w14:paraId="4348AAA8" w14:textId="4AE65EBE" w:rsidR="00B01466" w:rsidRPr="00B01466" w:rsidRDefault="00B01466" w:rsidP="00B01466">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikumā norādīto personas datu apstrādi veic Valsts kanceleja datu apstrādes pārziņa statusā ar mērķi </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nodrošināt pakalpojuma metadatu un personas identitātes apliecinājumu esamību izmeklēšanas vai pretenziju apstrādes gadījumiem (2016. gada MK noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00F80774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>374 un 2015.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0085485E">
+        <w:t xml:space="preserve">374 un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6155A" w:rsidRPr="00D6155A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2024. gada MK noteikumu Nr. 397 58. un 59. punkts</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>gada MK noteikumu Nr.</w:t>
-[...31 lines deleted...]
-        <w:t>punkts).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C7B756" w14:textId="77777777" w:rsidR="00B01466" w:rsidRPr="00B01466" w:rsidRDefault="00B01466" w:rsidP="00B01466">
+    <w:p w14:paraId="55C7B756" w14:textId="68DF9DC8" w:rsidR="00B01466" w:rsidRPr="00B01466" w:rsidRDefault="00B01466" w:rsidP="00B01466">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Iesniegtie personu datu tiek nodoti turpmākai apstrādei VRAA TVP sistēmas administratoriem, lai nodrošinātu norādīto atbildīgo darbinieku piekļuves tiesības Tīmekļa vietnes administrēšanai.</w:t>
+        <w:t xml:space="preserve">Iesniegtie personu datu tiek nodoti turpmākai apstrādei </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>VDAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BDC" w:rsidRPr="00B01466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TVP sistēmas administratoriem, lai nodrošinātu norādīto atbildīgo darbinieku piekļuves tiesības </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4158">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>īmekļvietnes administrēšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46244DA0" w14:textId="7A80B7A9" w:rsidR="00B01466" w:rsidRDefault="00B01466" w:rsidP="0085485E">
+    <w:p w14:paraId="46244DA0" w14:textId="1FB1A6F1" w:rsidR="00B01466" w:rsidRDefault="00B01466" w:rsidP="0085485E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jautājumos par personu datu apstrādi, tostarp par datu subjekta tiesību izmantošanu vai sūdzībām par personas datu izmantošanu konkrētajā datu apstrādes procesā, datu subjekts var sazināties ar Valsts kanceleju  (kontakta informācija ir atrodama Valsts kancelejas tīmekļa vietnē), vai sazināties ar tās datu drošības speciālistu Aldi Apsīti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Jautājumos par personu datu apstrādi, tostarp par datu subjekta tiesību izmantošanu vai sūdzībām par personas datu izmantošanu konkrētajā datu apstrādes procesā, datu subjekts var sazināties ar Valsts kanceleju  (kontakta informācija ir atrodama Valsts kancelejas tīmekļvietnē), vai sazināties ar tās datu drošības speciālistu Aldi Apsīti (kontaktinformācija: tel. 67082958; e-pasts - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B01466">
+        <w:t>aldis.apsitis@mk.gov.lv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0085485E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kontaktinformācija: tel. 67082958; e-pasts - aldis.apsitis@mk.gov.lv</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="319466CB" w14:textId="56DAEC20" w:rsidR="00F56EC0" w:rsidRPr="00BA0271" w:rsidRDefault="00F56EC0" w:rsidP="0085485E">
+    <w:p w14:paraId="286FAAA6" w14:textId="01FEA6F7" w:rsidR="00A26AAB" w:rsidRPr="00BA0271" w:rsidRDefault="00A26AAB" w:rsidP="0085485E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E13BDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E13BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valsts sekretāru sanāksmē ir pieņemts lēmums par Tīmekļvietņu vienotās platformas uzturēšanas izmaksu segšanas apmēru (2023. gada 27.aprīļa protokola Nr.15 3.§ “Par ERAF projekta "Valsts un pašvaldību iestāžu tīmekļvietņu vienotā platforma" ietvaros radītā IKT risinājuma uzturēšanas izmaksu segšanu”). Atbilstoši protokollēmuma 1.punktam 2024., 2025., un 2026. gadam Platformas uzturēšanas izmaksas ir noteiktas 1750 eiro gadā par katru iestādes tīmekļvietni, kas iekļauta Valsts un pašvaldību iestāžu tīmekļvietņu vienotajā platformā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="286FAAA6" w14:textId="01FEA6F7" w:rsidR="00F56EC0" w:rsidRPr="00BA0271" w:rsidRDefault="00F56EC0" w:rsidP="0085485E">
+    <w:p w14:paraId="1D195DC2" w14:textId="2A9E91EF" w:rsidR="00644519" w:rsidRDefault="00644519" w:rsidP="0085485E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009875E9">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009875E9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E64A4" w:rsidRPr="006E64A4">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00BA0271">
+      <w:r w:rsidRPr="00A07BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atzīmējiet tās valodas, kurās </w:t>
+      </w:r>
+      <w:r w:rsidR="00296F9E" w:rsidRPr="00A07BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nepieciešams attēlot jūsu tīmekļvietni uz tīmekļvietnes palaišanas brīd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BEC" w:rsidRPr="00A07BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ī. Platformas standarta funkcionalitāte ļauj jebkurā brīdī pieslēgt </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sveš</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BEC" w:rsidRPr="00A07BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valodu, tiklīdz saturs </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>taj</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BEC" w:rsidRPr="00A07BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā ir sagatavots</w:t>
+      </w:r>
+      <w:r w:rsidR="00296F9E" w:rsidRPr="00A07BEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1D195DC2" w14:textId="2A9E91EF" w:rsidR="00644519" w:rsidRDefault="00644519" w:rsidP="0085485E">
+    <w:p w14:paraId="664BECB0" w14:textId="47BFD2C9" w:rsidR="00700506" w:rsidRPr="008143E7" w:rsidRDefault="00700506">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008143E7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008143E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iestādes SMTP serveris tiks izmantots, lai izsūtītu jaunumus tīmekļvietnes apmeklētājiem, kuri pieteikušies jaunumu saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="003D05FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, izsūtīs e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D05FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasta paziņojumu iestādes norādītajai personai par aizpildītu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D05FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D05FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formu, kā arī nosūtīs e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D05FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pastu jauniem lietotājiem par piekļuvju piešķiršanu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="664BECB0" w14:textId="47BFD2C9" w:rsidR="00700506" w:rsidRPr="008143E7" w:rsidRDefault="00700506">
+    <w:p w14:paraId="672A8F39" w14:textId="2724248D" w:rsidR="00814DF9" w:rsidRDefault="00814DF9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008143E7">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iestādes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008143E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Iestādes SMTP serveris tiks izmantots, lai izsūtītu jaunumus tīmekļvietnes apmeklētājiem, kuri pieteikušies jaunumu saņemšanai</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">pasta paziņojumu iestādes norādītajai personai par aizpildītu </w:t>
+        <w:t>Gmail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008143E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konts tiks piesaistīts iestādes Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D05FB">
-[...3 lines deleted...]
-        <w:t>web</w:t>
+      <w:r w:rsidRPr="008143E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Analitic</w:t>
+      </w:r>
+      <w:r w:rsidR="000348C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D05FB">
-[...15 lines deleted...]
-        <w:t>pastu jauniem lietotājiem par piekļuvju piešķiršanu.</w:t>
+      <w:r w:rsidRPr="008143E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, lai iestāde varētu pārlūkot savas tīmekļvietnes datus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="672A8F39" w14:textId="7FCC2B1B" w:rsidR="00814DF9" w:rsidRDefault="00814DF9">
+    <w:p w14:paraId="2568F137" w14:textId="07F46C7E" w:rsidR="00351622" w:rsidRPr="003D05FB" w:rsidRDefault="00351622" w:rsidP="006946E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008143E7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008143E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iestādes Gmail konts tiks piesaistīts iestādes Google </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Katrai iestādei, izveidojot tīmekļvietni </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF53C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>TVP</w:t>
+      </w:r>
       <w:r w:rsidRPr="008143E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Analitic</w:t>
-[...51 lines deleted...]
-        <w:t>Pievienojoties Platformai, iestāde iegūs arī virtuālo asistentu Zinti, kuru iestāde apmāca par savas iestādes tēmām, iedzīvotāju tipiskajiem jautājumiem.</w:t>
+        <w:t>, tiek izveidots viens lietotājs - satura administrators ar īpašām tiesībām. Šis lietotājs ir galvenais atbildīgais par iestādes tīmekļvietni - var konfigurēt tīmekļvietni, veidot sadaļas, kā arī piešķirt tiesības administrēt iestādes tīmekļvietnes saturu citiem iestādes darbiniekiem. Šī loma neprasa īpašas IT zināšanas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:169.5pt;height:169.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF047E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89B6B4EA"/>
     <w:lvl w:ilvl="0" w:tplc="75E080F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5827,50 +5663,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0934DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93EA106C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410B06C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="440A99E0"/>
     <w:lvl w:ilvl="0" w:tplc="9092DC76">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -5915,51 +5864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420D400D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0DC276E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6028,51 +5977,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="527F2751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA14CE8A"/>
     <w:lvl w:ilvl="0" w:tplc="03DC6BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -6117,51 +6066,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC744F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2DA2FC4"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -6207,306 +6156,457 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2003123712">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="884946023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1250580108">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="492837397">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="414597166">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1862275029">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="614138948">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1987665155">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1927611941">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1988433821">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="656571792">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="12" w16cid:durableId="1918859009">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5979"/>
     <w:rsid w:val="0000081A"/>
     <w:rsid w:val="000016C8"/>
+    <w:rsid w:val="00003664"/>
     <w:rsid w:val="00025485"/>
     <w:rsid w:val="000335DD"/>
+    <w:rsid w:val="000348C0"/>
     <w:rsid w:val="0005426B"/>
+    <w:rsid w:val="00080C5C"/>
+    <w:rsid w:val="00096C17"/>
     <w:rsid w:val="000C1E53"/>
     <w:rsid w:val="000C7B73"/>
     <w:rsid w:val="000D0443"/>
+    <w:rsid w:val="000D0DD8"/>
     <w:rsid w:val="000D3522"/>
     <w:rsid w:val="000E54E6"/>
     <w:rsid w:val="000F0D93"/>
     <w:rsid w:val="001064AA"/>
     <w:rsid w:val="0011617B"/>
     <w:rsid w:val="0013032D"/>
     <w:rsid w:val="0015114A"/>
     <w:rsid w:val="001529D1"/>
     <w:rsid w:val="001553DC"/>
+    <w:rsid w:val="00173979"/>
+    <w:rsid w:val="0017474B"/>
+    <w:rsid w:val="0018195A"/>
     <w:rsid w:val="001A01E5"/>
+    <w:rsid w:val="001C42E3"/>
+    <w:rsid w:val="001D1D07"/>
+    <w:rsid w:val="001F1F47"/>
     <w:rsid w:val="00213E6E"/>
     <w:rsid w:val="00222CB2"/>
     <w:rsid w:val="00247920"/>
+    <w:rsid w:val="002747FC"/>
     <w:rsid w:val="0027733C"/>
     <w:rsid w:val="00296F9E"/>
     <w:rsid w:val="002B0693"/>
     <w:rsid w:val="002B1148"/>
+    <w:rsid w:val="002B499C"/>
+    <w:rsid w:val="002C4158"/>
     <w:rsid w:val="002E7539"/>
+    <w:rsid w:val="00325138"/>
+    <w:rsid w:val="0033620E"/>
     <w:rsid w:val="00351622"/>
     <w:rsid w:val="003646C4"/>
     <w:rsid w:val="003931CD"/>
+    <w:rsid w:val="00394CCE"/>
+    <w:rsid w:val="003A5EAD"/>
     <w:rsid w:val="003C0025"/>
     <w:rsid w:val="003D05FB"/>
     <w:rsid w:val="003F5979"/>
+    <w:rsid w:val="003F5CF0"/>
     <w:rsid w:val="00445D01"/>
     <w:rsid w:val="00447073"/>
     <w:rsid w:val="00447129"/>
     <w:rsid w:val="00447E97"/>
     <w:rsid w:val="00466C9A"/>
     <w:rsid w:val="00471461"/>
+    <w:rsid w:val="0047423A"/>
     <w:rsid w:val="0048268D"/>
     <w:rsid w:val="00487D4A"/>
+    <w:rsid w:val="00490269"/>
+    <w:rsid w:val="00491792"/>
     <w:rsid w:val="00492636"/>
+    <w:rsid w:val="00497DB7"/>
     <w:rsid w:val="004C0E49"/>
     <w:rsid w:val="004C2ACF"/>
+    <w:rsid w:val="004C557E"/>
+    <w:rsid w:val="004D008F"/>
+    <w:rsid w:val="004D4A69"/>
+    <w:rsid w:val="004D6CCB"/>
     <w:rsid w:val="004E422D"/>
+    <w:rsid w:val="0050290B"/>
     <w:rsid w:val="0050487C"/>
+    <w:rsid w:val="00537C22"/>
+    <w:rsid w:val="00567444"/>
     <w:rsid w:val="00590935"/>
+    <w:rsid w:val="00595146"/>
     <w:rsid w:val="005A3DA6"/>
+    <w:rsid w:val="005C0046"/>
     <w:rsid w:val="005C4841"/>
     <w:rsid w:val="005D3AB1"/>
+    <w:rsid w:val="005E2494"/>
     <w:rsid w:val="005E7873"/>
+    <w:rsid w:val="00610124"/>
     <w:rsid w:val="00637F7D"/>
     <w:rsid w:val="00644519"/>
     <w:rsid w:val="00663071"/>
     <w:rsid w:val="0069126E"/>
+    <w:rsid w:val="006946E0"/>
     <w:rsid w:val="00695F1E"/>
     <w:rsid w:val="006A20C0"/>
     <w:rsid w:val="006A7AD2"/>
+    <w:rsid w:val="006C03F4"/>
+    <w:rsid w:val="006D65E8"/>
     <w:rsid w:val="006E3FB5"/>
     <w:rsid w:val="006E64A4"/>
     <w:rsid w:val="006F2ACC"/>
     <w:rsid w:val="006F798F"/>
     <w:rsid w:val="00700506"/>
     <w:rsid w:val="007066C2"/>
+    <w:rsid w:val="00707604"/>
+    <w:rsid w:val="00716BCD"/>
+    <w:rsid w:val="00727F42"/>
     <w:rsid w:val="00740132"/>
     <w:rsid w:val="0074602E"/>
+    <w:rsid w:val="00747AA1"/>
+    <w:rsid w:val="0075013F"/>
     <w:rsid w:val="007644CD"/>
+    <w:rsid w:val="00766C9A"/>
+    <w:rsid w:val="00771B9E"/>
+    <w:rsid w:val="00773F7B"/>
     <w:rsid w:val="007A38F6"/>
     <w:rsid w:val="007C3518"/>
+    <w:rsid w:val="007D42F7"/>
     <w:rsid w:val="008136B0"/>
     <w:rsid w:val="008143E7"/>
     <w:rsid w:val="00814DF9"/>
     <w:rsid w:val="008155E5"/>
+    <w:rsid w:val="00840CA4"/>
     <w:rsid w:val="0084130C"/>
+    <w:rsid w:val="00847F26"/>
     <w:rsid w:val="00852905"/>
     <w:rsid w:val="0085485E"/>
+    <w:rsid w:val="00861A10"/>
     <w:rsid w:val="008768EB"/>
     <w:rsid w:val="008855A7"/>
+    <w:rsid w:val="008A103C"/>
     <w:rsid w:val="008B3877"/>
     <w:rsid w:val="008E0D55"/>
     <w:rsid w:val="00907248"/>
+    <w:rsid w:val="009102D4"/>
+    <w:rsid w:val="0092547C"/>
     <w:rsid w:val="00933021"/>
+    <w:rsid w:val="009364B0"/>
     <w:rsid w:val="00943F0E"/>
     <w:rsid w:val="0095441A"/>
     <w:rsid w:val="009875E9"/>
+    <w:rsid w:val="009967B5"/>
     <w:rsid w:val="009C0BB4"/>
     <w:rsid w:val="009F773E"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A21424"/>
+    <w:rsid w:val="00A26AAB"/>
+    <w:rsid w:val="00A40CDB"/>
+    <w:rsid w:val="00A87867"/>
     <w:rsid w:val="00AB1C21"/>
     <w:rsid w:val="00AC2F71"/>
     <w:rsid w:val="00AC3E44"/>
     <w:rsid w:val="00AD2E42"/>
+    <w:rsid w:val="00AF3883"/>
     <w:rsid w:val="00AF64AB"/>
     <w:rsid w:val="00B01466"/>
     <w:rsid w:val="00B23FA6"/>
     <w:rsid w:val="00B32CBD"/>
     <w:rsid w:val="00B3778D"/>
+    <w:rsid w:val="00B4289D"/>
+    <w:rsid w:val="00B47320"/>
+    <w:rsid w:val="00B63866"/>
     <w:rsid w:val="00B670B1"/>
+    <w:rsid w:val="00B72C79"/>
+    <w:rsid w:val="00B92E8C"/>
     <w:rsid w:val="00BA0271"/>
+    <w:rsid w:val="00BA0804"/>
     <w:rsid w:val="00BA1683"/>
     <w:rsid w:val="00BB479E"/>
     <w:rsid w:val="00BB6995"/>
+    <w:rsid w:val="00BC0F1F"/>
     <w:rsid w:val="00BD7947"/>
     <w:rsid w:val="00BE5D80"/>
     <w:rsid w:val="00C15100"/>
+    <w:rsid w:val="00C25BBA"/>
+    <w:rsid w:val="00C31F41"/>
     <w:rsid w:val="00C50B79"/>
     <w:rsid w:val="00C672A7"/>
     <w:rsid w:val="00C8119C"/>
     <w:rsid w:val="00C924A0"/>
     <w:rsid w:val="00CA0498"/>
+    <w:rsid w:val="00CA0F02"/>
     <w:rsid w:val="00CB7BA7"/>
+    <w:rsid w:val="00CC55DE"/>
     <w:rsid w:val="00CE725F"/>
     <w:rsid w:val="00D04D7A"/>
     <w:rsid w:val="00D122ED"/>
+    <w:rsid w:val="00D1557F"/>
+    <w:rsid w:val="00D6155A"/>
+    <w:rsid w:val="00D7389B"/>
     <w:rsid w:val="00D96861"/>
     <w:rsid w:val="00DA2A9B"/>
     <w:rsid w:val="00DB26A3"/>
     <w:rsid w:val="00DB3B0F"/>
+    <w:rsid w:val="00DB41AF"/>
     <w:rsid w:val="00DE5C3B"/>
     <w:rsid w:val="00DE7F1D"/>
     <w:rsid w:val="00E0402E"/>
+    <w:rsid w:val="00E13BDC"/>
     <w:rsid w:val="00E15879"/>
     <w:rsid w:val="00E5120A"/>
     <w:rsid w:val="00E531C0"/>
     <w:rsid w:val="00E540E4"/>
+    <w:rsid w:val="00E565E3"/>
     <w:rsid w:val="00E6398A"/>
+    <w:rsid w:val="00E76A2A"/>
+    <w:rsid w:val="00E76E2E"/>
+    <w:rsid w:val="00E9279C"/>
+    <w:rsid w:val="00EB1647"/>
+    <w:rsid w:val="00EB1D19"/>
+    <w:rsid w:val="00EE67AA"/>
+    <w:rsid w:val="00EF53C0"/>
     <w:rsid w:val="00F01852"/>
     <w:rsid w:val="00F04D6C"/>
     <w:rsid w:val="00F27E9F"/>
+    <w:rsid w:val="00F51362"/>
     <w:rsid w:val="00F56EC0"/>
     <w:rsid w:val="00F80774"/>
     <w:rsid w:val="00F80851"/>
     <w:rsid w:val="00FA4240"/>
     <w:rsid w:val="00FA6B0E"/>
+    <w:rsid w:val="00FB3359"/>
+    <w:rsid w:val="00FB388D"/>
     <w:rsid w:val="00FB3D26"/>
     <w:rsid w:val="00FC722B"/>
     <w:rsid w:val="00FD51C3"/>
     <w:rsid w:val="00FE2DB4"/>
+    <w:rsid w:val="00FF0237"/>
+    <w:rsid w:val="05B1D81F"/>
+    <w:rsid w:val="06D25856"/>
+    <w:rsid w:val="0758E17E"/>
+    <w:rsid w:val="0D9A6D76"/>
+    <w:rsid w:val="0FF0B577"/>
+    <w:rsid w:val="103BE7A1"/>
+    <w:rsid w:val="127E8B5C"/>
+    <w:rsid w:val="13821CE8"/>
+    <w:rsid w:val="1800023F"/>
+    <w:rsid w:val="18CA717D"/>
+    <w:rsid w:val="1E8F5D5F"/>
+    <w:rsid w:val="220B8040"/>
+    <w:rsid w:val="26B1E6B6"/>
+    <w:rsid w:val="2F815907"/>
+    <w:rsid w:val="335BC22E"/>
+    <w:rsid w:val="37A01E3A"/>
+    <w:rsid w:val="3A34B8D6"/>
+    <w:rsid w:val="3AF62B6E"/>
+    <w:rsid w:val="3B6B4EEC"/>
+    <w:rsid w:val="3C40B9CC"/>
+    <w:rsid w:val="3F5756FA"/>
+    <w:rsid w:val="407C0D15"/>
+    <w:rsid w:val="40894D80"/>
+    <w:rsid w:val="423AB8FF"/>
+    <w:rsid w:val="42DA508B"/>
+    <w:rsid w:val="49957413"/>
+    <w:rsid w:val="4F0879BD"/>
+    <w:rsid w:val="52DCB4E5"/>
+    <w:rsid w:val="534AB957"/>
+    <w:rsid w:val="53AF0A44"/>
+    <w:rsid w:val="546023C0"/>
+    <w:rsid w:val="54E3B89B"/>
+    <w:rsid w:val="59D67014"/>
+    <w:rsid w:val="5AA6055D"/>
+    <w:rsid w:val="5B82C7A6"/>
+    <w:rsid w:val="5C7AA135"/>
+    <w:rsid w:val="5D00F779"/>
+    <w:rsid w:val="607092C1"/>
+    <w:rsid w:val="60A73F3E"/>
+    <w:rsid w:val="611DA633"/>
+    <w:rsid w:val="65B53ADD"/>
+    <w:rsid w:val="68BACE66"/>
+    <w:rsid w:val="6A11D999"/>
+    <w:rsid w:val="6BC5CF74"/>
+    <w:rsid w:val="6C29F8E0"/>
+    <w:rsid w:val="726CEB18"/>
+    <w:rsid w:val="7412B02D"/>
+    <w:rsid w:val="74F75D1E"/>
+    <w:rsid w:val="76985959"/>
+    <w:rsid w:val="76A2108C"/>
+    <w:rsid w:val="76BB8074"/>
+    <w:rsid w:val="76F8940A"/>
+    <w:rsid w:val="775CB87D"/>
+    <w:rsid w:val="795CBC76"/>
+    <w:rsid w:val="79B38C1A"/>
+    <w:rsid w:val="7A35ACEE"/>
+    <w:rsid w:val="7E36CBCC"/>
+    <w:rsid w:val="7E7E625D"/>
+    <w:rsid w:val="7EFC8D1F"/>
+    <w:rsid w:val="7F3677E8"/>
+    <w:rsid w:val="7FBCA667"/>
+    <w:rsid w:val="7FF49737"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2DE2D90F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F2AA30B8-7A2B-41C2-A7A3-E5884A2D2304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7144,99 +7244,177 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA2A9B"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA2A9B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="153952555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="729578934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1105687769">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1244409388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1248684654">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1554652471">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1857883958">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142722213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@mk.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@mk.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73E0B5F7-BBE9-4435-A55F-F14CEA190F22}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00001FA3" w:rsidRDefault="004D008F">
           <w:r w:rsidRPr="00A460A5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -7515,173 +7693,202 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{27548FE2-A576-4107-8D07-1DACDD11694E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00554103" w:rsidRDefault="00394CCE" w:rsidP="00394CCE">
           <w:pPr>
             <w:pStyle w:val="633080BC24574F8D91D351F0B994EFA5"/>
           </w:pPr>
           <w:r w:rsidRPr="00A460A5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D008F"/>
     <w:rsid w:val="00001FA3"/>
+    <w:rsid w:val="00074ECC"/>
     <w:rsid w:val="00080C5C"/>
+    <w:rsid w:val="001D1D07"/>
     <w:rsid w:val="001D6E4E"/>
     <w:rsid w:val="002816B4"/>
     <w:rsid w:val="002A59B7"/>
+    <w:rsid w:val="002B499C"/>
     <w:rsid w:val="00394CCE"/>
     <w:rsid w:val="004144D9"/>
     <w:rsid w:val="004D008F"/>
     <w:rsid w:val="00554103"/>
     <w:rsid w:val="00634705"/>
+    <w:rsid w:val="007460E4"/>
     <w:rsid w:val="007840A3"/>
     <w:rsid w:val="0081506E"/>
+    <w:rsid w:val="00830A5C"/>
+    <w:rsid w:val="008A103C"/>
+    <w:rsid w:val="008B2265"/>
     <w:rsid w:val="00991271"/>
     <w:rsid w:val="009E5E83"/>
+    <w:rsid w:val="00A87867"/>
+    <w:rsid w:val="00AF6AD9"/>
     <w:rsid w:val="00B5042B"/>
+    <w:rsid w:val="00B92E8C"/>
     <w:rsid w:val="00C322C6"/>
     <w:rsid w:val="00D535DF"/>
     <w:rsid w:val="00E01BB2"/>
     <w:rsid w:val="00E46F04"/>
     <w:rsid w:val="00F33FBD"/>
     <w:rsid w:val="00F77632"/>
     <w:rsid w:val="00FF0237"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8116,51 +8323,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB762C6F1D18439CA4ECB0EF4B1AD89A">
     <w:name w:val="EB762C6F1D18439CA4ECB0EF4B1AD89A"/>
     <w:rsid w:val="00FF0237"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E9C8860E6734F57898D26779BB59E2B">
     <w:name w:val="5E9C8860E6734F57898D26779BB59E2B"/>
     <w:rsid w:val="00FF0237"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C2EC0DC5591480F85756ABD76E3EB96">
     <w:name w:val="4C2EC0DC5591480F85756ABD76E3EB96"/>
     <w:rsid w:val="00FF0237"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BEE2099FE1E43E0B7862EEE7145C478">
     <w:name w:val="5BEE2099FE1E43E0B7862EEE7145C478"/>
     <w:rsid w:val="00FF0237"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="633080BC24574F8D91D351F0B994EFA5">
     <w:name w:val="633080BC24574F8D91D351F0B994EFA5"/>
     <w:rsid w:val="00394CCE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -8433,74 +8640,65 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D9D7AE3-8CD9-4E8A-9828-D40D68C5E8A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c9e176a8-1567-403a-861e-2ddcf9359962}" enabled="0" method="" siteId="{c9e176a8-1567-403a-861e-2ddcf9359962}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>645</Words>
-  <Characters>3677</Characters>
+  <Words>2420</Words>
+  <Characters>1380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4314</CharactersWithSpaces>
+  <CharactersWithSpaces>3793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Artis Ozolins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>